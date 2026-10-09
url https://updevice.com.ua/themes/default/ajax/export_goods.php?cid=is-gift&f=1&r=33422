--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80102ca647270483d90a701ac6739b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1170bdbc555b879892e8d510bf9f9c102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159f06b2e636befc1c10f54a98957063.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743148f10bcbc0fdee2e46414e3eedb04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505e4fc849c9981f5a9a229834ccc67d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4874c53d81d0fcf898d16a3ae184b096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb28b87a5c7dde7ec14c0b7c1067e17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c815d30567dc3c36a56696c543443e28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4be3b71d562d6f1ec24ba0866f13a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb334f1c47fac3e1abb3371a78e8ffec10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442500b1fd410f19408f25cd82b5349a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798db5eaaa4d03d3132a0b03f60c22e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc330d45f7a8ae4f25d68d72513b5aab13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ef03acf68538232f7e4ab0aa082a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e977007e715b67a49dee4c43425d26f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8855f56b59b79dad34765047409c216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679540052d36bbd4c6774be70e3cedf117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ba782cca4c93d9f124e319d5727f8318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6fb7e9ef2ffd5fc2f4afdf0fc000419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8e9e8cbc20abe72327d3b72bd935720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99b062dc2e5a572bdbe566f9ae28c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b0302783c342b94db3da81a926818d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fddd3839b956748bdc6ae282baf1723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b56c9433dd777491b5f7c1b8068ce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab62b20987957b00438011b9dfe6cba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45313abae8333bd13619cda3dd465c8526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5c8c65584cb451db4d72f6b51486427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16667aafb966eee30d8e92ae14884d128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c2d0d0182cb87aa14490efbf84926a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cc740a83cdb7aae76cd6b9462d1ea530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df61cd86c488e12b014bf2184e6cf7e731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56560db1b1addd41183cd11e480ed5ad32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbbb6a4dd143c9a8043305f4766a8c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d307d58735a579e1c37209e2629cca34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd45ef209ceb1710e81115205725335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1226e44170dd51e6ef5582c9264ce1a036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12072459c38cddd7d5bea656514fa0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd454e50cb5823a615462222fe8906238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f533cec4e410f77d82f277c13a7a77539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e599f7757c4b2dd88e33e61a537fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83275d162109c37833c6f7b3dea9076041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa511d7221287afe211dd366fc4a88642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce38e93408eda04b1d91d957a3c6f643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a01c276e88b017317b66c60715e95744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de715aa5db6fe054671004a02d6d7345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff3a6260f89f4b807d9e3150563d3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c489163ce415be4c5d7b2bc7210894647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f39b56e2feb109ec1155bc537fcfd648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eddfe13a38b3c746d1b48b7f4c7833a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f611688b90d08ce875364964c0af34b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760572d3a30e30c90c3b8cf780e53451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd416a88bf9863f5d3ed7a1fe0309b852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058cb7b040e1a3beb5cc15eb4af7d6f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133a467934b097b816590ac3cbc5092754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c7bb31a21826df6fe5db739f2b513c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afb9404c632b3e4bc17431ecdb06b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3da610a69cd8194a3e88e9d496617657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08add16ce2a301c72ea80fe58eda43058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13445e77fa5dd001e86299cfad2888b159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6701603128086f1d6f85b34405ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388c28ec29ef5b8048ebaa712add06161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce6e296eef1387f649e8377be56383662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ce448746a6a341e07223e1040e78063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e9d4e77842d8381410863d42769e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2510c152bd7360603b7927df13444ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91ead77f169c348a3f3e009f35328566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0c8c011e602b97fe4670f3b22753167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5905e967e39784a0802ba0fd0984cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83cdadd7ab9bb090479e1b4dc6d95469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af488754f3a0ee1b6ded599e737253870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f2f38e5e91d5389f689a50a9557dbc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3045bfbc77f207e1290dfa4efecc372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2907c5194692b57b7a714830183f54b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a3318339fbc1438b630096e45703174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8220873e2be3cee1ab84972f12f2b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af91f6e5a6612ba37ec0eecb3096d9576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2443fdc5f5e3f787e431fd17c09e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb44bad3333db196b2978ceafacdfdf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250e2e6ca50a9e14118522408f818be79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c23c0e763223e6fd1714559c3a636b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d0effea2ac8bd7824953b7835ba5b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31525b1fb347fd6b452252fc4e6969f682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19f261ab96607a245b474245c633df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ad530371ad103b5cb1fb28914646ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fb8c6b3c2af3e00807dc03f443b06185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26fd3266378e226b0584dbeba21fcc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179c890f0ce4e7368408740fb53c144587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2341f01c9ac848979bd031b49cb465c488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9b094da466a9566be63f206f7390fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d681bb6aa693d36f533676b3559cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b959a6b7dbbc9d889b1e82cf6ec0fd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe5e6581f042cd19b1f7a3cd4694fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145a2a656ed86265b350badc63be5f5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79bcf7150ebd68acb1a2c42147f70a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c31422b12e4e0d04bacffa6dec397495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f68cf47b8d8545d0da18fbea083b4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e425d01c6760504949f5fdaa357b7afc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780d56661bce636104afd27eb4efee498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e565fb13f792d36a08654d6d0b4f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6f225e9328dd4fe9f91cbdadb8b16100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb09afbf7a8531428f34fda33bfb3d5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e727f86097b89e0bc853bf9d2a569102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d98189cc7ccdd61da8d7593c71849103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145322ddca2aeec9cab3a257b187b837104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aead91bc0df6d5c54ce22e0a6876278105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282af5dc785d378e9f57cd3ba41816f1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd3b25f80e1f699710634682ee95a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298062c1ee91c5ffd9a51367517b6495108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf90d10e0b84d38b2028a08d4f54cbc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b8285d80d8d837371f99c6d3cc0ab5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786266d9f94ced2053048f88176f414f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a10b8f451781ca41d2b177fb2d70cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f387f48956f3adfa763fac07f7fe92113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb867e151e6add5625580b760b5a226114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455272f9fae4da540bf5221b10890dbb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f9aa456e0c142faf8e92583ee72bf8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4badce4280340401f302c2293e53690117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f34eb440ac1f295dba51ff903e35a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202b72907cf1785040a2eb851773f88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0c1a336e93b079dff681540c5c0c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6632f6b53bc94d9f0d4fd906c5d55403121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf490cc96051a047f1f07d48782a283122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1f50a51160a755eeb49a6cb8dcb9e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f63c73f728cc875cdf7202e9c540c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0467a529624711703988f3cad8d6f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18016f94fe6392fe9b9dd768f68537126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f161375f0f0d3231b4ba0f53db4cee91127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3548e3b4dd42fae70a9d28a71b6aa6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823307d5a8970f664c6262b0d29a44129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c6a79a871eb71dbc66592b4c944ce130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e24e9a4a06a298ad2b5f0fb5f776f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73864734e58434150e31c0fc567f5dd6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67333a109ae2b93feb41c8619614c55133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7575c0401e1ee4031bbb908c3a1f66a8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc2c23322c114aa131096f17b7d65f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9cc7758902946724f4518b74f3b082136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e69add7f8f1a5777b49bb66b5564b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a51d94edcdbdf209678708c950b6445138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df917af917eff9ff947c9be09585d77139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d76cfe8a3e619a446f8cb7305c5d4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5e2212f7b3e41fc7455ffe89599b3b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1efd592ab096ee260e0c5f802444f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e4d83b3b51ef3a162fdf11b7c8c7d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1298ae52043906188a7cfd2a8eb147144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab473d064c3026395d1a6571ac247841145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633fe0ccbe9f0c62c699cf39c68197d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e88b8ebdea2ed12bfeee0bb2b41aea147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea973d60d8359c99ec172c498ef473148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bcb6995afc691e921704a0242b550149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88b7c348f9f49857492d9660acf31d9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb529caba4b0fcb4e6378bacb9504618151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee868711b90fa9115577345f204412152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475ec483dbf28d7701491df99e547953153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1772a65e02f52132be20b02f083c627154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d7f77fb74a9335770aa0a41475504155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebef7d5c6455b808bd97f8a7d788368156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2d993601f927d50c36fca9eb536a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd0e2b92c01d5adeae94a0d306337f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a31f4646e6b7a5da13fcc0db35c8df159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b58caf591140fc3165afda4496408160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29470a46dcce8794a88444970ef5e18f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a4e13fc363cb2e3dc27a096457d4ec162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24bb98e02da748693ad309b3138465c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05942a6c587b88316ed5f74f7538ae2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0208f927c5d6029f6899c1126da19d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6037fd55714b7acee11fafa1852b0c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642068eb21343d9ea007cba691722f92167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8796b2289b27369a1fc1e2286d49a80168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb02f87e8c63687695224d33901170169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed95e3b91172d31d284761d07dcc864170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96e73a1688a19436459dde9a507238171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36bb99bd791aacbf696af18bd1b1e54172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87febc93800437117acfa7dc62e0d013173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa6d6af97374b464055fec3d05297d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c288189ff31af310b8a9d553204416d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da294a20a9ed6f03627d2ff2cae81cc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856645f20653bce089a44dbb34b3ca6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4977378dc343c8c572493d16595614b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd8666705bc88a99c9ff589c4cb56e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67929973de2780041a120cd83e023518180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a5713fbee4330a0f1bb20161abccc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783451668d1fb0ff6a6491ff7c1be1f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5b67c1c3e942c22a11507b1773d9d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de03330b1fb0c785205af99197829703184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af891377d3842fb647885cee06f509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6e2be9205885019c4ba3635714e74c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adb49fa22a78f0f4d4b894cf3a49bae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fe007ca26f78db03f83361cf3cb176188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5f9ff291103f8c60da6fb1f55030b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88dfa7abb46cd84d30de357d6059999190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01473f26731b5418f4150c65e72f2d98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bc0e497addc06d426aa02452073b6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a0834e7acf5ae0bd2da9961cba0e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4cb8adcd8aeda8b21e37511b8d1a38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123d7b133b01cf6720846c69c5f390195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8ba1f422d0e3ead24eafcbc21024ad196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c72a906d65ee974d6fa7367851e1a3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98380b2cfb22841bb215dd55d84942198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd605c0b4f5427230619377a8a43ae2e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a648edda8e0a359efb638dafe04502c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7575611e14e6f4058c7ad0778bb73e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664d54886cb336ae411a85cf3d926790202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549655f036d25c04f69c819e0bdbcee203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c9141de574e5302fc687afed12ea8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967c3020fba928637fa8fdf153b26a11205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f88b49f91c9bff5b81850bf4499cc3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571dd294fe61a1f2c8a3ff904d3ba67a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41c809e86ebc932aacd5364652cbd1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec79346990e55e39f77c862ad84f97209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1be0bc71984d7688637a7a422f0c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0780cc08dc05430fbce509cba64bf5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552ad8ec54e196fbd81e772de8f0f89212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b638d18476ba16595ec371e7b643fd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12dec9f619c76d604b7fa3837568a8b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e1d775408112f78ed382c5ef9f162215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678d4a5e78548d287c0f29846bfd6e6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46815f520a66f9e36caac1e1c3f7288217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d05e633c2ea35206c4171c57d1d205218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9c86dd9fe450ba5bfbdd8ba91dbf2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c45904c4ffae2861b21bcf7d5410a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f6bf92c53be5929fa533e44b1c2e2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f77d8ccd1abe716f33e782e110fbb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ad6f4c9749c5e537b510003a0cc8c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091120c28ecfd69af1cdf15e7df7c85c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c515000672aa1b596e6da5cddc0a774225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36ec9d25bf04c1240d5c1bef212c57b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609fd8b8f96117c62b0128a0dc5af17227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f922f822b56bf4f9e17525d1620b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f78b75f2f4530d0463ba8e676e4d44229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e72983e8d1ec0c0542ef2378021c48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca589c4c770f132c5345a16f83806183231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a1f7a3dedfe27f50dca52b4091d84232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b7c45b364546da0ba9cb3a3cf75304233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463c180a663cad7d84c9a2b322d81a0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06df4574d043924b219a52ecb99782d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef97758153df6fdde1c60f8011c20a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b757c335217a6654385aee7939ee7345237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36190567ffba67ef2dcfcd739073cb60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6b7059b2484e49eb99d56626c037b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3c812cc753c6dd8c36f1f91f5e3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe366a49d7d616e66cc674afdd64f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd2a19b4fb227efd0fbd6f2ec1475f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e816500e1d1c3b79973f74f764ed34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeae528b034338345b56f5e02ed1da5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3230eb7f40ed4cd260bcfae19d7f11d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b270bd2389e1bbcac74f7e4fea016246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084f7017f9f281c5b22b417f9e30a3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1ac19a0a99dd6d626f4d053f09319248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7bcaea2bd72009d9a9537e58ad0d79249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293551eec6f3632f15a6a146a51ae616250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7406f71cfc2de45f0a56f80a58e851dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b3fc658114629c8c9cd37fb292af40252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de254fe330934db599b68b14b5a6bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31acdce71b307af79a50151007ac18d1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48782532704e02a80735166cb4ee8afc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11540a6868249f463fc77458e333d066256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932d59f71c794c6c3c28ab1096ee23a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950e239f7cfe98a35e26b7f0c0398b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a00567f05bcbfdf6d0eed60e674cb9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf8dbd0f9a99b11a78c6414b1bfdf0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e303ee99df3b262fb578c22486c7d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2625bd0fd6ed0143c644e172346ed2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa264dd7fdeae332785f1dd4820d2d03263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b201f20b34bea3879cea187a2ae2bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80be811f01928a3f7f4e858a25b23ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e06a435722b1ce186c37a81b7ad1b3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e2ef4c5a43e999fdcaee2249c75e2c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114db49806d732d435d44ad0767077cb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dbad43fffba02bd6791daf71208a65269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90b77538e4142242cc3072f828e4dfa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4819c4b2824642feebccc7cb1b5c4b21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96650c160386eeaa55ae0c0e22d73393272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af837ccfd78881a643600f7e2c35818273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92010f9b0695f79d67f0ffcc075ca3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16739279479731b0ff927e98ef62bed275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709df68b519167d837bcddc0a27f3779276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717578d03d21a1fffdaeeb640a8b2be7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e292c3f4f81117657e45b251b6655d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0af9235066e2d75cb33b463814105279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf3e29a89e19a3269719b13204325e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b563567ca00f89880791c7edf34a0ac281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd45411508fe0be92eeb10a2bca411c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40232f911732f05c774ee428e593b0dc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55c57c9360231e4308f9ae5d68af8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253257e43d8d4394584f045340a5e42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26645c1b664f1e59363c236cc03aaca7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38545348b6a3a7a30acb70a05a656e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e0cf509eb06367d6558e0e408b1519288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b4b41781a261c97d22e020bcd161d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103eda1942fedac95d8fc8d85997ea5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3bff415bf60057547ad24f4563e253291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22d6bb6b3fa03c438abe41ed0822aee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e78dab62e1ac3f2f47c78638ec7eea293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8c957f6558fef5c66d5820da873d9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ff0ab7a33406a029a6f5f81b318d4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba14e828fb5fffaa3159db021633d1b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94f9ac7588e161161bd4652044bfc0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c747f21b149ee668470a15ca141c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b1a2a173e2d2df0ce035b700bae69299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd63134b2264c409a207271621f4427300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a720cf86d353daa505bc8cff311902b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaecbfa8f2f27a042e8c69036d67ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d7a6883c416965c445ded2718de93f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7576e8dab2d2971f7a42afe3b8d71d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7189fee4661da73feece78b40a31f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad640b114e4d834ae4ff86da0a8ea306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8064e78f84af8bb191c664f788f9c63307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedd0a0366e2e13e54f14af52e55aab308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4177bd14b9b9575a269e87510fcf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3effbb00c9b76208c7209afae69469b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa0d7835ea97240e9499854cd6367c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84dfc80dbaf49d26501a917d787e0e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa4990ea6d3b2cec71d0a5250a5afb9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72abea68ecd4f9b725763f03b61cd6d7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26480b3e4a18beffe238566eb75ae1db315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fa2f6c1121be923bf6353d81ba9d19316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4d810e8a305f9968c177c55233751317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b74a92c5bcc2358c5f69f616f0761e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780471dfac03b6691f4e26d01dbef82319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806a4f17c0019008d2febc33eb6a3b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14ab26212e4a74446859cad2cfda6a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd9a263c1be0a7e836999f55cd135c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681123d5f9503e0f22440fc71ba45e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89af9187a4272f8ef41a219c550cf6f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e8d7ee072edaeec807b4ad4a71d0d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393cae49c8ddc92ca72ce9df74014ea9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91dd048dcd36a6687881b6e4e30ff1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04b2cc6b6d9d4e6e533e4d8897f410328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f675cdf59db21bbed7d6f8c5a603f7e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d9571016ec80b76f7f358e50f2569330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0b5cc94e4382312099ee649b184ef331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d2196b06cb6f2aafaeeadb3c1a361b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe3eaca1dff1939c25444e3f4b8604333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476a02e3850ff52267a4cd8882f60f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f786373018c19a7d60ea58bfac9b6669335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9efd0088542491b4649fe6e50c83d6a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89239036b6f002385a684e79c7b8fc7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa045253ffb8330cfc82531ca6f1ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688a57256eb1bc0ea25a4083832e16b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43b8fbe5bb0cfd73a69252c8bf10bc8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403e3b864b92eb1e6f42efc37304e90a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327c03e6d115361564025d8a19705009342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ec44a433f514b87fb717fefe404bb8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70a78264dc3e578c567066bf889b405344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1094758133055cdb6beee38dc48e1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d4af44ba1b62e9a329d35ba87aef2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5db6914141d2d7fac3a8a9d7c3997347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a62d5b98f7d671c17efb0925717f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d678fb1f3aa3d7024cc145191717349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d3c300029bb1fc1e0ffd2fc02963e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896119422a96dfc1fd1cc687fab603f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cd9a20a918f4371029a7763d408d5c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ad063d1738a60ba9adc90630f3e1f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0448c864ca43c53036ad8bd586da3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce7de93dbb1539723d7bfa48e1c7b91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486c6c874c8e9a493b176aa89bd833356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9553de4795d4c6a869b11058c96182357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c0ad12efc8fb23071407255d4d822358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2c70e21d326fa69c6138b9b960126359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb8b100ae9d5f88f813c47d2802637360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3747c2b00a793e6a7c8f03b34d48b84d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9e446396894ac9fa5834d4446a57cd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789275a1f30d9c76cfb05efbf67b6444363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b7eb7d65d7f8f43453d9fae019f9d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2875f819d75b19a8b1fd230a3ab7def365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214192b4ac5cff2d84ff9cbd5eac59366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57fee5bf4818b6b5256038a4283d0a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c9d64420649fb3fcc8953d7d924b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace18bb78b4b07989e465a21205734a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50def9194a05a81753436c0c635f0de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b14f254822a12b28f044ea9e41eae8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2bded903aa14d45c6f8670d4c328e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ba021ac9b6abf3c624a77b20532fb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bef1b5aa4fd47f9957600f7b118606374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7968851251db234f9de58918beaa44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00a67f64710751e7e1b53d3ad43e51376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729badcef082ce79c8eabdf364d981c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3976eddbefcd6f188145439f6ba749378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b02bf365afe5ac4dd97343cc7029379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4d5eab89748332fcb23c20ac63e37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19483b6bf7b781621412d7c86c7f2480381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95c4ccacc65efc3194475b54b231dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ec8481aacd937ebafeb05bdbfe087383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2df47a3fa18c33484f04e90d953ae8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21099da82427adc5cd6c7674f72744385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c584c828ae7b960f009754c6d9a7bc1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba4891327580ec5a7d2b0e44fe52d1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aa16981bd5ee19bfff8d3581de5d2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd2b1e4fc5fe982639cd3cb2ea4e12389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7179ce2d9576d13a02770d58880e4a91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fbdfb8e74b7cb822302d550f2058f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d661e23c39dc32045c091b9208e9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677d324368c0f29d1ddeab39aee3b693393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b38084556aef4308ba04004e37cac8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952b38ffc84ab054b7946b5eb3e4dfcb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48cfeaf0497e4cce157dfb65819a9a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be52867199ddd5027732d0a9f507458397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd140c5aa3f38167fb7df68ef7c49fe4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4f2f5ffabca88ab3dfaaaba3c3f84399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efc744ac349d6089862f642b3a06997400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfc0a48067c948c6126dbeb394afc8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c8c55fd2806815e2e6ad16480806b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf8bd4c3a69e166455568c9d70f5d4403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a275da71cc1ce9e858a4a988ec4925404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae422b7193894a0c658ba3a154450f1f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655a2ebf593d09b10dfb7133d63cb82406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec315aba80fc4438ae2e12057c78028f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5372e0523a2d30bd5e7b3e4ebf2cc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7494b3930d3653ef6d21a1b75190e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed045e58269da5ff74c5e4c95ee50c6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c2491bdcdfb632d9234bd926b14ad6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2b6687fe8fb8a9feb7be50758461f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d03f82b9a3e85d786f606e1356c109413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951c6e1b2d8628861018a4e3948e086414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d205a61d93fad3057eef362a33b73415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1fb9cfa091cd0838b5a00444ec324416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ee54ccd30588268acae959b44d71c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f0cec770b988c93467de77d9a1f31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5bd1211bcd4f107979dd714d5e45e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd447c1c7f9a7735902f3ceaf234f3c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1fdf90898e66cf26ad3b26abda56a6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4fdbf718f2d54b38906048e6f29a8b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd76c9c4c4fd8a9c418ed9a017c8cd4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93f1fe9361c553e9606d8a83a3ef0d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ec92e1119c37c28d71dbab916b8df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09a0aebae75616a1049853caf7dc41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9e89bcfdac787e61992b7eaf0295ac427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe17795d8a1b8bed51873a0935de52428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766db034aa96be060b3ed61969d9bc9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4ed43e36737c2145237d537369843430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ba4b3b52eda1714e97865cad066fc0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f459623288f67180f16c7dba2d8772432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ea7ad5928da730d8f4a2b786dc26433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e228d080b3244765b3868834e42628fb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0993320953a3167bb1035ec2b831343f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffffd94a12963e08fecd5a08b1d1516a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967c4968cd384f98406ed6ffeeec204437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0799743868f2f05ad5157d21d313774438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225a3a56396e58ff3c3b2fc446515e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf7a5d57497f1402aca95081b4fa9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8c32050ba9f43749c993329a12c65441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05ad6b8a5932b6d742a5e39cdc2250442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3fd6f61c95dc17b3b3bcdda15b2315443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a341f4161147e889f5f49df5a29ce56444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee8bce7547af46436cdfc8979d6c15445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec82d5f6375d39aaec2c5cf219ba2d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95c60ffe3c472926de0af812404cd2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917594db63ef628b1acd87ab0e26250448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc99fef493294921abaedf956e367449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e67f111f21eec88c1bac0d23202e851450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06459c93b1fcb8be07177b7d645b7f93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e202b3114f7cb505b8a2b6cfa1a6c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e252df974c1ae9cd308dcda90ab630453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176dd3b626e25e1a9dfd187dac029698454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc572872948535ff34566e64352e63455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4518971a6a275af46f2fb1fd5fa85456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd6ba88e13c1eded79feacb9c1d186d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec1a353ce449718dd8fad0b384a050458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da654cdf47246feadce4fe4b98f3987459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d9c225ee3cfcc469a6d9c7046feb9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f5f1c31a625082ce66bc150b89a0ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee413aea325230a01ef546862f704f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b420936a3b551a6538f903230bf70b4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e8a9a702e9d04a57ab5130555336d8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b3d1d9867a3b431c900aa6671c8123465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f70ac9f319228451d06817df3a347466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa96fdb50c8d22b479f4b1852ff104467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5024ed36a243e4dc0ba34171ec1a6e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e0664033eb1842b9e4d93ed54fd19469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57a50b399b37b1f10a83a64ae41833470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f354e75959cfda5d5d43739cff631114471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac018201e8b7e01e12d34e31f89baf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577ab31e75490c9966902532e8f2eab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cc17388deaf885c9904f59cba4d44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c4c45d5632802ab426cb90f741463475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b403e9add54d57361207c153fe14d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f171a374712194ec3087b43ef9b0f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d4d2edb9a7e656c78773d2b8b3d7a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74011687a420bc0c551e76a8bb9de5a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b49cf0836c73048e39d2428f4f175480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694ef06f110d90a1839d223c9ac4bd8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518d2bf7b0e6dd4570910b5520a6ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50edea811f67be2fba9d88b4176f2f43483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc40a9ce98ee3e74029ef37faffedf1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b38170a17651deda305b42321f17b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4b13d46ef531f9c82ffb31f58a3ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b233b1642214d6978ffb99123108496a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27291fe5828be2e38bb2790835dc7e87488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049b6b285d1a924e7fc23b750b7f376489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088066c4fcfdbbb7b1fa696e2d6f1fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb70a434404200326fa9e191948e54491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d649c36c8d0c7e70a210fd5ed7fbf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066b6799cc06efdbbda97ffe71397422493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4773ecccc39d77df515ac5624aec4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b49f9bc1d42c01d8503a33e2856d25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df214ce6f5e5783a711f38913765e065496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a6f8be49be8e1fffd48289a7e65182497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce817772a2f5a35a604bd68e5a4324498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bb1077a0ca7c1f6a3d40c28829d8c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1811dadab408542176814758eb8bf5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00519f677d4d6a02c560c458cacea9c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ba4d9fa958db52d857a4da6baeb4e4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad21929f434a6475d26bea3856964a5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652f143b8f40eeaad8a9b61c7bb4985504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35fdd7cf06f698efe5984c1b851c16505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2fcf750c9e40a5dfae9e4baa3432c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494a7d3350308dd0008f456429577a0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa078a348d60c602994ceeb1b570a45508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41ebdbd401b818efd1b12f52c838e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f3fbf842e7bf90bff1bb3dd3dbd97510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7f867e248d5203cf0b893636210ca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e0aa2d407e62ac93d1d4ead1e9c02512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74708f7da7ba405c324d31ef87ca1827513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0810f5014217cdb9ffcc34b0461b11514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7579d0aed2bc755a873fe28363f7b5f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513303ce03aac0c4e83a3213b4503bb7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0f42f7bf92f19a2c5b1e6e4d1ad8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d99af207d038a418b0fccaa3182f8e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08026dad0dff9ba6a0aa18a01f84088f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa4d0d91750ea270f4ccd5a9c953bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ac4262fcbc77eff02b916ca1d1b97521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db58ae0e7a57eb5fe9bf1acc8630992522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d04e4b3646f5daafdf913b416eeae523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2d646ad2d643f307d519a0ef78d7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0a215cd0216fa7bdbe7c2c5797121525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164e97027bbe93e0db1e05dd7b7cdb97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359914fe17ce86eeb9d99207ad93aa2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44de360aedcf94ad04dc7239bbee5d5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606702ad555cf164d29ea80a6bee1b2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195146548c2f50c4cfe3f729ba04e86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54603b089e7351a53d3ef4b3a0807531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622d1d8a3ca74a74a7c8fa631c6b807532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d46518d2732961307487fc7c27f7a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4187cda5dfe9a4651e67f4dc3ee283f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb428d73849951fbf5c87a186eeeaad5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa7a5c380c9f5e8ab980968c2446bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd010715fc57bba73eafa5026eb549c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11990ce5c4bc63962ba0e4735e4cb7c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12767284e595aa4024615ec6ae638b96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62fb1fb3f8a025d96ec75084734f8c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b771810c42955c0ebd8b14adc58bf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b46bc7b984ae1d3a6319ce390603ce4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fab17dcd550dfe7549f24e034a00b1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab6efc29b7be155166c0549104794f0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76055bc07c797ff6069ba6178052663545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fab9f0354f4dbf437a527c30a48531546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b086d0e642632b1093035cb9c727df547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269c9a03d8b0631f832c221f75df20d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a558684fc6e4023f99a46e7112f50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5600577d923da9abdc9c34960b3e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cd062e588bc1fc948145413b1d9dcf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab93db6a8c2cf0366b7124864f1184552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d99d3781f53208de1e2ef5ef5b3c0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7478b78f340b56ed1ddf2ab1bb8cd87554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfcc36e3271e66e9ad59bc36a8d2749555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded9735c7b1eca6d1c44a9f934ca11b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c8f19a419d699db205d267674a4e1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb17b8de1a92667cc741c63dfc7079558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07276ac12570104261b53b33710f156559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841c48b0eedd4b598ee48114860c15b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf539d7acac028140eddb9d13c5977561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a983ae121ffcb4ad06b6e969a14ed62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303377d65bdce0a0872c5e258dd46bb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b3c34e9d367ef134a70a12fc7d75b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b904c2ce38103fe27ec362390e02dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7157730c81d9044bcb15e2ff04c03c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69b914eed923bccfcf2b68f74f6016567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd38a9549dcaf68df67f44180243bb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1da472f2340226b44e037dea9d7ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d648fd8b7988bd2eac38063867892570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511624e00c74e0a8c0f9ad6626288fe8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a66fb68ce6f34c2f0e0ed3536c735a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af67ee6d6b39155c9f7aa1bdffac942573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258523ed5a9bbc02ecd51b8c2189a42d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13b35e996f8f402d1602f9dc981c40575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4bf2197cb26a2209202a2c3c7cc55b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94de7853a6afc0fa686c631ee4915a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2df0b153a29b1cbfd707e455806ba0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50ecf8b53345d7547f146c66d356b6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd5359f79af8d4602a9109cfa4286d4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aee7ee1bec98b2bd462aab327ea56c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d62483c14d53ed8b7409feab647b40582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bf55c3b26cb79945baea286d005347583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c159499977dfdbd0d6429f7e546671ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5dc8ac142ba33cd47d9778f1b12a6c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f45fcf86e9e1432d3d301440c1ed8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8348a22c769d5523de1544847db300587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d83adfae0199b87bdcebec9927b12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5633273aa7f28340df6773dc9cd34cb8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc022d5929b228cbb4de302b3373e7b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fcaa98cd296822152bdad5d88d983a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad41f752435db6a8547e44f42e7e25b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79e2714aba649bea9867b6b8617b3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377083bf560bd87bef39793cc50422f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce770a49e3aec82e4a9ba70e40395b5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beef39d9e76ed6324bf2be1037c6ac1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607272da1be9febaaab4abfb100fa47597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ff6502298eb1db5cf6dfa5e589442598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86aa5c42289a9fdb381e3491fde22fb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f86b0b9765318d1dd1f76aaba52c5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f42c6d995affbe2cc146aa642f2e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec717c34e4664a64d65d2df81bad00b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50b894d1e7d518231e05cdf2525b6a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d94f7f1fdb5c22631557087a69400604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ecc0c4654f6cefe1b1f84ddfbdd67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00222589b36f7be0a1646f325c4ba65606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03023406349d01ca138d99a746b36da6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf145af5952efe7ec58ef31d61e7cd3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d331241e16a4a81bec67369df6560a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d564a408f2d27f25720ae71b3d26d3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e1ea440a97dabfac5f492b6b28b0e2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a444d3ce1b4fd965c9d0c19db4d2ad5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7126db3f927b932f73f92f7e9eda10b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad862136d35094aabd11cd8224f0e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149fc7ee59e1a044d04d733e6c127d3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24d81335bba14873a1e6f37ec1e586616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e870ff81c41ea3241a62a2d255670f90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a833f4abf4db57153f1376b58aa3e1a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fb41efe0d56c89293700fe92aaf45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b5087a27c197ed378a75f9f19f68b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed2e0d414a174e32a8c9ff83b04a704621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b615ebb587b93678bc4a39fd7802c2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb64be20f12cda9da942dd3b71c81d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c070f799a21276e56376f43b225449d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066568fed18532aa7ca0a766ab5e31f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86b80b9845b56a01437b827bf2823626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa34a766d839bc881fc93b67205691627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608474a047ceb1c61637ab01110f8d7f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee1cd1df79b60814efd7cbfc7c2f27629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a8520c601e412dbc4fc3e6439763f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc73efecbde759586d08fd0b685333631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdedec07f882bc774a566ec048d60be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44676ef9454a7a80743798cbacc328633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc94996ce2a3dbf8f50cf16b7e9d58d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5397bb1f1f2caa466e46bbcf32b6f3a7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e597660f4561e64b98b09a1b52d17b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c0881dcd45d7bafe8de1232f973f37637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0a4f8ce199fe76a31edf6cf35e74f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222654b84c1c62ba072063af5b9bfc2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131e6396f40c60f3a6cc7a118adb2a4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6391ff53c149fd15be2c937257b0a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d66d9017fedcc5c78ee6c60e068ca26642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d80791860140c7d9240afc1bc2d2d84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a600791e7aa92a776bbceb4f2928f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874816f1a8c529f5b40cfa369d1fb1b3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1404efb802e0c16eb279a8f4212172646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7c8f075f317d93d2d55230e532096647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd64c5555e9f4fa3e3ea3240ff9f652f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07530bd002042c4fb991528b2c3df77649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88247d69df3b20e8ebf385e2acb7e65b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3dda08f302ef243a6bf034e7a42bf9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7dae36b73501fcf4c8471d26b29e14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c087eb1e601414d103f1f90493d1c18653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1c2fbe711fe15cc03f5a2ed994b7e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091efb5642feb0f1476c53ede09ec87655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db639ec321d6ecb6f710dc8cf5bc8b38656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ce2bbeb2f1d5d7f85fa3bc0cbc1b3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1958460ecb78bca915231686604df5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc4749275e5bf033b6d73720adb913659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a3ffe4009e541e5210cd9aeefd82a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da3ca07f11b0900333c92e31de8d34661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f913ad498a8ebf559bc71cf038976662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730784612e8b722b231be76503261617663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be477ce7a3f15df350924139f5920a7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d53fa7ae28767fd6413d0a353c71d1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af303d986a8cdb763d7c886ea198ba51666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b63778276a0b49ee59b92e14f4d185667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60abf232ec178a220675c54e5f5f25ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e981525c33630f67361fcfee091ac06669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c423e7351aaeae17829c10d552f2b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7a44fd214ff5cf753c8b9f8839533671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efefdc343c7742eead2f3cdad38df82672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9fb16a169c67c7dedf1359081b0b55673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b45a1447278dcfbc5ceac830424468674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdcc1561789a77240cbc2a09b4667c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474754813b37513a3a85f1b39bf54c84676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7892851bdc67bbef8ab16076b82403677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bc373d2135a7ff1cbbea98744a1c2e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c77b91f34e6da935fcbe163a43f0dd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79eff27d61402ad1b1392b159aa175e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266026707cf29b67ebc68cd708586c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76bc07fb1778f11820cd3d708aeecc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7043914a2b87fa134e6e1dd8a4519ab683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576bce7acd10397909054972b80ade68684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef18cf05cbd78a16c972fa0403a74d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0be7625d53b003e0496b33d3ba7f5c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50fa55f1801dd4ed1a8064c97ff8de5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4df9c632efc6e8f3ffe01b30448ff5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e23969a856ac2d7410a51ebe01ec06689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe770235a3365d7f08cb5162ed809e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed7e6ba00dae78dcababc5dc0a4e39691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d24e86479f5f0d4950a82e617ea531692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040510cee8e0a5f62213eeb3046b36b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d41fd780e9e4346bbc3cb27ced51d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6b1bbe822bfffefcff5cf324cceb24695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e213eb593005665ed51d52cb417a1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cad4d90141a6e75a8e6d45a99009e3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb72bb48a5d4d9a123eedeab7b97463698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41cb9c79e4093ca59f92174b7343d89699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22657e6bb895c58a9870cf15028ff13700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f970488b3473ecf084cbf7b58aa0537701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbdceb62f88ae227b81afc32201b56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d4e2420b84a189aef9553bea6b298703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddbdf08a430bd988829d3d2a38b4df3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba938b714430e2d4bac3b729d96c603705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6762812985edb2734eec9602e0ae80706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889de49b64a4361b86d4aa3f47627e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bd9e9b5297dd6553471c596add6ae708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7677b86e390addad56ccf5c18882d1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a9d9a37050ca697c9f84f341dc8b9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f3af0f8df84e5dad1b4ff16a491334711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6340f9b423be43de0e6485d0c6ef8b7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bba2cce0e9b0607681c9d4ff50e35713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119bd19b807ccd70b915d09c2d766f4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f71f09dc4b292b4d5f3736b83493f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efd2237c115e59e6ff9ba439542cb4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3590384683b244aa58d7d3ff38c297717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd6321819a7d8c4bafcde5231aae4a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395b3519c2caab088dcf2b67b06fd25719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39d7b1ff5487f626270841fd6040278720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0565187ec9ba00fef56e82dd1caa8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc485ab21203a1c26dd8076f536708722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56dbb4f6fc376eefec588f0de615bf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29efcf72886f09f82a8bd06d63432ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461b6fffdab30ed44c2a4d8ec8c9974725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d61aae81176abf71e8d5a218c2987a726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a514696ee3b640711b5dc4c67999e8b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed364d42a3f50c9cff4582938675490728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f268c47fd55cdcc15b5e32e5fa686d28729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cf1563baffdfab6adf8e0f56367b8a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe7698f4bf8d5399daa35b35f24eea731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032b0128ce58fb5e70e50807bb38c1dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f1d27019aea97bbb5d3a7337a8b69d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65439c0d0981aea9b48aa82a01f5770734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99421542440f1501b3bbfe9bfbb874a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd06075fc9325c529a3faeced4b198736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af861cf7d0d33fa94d5d638e21b5e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e776949243bfcfb3c9dadd586cc332738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44d3ab06c6f86aee916d529a992905739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e74a4509dcd45b48e6d5ae9b125785740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e9a1ace5966692433d6ccf55bfa50741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189882a876fdc7e7417f01017a2242e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4830f47caaa63c14cafd23e837714743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b8201cf89db643fc0051bf4284c356744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f2d78553af5d183f844228ae7f57a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf83a8eb0774f10a97eeb82269db409746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de860ef973658d2f4c721ad02c54c2f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e0231652f3a2d5c823ce642007057748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f07bd124419fb2a2377a2c03dbce561749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fbea83d13fc3e9085fc417e7d1610750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced77bd8249ab67ce2c87dc6e325f421751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253eab7840d5f27d166d88905a0a728d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99b71312cf9db9a9f88cb3509cd4cf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336c338883431a36a1e3b74e4d10324754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053df4f322dbc9917bd8563b6e66b5f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35a1b59f28604a05bafc333003a6b5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661562641b075b7ae19c72b9945b653f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c16c3f80370127bc767728dc9ba49758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c6c4565cf55d2eb8d51da8cd40393759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ca24c562e4a29b9a16662aca3abff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a54d47f4a6b7b364c8894297d89382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9a3f1a6ed6d1c1a864d345283bb0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40f194aaa243a85006f4c9f84f70944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dd57e49dbe59936633cd649686f8fa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b0ec21f37d7ba0aa9d2019771ba76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cacd96bf02bb49f10ceffa1450e7067.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f826a23ed2b81b9c81b80042c87248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d83ec7880054bad9e69e8cbec30f9d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96701fe73e4d43a012395934e8b4150810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b2a7c7bb6e1a33dd293bbc5f560011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e2993d359208565d996a4420cee4712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3913cf483ea7889efd14f484763aee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca21e6f7d484d74f603112f0aa0b5c3c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f422fe27f3192e4292def952ea6f6e9715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbbd3f051f7224314e8824f4243a0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35605a9dc23ad1fd2066ba895bc067117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ce99bb6ce7e4b1ef683b512781f71718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f107a0df12f9e94e30597e5c469b0d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05bf3fbd9097f5342551c374aa46d420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999e1e55773348f26543dcf0e443c45821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76441f86a805428f48066ef9da6f9d9e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ebed3a75ef44facfd040cd0d5bc1e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8a9ef3812b0f7c2fa81cf4aea8cc624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f3a828c66896cceab6be897c6583325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83550c902a82609f18567f6bf46ef926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ada1e4b5b8aef8dd1a95cdede79c927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184ebced6606a5334f22cd33c10407628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6657fac1739c69f5abe55b679ea90ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46166aeb96ac8be841c6a6aeb6b05930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeca67dd461c8095d92b31ed84066fb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78317a0ab1466fff551178fd7279a62532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7b1d83e07ee5f67d7fa1b4b4f0376333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76294f66404740d1de815de34fcac4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f327abf02dd17b731aab26f89a859035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964fef92356079917375cdd4b7b5028d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf8bdca82c9695c571ae21356e8f5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ff031485e36bef8cc3c1a81a90a4a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4893b056d726f5d1b4d44778eef1139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ec1784729cab2f30f564d81683d440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be6d110c02b75f0a41f964f86cd01f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97cb0a06329eacb70dbdcc3cc145ad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b0998eaeb4a46af4b40104e2f53b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13ee68f84773f444c3174d7015518044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d884f8319fc5587e5875ea2557e8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172deef932fc1000bb02b88682d4c2246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840031cd77bdd6fbfbca55a5f1ff151447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e45b2de658784ee0b7325b786c1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b378ec177b000fdeeaf18c4aa52785e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daec68eface7c0f8078580ef798c72ec50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800a990b1b198662913a3b6d68085a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d49373e0874cd7c244ef3276be4b2152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4ea5da8c7b4ecfe85a43db66f9082c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc40b68a1e82a289de9c98be0eeba2054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a82860f93b3ebb033de7b06623bad955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f0248bb4c93236b6683a62ce39f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40cc57a4178f5af7e77bb78311da3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217206735a098d68a338a905b9b9136a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a6085a0fed4fc103fb7fba344c7059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185499b23cfe0e0e198431b79e5fd860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2950a37b12d9ecbdeaf5fbed7e1344d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0342829f65d801e1b12f9b4153f58ee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e970d1ba2ffc8fddae5bde6fc23017b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4da62b3a12bd04947b36d9f6b92cc864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de30e8c58ef2c6258a2492c43d05203565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04085b0695657cfdfd72f644e170ae666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3111f0046f683988a380a62eaa4d332d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328db6d0f4e1203efcae6b519e1359668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898100375d340eaeab9c8984bef95669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ffec8112b62a68d8fd7aba94f631270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9f3b7f3ca4608173e622c958aca8571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf34d23a7c39656b634daf43401fb8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc588558a63434b86b08bb8e0f1b2773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40de8b8f741ac473455abb023a7ecc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48216899525d7dc439fd9ee25819f14a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caaaa579ad9203b0f3101830c71ebf376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474a010c0c3e284774547a9ad76e7377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f283fd93cc2bf9ec190668889d483378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d57c7c12cf794b6868d6ec3449886279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7fd30d1867c678650f5c40932dd6dd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f81dd420b7f71c1b238e4505dc622081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c91376a37fd59be85f0f2aed94183f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa40bd6d05367850a981a403a29f20283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21426cafa3d041e023a0f5a1ba130bd084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a752816b663689d5a6a09b563aa731585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c43247d14d0b4448ae7a96bafa83fc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b0554793904195d4f7e42539e6dfaa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ce11310f87496ae9a5c0a1848bd5a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab858a7c4aa0c1429db40780811ce7d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9bc954168badc417df27cf48c746190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771cfe12ed94d526f8d759d50911e1491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce82fa81c58e79a4427b3a72231c44192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a3e0c5dde84e58d2cfb213605940593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0056898cd4b4a02f8b6b676fcd937294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231a70dfdaeca763773b56bb44b7b61c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9822c3f9fb99db390f693b10d4b353a896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ecfc21ee157395ed597d4eb0bd27497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2b1eff5762eb51cdbdecba213dedd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cbc861deaa57a676040d2c259b5e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4086519485a69c9468d89099b7ae03a0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d3629f2617f091b35b459c496f521101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ca444b2d250e8499c9be52630aaa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a6aef6787cf83bbf3a673306eb5d4d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0881360c273732c8e3bee64b84621e2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7a64351eedf642888ba9864a34c4e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1d3b022b4186c0a0bea12df96f15c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3efc68055751ad856ef024747aa4a5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadf9b9f293fe54c521bf67a15388d4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673fd532cd0469c7ffb20ec56027322109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de40006f06913ac3cdf8b19df7c8ef8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97aedc8d28058911c28767068ffd55111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1423c6985bac1e22e710b5db6f9f682112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b90db18a2bd0462fd6aa827cc4494e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b2240c61b5c8d96e20dc76de89a48114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1bd190bbd29172b978e1ea60318272115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd436f353fdac9e14453a82d3322cac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3b8ab172a00ee79fc284054488d6e5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a2033ff2519e6dcd4e64950ef20c4b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a6a051d1c7c6eb5b247c171453e392119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7950057098f4aee87331c511813ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7f55737bf9fb51d8985b174018a37121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ef66b1cb1e4a3376003c900360e88122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c927888e695c65c6e5b618851412bf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7610d708f21c035772d90218f9f964da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabba1006407c86677bbf543525f64b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140eb9ea187bdd8b1023de1ca340c3c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703de2d979a03d5fa9184c7f33d6c555127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200a1ac7e3859f518e942ef2525103d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49847e196f7e7939a37ca290c310151129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ac2a1c78ddc45aedf212f6b57201f6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c41db973afe1c3c60122be62c004b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bcc557c887202ab21599a51f788e6f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0329ecefdea8260ce019fff0ed99f22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12d8a97f95b91681ce470433547b27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47abe28eff002a5e0f50844d1096308f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f82a5c242f4fab757e51da2da7d36136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671379f24a62566308c3ee0e60a0941137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38fac7fa8e1c52aadcfc07a077c911d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f24fcfef59a480b7094ffdaab67e33139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b0999ff8c425d156810c4abae566d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f69c90ef3875be4b731e0391646a9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47532a0c129a71339ad31c7096cc3c08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2239c153ad44eda3c594ffe199dd43143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f3572fc2a036d967823f48d8e44f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366268601ea3e5ba921647738a8acea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cc81a66d61ba711e6da8fd55cc54f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d174bad8d3a9f9a30b9bb93889b77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396fa966dd17dd151e79531aabe8c38148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d296ac7b66732f19b399b76a4de80149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85f960620aeab02acb33077d044a47150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede4a893321dc96f8fe567cf4900f7a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368e9e35cbb0e3c5211a18b9cb8e9f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a190f1e66ff39e4ca080fa3f5656605153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee674f5d832941fb52261cacc106b5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502fc894a34b9ea25a38e04e9be178b6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3012b9b3e8268acff34c71df743d2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4923dc01c6bf7cd78c580dc65c85ea1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fd9c708219cc340a0bf66b5e5476b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8447faa6a3866c869786ec64a559e658159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478feabb29fa0925c11520dc7c25f154160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd3ac5c8f9857007cb680e1181e4ba161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1256d105202ccde26cddcd4f3de1a0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da8e7145a820b7f46b85ab422cc6d0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe8118a913cec2a4347240ce788dab5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331199cb81231db731f0a2b736269f4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7022eab44ec946b51bd9f2f36eff4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8aacdf6a6756cb2c0946fb285f7a90167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4b781e7fa1facb4bf67c5fae2debee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a946b7362c46412372d19bcfdfc25e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b1c004fceb6060e04bbb4cc12b55e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef6bffcd4ba580e2dde115c60beacc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a0374b0ceb1a536ee5ff8116a55fb0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acce1b026a50b1483fa00a1b10042df173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99365d450d4077e19fcb79a5a6fb516174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9408fa13423d66f9ba6f988a95165fda175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52962848693ff8f108dcb3340b83976176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a7774f00dc8c877f34aace598efe8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b26f5412c0119275f4e7b558e3862178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081113e9c193277e97320163e7282f93179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743da8013bd6611c7341f91c63b2a806180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1d2ee0fac1cd839a3143b94f0d9ec181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27d66bd5402cb3413ee45bf17f3d38182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a313660479e9e80f675784d043e57b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8babc7fd7eb344208974153bdfbd681184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a006f0ac9400019ba8c3d8861737f11185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dc0d5ef49bb40c4b4904d3140420e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106dd43d503891b779726dbc49f8c75187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725a34d1bb50e2a96b97d9c81806677188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbf06a16df428d2a6533352de47f1e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16be10096e609c790709640a3d5877ab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805cae6f5cddd7ed802d8bca30af7af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee88ec1cc2cf1eb30e93b1bbe6b23d5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30dbf2343f6b9b0f3241b25ea5f53e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd690ece1b34b978a881bf2ba26a54f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2471e5741c0f3a4bc353fc5ce050187195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f98f06b91e0c7ee3dbc1eba7666ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6846311c16c1c131eebed72601f06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639286ea6d2c29f28be046348f8fd9b5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea286c0fc0f85699855d832f839aa38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb206a04f019b0c29d02353db99778200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3d7644273827c3d93f646bbfdfc3a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea6795a4dabebc869b3cecf0594e5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b3fa883dfd53062e07a71a521809203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7aac892ce9ee4d67eba839dfad441204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af2d21c187275f4e429795fd37b6ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b48181605bb89fbb2b1f563c10f9caa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0371f510744f6a4466f04d2086fcd1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390b615af39363f94aaf0447161873e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72ebe70fe8af0cc8d622554d71dc27209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664967e36803b2a72a52fe3267ee01c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8570f8db99b80c6ad24f4f618bf5a003211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8266672bd5878f312768a2515019733e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5dd31788cab88a34408b6cc96e276213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342b258b85313150692ae65edef8817214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c870d841ee98d4ca4147c0065ce08215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b3f62d0360c89394748c497f5771cf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b02fb8ef01e57fa139aacaa65e5daa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806fadb93ae0be5efbe8cbd04ddd5061218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e1c94c624146ceaf5fb605b253b4ab219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b655aeea8b8d198e4320a6ba2b32111220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d288ec7cf1d910f6071453543b9203221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d8e20bd7d43a93925c61d8c0f8aa7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7565db6473173c0cc5725406314de1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824089edb6b89b5bc2936e5094ad844d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723dc92c8def8a4c40be89bca24634b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bf84e581bb5d2b62603deb79dd4e25226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1376436fdc87efd818364c909c922e2d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8c1382c5885df52e8d51d8f90a84d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77735b12cc5dc829d3cfe6928aa784b0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ed1058299f2288b4692f4f6f4aab7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966161dffab76ea1ba8a947d33ae518231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d016aa80e3a2aa46056ac3fd896ea48232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb99e6b608efac0b0be9331ebe0236233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f68cad32f84ed445651519e6d9558234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c070e33229a9b877b8160d549e312235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b097c143019c8dacacbac07078108ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23dfb1ced579f0bd8605e16a5c8a14237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56268ac1fa877d3255ed1ac7ffa1812a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eedaa06cb6ce54d5000edb846d9d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804950c7cefccca324669cb3a0bc8efd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280daa1a1791e2ff947228572f9bf79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdeed8955d1da5ef9349a3afe9af1c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd704ab533f9c2ffe087ff4ad15936e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292ccd5c3c6f78c48114ad8e2b0ffec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c0e77ce33da1bc3f981494b3fec42245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69695276eb3d3436ce1e1022777298246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec748a1be67a9d67dce09ab26c8824247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab89e200a64b9ba7b14c5c1fd578665248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a8aca4b01637d3c73e9f0fcd984e0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afdf390f8f9bd9c8e5c7646a6559bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1659695fd902d97e5ebdce256f9052251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f6d9108a3d2d973c531ac5b5d022e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c1a4d2550e868e25f3d0dbdf37c2a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5175d135f3ce685ce317b3b5c378e74254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acfb845f297559241e1f4d5861a3890255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e39d101699df3ac6249f00bd00f00a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a784cdb46e0e73e5d7717f346a8d21257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1448df94f4a418053d908fa8edd37258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c4f8bf4d8970816ab61030f1e53ab259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86854c9a1289ad0d67adcbe931fcec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f9421689b7d1641b17fb0fcc4f471261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b56e67aa88961cf1f92b99ea7596f1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f64357453d1d2e1c6847219ecb9d7e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60035664352af468fb6d8ee7988328f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1c84b290335d6358369734d6aacb9d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d618f3b5ff3f50cb46145b0227f0796f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d1d8d40038590fd5168bec2719e3a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad4d19e97f210f8205140e65b9fddd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c5544143ec4543ff846f2d323930af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc8116a60b2b06704713ec8530c6f90270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671bbd03bfb3ad5b368182106436c008271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae14d791fed8c5aa8954cf0e7f8ecc8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8e9832fd9555cc87c7cc64bffbc0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920d73a7475b7a84dc379698742e45f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb032fbbbc1fcce4ae7cf3a026316e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaecdd0a2187d6029684dc5a5afaded7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877fbb5168e38563023333ed3b3a296277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a1128ebdec35dffce1d2b8098c973e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d4f1d989f63cc5a7f9063460f2c1a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc367751270cc7688717d7572a1276280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b9e064dcb5e82d8663e7606ca714f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922091edb514535e7b9cefa3b7d65c8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d3c7742df8f3680441b1865baf6734283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01559ceaec1480450f2c09dcb38f72284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d900cdaa70bd793354dbce72428a00285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac9229cba0623ada5d4826572c6541286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a8030398239955b03a1b737f06bc3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86b63852f596a1e6cf61afbff21b86288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7497b1a74cb9c738b8bd21886d937a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83fe8f242ca571475b5eab9c7abbf6f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab43eaa0a902a9afcbaa848caceb2aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c32c400211f93ca8273fc1612bf000292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad381862879b00cb8e4dfcbd8e028844293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a915ade224710c6206166fc9c5070ec294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03895182ac65dba2f40cea1bebed5fc1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d88485bc6645322138dde6ea0fed21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f719ef8525129edba4af520c281732b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdff45cff8ab6a82dc36e3b98831ae9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed326fc6d25b56a4f8ed170fabbd4c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cd3920af0b7960230615d51a41e6b8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8801920113d5379104f519cb105487c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a8f91662087de2e83559c2dd6e7df9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f015988da0ded9ee79f52b34dd66e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07bcb630b8aa22e9bc91e41dbb34fbb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195e8e112cd07a3fc282979a04f3e81a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cf5f13369a8c9d86554e4809cc8920306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed3a53c40679c61d9d51799158133fc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc07ab674d70b6602a232f104857bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051d71472b1b5cf03c3e75252c887d8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af79840ba2fdcdaccf567470115e3f2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b5cabaf316cc940101462f7c26e74311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6b5ab2092c99390e6731618c3b6eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a526c0d641519e723a31abd053ee10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12f443a9f7c518d4a9ec1c208bc87b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d386f96f60c7cb04958574546e11f64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b1835889460c9a9848cbed05f5703316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d91a1007cd688ce630b89e02bbde5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42615e1c0f00f93d22b131f601bdbdb8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497e54121e330c418dbb8d4fe9cdd43319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9549f03710ad34362e8692ed4113b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a21527a91a5cba12a6f522d190f9f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6870091bb82a625049a3a85778a349ce322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b9d9c9fab64561df033fd007320067323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf5f3165f8fa28a9cf1a242ce118ed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc2270a082ceb13cb539e0ec360ea8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f1e71e16926282d49cbe28a671e8e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e614bfcfe30c91c2e290d09fd4d26425327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8f97e014ded3fc792f6dcf2ea05a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851b3e4cc05ca018e2329267d8a7d63329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98b2dccf1bff4ba6f6425ffe9795fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fcc989c8a32fdf91d25c6ee80ddbe0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c40a0c3ca4a1dca72ad19ca4f8cd0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89fe3679abce810502d029bb95c71d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36100f2b922c71606b126e04c4b28dc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75cd5ddf0d57b9a9f416bb9b792d1d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07eb5228a06751733e1ec570a2030dd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd0082da4c34744d34c695c1c316f01337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedce87ffa4680017322bb0c271bffc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7c7ec22861a458a9db76ec8d2583bd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050b478d095145fb1849df9af61cc82340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c22ea56b05fa2f0162f7932f345091341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e9df20466830ab6002e01c4bda4289342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ff0a1030fa7b05db2c2f04d6c3a1e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae8bdf030096fbcb9d275bdce686e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf1de8c0c4e6e641192769b6d3eb33345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52d04ba84223bc475ceca3b74a457b6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9592578e9bd428d93cd6436247168d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd217f2330f6790584637929f4eac69348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af888ee5d80960164bc1535abb5e4e30349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddab5d684484767fb07784941eaf490350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f18d7ff2afd2b59ea71e28c3c29d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09c172dd044b13f2670f25e9b1407a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d5e0771a404e2625ebdf75da3c4fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e8999f2773de063c56c2d30537777354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06acdf590463c296a38d4f26eeaa31355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2ced0c99ee4acff52ace10b19e8bdc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c77f5be66fea38ca15c7f30b86aaca357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362ca952de6d17066746034e19565f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f2dea5049f7ad3f324339ba8a364f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526b34de2b78be80c240def3baea52a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ca40cafa18c658d0368970c33a373361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc80d51c94497ed3e7a15bd3990767362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eec7efaa9005a18f75509acf21ac95363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e0cf64ceccf02d667c9b6cbc18cd3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e9f56ca0aa079ee1623ad9f1ddb3d4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a75c807ed3592cbb6c5c82ebece0b07366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742af383c73c54b3bda5d6b1ed98e334367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e537ac2ad085bd5d5edb5a54905d25368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c2a277ccdd6b7a4cd706be0c90f3c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753439e5acc5eda1e985a36abb34ee36370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90577f02fffd04ce6e282d27416568371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e76c6e9eec2ae136ee56aa6ff43178372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93d8bb3011399e34e8f84cb4f4fa84373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73188ff5878258fb5068d2f33b5baf43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3eae24dc0c0dc318ae7d467dc95ddf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ee5ae4b0e2d345d389ea155bfb74c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4cd37c676d56144eb93587a6a1558d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c41e434fcf112ed5c57e355f32ad52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74941405f0ffa88205287e55360c07379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4f409b595cdf5a6ce14d67b231789380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417704035a5772867c29ca3edd4ab3a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012c95538565e603c9a76da2c24701e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49abee3999a4700a99a44cb98c1df69383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53827adc4a125e7601e8070c8c4089384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecef852fb4cf8eb5c32e9e363cc3e4d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f062983c920c6703a828fca6d05427386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9fcb208e2d66c133cd2e9dfcd0a47387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48874c2f188979c182182969d6391a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f978a88f37a1150b5103cc6d451f87389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e02da228c414460eef7ee91a83ae1b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c457a4393c3d03089f21feec4e3735391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1112eaec6e48289383230fe0b888392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1605ad6e384108530c1c29b3acb4bd3c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fae4016f2793fe9e889046cf13db45394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2e46338bbaf2f623f6fac0fac5e7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7773b5d2f0ef66e422859bcfb3a034fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7e4321097cd16b83f4aaec67ab666397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0d4c42e85230b6869f2dd468464d7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed2531a56e7b1a4206645e06ca4f3cd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dec11ce8b3934ba417c699fff034e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd37d51748dfd2bab8c256ce7e4270401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517a788fe28df9e5972392db29b8db5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f04775f99232b05cf3b2e4594f6bc0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a702549dbc32e5fd85615c830aa80c46404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7699467a97b9758fbea63d8a57274d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babbebea745e9e590e00373dae115df406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805a5a691c8ba0d7366f715e51fa650407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e29cfb9b92763d8d7d21486fd5f1ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e38af9a353b63fd7db3feeab8692a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef886a82175b8749652f1b85d3394f8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7205dd655a8a9b73da3385c5c16909d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b00dc13901c781bc6bb78c8c3c03b5d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733b5965addeea89a18e3e31f9ae7d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9e4cce03ae188b1bba5e45e80cc22414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dbe1a8d913a688318a0d528eb0ed16415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe81f2d693accd412bedc1c41d4c17416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a459c7546338b871c7e00d6238bf904417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f545c6d4210b196696056a6655617418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78afb7c9ea48e9405c99f879e104803419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a1351fb8c713c49f4f3df4d4e7d62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fcd9e13e584185def077ca080b2196421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17912fe8b7c4f62d5232637900a1eee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8e7e7714b5f05b63000e1cd91da44c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd31faaef28c888089e5544c045fe1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e1246c0f233b8f3c75adcaf8d36625425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d3c01c23fc919813fe34d5f49b9a93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963ae623f816a737427632b0ebcb99f4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a9274298fb04b8debfc14a661ce6f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6f58199f12f8044bf40b80126b06e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bfc6fd9d65bbf0f45f82ad25581e2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb661039d314626b699053376ec74591431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e3dee770f5a3a7682bd9ab49e4776432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a0578578a5cd2b5d80bd947725aa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88faee29d76c809e16c40ea05ad963434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52223411a1ab89eefc0a54aec7f19090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58cf2c41a1825c4ce7795f313d951d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b276a4ece9a0d97105610fc6c59723d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313be34bbfbd38c436532ac7120362c5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aea127fff6d7e384ccf9dc13e53e644439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c72a1dcc9dbb300a83a7e52088d6a4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0a3ecb4d0584f3a8ea9e66cf0c52a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d76f2fbd079bb28b9f29a5482081aa4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d8d8a8b9929d21a8d7fedb4c3e9d1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9ced7e2405000fd7d77b92f940cf5c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81beffdda515269f2862ac27b696d310445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1c93b9a48365113a1d8bbd4d108ca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9c283b3c610f8f89da94fb4f0c3c4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5287264d89be4c69bd1758a955f678448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e927eeb31612a5f2f1ec9092f10ba315449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed48bad5c5f81ea88c3d00ffe04a39de450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f60f6672c38378691fae0ad97c8f4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74065ca8569fc990a12f0f7fc3e6484452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa0a1dce7031ba6f658a78c884922b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e05832c75c6897b0c93cbae7bedf0e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d40e0d82922ab0610ab65d7fd48434455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2adc65e41719f8a5768d6ff7de92ada456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9218439abb607eb119a0d0731640cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21635fcaa99244f792011232c9efbdd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b71d7f08d121df826ae2c5af14c8bf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e236c88d9701bf298d203c67a1f6db460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff14e44e4d5bd43f4e270a7a02df1ab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdea76ad206b0dd6c501a78d5b2b05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6be98519ee79e0722222fc46fb29463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4fdcea3510eab027a5420821045b2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2192d6270cb400608585097f134b97465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772cc501017148115fcc57db1c42225466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a0f09b5e63684a1e764efc1e03966467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb3532f77279b13645cdc49afbb055468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f0da264d03e4405d17b2821efa3df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb78a016d53e587d06874e517e9b8d6a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e456505a328f0c0d84776355d152fc4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaa22c2f7d8861523dbcc3bf0fb11d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d96c489c7ef6c753a17d00000a89a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f7ee01aacc743b4de07d7d52ee1c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afedda93ae5636cc82337441c6d3eb3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f919f4c99297290f787b89113c563476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e04ef4a7ccb6508f3ecf1a6fbb9e93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d837c025a4ac2cd35d81b60b8436a10478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628be86032584718345cc9558b7f5d23479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656dd43be321c2cedcfc5a12a7813399480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770b7ec27451b2e679c5d42548a6fb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5524d7e4952cfade6ef777a91ae51e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acf7f0d8ecf3fc42635a9dabe34f90a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bde76134678cd454c6ee90e8f3434b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2754166d63461f1bced3c6b9023d11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e48896e8d2e01adf54c4db56c79ce4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4100142a02bde4afc1497cd61d0f2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d07d17f4042e2b96e363fe2fec7ef4c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0459c1fdcc22c6451393e2f955348489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7ec84140b12404a992f73122df2af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8902f93b254be4d6f6ce04147835b7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da82651740c11b2a77b1b531266ff80492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d320a1785e6241e91bfa69ca328251493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc7f66614b2a5dbb054ad2c3113d75494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6681d6e6b93e7ab79775a5bbadd205495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf1c6d64a99f3db3bc2482acb87c32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaad9079e33464415063e51bdaa5c98497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0825cc2ab34bb79eb03cd8a4d547c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad84028abd1e5e0bcce67042f3c8d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e944277e326c0177b6460ee2a05143500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5a2eb9cae2c7703e9854e5e5a0e7c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8726f3a0048d522945a4768609be001502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49c3d689f6dc3db552377202b2347b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb50c6154a44ae14dedd594c3d8f25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8114ebbc217f1ab0d494d404c5ad23e9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644c8d4761f988a79da4663d7e236f8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95b12b5f82676d09bd85f7e3a510e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cac2468e674e8686e032145420d42508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841907caa314a6db9c8e3cc1e51e0562509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f974304c82963e34b96520fa44ac377a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d78b73a68e5eebc092ae139bef8f75511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a899b81367f831e40ca6f9082dc7fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7317785aa82399e34caf393b13361264513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fed7ebc64c380e26f12c91194f50e2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20353fb1a33a08058e36cf72a19a98a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c17b45db173a5019151714004bcef8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d71c88e1e899fd0b7258e077c7591517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f207c83ed7d41e3c83dd3badd61c04518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506aac1f84be789a5b0b62553a5f1536519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78290ccafee7b13ce63f03810067dcbe520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a2f7427477ed2c3ad823317ecd793521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0ed2212e624e7960bc20b9a5bb512522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a5e278463235ccceb698115f803ac523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15eb2bd6f8cfc47b489c4ce4e31790524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe171383f59c5738924dff0feac5f60b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035eeb4e46ad4ed1ef5c7babc27b667526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ebb665cf975825608e5a4435cbd512527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6c995685bef255e09c9eb45c7c2a2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d240f1f5e80d1bcc9790ddfaf14190de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22edcf72f12ba2ba87778cf2ec6cee20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c968bbb1d010d7c81e2d1f0e0aa1e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838b8ecdc7f92ba8b91c2d8adb8764df532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659a52aae247a3591e72bc51008ed93533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744817ea830331398fbf51928fba8d22534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6ef8ba7d1fdb985f6a07dbc4637c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdebfc0b6889237311500aa71f40f341536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7767dec6de7bff396763be10b2b434537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dbc1ffcca64397867e2a6aeaa95c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c10e9e4038d906fae00ce212f698f0f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69190c2e8b59972faa3025270e015188540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135a9fc028794ed5874006a06a28f24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa4803099b03a0c62196016a96ff9fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ba90782139ec91699f25818696822543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8f4cb9f4edd0e34520bbd083035fb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd35b16a32708308425323de7ebc36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730a101a7e546742af26af539b0f19b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0665114f076b8439934e29ceeec368b2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cda3637703dc06b2f7d0c9dd4ded73548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b3f5f84cad2e9ca818573863232f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aca9616ce986954b906a827e2bc1d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88546dd9bef844c5b4b39b72ec42d080551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9d088ea18c0f2220cd8c731625796552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1fb6e5009971ca0c0b0e351d264bb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1944a2ac7c205630738232349253559554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261b1d2219fefb62929f27393be22f4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760635980ade09e6b200a0778ee40d59556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73a8be527d6669b983c27c5f1046fe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ab9ba117db55d0eea25f9e1b3c03558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd24edce1ed65266a0de64fb592fe4b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbee2e21b4ae265f01346150389d7b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06096fad9908ab71821b1c242a9c8d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8ca99197b7175bc4fa923f4528078562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8304f77188041d2c5259fa472cc12f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd927281e7dc23cea98b2f13acc3be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc67ac8e846a4b76e97055a65fd25a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6298713e3d5b2aeafe389646047de0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dc6f2eafc15b3c55da2407b3db28e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b2d7fae548679e6c004e477f05f8a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b853ec6e55a7099f8f4d27299b66fa7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49071963b5ef704d524dcaec1c6f344570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d689c73812860a7b4f45d6140faa4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846366b1b54aaa74376d2dbe4ad4294572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11da7842e2c45918b7ba12443b5064f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea58d047d4607423c08d8ee711a658e3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f3e2db18dea28928b9f9d8eb75807575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e001d5097d1ed7dc5ebfbd30f282072576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501c2cc3b9da40ebe0afff16c6f0540577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ecf5b0105d54d0b2253e6af0c9c90578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc9517d7b00e15380912ce10cf65bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457a9b2fff9ca792d2f50cb27630b5f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc29d38a3f16273351e34a41c97fa32581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f600918a411e50b843e6f865bffc64582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa66a1495739e6abdc5de70462ee2ac583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71337573cf81f921babf6fa5adf73e2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0bba93268d7ff11ef19c30feb38ed585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e07b1cd5d113acac92704fa3ffe9e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e161ae9bf5ae030cb4065a95b96e3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ab6fb43bd4d1c84b44443e9a02bafa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf24eb8932834c493c46715a44618d32589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18862c0ae1f9a7ab1f4e11ac9f39e760590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5159cb2c3b3cd90c2897bc8dcd54e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18421f9842e6aaacf402140241d3d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2549a980448d86e2c5278dccba6f8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31417b0ed0802581536939027f7e2d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31503d3ff2d069b04bdf801aea169d6a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044851f854ac1f7f7def1b9274f1892596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604364e9412cbd16eb51b04da10bb67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d856af142c0add3cde9143c0e579de598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564e4c6592212ba9a60743d971de78e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb155dd0743d6d0cd47b2629b35695f5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e487b119c061264914057b6b33598f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03dc43c6ecb7459412947178d31959c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45406d069a7f4275a10b34b6bf0d861c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059be7025adfb73d11cae7801b3b94f4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71125d0303ad732025327a086f51fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612e609349ececeb2e4362ba1f22fd1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19184799f49891972e54ea3ebc4db410607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be9f9b96a5eef87e9d105980c70cad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef921aa27451e5e9b2629dbefc371f19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfdd27d15b35ed12b8981058a186aae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb86fb88107494f7dc7d028c704c2f6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca887ba51a61392ba32d305273ea3f0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8684bd17fe81fa66d1dea1e41f0d4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fc2feb5d4e4196a10cac12ca79ca2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d54a478470f15dfd4a7da9a2b720ef2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8be2f3776f261e06d7c707323105616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7f95488cbec8597b5e92447b92f3c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16392ec39f64b9454c71e744369bc1b3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24de4badb542f88fa32344bc3582605e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a81bf3910b3c8904207d2a5f7a7663620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f0d51ab6f932971a39766708f1082621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359f1b4ec9032d97ef4cfd53262fb66622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb206406551215fb23f82cfb89eee71623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5adcf0c9b69ad0ed3e9c44dffd89bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5235c1dde2e4b7eae606d03e17a88770625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec42c62360483fd951d86c1b130b51626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb954ee3bcb99ef40c39daaa73ab60c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25892edea3a7210687429b6adab2d6ed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d039820a304017806e3f4d3738b1ff629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191f90b801c8e3cc078363b39fa2e67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460d73f09f28c238871eb180093ee88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029cca2ca2829e904c63c25c4023c7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540e568ee0f4cf29b11c83f76d2fb92633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036440425543ad52a13cb71fa734c0a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793927f7f607860ac421b6345be8b7fc635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83cc5e95d523c331f4dc36df819a900636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119ca107509e74acd25ea6ca337160e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc5e77add9b64475f9f0541c136b63638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5cd07fd5acce315c09d5395159584639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c47cbc0831b48c3c9f123deb2082640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb12ef5abb13017a04f1b03428021de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2d86723d15f88e0379f5368aff340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e8502cc272f391d3a65e3d4730cdc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153ed78ebbba7fb90d79353e3812203644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cfc4d1dd68997c3b21cb20fd5b8c1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90509ae0f2be3812ad713bfaeb3e58646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ac992c29a8945db0e201473985ee73647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74a2d65fa37cbf6b02ecc6d2da562e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107eff434efe870804c119c72ea3812c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec445336a92c0ff894c05840ef380d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3a18ccf3c79aeb913c22cba142dae651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17e149b0d58e0f63ad03f0510340b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85350d037903d3bacbd66e31663283653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f5465cc2dc37da294fe05dbe3b012e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c41f94af3b3aad3ae076ba36e5b7c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b7a44ec3462052cab420d233ff7863656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db9dcb42a2a1078e946ea7fe4afba1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce88d1406142f28417d10376c2380695658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2abcf7f1879669492203e6fb6e699a4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e5eba120142ecb321db9daaab81bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46cb45f206f5b5b3fcf58ce2a84506661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a5e7c01064943e2b97b09b5fe5c2c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b772be201062fe6dfcc80b1336f77e1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65e1435ca06ac29c6525a2dff2f889664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b27e5a5e336859546de2fe67b1b7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f8e2905e0d13c733da8fed82ed764666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1762e48e6197ca467dd7564132f09b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42158a86e19005686d9955c82f8ffd9c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957568273df7e6fa3d2204960cc25bdc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8940d01a490fea8d6d77c9f3aed24b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f93d87e2837fb5c28dff962cc8b907f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c1069f7bc48f5ae2c08526e7dd332672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa006f761c332dbedff5c3f383f7d26673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd85f8bdbf32ce39b3c26d2fd6a03674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19879a6ea7e9957d808ebf3f5358f0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877e2f18b6fc31049f0d7c0d924e4c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07fcb70ba438b99827730611cc7951677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb05c724c0ba82d8ca9b2b71fb6fdf0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d826f47a80a2b09d01f1a162cfbcf34679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf2f774b123d3d8b38d9a327ebf7de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a411dbf2407a44baa77ccffbf55fc6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d591a26905be27036ea819ada40d986d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6e3d81ca65c52ea875590721225c7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b698ed4807404fe4d8af397e6986a2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f176c742466c51f6c15bf2e979800e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c43c296e5adcdf4b3ef0bb555bcdb7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06cded79914dd857bcfe3a48d8e924687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b6a9e4606851f99208eec331afd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb00cfbbeb1f862a54ad479ce6a402689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bcaef6ff8e4f682906769b0d0d73e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d752aa1ac6f5f8bb41dd1ef7edcb7cb1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13795496f69c1c3ebd335ebc959079692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a067ed9a57eb1e2e4dc5809613f6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a49f4e89df683b0bd85b20696b944e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a352ff09ea6f156cfbe7b7cb458e552c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03af5b43bc7ee526eb49989d64b899b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e91125be4500799aa4627a6a2c61fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ebeb8f70ff670155d0c2cbe64825e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026468827db819e09d07c2ef5654f875699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613eab9b02274c6332e4654551f04e02700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9d337c4485c89ea4c586c9bb91192701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21af54305c83c347d427dae58d7ec1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc4285230cf0fa6b144668c4e278999703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88471f7920191ed61a00841d8a6f9dc9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15332e9ff13805fefef4f2a486be07d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f1e413f13b9483eb0f88086d6a403706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364aa29daacf8ea27aaeee169cbc33cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627583b603d2f090612211ff2983144a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5387a60c441546b2325d211a2ee2c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9a7bc47b6bee6be04824117897714710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736776c851a536c1bf5972ca77a4736711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb02ff54328b24cb6233620f6b96ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927bdb88e95f4a9671d6283052691606713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693c0a7f988939855c2e07e6fe5a763714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667f8684f9b9befbe4fc5fcb1aef0da4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3cad0c63e0ed85f295efe05805ec9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c8e7e1aa0c5aa8fc82198ccb1e5b3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1144540639b66b3e0ba1ea05e67e0b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fb17387da2f3fdff612bfe68ad9ab719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24f1db16c5f164fd468a970ef15b7d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bcd5d297dfb69501dba8e5d7e34ee721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b406dca20f4f8b98f1b133a007ff2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67530ec8d3a16d6548e8d47ffed64cc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99be79e66275b706b2fcd560137626724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ff7e1ff8d7faa3a54f29131e74424725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a08c0627782779acfc5676a8e6c49726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39679547fa6badfbe3f05b8dc5c8a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c494fb94d0435270db3cf5d3509aa6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cf9e0edfb892936cf14ecddc733a1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf4645c0eb47cd581a64d803d6b9121730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6fcb3785a22b58167cddb94199c57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc1370642e5fae5e0e61bdcc744d1ad732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721d65560992a7068e0ec7bca5c0e57e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e22806bb6b20c23ad9d274f3eb0e34734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49d2bccfc9e9c21197a791e61ef74a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa790a40073c7e38f42827814799bf91736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9db9e35ddd961d66acb9e78a6c8f09737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab1ab6851735d49551943a60b58dc3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1531ee31d8d1d503471be954c419354b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db162f08f30358d50cabec7283732544740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092f5db757306373d4800302103af5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d63c21e1cb87a6a8c0d002f87832e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2a7d11bd8f1fe9172b5d3f0a36ccf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42888936c9b62bea1de1444e08b81d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89234544ec85c8a29d490ca3362b7cc5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ecc247c5c5ae0cdb20292624bfe4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ebb7f9bfd25e7e6bcb01d35de8b40747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3dcd08b07d7457a0aad9eb54fc233748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c87b2a74c7965ee0eac478534a86ad749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc897a9e61f84c2f749439475a30b2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541d4476418acaefd81f5d5e6bd7792751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f192e10a5e1c0ca382df1eeb5ba0a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da421da39ee2339c838ed233e6784753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638563e7189452acb8c8f87e4bfeff36754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f44c80446f3d21726c197d66f92478755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da905f7c467859b4b5399ffe3029877756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed20b6738f71b3975006a95c77784749757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d06f23724cc63741a5c1186f284d8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b65f03489dbb8a1d35f5a8a66c10b3b759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>