--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eaceb004829be002a29d7553ffaf1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06530593a601ec20b4eacd6f54732f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b012a4036d20e2c02776e42cee7bc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a691a0db3d9d7878e6bc3edb2fc9fa44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009fca78902d927b6135c423f91b8c0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab84048ba5e7d4613998ec26da8994c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c73309404b26d9cb1132871d9999ee7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ba9cf220f7119104979311c2b3728c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd55b9ac75f551a399017222213e3439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8782231211d4e85e8528b6afd2985a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2831ba635f49cb5b151ec6fe881b4e0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ae2a88f124910a0ea98b654c99fe812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f0b20bf3dc431f38ba7a12e1ee11c313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96dc211bb1ffcd2a79a5c4656f419d814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0efaee3a4f3573ef7e0f17bf2306015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724197b6a3542948df3a19a3f1074f8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed06d9f79c03f029d35ef57d741419617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1674b1e49d61b3e89cf19bea0d195718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdb172a2165ed1cf2261dc24549a5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f33d27f4c0fb8b3fd29fd3ecf57353a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f2218380287b3546aab47258fba0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009d21299039ea83112fdac633f81dd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12faf8b39adc6b38c5d2fbf0c413623b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5de5e4fdedf891d7a620658e67f0e324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1cb82fe59e7827a0377c86bcf42c0725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03204c0c09f89e12ca306bc5f6301926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baaeaa3155ac04c2ae300181de27f2727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01de8aafd0e967ade0f9c159937724ac28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c70fea52381fccebd6c619094fb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043050e51fd68cb67c88bf63724a810e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e7427c499d681d5f6d16dce63a69431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef37f1a87445183a3e6be84382c09de32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21749cff6c3e8f1a83fef33a27664d4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b18cedcf43debb701ecfa4196960b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20ce10ebe090d5254a074a57685f835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c86f89093c4300926ccaec93eb97736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e35b96404423fb771b6ee2a26e02637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486edf176494845bf3ddfc6431c0e8d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27ad85d9226693c2e5b66d41852510739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b326e195eada466bd1462cd5b2f875640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea236b7952542a076c510201b98e587b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6647c67d7ff43f155458524795c8392742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463fa09e1b03fb346fc41cc2158f019a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b5375aa13a0f0fa3879ca45807f61044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fd01e772efd726eebc5c3f6523e4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116df263c60778feb3e4fbdd7fae424d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e16d87673920b060a46f5644147b847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0ea3a67a00cebec30cfe265bda58948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b95da2ce8d414fd95ed6a5593b79449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec9c3db1bc9269be7762b20e11f1f250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a332fa3628f4443853d9dbe977f90451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547c6eca2aa24f2e1eb0fe81fb7088352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd421e8fe3bb62a44054186f1213163353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc1b6b0257791c9374d3b08675d55c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49af599b17b29a00f6ebba0a6249fa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c68182e3df829040cda3bc5cb9b397c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08402fbf71c6124507345eb2140416957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1a2800cfe1df4b77791309d1c632158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6cfd5e354a30bcb0e7a166251f14659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573960a87b646bcf4190de029b294af360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f934544e4240a878189b0383bd26a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba4c4bf2995d948d65e07e1f5abe4e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d3f89860f0d1163014c93f71ba3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022031bcf195858fdae1174f33c643cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad14e04ea86ddac298a6f7aa09fe6465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077449a9eefa88e880e499903526da7866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db8a193d6c0116f49f510cecc4d0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eabc3ca608cccaff8c4702e98dccad668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe719c244e3128f8ba5549dd7e80bbd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988a1150ed71521952b0b41ff5aadeb970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e33957b7475b6f25e0a3dd5ae3f8b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2566678dbfb015a33783882853f3c87b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24748cbcd6bfa3dc587555eaab82802373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1784372318779e947e042a1597e4ea7574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d6ee5a94e7b78fd48197e1ccb4b5b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ad62c53ad0433e1e04763ea43707d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f84450ee413f74083d8fab9b5857277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a518eae5daca2276e244dda65c77412078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ec1fc7c91544e26d396f8ddfd0ef1479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61a8f36ca5bdf2d4b0a4ac4475dd3580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e40b1ac3d201372a630420a13de7d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f984f3e9067fbd09ba3b47ed8d2fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac77c9338b3d05ee078dd971a463034483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e94f51711b785e62f8bded07d494d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967778f9a688d292de0c5e1a8f1513de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ac460a414ff0ed61efa6b015ecc5186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeaa03acb5a72e00dd59a17d383feb187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188c7aa0490c3f5cf6199945ac0ba1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d94339145f2b1005d8c537868a972589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094bed1aadce0ee2a1e9c51772d9e9a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e6b9cb43369f7ef943beac3755472591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c7aa79994d65daa84733932816b292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbde1355bda489aa84b0a0fadb58fc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca146ad79745dd9110cc5936cbc5ed594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8c9446820c30999b468332a6b409895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69775c9e92db710a8ff9f722e616256196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdeb1da54a760bdd7cd95fe9d20e3397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab19592a14f3a40ffdfdaad16b303e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a49c1d747dd6b4b000e24e5999e8e799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c605d2e2fe5e581ec539a4ca3cc986100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51896fa3315d00fe6c0d25bcbddffe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6e8decfcb1fe6fb053d474701240f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03b5af043320f08256ccaa5b1bf5fc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12367c5f2e435d29fcf0ef264795efa7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f12753e2cc39e3bfa7438365d02374105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e800b500051021f9e1a6a6ea17b15e48106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1125e16b7df91521bea4181f958de107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcb0b15dd838a20410eaac255f92209108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c439b792d569e0dc184f43661e4de7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cda0ad3df269b12386c7fff218694f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842990eb28dd09c211560d29ad4cb39111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0101fe5c1fbbbafdcfc7064a0959e63112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d1045e93b27d9461364487977faa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045f5725d9266bda7bd11000e1aab32114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879729e8bc35263f1cb0c6d9a5b3db8a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c3eeeb224f31716e81e9abd9e54d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed2c4025b0d9a6d6841fb1aaf70502117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91906f0599bb68dbda1abfee8d4645c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f923daa607a7173c3708536492d2b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151f20b15ade66a0c4e24b3bbbd3772120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862035882b01d61875908d3e9008e048121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59b23a0a46363b45bdaabcc617de5af122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99f66f918beb9def3eca1df8e002da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42209bc9f8bded0c86ed09dced87a92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90fa7216f3dc28c94d8e31ee8c688c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26755c6b6856d28a95f5b94539b55da8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04b0e4d2d53fd0d452563063e80fa30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e2eb8493888feb7bf2fef1157e1ac128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c720d5661248b409136c81e654a1b8d1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728780bf6e12c34da29a28cfc65d548c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff484aac2dd57b711c6d2ddeb89f0ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a3a8bacb1220a4f0e7004a5d8ad3b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ad796dc384952989fb9ae36a7d133133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffed125f18d7049b1d94b84b7e1d2d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a080a431ba552a4b111ed678b95d3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd4348e743b8a5b11006f9e8d9e944136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8e072b68af2554cd5851fa7e7f15c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411d5dbe1c05eff91bc2c4b51f5b8b8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca496e6f1814aedf6026bf1b03b14d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259379d6c609c01760f8e92e05ff3b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b3006e3621b3b180a1b6826c9d0ee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8777131c43299bbbd3cf830a3a82a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5551d8b97e43c9d0496a38db63d3984143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b775bc13302988585aea4df1f773164144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06abb351bab1ef3133876dc70550b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17ce5f8c71886d6e81e06642d0cd55146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082d3a2b1d139d55523049f84d1db51147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ef666fc8fa27858e28d263ac4115b3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec2b99e670e74a0b33f2ff14b427f2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb447e64d16a1857e9ebf209bc956317150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34535c3d0f1d582c7777e08a392da8e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6bffc4f7cc16aa0960646bad7e7c0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a484eb9c1fb91489a01a3e92c3b5a757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7381e097572ed0c45205c1c674b4e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13747209db9a9cda4c4ef13251a16a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ec0d85ff0722995bddd2df2486db9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea38b6360365206dd0a0d327bc44d7d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0568826cdd4c1f68a7d12f383b6f8f14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fda0e47b57ca78c98f32ca4fc5bdd7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e98082a75201bf03a722488447185160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a6cb6a2738cf42f5c5ba50cc95aae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b66ec60731d50710d96d1918b03835162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c5870040959f5ad325bcf252646e2f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e7b40e58ede2135bdbf3280ed8aadd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f289e6676f8cfe9e8e2c02712f91a90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc6f0becc1001bb65eb0351074184b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917dbf95ef56508a73af0092a258cbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88a6f73d05b8f319cdcda9144a6108168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119a7db6c5ae16ae847a87a54375d18169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80057d8deb9a6cb77e3e4d71100365e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e93cb2167faa1053f3bd729195fd0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c320808eaf04e705fecc991ee8ace92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfd179ccbdeb1acdb771799fc353c9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f1058872b5db067c2739e66ed7fe7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad2646fe5364931518b22cd8967ac73175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5423fe10faf370c7fdde26b251ed2de3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e77175096937c356b5f884d84524177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ecc4102dd02fd629acd94f2bf19de5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df42bca502b1923092856d2fdbafd75179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b842ecc0b18915cac556e95e716881e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c402cd03b4f379dd06d3371861d40181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94f81dcf971ac5efec6852381f3a2fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd957ee38f7b3543d63b9ef1bc85b6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b4eca37883e847b22080f5ef7c914184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a54b239a511a286a2524ba2a0cf714185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e86d317ff7633ae3b1375730156af2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4f0ab96cab3c53d4559f0673e17f34187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab78a9ac46206e7633a78fe5b27b227188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94cb17dff220a50e2e2f6d1ebefc7c9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa99f559b51dca46c374c6651ef174190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6bd956eb7a13d86d72c1a92a39f4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b8253d63baaab0bd8c8f5a3004d7c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ffdb3ec93389f044b40d9760d4a2d6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34186e0fd689cf6e9d184e5bf8117199194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343414b37f06f9d6e17d597f188b9822195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9dd795d1d6d414a6743d0ec6d3a74e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7de3c00553e6632e76ffe86c01fb5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcab5dfd0d15342b117531da42c963b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6316ec8ced7762f1181924b58cd638199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1384f3e1ce96a3093963ce71f04778200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a599992168c4f65636318fb6d3e18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0323ea7d7ba805ca90655fcc8335232202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1f2dd823cfb971e96e522fa37aa5b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6dd98402f099e2cc7c31be4508cf47204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b101b340db94f76719f7fc2c7164205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24b7d31fae275cfa3440f2fe82033e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb9fbcae225539c041eccb17f2808d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe18234dfbb433b520980d48e2544e2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285ab761e79ce07e93419c9eec942d5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b33a450dfe176b88b21aa92ae5efff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9518d1999aa4026d494fdadadc6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa3d30e6a4361086799a95cb37e2f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d550fa400589936fef108a463fc3be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183fb6048d99d800355f94722d7e6fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f6f0bd91633e7da25933154777a0d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c141bb4f6e2c2701ca7fea37a458d79216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b85b385535d5856938643a5bf2322a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7c7dc714789e6a41ab3a83110a6680218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1956be2e781a510aa17354c733ace219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c263c1a872e7124c484a9c9b2a282e89220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d59a39ea0db43354524bc811e266471221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49748419306d7e60130a42c08deff32b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ff690598ad07b0ca195584272babd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e4d90fac6e89e9f543362d2591046d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc251ce4423e7d5f26282e9b59384ff9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f67fd8b736e06a7ea62ec7c3b3228f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432e2fe43f62ffd0c10c8ce3b5a729227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e54452cfc3ce00565e52114fe2facb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f231ec969e2d1e8e6aaae1f8e827184229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb2707731d50a0d98980657716631a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3a6e97fb5d49ab1b005a9e6c80861231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d1c59a6cd3a5178d01f301d65eaf0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77d422c3cef69675d519de79f3e61c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2a3f3ae02753a747e6ff8aebc83f7e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5caacde7e82a2b85479ffebfdd751a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3c931d3dc9ac1178c8f034b10c2f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d717d21214d5acb3194b7a985a5267e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbe9ab59ecdfa8b24fda5d1cf5acd9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5d5c20e8951d62a483d0f6cf32b9d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e31679ed51ec0e7bf97981d0a8f2c3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212cf781f81b9ea1b6621ef32dafd59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3158334aac21975771b5cb6f0847b29f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23be941a19c924ef49a34cfa688748a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684cd40581b9d2c5943bdd201443df1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb097ec466fea3ed81206fb53a357a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a4011d0554d06438fc24f693c8030246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084579b833f06280e6b59d850a27e1a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75736b725785d1e77e511804627b31a1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9556d1fb3264c6eefcf2ef6f27e1cdd4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6bd5cfea5fcecdda511f2515b74f8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cef7ee7d5caac35bb49fb389d6b43d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f116eb04e94246658ea52fd86c3ea252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065de7f7a2bca2fd694064c64d95ea02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666dad230a1f644edf6c5d74f9d42db254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cfb37c7a89edd95f7b714be08f1f7a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f5966d5d37b5a417b1db0a572affb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6b65ff0ceda75914f8718bcfd263f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c217782fee939818c53c5a2f80333f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc987ea923ae43fcbb00b70813911289259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c7fa34b98936ad473e5628cdd76b92260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17044ba548ba37014cf6402937105cfa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b05c6b8f7d35c77df4da33bcbcf73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787c2d24e30ba66f5a42bb748db60e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7247fe3cedaa2d1eba48a90380e6eb67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a23b3f75357d0f4b2f2c9376a575b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d7fce6622904e6d6b523535c0ec536266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69855f6fb6ebdaa12c0b5221180b4a66267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573100116ecd126afea59d32f73951b3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40306ad496ff24fc566e7c94cfb65e5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264fa031cea528363e26af8e9016ccd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a69aaafda8aa249b21e8c495cfc11d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1a8edc3429338689b1b64dc49a33d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483de61fa4ddfc6106c0f9d8ef6f071273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a7a07b3690f37cc040b8026153fbb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d741f3463b7b2abf4ae29e7354a86680275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd8db06334196c4d1685a3a1b3e6ff276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b128fee1ce95fbe904623805f39737277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d054125077b58fc303785fe735abe9c5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de5ea2ca8f517e93e88919ff84ca1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6898baabe42a8040e023454dd7c2ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc17cc6a6061799398fd6d7d7a4529281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb2fea0c544fd54f234b4836241721282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1f4e7cdef5557c37bfc13802168f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6e49240354164d5b0b5406a7dbd3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec0d3ddb9c800d15099c6b2386e5a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6bf9d6e1b34649ac0427a275f0e5fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b4e6ffe09e2481b6b50930742f5d0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93ad8a3cdb595ac4d405a4e45cfd84288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed6e0f0414d5cf1d76687f69946918289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b34482ce2fd3131fd7bbd4278edc27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1a683685be8383b90613baf366b1f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b815e4c5e2c17144e6838526e060b4c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1812e93bf7c824d9f7fce0dda1b8728293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7713cc788f2489af96e4ee1bbd824d1f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e696306741b35622a1453794b20dec0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde343ac004bc5d1965c82f648c2949296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad2bd703d9e96727c169b575d6f151297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5ec083a5c0c4810c9ef02afd4ed93f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ffd44a9941deb865499a299246879299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2c2eeed60bc4c2b77827094973d8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccbe8211228fc1f0aa94aa05b08852301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406c8b0a493c212046123b493dff4d2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351af83f7a3ef5fbfc44d2e5679ab7c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc6044c5b3c3dafd8a91aa761119f4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2a6769d7ed2cfa1df292e3395451a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7f2ef09d40c08325c034353c26d5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5591ee7c14962fc845aafa5cc658e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850b2eb56b6bf5f0accc4ae9752accf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afd7caf48e2a5e3b021538b8956f2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbbe6e08edfa33bdf8a9273eae7e98310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad9b8fbb9285526cfbdeaf19fd56fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b509eea17c43796782820d55ac60a67312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68344c50667d5581351ffd5e89615e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde07823076b725032e1b9f7e698d65314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fb8b427c89f27588c61c1fda69b344315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52339ff1973ee999f12ed8e99dbd1318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d5f18eabd3b22227fc48ec91d300317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac265c81cd7e8c90435164dbc20b020d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8a218df7f2a1830db4da452d68f383319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321339e9a508603ad28efda4afbc2034320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256d0d20ca5d928b148370388b654b8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ad0d76ff52c1031918065aec13eb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa02ffce7b046837bd433a81b59fa49323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad31297a583e568edafda036249c3a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0373a86967783a026484598dd2fbfb24325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b3e0867c2d9138f0397d92058d047326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947c96f1105d92db963ad943ffc7789327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e89e20d82df6c8acbab0bceed62dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572f92d3c3a08f87ac2fe5d3bba35b9a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837910adadc0e8a47449845b3201e49330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3b98185f01d3bfcf340fec4d0e94c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c1ad2ece132fc1e71ead092a67a78332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f303d284ebb449b0439df6793b8233f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb870578eb823ef3e698ce986f2f61334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e869a901ec0daca498319ef5ec9ba45335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46152ad2244b7942950c3a6eeb6197336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ec296a60626e3b98094b3cf7313de337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40fd2ff989dc9e30108b563dc1a729b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638687c8c2806af70fa53ddbc9bf77a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40e743394ba2be8282f71d5ab057cd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fee0101695223276b833c67199285ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9022d2026040e8aa9ae122f3ffc11342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f00aa35b1609d4a46aaab49cfafb0b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44850d6e02a666f307698fc96d4c714344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a649522ed1cd529e4142e3195dcc80e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd24fe0d3d7dd1dfbb7312a272d7243d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6f7305af4ae7ec4945822280a6148347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff763c8e7a235b77605bf2fee1e3f149348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935c9afa8dd0ddff07ee2b8f7960e76349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee75d4e3364185bc5bfb5eb9af8a3bc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99735ff6433d5c56e4f6d29556d796b6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef9843986f4d8834e8c4f8a37d89569352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322f45d714fedd7b04da53d40c4f064353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977940ee1471aa929e9cfe4e558f98c5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed798e1b85e44eca52d01cc592aeb0fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449d22f1a9ba46a0909f7a942ba45bf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0322a4b4f1bc4b52006f9e9c1510783357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d421c0cbca9228c1e7a22296328778e8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb346746a3849c888d3f8b56e7c8b1a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8e49c3076ccb0779733fd73722655360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ef4532a9f9a9092075b72833deb5b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6199cf9379f899d35624cc7fe0fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d95ce885655762f815b4684f568a204363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b508f5862779e15d7006eef658510c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44698597bf1d831aaedd4fde1c192a62365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9dec755433528358e7e937a513123366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09861f51fff8583dd35377e707e88ddf367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee53454dc39cb01602b04b8e93613e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99133b819f85524fca934f6401408316369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76a76427197dce63fa3c15c7fcbbb5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c5b030908cdba0f606cfde7ca226e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e51ac962f4e4cc2dec4875bf45937b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d41431e50ac1ee849c029d10f4d8638373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4872ad1c71b1c36bf88e311835e53fa374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbe09f61eb90bb4d5e368f60637d20e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1541a16b835b572cd765da1a8559ff96376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5857455aecc100c02297354123dade21377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d8f920ed99ff30a5dd20c6f4f9b58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c981eeefb88262f061af95d819162379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743ffdd12c91c45b082da66d3adf7fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6dc511a5d481d56b48cac1d87637f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035162fb65c32d3c501e3922ce0f187f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df71cac09c5d3e6026fe5adccb1298f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b23d5c3089c2006b8093c454d37209384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90052f4672b30efbb3bef4e66603855385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd236db7ffdeecbe3d58c6c4148f5df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51653bd158666c581bf4928df3b0436a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbca5ce342a3a20b24ad5c54561783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3d83c861eb76a88f23401a0380401389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2acf1796283129dbb88dfbbf0b1b55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2ee5c3c5ee1c369c4b433dc33b6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678ac807dde9226868e6d47a209dd159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7c12e9b3f6893309bec27f9359fb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa6099882950063b831e12025d738e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3552ef8deaa738b6817ee1cecae32d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1c7e232c5f6b4d4d74c4a0b815eb2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab67c7ea527602d0d4358d096b6765bf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0051ca2b258a7aa8d28b06459b83a717398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58042002b7427c17eae7d78d6f26613399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d962e373f9b48fc9f7026460fcf4db1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9b5f5e7bba333beae912b9f9dffc77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b4e626e98241ec3922b4374e64381d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9e270bc615d7f9905d9f1144a218e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff444e64c22f4436e5347a28709376b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89449e41ef5ba88a43b0f698142fee02405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465a4eb988918c13e80b9cbabc6b199406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0198e6e4bb6951f8d376db16bc6e48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfe6b3c52471c9a60302479d8a7df9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9579b5fc60139884ac47571ddf2c9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf0cfb53923658b7d169a2c1c50d48410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80667ae138296f672718934e480533b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd88078d95cab70023df2ce0289316412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1fd8cadc804041208cadc905820d2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9dacc8adf2e1c519d57f893baab56414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fe40856aa4e85dac7e5cb7453a54e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7408934e8d367c33580f70eeb195e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b9771a534bc37b5065835ddcf4ea87417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a51c0b0b7f7de3ee8a4b79a552e47a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59388b150b02eb874a3380af661a7991419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3cdfc6a5eeb1b7c450f2279b6c4c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc7aaebedb6d13eddf89bcb5b84bd2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5768856cab10acf574ecb88c772fffd2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15a982ac4380c4dc05aae78ce0f03b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d515d6f1f135eedd3048e06acbd846424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4833505db2877f83073ded5697b504425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a935ccbac9870aed8f340ba9f74457426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce087b8e7e914964c827e9bf9f66714427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24cfef1a6bc86a113a7d9e51421d62428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c870879d02178cb16f2d27334d0a4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc89dd2a1a1e664c0ecb0d06f2a0395430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6fae4cec2e523b4bb2d6f42aa432ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aead4bbe29ae6fdfcaf246f24f0b41432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef27f7b1f06b2db387ff63ecdbbb5a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01bbad90bae94fb87297689c52a7eb7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a222e04611a9eaa4284c5186af2ba92435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32f82663232898ddffb30a656ee951436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7bc66573b276a55e31ac6de376757437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37c433daf4450b3029a0f59285e69cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a29f090bbeaebd34f2101c768b3f0d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166ee09b51acd0a0c6fe90158102d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30305df1a121fa212f7341444eb79b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fece706d82b5ff9b8891b4c3cf948442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a619fc9a06159ba7b2f6fa511d5511c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d12c673b4084a70e5bb33feafb6ea3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c031b953b37203a2afce485f895340445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832378b6ea0c980fbdd29ed7da67c740446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc864f9c500c25f19991413fae742bc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227b8de61437e5ab3df286987b29939448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53f48db309b3e354f19476cc81eefc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07112b84be52e1316fcc838ee6795b0e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310b63194c16930994adf22ab2107c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba2d914237d5219135351f88902346452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbcbc1121e55a1a173f14557f56947453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af40ca57d947bb43f581d8ead5ed5ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b916e0b869493d021d9721babbb987b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b569f8a1d1ca024c53b837cad1cf9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f633498f7563da8da7a66444f6953dc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3948281171b6108f3a5ee6927a21d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606864c0ce75fd4bba11dd97807d492459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a3648a72e0f0ea561e76c645658d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8afddb3438c5f5efe29c4d525530be461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f838cffa102fa009ee15567ad17d7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14e2461f8ddb275003186e83200525463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca18dc0e9f5b7102362361f91709307464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cd3d9e16b74f782041cc029bd5bde1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d9763d697654f53909f3d96fbff27f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cd790e73ff1ef67ce052b95c84482467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef671dc367f9fecb66c5520e6fdcc8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904ebae9c8d4fcca13d506f9018f833469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77a153e6398a3824244e735af24d49470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bbbea11f73cf52059c64120dc6ac0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c50d1bddd5318cba4fa879c5918489472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15581b508c8449e48363aacb3d71383473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de625c648bd269aa64944a3241bbfb3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db75c56a3c32ccf02b78d660f4fc8189475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8486fc73b0e5d47b5eab2fb77c63353476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164903dc1970271dbff934d0a1532f39477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8912e396e2dafa4c1b22f3c0df605478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa068285f2181970dc977f3afabc8cf8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19359ca750fe0bb05912c71dd5f8256e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76050e6a3834f8b421552a94267a82e3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92457fb2d00622f49366b73705fd7696482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3312d59f2a0190d4cef31dc0ac6bda6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e387ff9a7b1ffa5ae1e0c13a20467ec484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d462089f493835439a176a981b52686485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb3b16ea3f440652586fd76e45d55b7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3cb625bebe3ac2ad2863f99ce8843487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a439bb46c63145021a18ae61438f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed2628106b9a17d3d8eda57a47cc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fe261bc5338fb1a4b5e99612c442c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927e37a93d71166ab34c64719f9e710491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54609a640d1df3f964bf470959bf4f7f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739acf059366c20ba62db2796bec247e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc7ebaae7fc5f40929ff770d54d001494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22657080c773f04fa9d3e2ea91d734495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2959ce4d4dc3b065d3800db13d027aa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a466c49f817fcb42c1c75a2826305497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b1dd6a6609e03f6b571dc7bd13b67498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1dfc311e690462123965f8f62639f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028333240059aaa05925522b69b48a21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaacff0bf193c561e3dfad5edcd9acf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94099683dc4c35dcece7e6738513080c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02545df29a8c99e932ddfa9012cb73c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ea5ba336e03f1961aca99a87df6a7d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178e2b950a72f02afc4a3ac1c23d207505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7abc96755b0146b9c7c51cc808337506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bbdad3ac9420856b16188b0d45b1c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d130be0e8c307b9578269c104586e72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c78ab21295536141fdce183826e0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ae2599fc33094b10cdfddb9006589510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f13f60e075b2580a5ecdf780258c39e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e2030f3c07ec80c4962ba1e8e6a86512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6bad1eac79e6c0369079ea5c47ef9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e423c6aad4eb6d5bc72fdb2fd3d12c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ee4ee3a6fb0749106a7e9de373a080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd89ea6cdd51f9990c891cdaa2d27ee4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6d0d113e9b03d156baf38914b0521517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888aba300fc0dde8f00460db33a67f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a6cb0a6726b546fa24edd6e721656519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca52a94e6397cc21232cfc65205a22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0d46d75567b0f42285579bb7ca188521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a80f7fa3732e6f0f56415eac66d3b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dd0aad539966e197adcb633bd2c41c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1c0c9cf953bdd3ccc3ed918593b55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e06c692b56f3814ab39f3bb83c24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09211dca11916aa98998e479047d41d2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d10aef7fa9bf15fc397b9568fbc86527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b636161f3ec8159b922554a0eb624528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78392cf2bc81e55a155ac80af62c66529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97072eb8920c0e17b337c5bf80a9dae530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cb74c77fa5d87b110a98372a7b97d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada48d3430ea17d31569daaeee53f8c3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68c71589435b6f7346cd83a8480b282533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d154aa02519651c3f8f3dc01a526053534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048f55859b5d291b5648f728c997252535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a124acbbe0cd07d508f51bbf823b23d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94e2480d41c72bccdf87086b255977537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e5a7f90cada4edb9611bd346d3df1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323142d3487ad155f168bf7e1d14da3e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb235592a6dd061848a27224543739540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177ba00280fda23d0b3be2b565cb817541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c408e546253ff14c3cb25082047dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ca571b2848f9365834039f2088e2f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220cf41f942c3fa508b47a4cdfadbefb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ab9f380fb39792a518361fd1a0a584545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2862bb74840394e62db8b3a4c6267546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ef851ad729cd99950ea8dfb30d120547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c010565e81e3101094b87f851d1b96e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c604ffcfab4e0a97e54317dfb8209a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9c38376be29e665db4b24b6d0fa88e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e21b265ee2888e14723422fc9909a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec200cb3af2b26e2e084610863f3eae0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063171084409bc2bf239a3b65630f39553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd91342856c182ff65ce93f7b61e881554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f5b4c686abbf53cc0eda1600294e0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4540ecde6a897d9c72a5f7ae412d625d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cee73d5ecf81a1514581059d89aa53557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ddcd982805fd5232ae860432d8d241558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b077e9cb7f2c61ea5d2d750ad4e4c30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3a0293887ab48d6fa0a46e127ec89560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd92dd11c9fdf30e383e0445da18321561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ab6fb694459fd8f010f31e096d77c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e64b45b98b793e971848f496525df563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23e7950dc8fa94f629d8ec017c4c040564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe1f870fe8066bd2e7a7f0921b9d94565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c720796de5cfc61fd685a8fa4bf331566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2ff51006d4b05b100e4ba34ee7839567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aef5132588fde28cfa2b75a27f83c1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f68c6833f56ee3540a5d47c45945cf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9f0ede50647ee29c3f444168a640c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e84434184b765072fe6cfebc23d0d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2718516ddc2114e5c5a6a61694b5dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8321dc89bf24341bbfd87a76787800573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1f86c5569ef1b181f61f10ec2de78574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eaec0f6aae5ec8b6791d2de0166ed8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa38ad12c9e126a976fd25f045ef81576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf21ead8843fe5de610743336b2e914577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fafaa2095db5f6a389159e5a38f5b9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295c14f1095bc8451d708a5c500b919579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a394e7dbc365c75e1cd2ce31fa057e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a8e75745d8f4de965d0311171d13c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd977303919faeb949d8a7ca3ff35018582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48805ce02063c574b8574fc94ee51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30bce1c36cb05ef9a340fb79a977c9f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a9ba2b671d21539360e493eb2173a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65334a76f8db10fd07e2a375cdc33f86586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a94b97f152fb9b235fc4052fd46426587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715bec25f341eded61feec673b8a8c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b6c2baea4eb6cfefc7a79060e3e6f4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ee1828ff4fbeb2decdd589a1d4634590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dde579490d32e979f1c2214957fb7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afbb7192488e71203cbf87fbeb33a6592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce925658321293b19bd873373945ad68593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256799a72258fceaa0b56fe60e6ba0b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2987f89de39e6b3b2cb4ee832d89c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d27057001ff597957d8ed74382f553e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d864a0c29248afc78a8d6775f8628702597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101dbf8b3dc8ff380ffdf57a092698e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032c52b36b1cd7db16bdd66c2206ed3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe44a6e276ac5f969c48a31560040b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df97997ec40d91b91ffa7467f6c52db601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf4d1a0fc75277726d78c1f05255a9a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967f08b3fa7b3a128353c21d6935af2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b049f63f5ee2c478da11bc1297b886e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f569e2937937bf07401648cc2d62f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51529091fabada150c4c9b2c4c956553606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d13af23fbd376c219d910cfd077d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d5e4352aa3e063f9274d2d6b2a0b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097fff53e169cdefed2fa6e9e0308cd0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bad48065afc3e5cc42414b4f348c35f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39444cff606a2294da0d87299ddaa9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe710506b35abff7c4faa893471a4de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333852db76e6aacf7bc5a76500c869e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60a3c7e06754f1c707a5bd2fa79ddf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abee497cb3d989e6478112e424b1b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab63b5297e23de0431d3ee6c7c7f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2d5f52f51f7404adfa5fb27bb784f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2db0d7648d1622b703a7a43b005454618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517afb827b0f1bb5acf7c5b474b4f99619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0a443104735a24d5fdb97140582c8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1bdcfbf36811887672091866c88e77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8540e667180eca45d2fe69b1ba7e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9e2b4493c13b38968263b5372ac06623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f53afdde73cf7776d2753fb7a4d3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b718ec827798b0cfa53496a8c24be8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f581a611f7c7dccf23717e653a6e50a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53854ed9db750b6ff5f029027344b5fa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b955d06dea7d06444d967d6803f51628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4790c87fc07750a1c173165439c7d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35b68b68df9ffe9b70d0bff2748ed630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa911ee00a6ec67135cd674d6b2701631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ce7456346d5156857f422d09907846632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e202a6eb6ee34c02339c2a939d836633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768abb31e3c0725ce43a60ed50c295a3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87424677670898918ece0ced5c711bac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1db3d2c49d4d1149d6686218e3e69f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bb35a22121913ae2d16263f2cec5f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb17d716206dd40ec2e75906fb4439638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909bbab3da10376f97a52bf5ea01bdbb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3005f8b31f31ea496337f548fec7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0420c95ada9977ed514a6965d219b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dcd2675bb7db5b1fd05f675ab311cd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e102621a4fc0cbf499864dc39bb1cb14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abca3105156109f0dc71c6d40b7b20644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393df5b083256bf23d26ca0fe15816d6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e388c1b0ba4f5ab54736ad889e53b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e274b13907a39eb1bf37f6dd842494647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1757c4c827ef6e40bb4ad5fa8e1f0ed648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18261602c092521cebff8ddbceb5265649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3405681bc6d10834cbbbcd921925b8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631fc16f6acccb847e905b676c76e07651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281ccb277ec33cff718bb8ad9c2ab387652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8fb2a999dcd80a2b687bb02bb8566653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd19e363c2678ab292fca1c32c8df89654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9d148e97b6622634d98e8f87e55a2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3fa15696e67d3a8fe9b19a4bcc2366656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced09219d696c0d14fa2f7944cb14352657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e307e2178946412ab1330b5f61219658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af4137ccf4d23b0c63d45773468e19659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3b9753e2aa3c3f10ed96f1648a482660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1b8369e9f19a3deadab1a355caa008661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25582a36b2d06b7859c64263d75f578f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1acb7536028b77972d09e63d80f418663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7475625c09de9e35869325a5026a6f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6b2b72d6a1662c8f66fc2ca0e0c47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e52a508e2a9e4da18c7b8309ca1ab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e8e1036f2663fcfbe7cca6b25a2b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa184bc7fc1c0ba80ffacb142fb434b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109615041f5dca262d947e4d05c20c6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628d90d476431ccbbad1dbd13cfe53e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c65ab5a4d57aa963aa3d77bdda57671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696adb8c971f9cb3974f409c7e7c5dee672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1ffc78aa593d3e43553b500116a6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f1e50bf24db48f96cb0b77b8d65b3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603290e6a4c4c737b501b77ad5be22675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331bf0d4baa67fcfda6390143a62c2b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac24dec571408ece096b3343f24e621677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1dce3655100a37fc8a8afb388ca8e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3b800f6630c366585138e3bbee393679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b007576a97fddb559af5fea037fbcff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6b88bdf2367f7f114cac7f4133b40681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30a2c89220f5832b6383d2ddf471d7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d364fbf6d8d7ba6d685c2e7480374683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4b6fd205fbb1597b4d682253f7c8f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e001ae7e48070e4e828560c33de09685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194de89c688dbbf8c0cd5eae5c935333686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f00baf79d620a44e23807c1c441c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98348a0c2dbb1a73f362686933a67f89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db485ea89eb0bb02673135ffb0cc3381689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1306d426fe4bdda7bffc4f0d2df79dc6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fbb039a20e69bf1e52c39737ee623691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d9f4fb866ca92f3b4ab3932321f35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9d62b393ee1064ea795efa40c1a93693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6253b34e676d981e56ff327d79e70694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88058c7c61fdf2a0df07a9fb1e92e447695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d185a2fef7d074cb575f73016ac8003b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76786e6bd6c506849c58d82049c9fa41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170f90520b2c9eeb5f8e81e382ce30f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95f81a4e30e6f0cca0d34608a7c0e9d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ffa10b1d4a7f5cfa3565d415a376c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c16f56f6e9d96b08a4ac0daa09d967701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0a96391670fe51ef83cd4817cc5be702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada0d172c30892df49d66b2d00f51ee7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e42b63231d554d9e17ee16ebfbcdb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c012a42d0d051b4619324260a93c40d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54cf8650aabd6e952783dc73e3bb6a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094f5862aa84c03ca93b7077d3d4e99e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e725f8ce4030c303af5b97822c3d61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539e0627f4daa345d19c2531b46f37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e33fcd0ece9db83c7c2bf9ae4000f4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c00bf87fecf77769f0426b8aaa3a96711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364b29a2725020e730afadd569e2886712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64260b29c1c61468d9e2b254fa4445e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816e57d2a168f9983bd54625a642747714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e470e66711b785a6296ed74abd4ad8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67f9e10e5131ba109cc1afa3ed642b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb204f726bd992a833a76bf1641ae739717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1cd8e9a584c08e78f6e0e0123e93c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f690dd1a2aa1ea9cd27553847fdc1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dc3b778a8b4b321799d3fadc455aa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a05d3e80257adb447fa4f564639c37721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cfc46a1208738c41a9fbc4318262af722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d0988dcc66c9994b15688ed1a431e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051880f99655c5e59aa58b661347cb2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc078cac1466b548270e4880edeb5cf725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbee16650cdcd5cfdf0f1b672d8f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddaeaa5de552e67d5e9ad0f1bbce0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2222c0952498fda34855dffe73e1df3f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9452eae30e02d4c2dbd270f23e97c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed84410ee8efac3c4b1b80b466ba372730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3fb52285e0cee9e4c514dec7d24e4d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cc155a516d752d14cba80d55c1d53732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bbe80a5ce0bdb8bffaf55c35e8dd9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c085f2b5383152b0b64c3a2dd1f0a82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644b9ef0d726182852e301f8c5be1d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c184ccf76889b5446336bcd7045737736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6861c9fc0e45c0c1a586629460a58737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa82dbc94a7f6b9bb7cff451d9d96a3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c747bdbc7ae973df8c68b35a1b2c70739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3490b1d17206d368b148722953eda740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1b3eb7e671853968b26200ab06a11741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6e5dd80fbff69189519a678db65e9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73860edce19ec37ec4e10d40098067b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ea6474d493868ff544bd8cfac5232744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab05673a0dd9337d48770f54c8f0ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12113fa6c06879952804bee94f2e7c16746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e978d7c7689861658976c498d6fd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ad3204feabc5dcfbe5fe1389139e4748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d420da76c2f071fd68e8c21a00371777749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4301f72d43e7abb19bf0cf3e74bddd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe706e03a11a97c552f5be58e7d44df4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1b27df859defa139f46071bcff688752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f46ce138821b5ad3f4e0e1accda8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d375bc96f81be0c7d11e0ec3ec9c8cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb01dd1fef131cb4711eddafcba49295755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b21f517684cb82b1bc022d818f4f556756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff659c76dca731d2f23e5fb2365caa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3edba17ab9cfc58077f03a97f22a0b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25074d79181ae734e69fb1989d97966b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3481a0138de8d0f665c1e8eec3903a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc995b19349b5e8534a5760e16202c7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc569860f7ec0dc006301020f63601fd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f8bdf70f4235b8ffdaff702a2d85c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f9ab6f27fc82071ccdbb1495599c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f04184e788abef100dcaa9ecfc3b836.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9a22ab42546e89139925dc97feb7b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40dd9ef34b368d6c2c3b67b32fee718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe04488a23a23e8237e0eb6f2499179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e00c2cb58dee5ab8be3cc51f6512610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a9e8f74ac3e63fb8c51471c69eb0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42d5401d9489c206f16edfbeb4caaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940a452a5dcd1fbb72cc143175b075913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5655e9625411812bb96fb2499fe87ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa1f46933bde4c4f74ccd0f602ab10215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88fff6957ca1e6e7f69a7709ddacb816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955b0419e98cefa615ba302b9b84f9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1107010e2d0ca05a70134f58d12e8d5518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973683f2e0278816756da6d631cb49a419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed521796fa66497ad5e8dd2d55bfd39f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76faa85a97bd63e3f26525deca192721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de67bfb1cb741a28e66f1ecca93d14122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214620087914254814df4889f875cd3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c24b223ecb4a98e03e4203c787d08124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1762cc55afff370e8ae67c7b2c02d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1205fb7fafa018a374bbd84191def26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22930d4e10b5a6bef7b4829c1f5169fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1f94841161784afda8ed9a4e8457628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1231c59371b3f6aac6206585041a097729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca006e2c9eb246a3b4bc6623c628f97830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff61c6da5c6692964b27c48849da73231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d63127b9a3fa57554deb9aaa759be32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6243302ccc843264a09f3e70bc51a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3aa2c6e3ae12ea6c941491ac95d5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de942e6bec8c25bc00783cd581faa335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdeec92a357d0eb7f062a87e2dd9a0b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65449da4cba1597abfe016702c0f568f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8757960e01fe634ede4c8dc70dd1e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e3d0a8041a867d8d2b9e7d52e3593739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4eb53e3b31ca09be6847431bbe946240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4499ea1b036b91f877c70b0e612044741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669f183849f8cc3096efac26c1b0a3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070646391fd8f28358af57c11897824343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa2a69d1d264a2fbae72cf7f117ab044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134561c4055bb96a5777e67a4ac7e38a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b553375d32197e7337e09d69679929246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72831be9387c9bf7db6b58e3f232ec747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d9258de03553262b3234c916cd4b748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7aa2312796349588648fb5a86a3bf549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90407563f279a60923938771efa2f5450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80481684ef5f09285e17eb57b4a0994351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45ab0783b8696d2aa5aaa09f5e26a0152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34464599e3c4d165734dee256420fb3653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7f734ce0added586249b52c3a402154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53347fc0b4ac0db77dc57abc0600744355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369fc8e6a5f369c64be062d86f5485356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa3a6452d27077426cd3f20d434f3f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a988e07e044a2b0c8bccb596b49e158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a57057d520832dd3ba546ff4efad59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4ef5f5df2af9e068552aa78d43662160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2fbb64afe5a0c018e341d38d3a676d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa0f2e4bdcf7148b13533630d1e1cbe62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f326f4ca620fe223d08ce23dfbfb48d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b9b33ac13d6b038c1a96d2db6f86964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72be6dbcdf78cfe96571d955717712a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a143843d576423b7b6e0c32b35affa3566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052a3fe4cfda17c40094e532a1c279867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7798e266c9352f02ee4e57e3c401ae568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bcc7b14d53fb9aeec6693dfbe12f869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d39b08d3a404d13ad0cf9abe8f9d6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa7c135a35f97bcbb5afa46f063a24f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d59b4023a725e9601fdb7851ba89be72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b978946e277d6397f5922ff859669373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa85a7baf90863dd2532facc0276d5f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705e390805ff1baf5399840fd2a9ea9275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d3830dcc871601160a570c4de044e176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1b5aec99b8f7d21658ce886ba2f2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bbfd9a20d909b94849b32bb62e63fe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25c128c699fc87bd3af43b260ccb4079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cdccb89ef1e479478429a5945d2b680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469f22c32be0dc407ec669a0b4fe5a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd2e3c09ddc03a081a9f94cb762aa2982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776af250de80ed56a9894630e62ed0c483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0afc5526bf357c2a5cb749fa2923b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ff099d149de157ac00101ffebb675085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfc31f350231b83600bb1794fd347c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6f53c3c9b37eab06afeebfec80dab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a02171727075160e92d5226b18c3688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5de0b13f937eb5dfc575b30f47f94089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061b1973daa413235dd14d06b97843ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd107be4e09a2e33d505b0b0a06036d791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba82f324c95d4b4dbd8cdd908af54b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4f519e03747d0e29a47940ffb1ed693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9447e2578e7c50c577019a41711d9df094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0903ae0414eb80f52d4d82b8cb8c595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ee51775fa63122fb12473309ef491896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819cdfe524e537efca301e2632bbdf4697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4f6667fbe0aee4a97f7e7f199de8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4657c0e15b069194128328802cc3b599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2f163d47d77113a816cf2d8e910ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0296a18be53f0710f9fc48bc9f299e5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a1df3f755fb1f5a2c5abf75cf4afae102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6b85f2379c0a6c2989108e6f9761c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1201d57e478931f02c7f57040dec10eb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c91c4330b7d70c58c937a4b8e55db105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2fde9e91ceff27a34d5195a5599b2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8669e032a8d7cfe45442b3f264cab99107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad5a987a2c52ed08771ee701a8251108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac68bcc6ffac8e2754eade45053048109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ebb6351a0a4aa7a688981d9563b84110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09dcc0332ddfe11de975f6d593c7689111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d336f6bf4187c1a784c5d73270afc746112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aded3c4936687e5301990ac3b9e81113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db895830c06001710c2293070c7a07114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5321c1bfd71f678cd5f309b2e97be7d9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b6648374de2a1e7717b36843210770116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ee4109672eac020d0df2069af9e300117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bc77fdae6aa839a057593ac0e9988118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2be7c50d64801904731272d643ab20119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aa8dc578e1260011ca3dc25f90f7b4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab53935c3cd1d9eb7f6e0d599653a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be42a6c2b7383dcea306ae437a6a07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71cc82f5098e5cad9e6cbbdeca52a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a97a3840f3d287150b27c5f066b1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c029352db2c49e9c6f7a5a94786a1e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758b218b38e73f2ee5391c8aeb886e1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f910b73fa62fb6ded20f23a064df50127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0199056c1928036ae8776e76d353b79128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd4d79c53b533979d904a52fd06366129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f8b49b899055ae7367183749ba0ee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22794607dbaaa92e3956ecac2917ce89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334a47821962e8e8b8be6c992c4e7d7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3044787fc24f3a757aa4747ef4f6f136133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fa81ec6395fe0188a4e81e09dddd52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f3a92093845d83d83040304790c40135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3a18dc0fc3f9ff4af4dda526760cb4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461199579e2cce8df60dad4bcc54d2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c3ab8939c4bf5f396f1a0df367666a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79c2ac680e1a06f2d1ea0db1c13c630139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c6772c333f6d29b995b568865c83a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb552f3f31602ec9474c05b2a00d29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5be78e14600f8cf361fe3dd69497b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1661c8eea114501175d9599f1dd35cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf01ab71c1d34d445abc5c5ff172b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36dc1d5d32e09beb7fcd1bc04f3852e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c03c067dc5966ac21f3b1528db0a2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ea286dc71a875f85351421c83252a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff0283fb65b8496a0f4b94585324c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f78c26732ce3e54d39f8d16bb12309149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09336533b371314caa3b3377166cdd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76ff6d257e14f679d0caf4f6c48235151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cbd204cb8e73241cc05f3d754e40c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3421228bba2126215bf1a58db71c7e78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d727332509b03dcf631c71636eae86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05efbf305e4ddfbb061b0970cf1964155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ba07f9f63a2a4dbf042f729b294b0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cfa4f7532cb80f0665af801f4ee76157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df7ec7525b2a258d2b7c6882fc9d5c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103612b978c35e114ac57b0f6c64016159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc18043e9b48817155f47068b733a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03c95634c4a7c0fb61db8619084219161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c8769b3d93d453ef05d23d4889b7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec54f25f54d93cf1a5fceaa4f7ad5b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0059f15aa0699c03d5c820f7c358fb3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f226570e55cb3de48375d4380b8523a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda20fefa788f88420fc9b89b6dd9154166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902a8b7d770f603f305f98a96a1113d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06e13aadd798f6d9008192596ff074168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a23628db459745e3ed8ba94c32608c3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263602071e13897196c9b003e0b4e416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0f36cb6164961233e42dcb303f929171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765c3b921cb31f70c84032da31fc01a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b98c733179eb3e945af2291848b817173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176126191d227b1d10677538a0fb3cef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec74aa327829b57dc03c9c2604c854f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071d68355060a0739910bcfb6d8deba4176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667ec4cbb3ec97e30ebb46c205b51783177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be64cdae0c233b5300cf7059683cea178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3731a1fc44437bee300a6cacaa478179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f8f9ae5051536a7fb954ad50f998c2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c618111bb2e1c2c5e53160c93bbb84181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0297bf636e869a06c6a86cb3576082182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3badf3402dd775ae7b43b5f11ca5f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572aca45ecdcd545d2662f2133be1aab184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0407216f3298ea1efe0aa8b75edf4dc4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6168bb62289e2c12819da7ff5e6d17f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e1899661a0276ac7973e70306f059a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d3ba1eb06503854ac4ce502b054472188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2842e5287cb0d43143efcd4f2f5db189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c0d8e18c72e7795dcec548a21db8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecfc0abe3ddcb4862b10e6683bc9040191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f375491c1b9c4ded90785680101ddb53192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf83f3d4b9ee1bc95107dd4eb753fa193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33530b14fa9bf06e87b1b96d2affd6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76588e417cdac7ff1ef06e2fee6c6e5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac9f55073ad90224c5530ca545b2a9e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e234d663b5366617c70e07393ac9c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe34b50f4c667ed863db3aac611626c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39fb30e06814ef792c6c5c7db755cfd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af43b46fe682139ce5740e6c9be7a9b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8442632bfae81a8423feafa68e51d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f809bcfe1f00e3c9831adaad33e61f3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2fe2846a6ad8ea638e18d5a03413d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2ebcbcec655d465d62438ed2234fb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f778081eef1cf15d099a75c37e4a57e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85a6285fe15e1c224d76b05b9456fe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4281c69ecd04f3b03522abdf15683207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41bf3412bc229336da1eea6be0a673208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd3b5cd15b1fd8895e22e1977e69c6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5f69f74faeea7b85eb17233582f10210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50423f088427cef9579adeb187a441211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9206b68f531659fda578fced33f3983212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5aa69e38b22016b11e106a25bee879213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4996be7de73b82774b80836894599c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2c5238ef06aa5f3d94a025c36eb30d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6163cb72eb4c0adba5ee4de07b2d97b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2a6473249aaad1df63a71b2b4df6f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c39e521332b1a13201343af688a281218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79813d9ca6ce0a0817279ea51938c10a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb818dc174fd3009dac1a2fcdfc5c2e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5735bb9d46fc01b5de637fce51931221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf69db6c99757802b0dee0e1bfb792222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f18242d260a3991cf5eb0a5a7bbcf223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f4b67d9e40c9a2fca7fdee0e3e725224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42962e6ede8b1322e11c594b86ecc142225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a1f9a789b873e6d812fe3f97caf346226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586578c0594614018d43092f5c4ff1be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a036ffe244daa6eca8ea77023a87f36228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be41b8eaa076f0ad9292f8a54182ee2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d616da658befe540c64646d13d7392230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b6cf09d9383d9970171ad4688977e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86ae38e9879bc7a4fffde2271cff348232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a8b71239c378efbd2902f8d1f0214233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c30ed8a0b424c778114bae4f50f35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e8484387152a85ebaa2dc3336aef7f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10e2b94552459e4ea40f3f808e247da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb080a83f8ee8f5f258f76e65486c934237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e5a73cf5cada8ec58ddc59dffef07238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136cbb11a5e635d9e11ad36e72de55d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab15d98139b3f5e1eac0ee116fad7e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294742b9285de77f09f27ea0fce994f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcff73242811eb8d0a124dc47770f3d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f80a55bb031a22759361823fa13907243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8af527b8cb4ae1a005048f2f908bf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e9f0876427fd197eb591f19098c73245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b018a2286eab6a86afd25088961ecc2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e28e08d75a376d492597a450fdab09247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dadbbfc6a6f05d6a8c0ab1f28d06ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6621e4bde372872441fbe7447cc3512d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b5010f3c0998c361803c973d645b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6db74aa6fbf3d13cc615b4068d5da6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50a73be9cc9d2fc7865fd92e5c88b4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f12f55adf451ec1a6da4d03e02e02d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf8bc38a3c71bab540b4ddd21e93d3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c85b12e0d085d68f0e6ead831d2e2b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449eae09e9c04a9db7824a81048b95c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d8f5847c5021d11733200e31ee70a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a66052c8a6527945d7a98d4700daa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a54048ec37b150e2ecb82267c6199259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3522b9fb0740cc220f230b626208b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12699e38030807df9c87a6ed8507491d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae029254b49a5cadb9911edee21edb5c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f415d75b787503dc22e1760048162008263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2e94814a62532cb005af87f4e005d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36ce37ee0a51a84815b455c5690cd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a927896e17f7128b4db3f2e8ecc3d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ed11be111e45715a4880f603dec62b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d6089f136161ea68f52785d41ca37268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7ddc0f6ed206e7b2405c7a603e47b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e434aaa06592812c2375753a15eb4a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6f2f86efd0344141cd6a5fa51cfedf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efd340a90b97e6b1112ddfda29099b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f67549c471c20f33a5796c5cc8f2bd2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014f998df377a1eb325283150392bfd274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e7976a0708ccc793070835aa901dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034856c4f66a5f2edbb766f9d44d05e8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0efc7f6d3c20707ff284438e3a9f72277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a452f73a9a922221d57f8774fbf7661278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07f25796dd9272c308f210bc41fa4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd21f1c32d4dfcf3891a508fdbecc8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61141448a91314c34e18b22bca223eaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bce396831cb15ba47a79a4a76935fb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21f42ed636bbee9531abbc2f9cbf40283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910882ede51066b2c003711946140ff284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c8c7115cf56d201b379a4fc8ae667285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed5c016fc08cf9cdf4adf1dc3724ce286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ddfd0510cdca813d4698a5740db419287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7a1a2a0d006c241c7ef1cae41072a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6821b39ec56669088c41bc40b105ceb2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84494e197eaf52734613a8d097d09e39290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0be0648b91193b26882c64cdf0bb63291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ee08bb0162362c173a9b5919bede2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d05ce31091d37c8e3cabf05b0a39c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e3fb545cb5ee03dcdb1d87c0caf8f4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68c7529824bc40f9e6f7a9dc418f7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d447d733347a83c48f20e77d4ab65f48296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f690299a6692f4c7eff1c311fc0f0f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee36dcf377eda56353e00b45da155f4d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca790fa47beea2d365bd3a55df82ebf299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4317e36c2f9a6992a0b4953f742606c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448506a485fd3d3773eadca4a7cc53db301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2cfbbf04e52b45d12624057b2f050a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef30b1cf54aa106237a6e4fe46c8f0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dc572a7022e84d7396598ac4f519b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0194a60ddf711a9bb984c2a4a0a50e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e264e4268c5b579217b919a01220a081306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba735fff89f1e49b417575fdec6c2f2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442d83e159cbf302a5f1444aec0d02c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ec9a1193a1a89a067a2066781d78309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf27222d4cfa6caeedc0a35f7cf1ced1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551443ea58b845c9d22f45f47bbfcd4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4a00a9f52b8dfd9ef3945f640e15ef312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ef438e4b33950b6658f33652472e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3316b8b27c6106c9a11da91d830992f4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8324f9b6406153fac67f0e4e75ba27f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368e1013f401fc3928167d5148f00b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be97dbc7ffeeff4632711d98b047754317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5ca768ad7a76b211f359bbb76a297318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbf9221fe719071571be28a2f49eb8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac68ec3e97c329d7956c1b948ceae4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd86de951311fd653a673035b0eccf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541a1709363867914e4cd1189425366322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36652d79d68f71d2401907d14d32d721323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2db4f2c6bbdbe1082d9a3e5bb0a0fe324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61706860ddb3196eceb5f1623f48526325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab380f665b820d320401347e52f49251326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea377ebf633ff47a75158e05e6e41d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fd1b7211bcea3476460cd775ba357328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf01795852c377b0063166b8c64046329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583c6449ce9ddd6807c4a09b5f72c4e7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24476a80ea50df87ddab0ccfbbb02f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc45cedb713f4dcfd296deb3dd568332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe32e314738d097885f6af1361e8ed4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d94341cb407737f1ceebafeacc4fe9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90909681594fedc246aef7c4c804807c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fd996d387808c2e1547f8703917b02336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195c1c9cbac0a3868627e77f1cc55ab337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4388e88b19e3de98ef23c88863659dbd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed60090a107eba18671ca2a2b576b83339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f881b4e174a630ac4dc332248c087b3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f5df82f7ed39bf96d0a385f0f6f90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2d4a8c6ac80ed16d6fb5efbde6464342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf98d5382af005e602a60d27000d98ed343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0aaa8f7055012f02ee822f9985e6b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8a39ff23b2fca0f7a707d2e29a53c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f1068fd70893d3147b7a0c57bc064346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b3b3a41dbc9e700828a8bf981046347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd97af757a2de316e05405a5a2d7f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5628b150208ce9e4434f05abf8144487349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2566db8393c473dc63f554dbdf69e35350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7f45b5e487dccd99a61db5ece1c486351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c35d56e9261651f3758c7ab77b8a8a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201c7f2b72d02ffb73e29015bebeff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfb378f4513d8b40c59a849a64a049d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b662dd7caacb6dcc4ff9b88d2bad8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96758627c734b10e93e6e662e008b644356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c131d6e2fe05745c085b90010be8b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1fc56feea2480f10e41d7adf756017358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e610ae83629b540a18be9167e76074359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfbdaaf2093cb1b85302ac51fed12f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670a37c5734061e914c6e10373f035e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8f370f6b4a524dcbd53fd59063663b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6ad3489fc68ec17b9671354dc559c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aff8877577640ab88848b17502f9e98364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a0b68a4e6b351031a8e39cf185243365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a732ed26b981cf187e7d20d5cb3cf9d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f124cb5bcf9ea3b81eb28ef712707d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd875187175e7fc60dcfdff361164b79368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f604c56dcce05e946c5a0d7c3899e3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a090650eee304af8ca35796f4bea52370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be76a5c2e3cf5c9e7875a6f5bbcc9a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9940e24539a696bc4620c994a164fd6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942c9a3477bfb8885967c84f85de494373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558693c33637f749b2c18e54bb444ed9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4e3cdc04fc7426b14da8dff80b0b9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40828485813d3bfd21fd865298b671376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d0b4d38f441a838fdff3cf4049ff9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394044b6523f2f7a06776ea104636bc0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a428e2f5ca482992eac05a0d258f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d381ea898b5add2efcc4ef58291d4fd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5124bb5a0224461f758517ac4d593ea5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85e35442fbe2cc2513d34d4c0aa17382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f6bbd0b4944087f7c51ada0db3f10383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b49c42f25e514826b361af2c7d7d9e2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5aae30fa9907b86978d762b4cb7ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7262ba790f0d687ea4d9181e20a30df386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445699053822d156059f6d6a2cd5ed1b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a8c1ff45de891fcbe7cea336d36199388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37318124e5a65fe398e413ea5828c1df389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82d85380a8b96fc99a131785e0f383390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d5cced826ee655ffdf67a88de3849391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea466b4be264516b88cdc19f192657392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf6577e8d5208e0504c94eee7bf1eb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80a61318a9bf6d472932e35959335394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0087b3dff4e6b95fe14227b42652bdc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1eb8fdba5285525c532ff0c5469d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94db1693bdebda48097201105dd537397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062d50f084860858a6b8b73367acf75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db06ed9d737a4de8dab0618c5bf31216399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08c05dd683168ce9d304d8e0f9e8f86400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58da94f6874ec30ca294dcec1147634401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d16da9ad47da4309e4daddb41d8229402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fadf393114ce3499f294790375e516403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a35fd08aac849d94ba290338f5cf19d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c551b1160ed8e4e0219b2fb08ff240c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa5921274327cbbeeeacbcfd01600406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85763e53d1fcf5f7c013e1c8a5ec834407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb62e94e0ca7bb51900703100e99af5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61925cab1d056546a5c408ebfbb0e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89c23bd14a6daf1f6a755ce6ebef07410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72113f232bd7818ca1e5fe40fae0f7a3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b6aceb042493a16813c1d2a5b9957412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333cfaec8d7168d489e9e4af5747dbd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d74fb421717bb66302ccb8372efc0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51307f9eca9417ece65c3a334df2c41415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37fc82bdb41e956d8a62f2a866dc38416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f622d14c5d6ff86a958e318725633417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50de68f65cecc4eb3269c3757183a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e2bd2e1d2d3978615c5d8fcab2206419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0019580cc6b8f2c39cbdd4c22b6fa3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227aa2fef738c685ce9797ea0fd9036421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a620219fcb917faa9b046f41b35e47b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6a9d9300dc4e12d74aa936f2a0c1ae423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419dcc308fff3fd7a7afac265e84531424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5d34dacb6b2d22472c2fdcb189537425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8d27083a6f61005184a1a75e976a5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e071185c858ab26d196d6dbad187c7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886232413401a6ff0253d98f0727fe5d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94c4e164280dba4cf1970f56cb1a28429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae92036cfcac22a44970b38d5871875c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6856ee691a89325c5a794954789f0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08142ebbcb7f62f17eecdef4d98e1f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647b3ce9205fc15939c4fe2881fd8ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8475d3a2642783f5f2afac8162973e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa352e55d051f38ec64bb937ea25627435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2dac99b6acf60199e33f3bbac94a0c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bff328ed8c4b578e25bfac095b0e44437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5b844f5bbfb29a939e80be486a680f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6daaa0e51c1585776df12b1cb497b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5f258b5f03596bfa73f8e8d05f3f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576e4ea6be5f947519f612f5afb0e66441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e011ce478aa10b2d42ca08f6c815c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f5b5f940e2cb39d107b1daead34da443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83818a470fff598dffe9fcde23f55a2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a633c3703e58e096e20a8f77d547c3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789144ab9f8ac907a45b691375cf6724446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2577bd11a03b5f96460bfae4cb122d63447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08885d96e21ffedc69f7109941757a6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b09b2cbe2d3fc7a7fda2ffa2d68303449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893313b2b0b245c38d66fba4c1709eae450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbae7d57ae158ab87b15106d52b8af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa66186b54e79ce57fa38fa28974301452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294052792f3db69ee89e893545777fb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf86e0d1675bdb57e829845df1a612454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652726c1aae998c9a5767f743e6ac574455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127568b2e5cadfa9e0679e3df7a6b8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c57332d3be867e1b756b72858b9edf5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394ab91883624f3a5a6215817d2c8c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d4946f058292c0d5ec415c445098c0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf635a4e815ba4eccf4b3ce41e8ee1e0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b14f0a084a22663f3ba7e64eedbc1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87bbaa094544e7396a870490fbe1ea2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c88be713a77047b560e88b4e3fcde463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b93762fc9b14a298d2c0a81b724826464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cfb41e64314ec292bc6e2259ca32dc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6441fc322d3f4eae5d1be1132f68207466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7ec763cd27cc11193a9c2510520be467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b589ea64fe70fdcf0ab196054ef2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3d4752336b7f376a115a6367baa79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16d2de8ae5ad7427ff2c61af99c9ea470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2091a39c7e28003295bb8ec7066ff45471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1d44d2e2799d318a4fb63a910fffaa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd3ff81e05190ccb3763f8b19448521473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d19a189281c39e85fc43dbb1573524474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c619771bd046990b190780e74f95845a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb4c91050bafcfe4a1d6d2c577c88b6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aefb65fbe8dbb20dd5dc614161a43477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8fd0852a53fa20b45a19ff2781122478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b73fd818e16b56fde4fbb46612164479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ccb2fa07ef58b979dc8d89465443d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b152e726b41eb8ecb3e0510172b12f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26c3672006e9c4c19610bc28f379d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aed2b92f305f28eb1952a104f83ad1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26bf799478a53b96954d6be8d5290d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e58d8f17eaf562d09f487b6549b3c0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a241fad4a5b7e1ccfd8f8005fa9d101486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deea3a0651212601a250fdb179108c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd62028eb9db2cb936412d408d1841488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15c852a09c8f74e4db9d5f0a6d5ead2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341b39808b76cafb02a07766c101277490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3efaae48d9d367f0a91a81f3e0567491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4277cc25bcd8d4020a1fa5d5a8313e13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a145ae9287a61cf6d81b6392f8d4f9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f0e535dd1007eb3c3352a9937aff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adca614d6c0841084766ae9acadae12495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e2b229126d9af23d444781c7b1e889496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ed6c5069e8f11511e4a5c56e7aeed497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2295ced61da5bd38d58c45ffc5d782498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3101e8414cffffbb36134b31e7a1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1b12a4873ab4f51b9ecace2e47dec500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4556c96f83b776becb840ace1b8232b5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cbfb324f64db2e5becf2395dee3f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5deec2365f245a47f18a96e4d28eed5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68731f3649a68f5f4c2e10fb62fa91ac504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85771d92e64ce7f091ab2097e275908f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf58bea2ee659a35303303dbb28355506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460a48018788a1415fe471a253ef7c53507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73590e26a09f0fca75c0b90d9f11a1d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bbf0f493a8e59657e6d736458c49b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f79fedcc8c9df83f9015db81c937b8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e23fee98b56194cb16ec38759e524f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda129852b4e6adf69756272e471a4c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65c0d680c5c76320bf8f9482af63be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efd428f2c0bf7ced6348fd52f5455c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25dbafcf6325354e161735751062d9b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6476a005eeb3c860a9f37b95f3c46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725a716e173b59010395526cc3c5d88517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94fe5b9b9f7630e18b385303700730c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9833911d34f75e5c08995fccab83df519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcd1d7dd006dc7494f1d42a7242250520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c47815d018a50468e18505880026401521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dce87205d1bbb7a873d91062158b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3b661780a48cea2839a5f26f8e9db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4974f707d84fce3b311767662bff7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7794280c80fa9a9492be539e454c61e8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabef7345fe69daa4bc8c27aff50ea4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582573d50b590ac3b08063600ebe01d8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb3313d08f46f93a9a5ad6597aac0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21fb18c3e4a5498e6ce53844bf80a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5fdfb9bca0958b62cf4213f3966094530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c942c2a5193af959833353f159266531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55eb07bf44020fd6463dd16f5241516532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d42e07a98514c71116cf80598242f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acf6915979c544f910e48be8b99e10534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff637e48cabdc8a215aef1bbd7e2665535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0803a5e0209d47970266f36b9de0598536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b932fd5ae131c5d8b3cd96e96391f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc295c6329c349792858844d76ab9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a004ce473d75a455fa7bd256781b11539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3422d16c3c23110b531fa8ab72f38540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ffb821eb50f7abd9879a2c86b670b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcd6480c4609404604cd2102c6016f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff76cd46c26608e6e3930917cf5488543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85827c125754b6f26d1402943606a4e8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae66b93c4b62f040e0d323138b875d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20416883ac7633a78d1ea3f1179a01546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e68945cf17893325220bf571f91af547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1af20149342108e6d195788b0fac0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c741d9786d5ee60483766048d5d0ec0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54264e4232421ad81dc13264d2345501550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90227294b980e04b6551205a320d42551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2e6aafb75bb8b38d757edb86d4daa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092849d0037107f11d7bea590ac1b030553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fbf0060b1ce679677a07c1c05b5d69554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fc9d9a8c0b5dbc8d3a11632fa651f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46274f534642c5deec90c9f23539eea7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873c678aec9f28c40125ab40a33a5039557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4585dbe0739c00740ecb98ed7e64ec558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dfc627f120d200935a68ec8d941844559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d291514383e434c150c8561a41fe359560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb0d8b29fea9230edf6b6ef48597b61561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2c8723a21b60a24a4c6333c59e7ba562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93685a275d1e8ec26dfc626e9b721563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c365cd2ed78fc97a39dcd70426bd3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff34c58cc9845295f9a7fbc6d484426565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7deb63313e2848395e4681d3b4cce8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4e8faa2b99b6c1110b82b9fc07213567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2720cb2cf011447d77a5f7811e3670568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f5447b74f649509c7fc2c111c7ea3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536fbf0454db0183931da1547294829570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf0415f92dcfbf1e649cb5d9b3643d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773d635ff948afb36a5232f2a1de85e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2948fff8db19563010a30bb1a8db7a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd22e4e6e6baa1c42be5a5d6f3925ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442137a8520992078bd082f8c4498e08575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe1fd3f70378784dee2513750687bc1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4eab289652547f3cdaf84e72357447577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9ba0d829c2994fe219f23a0d22a0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3a6e0addebc80605c18206e9f58fb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22ed2f6f39dedc463226228ef18db8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e75e0c5430b22f68b5ece6f8bfa6ca1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927f04e4cfe3f923ecaaaeac5ec2906582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbfa398b3925b8c351b18fd6b4a313583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48733bbad8434be4014394e081dc2808584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd8457f2c30d80c22d3e77fdff61fd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd9647a09f41516715975391b803d8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb189d0db41fe3bc5907efb2e872e4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6943c26dc868a9a7e66267c176008119588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ff622e1856b0a0d727d72d4886222589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87bd5fa7946fa03418582d92b72979590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95893f00b92c4919618298921538080b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e1a8de7aa83c644dd2b362652fa11592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac048ed818a72fe10c8c65ec936d5c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f3e7c10805cf85de4ac2407bec5cc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf8da769a0a792be3048b1b9b922a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b0f3f3150b560a452b167afcd0886596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b9cbd55bfefee8854c97cc516508597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166ed091e2d2ad33ed09123dbf7cab7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344164c52162ecb67da961e45594c8a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72e192d833307a8f6d0ed9b68dac1a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641f2eff46310e6faa710e1fa8bcf5a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160e008743e4d4aa7adc1dfad5c44f72602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85e5e9c5255bb7a948064fa927fa9cd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309479e6fdca609cd211afdad36c1a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242688c36cb0db235e05893124707d6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552a55f97a5a66442615cc21358833f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125c7c36df2480ea5c88ac158f6e8f3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcacb40e6387465fdb17993c86f1afc2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439707ffa7cb6cc8af9a5f5981181c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898c97bef845a67b56ff78c6950cbb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d0344a64c9ee56b5fe7bb190e2576d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bab032d529508f605d886fce800d58612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073891b0b90e0bd904b90fac874eb570613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90cdd6b9bb9d9083c034603565b677614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31550a16d1571578389f377ea49576ce615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da52636b57a9253969f72aee645bc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec31ee0df3a790b7f2592139fb2162617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6cde4bbbc8c62bbdbc1a242d80a51618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d51ac3dff248c67640659d83860be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7259dc6c50ea0c6067937f014bb2392d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30cb4e5bceede62abc3c1e2fe6113e9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e9009f64f7333c78c82865a4391b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758911517655f7da27698c4f35580379623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae9c61818ae893aa274464ec5bbe445624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b545c6b2e870679756acc8e49545d3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59429b475718653137173e8bbe6c8309626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75fc7ff927f2d4769373910f915d99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f1ea3ee2a7f939b504d844a494a39628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70194df27eceddc9ab313699eae06701629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe353e2ed046f255835fad00967358630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bbe2fe84df4c9900d8e5629055272e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a81e2a423f740836b7df194b38dcbde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc152f5a240ae5427f1add4fa613eb633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd19733f87f2fce297ec56200d3b810634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d46bdbdb8cb03eb5bd575ffd726b24635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a26e95e7c889c051df275651bd5a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747d0641fa888ea734cb99f650a7832637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d9b6db9db036b6fb4b2da717d3dd638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f3012256c8a549e01d33e502da47b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b3cf79b93ad73394164f94c87ff4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a20dffecf979f4da1bb2b4dac96ff3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01d28d68649d984bb2e7e8f5253698642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c931837d5c5dfd755d0ac1b11933f2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02157ad8c47fbd1c26e2b84b11185b74644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d6da2eab1cb7c2f00459e3ff4b41c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2311229cb64ad0644af0a5c32418577646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d69a16eddb01a7a6437dcdd7d9fe5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1023c013765060bca34650326e684c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170b3af228793b0d523f90c7581a2a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9708b2de92f5e6d2b2293254f42e32b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420448bed1f96e18e84bda3367876820651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222b1d55833eb33250f830e5568f0bbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593ba3f2be60bc883674592c6ad42ddd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72cc46b6bd35ced0b1a6f8b180c554654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f69fb7d95dc9ee3f2b842fd098d14655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2190ad87c57ca061d433f2c4575ace01656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619cc088bb7536be427bf9cf8ba1c5b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b622446e6ff274bcbf576e20cb0c83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819198379c6f5018f6b281c5014ae9f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda391b6268389e7d987ec716c13b07e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526acf895d6002317c16a464eb7cb86661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecda99f520103126b7f72247a122d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92ca634bc77f17955fc4f7726aa10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356c2244f16c5c48abb5e62dc5361d7b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e19cdcf6b0cc715542b5173189616665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d119815f1377af6eb30933fad4ce64c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7044c64ac10df4a0a676c1686b03c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c14d218e473c72f6f1dc00098834b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494b0811b293e2be7068759bf59cb70669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e0a798fe61eb6b9d777569d6446921670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447940543da89fcad17192b5afbe3cc1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d164cb553ab270a9bc40d1b6e3cf329672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e68863828793389fc57921731f0cb1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea424e2b955e8ad67af0e52d5b000d7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f35a51f97d8cdc5b97fde9b555ac0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bcc1ce16f5894551352b1bd88cb81676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8e19906171e788510ebd40e2141fdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c7356fdbc2cd4b83d05e805331bf9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fca5d473026b0236977b979404b92679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a25525f1758f5ca29ebab1004d923680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42465ce824b8a66a364a8a171ee5fda3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1c2a61004c45050f1820f111613cd682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a128605341d4a09b61b3444a4a31f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc725cb849450fbc9ba1e4df3f8875684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e15c6490fe815667ad6d6e896d0020685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10da2c616764a12dd331bf1d0035e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2368fa12dd21cda90186f5af0502b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959cb19976bdfcc1f14d83efb2f87aac688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2c74107c91541f83f36cd94d53eb4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ff67ce01d2792d9bfd707f2953b40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70acd3c5d23f0d504a722d5fe6c88c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162d1d1793ef6e417b8bfc755bb8baf0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1142540f37a6ca47289c6674970e7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf082356b924453aceed7d048a62c29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991100e884bd9d5a0329a49fe377014695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967d4dea95cace26fd3d3fd83ded4f4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310fbde9d9721a162286fedb5e979e7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64104d65f2b36c20d168a6a1cd9c8d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f331bb1334e8118b31eeb3513c97a91b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a9016bda3e2b070ebe4b8785e4fb90700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b3d3cbeb9c29fd8c9e51fe1939975701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a29191ad86f6156eb14b7a5729e88702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1821d8beaf5795202f1b9894756a1c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f652fb6c61feaceef4565031618356a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4545c8160f85ed6acf56d892409784705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a84595290deba6596f564dd6101df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa053553ff0efa35b77bcee96f42f704707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855a117c998f711af018f2527de64cc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879ec163d4921867c16f0a383a327b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e012c0bc7474d64f8c45b19f5e7c62710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7fcfa3558f4ba02b98ea6fc07ab8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c50754e0a3711b3198e0fad89d81bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc28e5ab416e250615dbced62aaafa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe6ae175cefb15c364d861074aa165714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b046288760d0405e6f149125991e89715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a9b8373ad4eb367c3ce5164edba2b1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7d31bf1249961553055ce1c11f10f2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af2c2229c746b6d1c311966c04a9b5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612f083eeaede166d5b64d427fe5d2f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea5acaec291ce276f74c51e6241419a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def109b9ed79ba07459724318686c603721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26eb4676a3f0f22edfbb12e33eaea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a2a78b47499ad611cfc786df7ed5f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d20b433dab6bd3de385e5ce54cc56724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38637fdb8ce74e7977589df04b7d1747725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c6a5418afb7e78fa1fac0474681264726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf1e648e0a19c15a292b5ba7f44073727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da1ce1b2c1dfd4d752c1f155fa38a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4291c4a6d2271bf56f97abb6aa807c0d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b20f9f621a4233cc9795ac26f2ff8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da552760e91af75ae18bd68ea79127f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eba35bd5c0fd52c44b00b69e02ca1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663b193a49adc86178cf81bb45d0d29733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9b5eae1e8e0da6548acbc045c12c8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951d604d2630954bc9365803e934cb9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81f4f17faaf8fca00ae5014416764c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103378cdac98ff4e88f1f02ca051dc3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd009ba1077c4ffc23c915dc2b3179738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf6822807b4d54cbefd7aeb83b3787739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c02b2b714a48315ed050db35106010740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349dd4c73709b317eb69f9ff0de5f315741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e954c1894a51fb1d99c9cc872a1b239a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f68cbd8602ac05040df0873ef271be743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff43333fede11e484fcbe06649bb24c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c876518478675c3377851aba0794e43d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519945c77aa26ee3224f89186f41a6c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381dafcd97081b4c91ae5374e9f8afc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0ca73d9b20ed289f3bb530b4a1c61748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512638694e31c9fd427a731fd1d4f4ea749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc030fd8c41365157bc95656f6e5ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb3f8e63c248c1bd1587e1bbfcaea6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac53403395171f7689dcf10ca14a8f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d223c32d33f0999b2e316360b8009f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98176494a3a18808c45dce158f2c3268754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94a53169ea5901ab0706a1be0ef980755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36b39f012caea8d627a80e5d968b86756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915452dda847b268993f265a6928b23f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d48fe1621b803b9d14079b721ee3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e4639c2fee8867d31adaa43e76b8d759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>