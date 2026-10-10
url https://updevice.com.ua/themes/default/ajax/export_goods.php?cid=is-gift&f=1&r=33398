--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88b3f106b858fa3118cef8af154e0f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53eacd38fb236c802282f3bcce98e5e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94a2e78297d9c5f0a03cddd90183ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c863bb72b370256aba6a7a86015d95e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25127a5060db79caad36c2965225012c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0576551a36f32a51327f407d7b8b24d66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c965784285271773daad8684c5c60e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c6139b34569be5a3bb5f6cfe1385b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d7b85b06946d23bb49ca32ef4afdb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3031f8025375336e2aeee03daa824510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9931f60ca8b255b8db7bd64ddc9e0c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480259aa16848afbbeaa1fdba41ccfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bbde706875052cc6d83ebfd421b3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4912e167468ab6065dacafbb6c7ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7334c541a5db92e27510d0bc56df1015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4191448d899b3a2d7bd1fafef82295416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9e5f79b20e323a05098d273f9269817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1035ab1727284ca7ca50881957641d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78c081b6cbf90e0afabe01f7543e0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99648b57ec5b5aa892c39309495ce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0d45648d4c95c11f10dc71a3e3d5821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33166e2cd7baa6b6b0e3589454bf24022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4c3fa3622917d214e62faf0210d8923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6366f6db8d4b0d0b74796a224e19324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881691610d106bdc69fb2d3678fd9e125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06939e523c1df49686b01f55d34092726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2855c544c05da8a5b46fc060b7c362427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5340cf0639197c4ba5799eab3253c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fc12fd84c9693f3a0ebc3bbf103dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ecc566ff1f1c1f53d39659a8b62ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94285b16d225c45562b15be6257bbd8631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686554321be83cb03537b32ddf8d7bb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d23b5ae02eea82f03fdf8dd36eb3db33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de905a0d81195ef0bcfe88872bebb9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342175c34e0011a24a9177a36389c0a235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465b972476ac180e6db07cedceb4e8736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03c20ad1408b387676c7f03763ec937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a1c319ee56c0f155c3ef5baa75b8438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8b6d20a0fe065c3d956a41c2ed40839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ae2978e6d0738fed39184f775805d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f9b1fd39e090239d29dd8618245c1e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984deaed641a2abe4d872a6fb83cc3a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ffff057553274e6a194f037bd4c4243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb1235db16e96851ff9557a989e72244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f235636563b53ed0b9646bb3f9f0745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e477d287b8eeeba118ff54b26fa6f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a5bd70c064f2a04e4726b0dae725847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c35290373c464e7878e4b6d22fb8c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640055f0c3d175a18002f3b4863cb94149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502d3dbb2f800fdefac8a5bc3c4c99250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525adc2cda34130ea2657ce5794922ce51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc488d396cc8edd15e466aff19260abb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8e35200c0969a753956c0c2c25689b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d985743320b70566809b6dc31259c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b8b6cc2016fd4362238f23709080755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9c3e193faf30e57f627e98b96d046856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b474a96d524a885aaa573a8b20f9f1357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddc91fd5ff01655ef82d6a8b5ec50858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05ca64409f7e86831b3c4a893c46fc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e438a3ba567d7b3e16c424055bc6d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317bbd983226bc6be54cf532719dd51861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565aaf03ef7d6b54c316d634327813d662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0b63f55865c7a9f28e7c16c630e6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2fdb43ddabb84fa32ce10809963a464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70511b585c08ffee75980353076e031f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce4d5b36efd93493f766e753c2d88b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585118b833eb33523815f09e0588a8fe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d341d04db1d22b123c5e16d6c541968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d438569ae434fb7e57dc39cb50a8eb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd8b75dfea710a20816648a40fb2b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f472a9aebf7f0938d1f2bc1cf894e4c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7210cd89528409db9a0062a22dd62d072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc0da3c1f12fe6add8106d5131bbe073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2df7cf5ff8bc9e584aa44892a6700574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8fd8194626962c558f44ad506047d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cf17c5df422e2e1cdbe063ffb0b8d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393194b5a44c724cf1150fb085e85b477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1e09aa03b28939aa9acf61eabbdfb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2e2d9fc3ca8f4b3a482c7efb20acb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12869a78a09a34477d9e8bafc5c649c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e326fdf0140318828a86eafe6d4288fe81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac53c780b19fca770fb0d0f4874cb282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fa61ae607b37f66176a5efda5868383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370c48eea654a71b206a885d2ba248484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271516a17045b2be06f5e54ab4b7bc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2007481f01d77dcf6476779dd40acc286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5972f1e4861e5d675fd758ca5af7b287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3f8615f8b733fa3bd3dfec4fb244488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205caaefa9e17612112b2a01c63776489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f490ccbce97ee29f9294afa31998c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914c5d7eafa41d15ad282cfb05f413691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb80fb982ce11524eda95380cd1cd692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678d0884fb61e59240e0ec47187885c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffbbd913a9ec1338ef01de2001ea41a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f7d1a4ef1c3ffd71808b053c9260095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a9498aae381340b0d014774804d1396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d3b012041b73d56bdcce700e3d03197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f48d50eabe82bf255f8c26837d46098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2ab6cedec012cbfd36952d59d68e299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf56a050fb6b15db51dd0f105e6dfa98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f043ed18d84c2ce77b804ef6ba7ad2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ea5042e44ebb9637f8c86060162c1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2751e473d38aca04197a8a44ddf9538103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffa6bd868203145906b4074d1a9db7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ddd92ce9b82e20ec652b6b2db08b86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f54a77bd9189df46d9760afd49866d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c314d193f8076a095117d637819dd32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7671ae560358a8b7645a717a238b7fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d501dda0b358ffc15e878be239998a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45016b1f712e48ae7bcf9a84fed06deb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f276220a3e7d4716f4c63d61bf38cd1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50451ecfd687d34ce66bc1d027b2ee112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86150b2863522b8ea83a3dd25b63b7ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c9f0017ee60b7ed5da09cd332141da114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec101ab4ec8aee4e17627f12542b15e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf92ce3ea8bf9f646f4df9419deaed8c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf1c7839c109be64b0cd083e29542c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c9549e3594fa39af2eec704cb450c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1118806226b716ff78a20ff270df3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423719475a87e6b6639f0a068212a018120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3465a96e1727e127e2440f2a5edeb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31edc3b3fc237d5106dec4ad6fdedc40122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a9d01af84327c1864193f3ea14102123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0110a791394d58e468578c16b03ac87124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af0ec602c843635d1e7f0accae4ad7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26bd1bcd732b867120138ed3856c31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f5fd326ae5ccd6e93cfbd1b409ed4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68224df01ffc6ec80839a5627001f0b0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c12f71dfcd856650790b3f6d89160129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079d18d330f0fb868120527b50622f40130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8ee7637fb2567c29952af16d99a5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a43ad1b1c1cf26ee7f569754bcd9417132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78f85398a5e6efbfe98d89223f6d38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82801fb8c5b4128a408e8800ef96ac134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a8b81ec8f6629e88c7da2786cb69a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9736507b79a57f2f5aab9899b72d6c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6be067cc4bf358fb7ddd07eaed8905137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a075168c42dbea8565b6925c0cb599138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1cde2e8b82aeac78b891f48056705139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd2ade0db5c66a5b799935c365d916140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4f34b7f8c573a71467be98c9110a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1c3924b01495f01b0ae3bd89e62b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b44f8820f3fd61bda0f7686042ee5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19f5716faf1172072722b587e1a7aa144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94a1ebb52dd9b56a629979f0f76c8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6eec8358dc3f7dab43e2d3e423379f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b7e5348cbff627313ffeef474a4a1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1553fb240593005e080d036147534148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907846ebd9ae42fc5a5829e0f11a9409149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d898e91169eb71156c09b0d1aad52150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e28dcd6ad500bf1fbfba0c9a3979ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad10f4097169a78620f6110b0495e4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082480a7fd4acece5938ed3ddb1e749153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b694f317e5e39e3b82139ea7b28d88b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3ca4e88c95b70ad5c80f9358ea90e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecf8c6e37919b26b9f161c9f575193156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41da02267a5edc35522d6f6d02b2003157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c41f156591c3c2e8ba0874dc0bd5a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497e1781c46184bc06e671b352a291f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b46c133f2821175a2ddee280796a3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11641966a0337fef31f1906b9e84115161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7cedde679a9b806d0ba29ef3c61d36162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42c7acbe7014b3fb31c4fed534bfec7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f73d32d1b4aa7a6ad827d11113b4a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac22bd7afb4b7336973828c3313fbe165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bbae5dbc6370daddae3078ecba7aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac185821bad6cbf21f713e3eea66333d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358e11380b451ee3133054410b9ff87168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3374da034ab196aef1c39c6d5766a1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67de69a3bf0013e94eac03e86f2d51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755add6f637e4f178d33eee4817b2242171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bf5297d205cc8445038706cf271c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccb3eec60482589309baba1b47b4684173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68c02d60fa6a21b3c9ab84fa22ddef174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98e74177bcc04a639949e1bae8dd36f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b1b34f3c9f7a7595da6f1dd9962d6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f359bb31f756f9e066658ac1e8066177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114fafff7900472cf2c8ff1d50a849b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf0f5a88f2f2bd3c68a6632a44977179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331ad379bd057fb5d4645767172a9b5b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18afb13a4b830e63fd28b212f78085d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c865cc3af87d385a975c2aef3edfb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94a39140e633a2821f40dfe4d3afd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5fd9d0c3585797a3d455a27eb5214184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd52f8bd500f6919cfe2c6f2259278185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba249605f39ccc6b31022ae09b6a820186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a852c932033784243e5af8093f5b2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4d342cf562b1f48ccd9f71421e2d0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea1bbdb4d471a6b8acece4c059544189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0ce5f16c5e02efedfc0e8d9c94aab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191d83d698000aa51522d87bd8607419191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99939012d29c93685ea55cdc03b241192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeb70fdea106d24ec232b0a6a56d61b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab34d02aed4d94ccacfe4c7b8f72d4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93899145ac7add7d331d95b2774d5b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf8d2fe72831c431a8ca81f4fd4993196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396189b7903b18a092a56672b1f02960197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f60d95fd22a3551bdb18a7dc805413a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe9f8a908f592cffb8e203e66be11d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7c1a74da0b7fe61298f4285a1c6bbf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be9148d7f8b2c87ca30288b9f61ddb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae0d43e5da15b955a3ed55e26f73ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b8ad57e551e7bf740c2872e2b67a3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039d269f9e16fc9a69ef019afb8b8e1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9546940a9ebdece5658fca45d04ef7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10ad8e79a8313fc4e65a48502e89ec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525e0c99784febbdc8281ba631501dfa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad09aa21c5f8ae5c7801ef0b0b5e13208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd653689cbab20b12e782209b26aae209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd9726d4502576d87b738852bdb7fc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f29b75731c54d73b848947c83272ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8c2407d7722ea6b35bfda1e1bb39b9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da0c17a1b038e300f64332c62b763d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a65eacaf3473c0a2f6a7f217c9d324214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25f605d657203568e5613f86af3fbed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aa167ae09d08124f6cb8440919e120216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ca748d80de868787b1e2d349378ec2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9bc48f8283b3e8a2191671a447f74218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c7cc600130f2427559311e327b9e6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1b88148d004e3f524e36c67540846220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff172afeff7d1ac3f654c2d9be9f57b8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902e134b90f147e67bad51c96031ed9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e1a5e2f50463be779cf53b41134fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e178e726c3e74fb3775e7e2885c8e7a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63b86b88242c8052b9475b8c763a08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045cd02679dca1c18bf61f5dfbe9ee7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec1e8cdfeba99c96c97260fea89f24227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44115c9fa4aea2555bb3aae215b0b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fc4874f08e62c964ad759fe746692229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4e00ae9ca6a6091dc55677a35b1ae3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ebca5eba3d5f1463065bc6f062f0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e9bfb104b1e51875633be5fc3c8ab232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fd6748ed9f1f7df6800b9e2eb5478233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c0ce1f3faee2bcf91faa1620fac079234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82de373a10d7fdd86a131a5c49e112235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c8e0e86afbe657ce6790b8f07ef04236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe12b5b3d550ba90207bc817011334237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363fa1e65cf56d0f40c6f3dc61e6b06238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1269dda9053a8c1fb4f915b5b2d6d1d1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc221b7e9cf3cef940fe96fc5304c5e6240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f721a75be127391b94a073dde397eb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346f518547e036dbe99bdda78fefa13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9384463bf0695aeb64e468a18e165cd3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8747eb8ccb46b35df07f135b106a32244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a829ddb1f04cf13025b74394f1744a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0cc28d19cdb2e197d5c91fc0f5fec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c24bf06d3cf6b5dabdb748d3afb4a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5283b7e95c93db47204f6f2eb60be10248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ae1071877294d575ab3dedcdf48f9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86ad3fea9dd00e7c8715027589af46e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71ee8d81c7f85b1ba086463162e39c4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e336955b83f7bbd77b08dc25daf0d781252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b4df430e07a6b6366b890e7e19088253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a73cffa0578ce7177b7354e5d0f50254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ce72dcfdbdc65f62f73a7fe401885c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d5b51958baf4cedce444c77c38124e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e21525b18fc1389bd9989c42a3ae0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4741d7fc039c1b4fc79ce9795d7e45258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3d44ae27656bd51d1dd195f055027259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7a22bbec3c72cf6a4f1cc4474b425260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de54db9f149a90e3bb963f20fff99aa7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b6a18150631db23934d511b84924ab262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7e27730a748af3152fcdc08260007263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9038f72b874ff632c17cf3a95cbae2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4920af0894ae2b092e280968f3eda265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c5e561a8c20e549504f38194e533c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7d284f9476253aba842a9b29b4786267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797ce00dca3a8bdb1c835b3aeccdecd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00916825bcc6fd9073a711a1fc8f59cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec95101c63635133de55f76da77e87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1890826528454dfc9ddd3502fb576fbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fdad704ec5c107a73a7aceeeebea9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbc56e7d9ee611782836ffabd2e2e53273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcd0652bd2206d490cbde6488a907c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b093061fb53f325ce01e122b589d8e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323fd80d14b0d1646672d3309bf3229276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062db1ebcd29da2ae31611a40edb24bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79450055e0f0edc4bed6509cf7f3f237278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8511b8dd8e843df3bd175d383971953279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8fd2af772979ab8b75539ebf4c8c4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14963289cd8970398cddaad015caaf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017bc4189879a028d8e067909f95104282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3129c6c602d719b22251c203f7e77f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503110e3a64437b5e5b2a555e1db7298284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f78cf3e3feb8929ecf4dafcaba6e1b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aa7b32daae78150b782a1f661c88b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5eb1f61e1c47049954aa5fed1c622287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8fe411dce8d8499944c04b6cd99f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ef216a2f27dafbf38c19467943f25289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beba6bac7e48fdc5159c3956de480a6e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd5522e43ba0fae4526f59ee71113291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b479a136fe5f4917944b0188d8dc85292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6eebf4e73263de1182b20aff32471293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8489c304903f2ce1963f246004d60f0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17229e365e46f135de0fd7b1edd4db3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561c5a6a6069e798ab141c7344df27eb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d9e14feb243e44400b3ab4a36b556b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f5fed3186c027003ac10478836f8c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d5c222e75e48eb151454bdd428d8f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d94c6f0e173ae6c9290adcae550c3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40445be679d5269cab9b298589b35e06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554360eacb095bf119336fd4d89b549a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75820b8f81f41bbaa94a6e7d6ea9168f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883bfc92b4a57856be2a5833c3b01cf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb10b8ec7261a349d76cd99738a226e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29920085fe46ec36f18eed5c8794ccb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abffc8acb6c97647873f60b30a6b464307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024fb38e477854ea709201fdd03d823308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9fbc8454b90e08d59f869e8cfa2b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bdfae5cfa1c52ab9b2930cd5bb9ef1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16aa169e47c49fcd4e8c18d53bb4eac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11486e4eef84c807c0050704a271df5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06775277a0e75174098030d09f1eb24d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fd716a9dad288a9a854017749d6b74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c7fb352ca2e6f43d3fae3c8da302315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f89b7749ef1f041d5fc647e9b4d33316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adcce41285e7dc826ebcf94ffbbf859317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e2466b0815ed6e5730444286143a4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81556ae288f6364c34e93198d8551b2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29758de82a695eba4c283c714d0537fc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e978ed0f1fa7e2b1ce81c719cb5954321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed6795583a67e15fdfdd607c0bffdb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f287e1558466c757c2ea5e27dc7e77c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b15062b6df8d41f3f3de4b0103268324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630dd5d7f6dd5318e74f1696ffa57cd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250a5275a5af2918b73e9abb781b462326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1c748bb560b4304ec8bf395a4387ed327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8f743cd9c111748b375451ba19ee80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690d990716ca40117c7d136d088c610329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a7f700ffd144fe68d6491aebc86ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbf10ea381b58e6d8675596f35675d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5f9d77eef5d2806a82eb051f12f2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a0850b56ade7db1eacf1f229d0b5a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3382714eebe64be51ac0b1015a73e5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcccea7271cd8a37ae6e220b4c3337335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a664080782f4c4d9daa0bb210c6c5b9e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f18ef8e1974cd8d6bb5cc7338a66a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b863eeafd12d9827155d8476dba1d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3829b16fda660c80361c8d5a2cfd706339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5f75a5f9f44f03401b66ddce81eba340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65483931ab6ca2519ae9c9efaf117d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4433ae3e6a06de86671040673c1191342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1830e0d719ede5243611e564a48be21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8442f4658573a5b2ab856287fe827c38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db6e00e4be6cbb3558d36595c280be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6d3f7a5f1cd56957df9e0cde244c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b83b1c8b7e266eddf705f08c94c56347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2b0a3c8f1736414293ee8fe212b7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39173a9e8717932aa7132df87cb6a198349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a5036f3dfe4e0fb2f46433d48dc986350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e3680e88e663096e745398a7396c6b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4599d4fc85bfaca48d58da3a78f9c7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92caac6ef6784e42a8922993d18cbb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872581999007641335351ee6d09e5e83354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6384906e93b140847a053af5e8833aae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112c2ced59995bc97ad75ec9d30229ff356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384547897084b4b9cdd1800aa6325be2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b984da8f6a9ab33bd47995ff69165f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a20d3db50bf4c3abd61f582080230359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e661899e4877078032055673019f95a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb1ffb3ba7fc46f6cb74258caf717b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aaba0b6f6dc93779a8801f116b53db362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b06af0255ca1671e1aca9a6c72525363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de44764d28e857aa8af67d4dc60d4b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53df9fb5a2c3cf282606f1be475160365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee9e91dbebed57ada2fbea77018187366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c94a91d348f9596978ddce11c0f7f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950be68a1e2645227fa569892396d237368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2783960ccccbd1d9b62e153b368d7b8f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5b91a98dc17e09abd28da5b3903b7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a352b07f09ab92a5594aef8b7e4b9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5159af10528e1dc2f1b7d98990e750b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98aa4f60c9abce8ea73343035b7fe96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33769befd51537c010630c9d07f01aee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752716ba51ef123ece02331f9c114b5c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3ed34c9a37832c9a47cb0aebc99e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb3ef8319dd2f77f8bb5b0c24339a2c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee342f79f05436050b997ebd798279378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217b233f57f4b7f01624d6faa57e8d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f5f3c30b774543f85cb3eed81482a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f201fcb816da0a73e9aed9ec720960381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756ce2baabb5047af7fe4e9ba047a5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339073d3ffc2f0d9c383460272871576383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495bbfa053612fb2667f44b8dab1bcb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c919fc6924e446fd384131911fd617d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f80354e0dbeb74ed30929b28fcfab1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d17ed764a9cb529d2554bf4c8c9c90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d857e6a43f74ff2fe3757c308088d7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002ba1eebe4eaa3826d64964d5a557d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0bb41d463be32b7fca8dc72415fc0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f694ddb5247511c73ca35320ad44e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16432c534062d70cd06581e45ddf12d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655ef4e378099d73c50a4b6ef24dfbb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba3e470c41e42d122b6ec797114dbc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72aed78451bcbd0cbbc1e488d8e46f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfbfbbf391f1de9f0475218244c6dd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f693bd56e828c037d1ed579387a0aec397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8f6231bf612e43f2ba2a685a0fdf5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e38bfc4eecf46e3d0a4c7a39847dc8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78677adc5f73f98288d38dddbf9f94400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161b3ba1c2924515a5a950acbadd523401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c029f929f891c7f108abe151936a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115f45d3d6c1477607e62beab592a7b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6513eb5aa0fc4954a2b3ef06b8e4b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808fe3b6ed3dea61920fed6306e8582405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b3e89fade1fe87180c569a43bda6b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57676fd97b98bfdfcde32e0791bc79407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a3ae3fecf71f4a70a10fa785575fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d604cdb523b38eec39c617715b5910f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92262cace5a9d7689e8d21cb0d456b05410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fe0e7befd7717c72955125e7ad13c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6f25d6bce75433cc35fa434dd1b886412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e597ff37854c75c64dd9da60c13d27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d47e5c7e3a61b23e0a3a1e3214dfd3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbdba47c79ccc638484b04b303f9a8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e66d90c57ad6e8da473aa476849ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436e748a9a1b3a7332681a4e70602b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11a45b403ad7823d94a250a149d87c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba380636f5175f2d225a91ed840df490419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115a90c7569bf7047d32d4e28081f6d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a98fef85080aa6800239a19504da74f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3453717aba54a8e00837318bd4ed058e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d63da7c44b82b8b480e3b5810a786e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0759da785702778d7b5c74cade44110424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d43aac75677d469be0f97f4f77ad4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba788df29860010575e2234d8a0df6e4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e901b20966cdc5635fc806ca05eae9b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08389ba4ab164cec8b7549ed1ce396428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2913f27825f3146a30e96b65c3770429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef426f3ac3813b5ed1dc4ba6f320a28430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179cee3f8bf1a4276100a0cb091b626431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa4b25334b8d8c573ae110856019b6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874a5c64d57cb3aac6624caf1b56f19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d5874dee21cd39aaa83b359641736434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5c6a886cbca345863b0c64bb606324435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a963293bae8e141cb67dcbf477704436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9eab0b30d309fea5319a9fdada24e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1fa6278f47b6bbb3314bec5526c84438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142db327e70b9de654fc4401c6001eec439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e07386cc5ad88c25ce28cffe793580440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400680f63a53963e8497685a37233f54441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6c258c76559871536ccb872b29857442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210ca3a0a6aadaef47064300bfeca68443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ade64fa661d50183ddcb4414936aa6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89c9b694fb19af02fa2298b94320df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ce0e7db00dc516476fce7d706ef45446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafce87ef4bd5656eee4a23d0263af0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89375a594a9f4026e9ca510de815aa58448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1947b571ccd9a0f74ba18be5320023449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c048601baa97f19851c1d928f886f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f446b6f21340f249ab1fe201ceb213e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867d0fff920ccd6ac73e11070c210105452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ecec3c50bbfa08220c590a80876833453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d803c0d62db98af6ecc5740452242e90454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eccbddc3bc6a94b0a4b830fc81b05d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ace6667cb11109edafbd8acbcb1c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed38589c124ab5e702760d3ae2fd8d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e88f1f906b8d88468f1a7a9096f504458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6ab08c3102da74ba0fccec0de5fb8c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dd88674c878d86d969e7ef963db56d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3851a139a5e81ddd44ea55c2345a0ec1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514b5801dacb2817a626f8147c8625d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82f5fbf40e9b7571676457a52bb7e2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899eb3d078f7401879b3da36c72ce6fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854b44cbc3603ff51f8592f4d142103465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb0e423e2fc81394bae749c2725b83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ad9b674800e4f64ff62659f3ca2ff467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfd4261e6ebceaa7ebfb01f33d83382468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3fd51ad2b47b4264a3466c4388878e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdd59810bd4879f22a7875b873ceebb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f736583e8bc84e402a6ea8f5e1bd4e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29815b646c928b463be57ca1abc2569c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d5e8130ef07ada0bb9ea69044b36c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b64714f0f8d5ada57b1ee9d4f66178474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be492b77c9eedfb9d82bcc7ed7494349475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0eb8f6adc8aa076c053500838631d8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e724f8522bb3f7e90dc6b1c34c17c1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e88db7b629c7a0665a4fc98ae8a69478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb48ff2703aeae072aa35436958f71479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961d28b2310946878a4877fadd58730480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf2089c5e3b558663b973ee122a5cb5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99740b9c1d7e57e8fef042e367247b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3650d4d7f56fe28b8a0c04418a762d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640f96b19a96b7fcbf0aed73b814886c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3028a2610c7722ee9aaffe3ff0121485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696a17c82544d3e4fac57cad2786e27486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cd7b3e4578d8089c6d542ecfbb499f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635d3ee3e32342b29ab186c1e9ef3ac1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c86103925415a214d6a76f6ca1e68489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb8c18283fdb6b712276b63bdc35a5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3fb343d8bd41c8be5c7efd3421049491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cfadc3dbac65da6548e34be4c4ca8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc78019a5f5fcd946ccfa00851b5830493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44138e0e6dd507bdb2825dc0e5e0ad7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a4502dbe2e5100a63fa9ee1fb69cb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a092f0a278eafca386790f6b09246b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108515ea68859807aa0e1af3feb9721f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26073e3a25efe945fe0c49bf79dcb42b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb104c5950e74cf5efe31279875ab1b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8a16a6cb8ecbb9200db8c53ac01c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cebc7a0d3f52de204e6b22d7b3a64c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0590e485981f9ced1b70c8807c037502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224cbd8e73525b8ff8087179dfc5e031503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e89bd6e48c9ad7e0866c588f80753c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e938ac47e86c16e79fc8973828de18ea505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d5f32e1eb1ee1ada9d3928875b945506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab32658f1aff1e052025d026fd5e0ac507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5efac2c56a57fec6dc2710f57017d8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fffd9b3b1786f3a8ec905ab5dd450509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f1d88ebda3e99c29bd35b0115c5fd3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9efc5a1ef79733dba3614c64fd0f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307050ba2fc6b248144c0890736d42e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecce0c63618ed8988e00503d80612e0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3a2e219938bdbc3607d0938f8ea8fa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5dd1f00d3b2b1d25edd0e2039b4457515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cdce9451e7d4f0e722912a9043af0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5822dc8c537e80ebe7ddf85341e070517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539400b4743156f59c8c559d3c6cfed518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b5e18364de135091ddc1f439fa2220519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea43863586e936f60d88d15c70a3f189520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa504de891a2da46ba3510a66f035a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea693d6f04e7f53fae69f233f875d5b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2689285bb058d242816d8c55d340d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f534bc5ffae178ebdd5c03cbdfaa4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae1ce1462c2a25501efb7528d6ef39525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6b0f388f804b2eb6607dec556dbd60526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625cae758b0c7fb617008ecb38115ec2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa083dfcbb2e1c8cdc0c88377bf442528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3fc61abad63e936dae9be7b707c3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62785a23ccadc7555c35af3eb8d6c8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fd305cafeb7bc468dde26d59cdb1f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a142ed5f3259529653043201fc653532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52b8fdd798c8b6b79e0ed043430233533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb2e3089f76a069dc40c8fae4d8a8fb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1606375ed92814596d9fe1f78fb18a70535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a63aa86ecf7df93f8b422182f4f844536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230199e26dd528ae991d1a54536f85f0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe89ec0b473e3388c74624beae4fd201538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d8745d13637c03e1f2b4e0e3701704539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07d5c2ee5363c37951eb8496ed4acc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ccdf387f4945bca94fea4e5a72af7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781104a743cfaeb03ee7418fd891daf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcfc9ecd5ca6ec8cbdf0c9f4694248543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f25e1990feebfd5aca96e14455db68a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d583c3e40bdd0c220d951bccf4a948e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6cd146ac800bba7647abf1e3217281546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c337b96ca151d81e77f63f12bd50f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e43cdbda60e7fad1e4aec023c568e0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e429b097d1142900b018267eec14269549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fc7b9d3f17c7c8daeb14bdb2c8e25550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64893ee8c1afab8a12f8b98c43d88fd4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04cfb4134bc803274a1f0b9c1d5896552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93add7d54b6855c94ce9f66d42d4b0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c6c47f456e7efc51ef6c97e4b8538554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557adb1b282ef4adf7644d8e2ed4edb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa2ec63258fec9c012eafe7ff716b6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32814ab6759badacb58d86a532fc26557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92797edcb27edb883bf196b0f32a12e9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140ea0c0d6b09573a81a19ec49350aa8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a3290e66c8c47e19331856e886c27560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7157456081ce52b90998cdd24e39eab6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6cd3904c27153e125dd4e7f80572562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37688007bfbca75c9b9da2acc3a3119563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711d53201a7c956ff208e831ebc185e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f756955b407f526e645d612bdc5a48565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60524b25f0b1ecceb57570bea7499a0b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f1d087ef9c5a801b5034142cadb04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df378e0e3b8a559ed6436948afd481ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7505b99fff995e5a244908290efd1ee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a176a1467f832969a9eb32e9934216ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b58e6a7fbd79b3a062306ec805d7fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d61cfc2da3c93ff229916d18010b9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7cc26cc8d345f59520c1f993ac83db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379aa68eb3c1582cf25ccdff90e019e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e64cd2b536d5f8223ec6c10a7acd62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ce0e7db00dc516476fce7d706ef45576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e92f2f0050295a1ff8d218965237577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079af3a52e29a79425c22ccdda29806f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a36e875eb1ff194b35e166d6846092579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9a189d703635e10d58599a30f2342580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa1044b3d3359634282c6950331daa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95e5bf99264b5dcacc37391a0348829582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aac43d33c9ef24143bbc0f14311115a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a5fe92ec2335454708a563cfb6cbd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3be6e484a247b9d5676178bb20e5e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ab9e5e71785ef6c465cab718d761f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5ef30b4c434b9cf9c44f5251ac4a3587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb8a70a25909da01fed73bcf27a4d73588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b893f4d16288fe3a5286df6446d533589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bc3a87575f0617b76fec7797dfffc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d56f064a44887c4ea54c2b20902a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc21452aaaea95bec7ed2e10047cc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89941ab9df1f56e0f95b04fcd30df3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c6b20fedbbf07d471af318cbe7448594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c627aa4b560bc6768c45dc05e7ab00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5d9886d81ad5aa2418d6762623a34596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f694b279a0a78f0f1f5d5a4d95d1084597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb9d45a3dd3f88294423b759c91f7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc120728a4488ddeb3c2b21b2f5c3f3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df4ef975cecf49e73fca185b02ee8c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c78b207bc7b8a483730cee32126ad9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb046245ae0a2da54a03448ac39fd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fab689b4bfe2e8b6b539a4d4f033a0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9831313cb45aac597a6b9a0f8da1fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4024287fc52a57da1c1c75ee702c80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976db2c2587d2d7525d8b628d6a7287b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2253692fbe34e153f545a8856e3781607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79407df3920b61a48f6ae98995b36ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b7900e26772199067f160545233b0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeb847806f440a043c1365ad4d8606610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795151aafe462379ecad30cb49eb9f3e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751558050af9602ecdbc8667e6df4339612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fffc4650191a91be3d0203d565fe7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6756dbbfcc025852d3273a750cefa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd0141e2b567e9929f61e164cc0344615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0428dbf2adaf19a3d9d70c5bbf5d50c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08127c8865bf773e07a6daeec7f7c04b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d261f58c323abdeb26ffd219df51b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e5ad1618287c92406711e0185086d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5448381fa1cbed9da5121da298686a3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f38a15d2f1472f5096eea8093f08e1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73523d382f96077b53a4ecf35b76f8d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817977923b021e3d0ec5ca3b568a186e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba722a22ad6a7d405a57b4ee4bee5a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b62173e05431daa41aa3731e4f596625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b07a84bfcf3e2ded32adae991273e0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825a2a0c5aafdb84f25b5a9c3f7b2fc4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dae6b5b5177f85b08a6285373c8132628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fd1af2b2fcf40a93594a762940816629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48c2ccfc77e31fe54feaa08a2d683d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ec17a2ca8800efbce541e2e2dcbd02631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a45276bd9984368de368603e518799632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b73adbbc6349b0e580ce9d9ffc689e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9049088ecfe22dfc7951352e708c50d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca19d7a828891249a99bdc8db9f539635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e989e74d3678b5e73554c291d0f217cf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1e02c81c73cedbb9f313ab72ce1ee3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eeafcca34dbf68ab09e1830029fbaf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672cde76e649807d4c3517738471945639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df66a569c88fbd098c94b93a377ea17c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d48db569488d0daa4363951ceb3db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdf444e03d3264261c40147bcb14e5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a5eec6f740a010ecb5b987c10ad380643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f99ea359c3237b1c3720b0d79fb69e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82196d47f198a3fa8247dc2488cc3a35645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2e9c4b3ab87108449c80db65a8bc3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe9aa097f7f4129e841235fa674934647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a81acaf7364811ecb947df6caceff1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cced67f32858965844483720376093649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7c347e6ebba6b961977db8be5c5f9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074fb611692bbd10646bf4a433d55e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170d8f6065f343b5abced02b8d87136652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f8ebefe68a1792e3d2adda72c8468b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21ecbca1c1ee80524611ae0ba4a15b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da09e87b8b64dc7ed6511e9a568d17b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbdf0c9e17ae63c3b712cf1b486158d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855744b97f91726648fd228f38a10a7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e06c2bb1301639b605611b577deaf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a2fe0c1dedf55dcda76b9549cdcf7659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3a8c5d208235638342f340f8e8d59660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcc161065d0b4b8a89a7ab3e5ffc55661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc486f5055a6a3444ce4300eb8ff060662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c879d8080042d5183a1e93caa9a986c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04bbc0a98ad05076a002290262665d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5eca5d94251fc353dfe361bfcb7b6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb8c93b69f3623fafb359689a1e5db666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240094acce4401a160b6ec70d3587c12667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3119f278c8c4690910a12234d7bd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a550dc840b57b6b9c8b72d60381ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6dea5f33c69659ebf530146cd89bef670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db89f0ca9783d7d08725ec9d829b12671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cad703f706739ff30714a0541ac114672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd66b34f2232c626cdd7455489d37d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7801e71bb6fb0cd76c52972f160c867674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d896b6f6ac922ed17354d4ed63278675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b691a1b79d4efcfc645ff8c6aa63d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e893431b86c9bbbb6b96a693e4f6fed677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a06f3fc95ab9a8e9357a5c6fc3907678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9fb75a3dbd09f36742a0dfc643c52679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab239cc749dfda40c5827d6ae6108b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68da14275581e0a54cb67d849b0bac7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f36af22b661c05dd4528bed72ca9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72912973d8109a2570a02f3b0173ae4f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ca4080e859e59dc12ef6665b9739a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0cfec8d63993e799ca8278adecdb1e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea47dd419f0a82cdd12caceb9e4723686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2343cd7ecfc66f3b104f0ed762b984687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cce67390f4266c661fb6cd04ae415e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7ccede1c25bee2bab9b0e3878b1b9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925fcfa1e46ea489cda57f75d8811e5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734a27b36034e2192cd1603b65b13a7e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e42421025032a5c0eea401984aa1c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99738095cc3d88be1443083367204693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5978dc23e1b722da5e142398f64560694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5adf59e6cf41ac7588305e3d46e9b3b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0d82dbde29ddc58230efea80cf698f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629db814069a37408fcfd73c1616f38697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b19a4fcb89717aeb928dcef96e301698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaeea6c740d52871c5e966858f18cf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dd02432b0a7e9a342776196b9ae07700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d500a01165bdcf60e13d38a4be189701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32aa683c152c91803e6c2dae19e108702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c434f760e215dac12767b04f5bdfa0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32342253db02492e99b1688a17a1736f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae6da6fdeb95a19dc55b3f58ff6b4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612b5fb73d18638ffae477cc1ac278c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4de3cb11257985996804da72f50c2d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8424f600c0c409dc5fd6acd339779f8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140ce9035bde6bff4981ac108230de2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4f26b043dc5c02514ea48f8fa2d76710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dfd817053d2833b4a9876b54c436f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bed6ec99c62c7fd8518f9c92dd29457712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b546c9c0f8efcb6cdeb49e1632a6e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e7c395e2206467a651b3d95579d39714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3acc6e9398dea8d3eaa1c9b33e5f2f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b2fc58e0ccefc8d21c4a781113660716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eb6fe8471076a464cf6f9c8e522b30717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770810e4a981acc92bd3b18daf6559cf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00844218cbd673ff1da8fd0c8e71f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b36687e1cdce4a4145076b67a6894720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4860053a1e3eff5150d8256224a7f87721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bbf5584fc03e14efb8cd1bc714a716722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b01f7a8857d4c3da6eac212d02b5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63570c841197424ab100d42e706941da724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fef5098d08f3832d79aad47ad54ae9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e559cd9fffd057c477b7b62e399d962726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688602f1d4d8b1e63a9fb8320e94f81727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d20bd54f563de2460b25ebb9c10894f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214135d6db813db52c6ea333d4e79ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e79b8870f2f7efb012541205102bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d4d78d0201e210e3c026756c7740e2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c571893cc3a0374220d892b57e5d9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb83940689848af5aff56ff25a73ed733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417296e21af914e7712357487349904e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d71ade34a4c466a8aa66b19e21b873735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef246455db70ae621ce934e4d030bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72312e760449af3c4d8751d3b7c9098a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638edb37da2159309be6562796f8de1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8bd660c3809e1bda6b27d4faa86553739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cd00a014531eadf542127513af240740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e6a2e6427a09c8507a009af781108f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6443391c23157cc54ab9c0441eed49742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54315ca3e90cf640c97820bbe4ed3aab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41251a92b169c10cbc3949d33ddbbf93744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d0072e1d71a0c92dcfb5c82690673745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55fbe2e53f3537a38ee061d85518d0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9e3b278828b02603434d3af8c5bd0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2fdb7e9534b01e7253ad46ebc452b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3ad243230f504076bdb6137bc697a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c1495c1e1b43d8d9079ccae2e81ff6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a4274e04c8f28cfa3d4758abaa083751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82a8a1d0353fb833e51db18f34b946752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ad6195e7ede16fad3ca1aa4261076753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca451f142b3d5162ab7e0869c1ec786754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b125dbc9a63774998a6cc6fcf71590a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ec8981172a2b8c421bf1ea41cff97756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82306cb719daf91f87c31ecfa3ed08d3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779aaa76d4fa28bec1a0d496521dabb7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24193f6f0efaa4be58cfe0325e6ff6f2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5abff255b49b76ea56f6efc1bb7cf81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af0700567d7934bfe37c5c6b6f0d2272.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ecdc9bfc66aab1ff3dd3770082552d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370b7809f4602e85c88b3cafa1d763b94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc53b58d6933c1e9ac7108abbd376e05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3807866ae09599eeeeaad71bbd978186.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e71d43692b9c8005e86b1ca6f0bac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88f2d0dd8bbb02fc6bc50d3cf9a0618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ab487f53eda3e500eb3e18d99ba719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606e165f22dac4a40549ff1534af07c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150d7cc488e7d9c6eec2e505bce30b1f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c394f9b310492aed9897f93cc284e612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0189927b31a8448dd369b7656b85a913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c6ea5d0cac7e09467a936bd619bac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6889dbbbda9c3e95823d80ff23cf730a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46577c890142f6cf80abb511d5ad657116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abdb9af35f4738d1c659fcefb78231517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18a3cac50f84a2724355b21f4dd47b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584f8bd02f08151067b46bc0415359619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ee61b40c8d2537b4b1679f3675b3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3fce4ae6a2cf41368cb8d52948366e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6246a29149e232411ab654ec4c49ad22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c99db286f290b68b1939c00a3f6664523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b5ff09e0c8fe2deba8a1e48227ad924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e81468a9b35edd3db1f6312271e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757daceaa9d076fc67d524ee11ad24026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecd30be9f3ea6c65b7be7b828a5416e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3f84181c5c4b757805eb617e6fbee28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023a3445f3eded73626ba7810bb0c5c029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d22b701f9db19f77b87eee257078d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94394d654c208549a8d5807e691ea5b231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c5a6cb523bb6253290c5cda6af4b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e92bcebe784a260df1d54fde49317a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97fde8bbe2b9b2edb8dae25430a528934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b178e5a4fb613cda41339b5d87634735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0eecdd46abdea4febb7c3d007e73436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312f43f5e91a7cebd3826388906e2c3837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835250716679606b6aac2d7bd5c722738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b62d9d2b6a23822dbb0f0b45d6e5c8139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab6981875c28635e10d3d55cc9c31240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bc134acb068a796ec0e413f788cc641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9675def9cae6cbf42d8982a920a96f6042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91ef015139cd9e63d9ba1d7f666d8943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7be694d70589387501df900700d970544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b539eab7d4146f0e860944244154ebd45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab024cd272fc1ae98d6f567c3629ad5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc763bfaef0dfc5914ef87904d829be47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9df68827820680f40b68a60d55b7a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c780c02bc5ff52df833f360ec4644cbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5271a271144c5d90c94435143faa050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15af45923fa8e34824ae95840a146d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192729b461d65d7c4e7ac1ea54d56e8d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74e83285c7ad9d1e41ef2464d9d42c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa69fd3219addde07297782bd9485a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de763351dbd20b9135ae5b14125548255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a929fb77cfae0eff1820995f49d498256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e39de2639452308e06af12928916c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4841d43f6678ad83508e5a5c5ebb69958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3986c40739352de45cc64d4a0c42259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a49388467151cb71ebe70e503e758660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e1bc27b97eb0ffc70fc5e1fa90a2761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714efadd71ae1eea2da75cb0d1c9f56562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae970b9272841cb31e84edca97ea715763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147da52524a0eb585b68e8e593c64a1264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f983c1d8f3de58ecdc11a33b3a77e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf16c6c090c73c21848242dda1ed1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbd3ddefbaddcca00414859e3f0055f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fdf0065e85aa6d570dc0cfaa58b4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd1dc52df9de39833946810e7df32f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b2a4a657cf70706afabfef9cfe2dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932b1b3605df6fc713b960df78915171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b2e6fa6bd92bf6ab898095a11f582a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c751b37133616cba97d4adb2c5bf2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549c552b1c2e5985a132367dd65908674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b0fda9e6d207560b6d23eab55b68d875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcda3ab419e192bce50b69d82502de476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9757ce173cf46dfc5ac27df1ee6617677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0a4c72b3ebe6bdf9561f84530591a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9830945ee8e9503c4992f4b545a504779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ce2c92cf2f5c837438609a5b3115780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6703f6754febb4b19018c7d3f64ff881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aeef59b2288beb5c65a9197eb285182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150402b71ba1599cfe31306eb10cbdf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31dac3682844b9d95963b283ec5cf984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dee72e6a3dbef00de58cb5442b02085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b895bfcaa52c8a548366c7c581a7a8686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe7418debeaccabefb905cbd6079a187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02588e7b7aaae9db68bbef0b78072a1b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c9b0614bf7c49e8e97391b43799b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e67d53f6be133426be361b58b02e7b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff1b5e2b238dc554b7ff5b126b453591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fb1c943d34eb371f43723170048ca392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e67c7e2c8d07b95a5b97b0856b43093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3435b750a126f147fc67cba28922080994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd9db9dcbeb834d1d756e206766ad995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517fcd8a48bc3fd0a5bec7d84bede3b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfc984aa4f3403c920c216edb8e09497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1686e6ec89e282a92b14574bbc19aaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36faf964229b575752e0cbbf9d4b2b6199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936ef6566d359fca11fb32cba361b10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfbe66222236f48b76e709785fb8cb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823c47361f8ba9e9e720157ae845524102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cc59e5f81fc0a7f07ba4605e0ca98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade8f40feeaaf9a0473fd206058e4b9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de7e927bafe14be93e96f013805cbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a606901084a82e0427b4cf1ab68ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d21800d4ee2239bf302f61751930107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e024521f3bb8ed945e3d1a5590460108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0c162f5c5a702429f605c6f05588e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883011082e1fe2b12f896a2c11193a13110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44db14ed7c30e584d232842a4c1551111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc9a1212cdc63f78689cd743fd3814112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481152c20639a2dbf9e3d3bf0a5f0255113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b112ccfc2581fa04c9b5cd6a7efffa1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7570698703953d98ee86d868aa2440e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146d65b7d799220226b21abbc147f9f6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9f3af5a57b10b54cbd674c0b8c5d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093e86fade4d1b3e8bca5d1f7a22d01118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16935905c64ee8215852436cee9abc10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc1dd44218fecb65839bbbdfd34da0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a8668882de3c7eb5e7dd417c77f8e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68e45a0200f73315b71e3c24ad6327122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f604e3a7dfcb33a79831c3bd1a47c0d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc9eb2eefe7849c75346cc3702ae787124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418f20a36218b550c2f079911bf96a6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19b95fbbd8b35495742aabedefbece5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc1698cf6dc04064f3896a63bc1ad3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea33ec5fbd26bb42486f885b8fd51c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bc6a7231891a726a3ba7ac0b04335d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c42af59934aa3d8636635262a2ce08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8073957fed838bb6fb9c0ec42ddbfd22131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b653d08f62059055a4c20da37cf3b48132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667dd72ecfa07788654f7dd54a0892b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e099d96d221ef2468d3fd762131c9fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aa7e93e9e5e55ff5db27b09f3c013135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfccb2f6fc205a91c2119ecc0a918d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd05d6449077a153fc97f187b1b7cef7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc06332bf1f0dc49436a02d40548a5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829a09ec648949d1752870953c1ad08139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ddf4fc5b0d92684c1944f4291abc25140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fa6e47706da1a326c525017ae89c7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08326471d35ce59cfe950ed91ee4ff74142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f31bb94464b6e79b4e0ffe3f42c556143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856d4a70f698a71d42ed36bdce0a12c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19084b555a4eed101740b4c27c1f39145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d948bc09ba1b0629c118989da838b411146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90ac2ad4f72d5d6d016a3f5d6502c4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef7527a2f3cbff7c7afa79c2300d44148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5ddd4f1563ee7b5bb2be37335f948149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c541282abae9ad8857af9ace2f170150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06baaa5c0bb4457357ef2adaf9945ae2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266bbc0313c921767d822f6cf361bce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d7d6a58e4b3eee3d5968b2f2bc2ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c797b014582cfca7e0d52c47c02a4d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48547e8bafe62d8e639210ec6892d11155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b294341c0ed03983be07c6af8867b92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b822bcdc7d3db3ecd576754b300e1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b15a3940882d4785fff518c3c53a4a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4a73e6653f0122eb4bd9a295026213159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e63b21da9c727bf099e464f0e803c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb056399ba24679ce8d9e7086bda5d6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2442f8cc024516988f938a42eadef25162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca0f4431e3739723569c9c00781980f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3b2f13d063fb73bf37ef29b1559bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03292bb8e2a8e1a36861e8d54e0d5d2e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef19785c5c383716c9dd3e2bba9f083166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de0a3bd7e2d9c4f9a5b747163dc649167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b519a7806629c09ba8736b1ca0fb48168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c99e09150239e1f65dc2b25932d1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b497550c77de09ec5fa2c399cdeca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7036596dcef0cc127d16fcafff9822171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca73b88e9c396a9e1e6e9cd3b1ac03172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf5ae6b4d97ad774293050a8881de6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612102b3b49e035243a31c0d8427f35d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10586880e10c7cecfbe53202f8665198175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0e88dfde30b42506e8075cd0839250176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a5582356f64310e44dbdd9d0272c3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbfcab723982f49af90959f45ed425b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d848149fe9b00e359275bdc2b7a94179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42558a8330b355b93fe5274382b22b99180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c234f60d00f469a2e8ff1662d54915181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34ae13a3403396aeca4946129e246d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cd7a6ec9350970a6c4357aae95e6c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8a6e547a944bf9369f12b17338fd7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c25b53d27ddad67bbfd596f829a66c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f15e60d55a3451223499e026ba24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7eea598dfbabcbab0da46cab761ae4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5ffd89a70951f64786035472bfd75188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956c52e4a7ced3adae6f7985c49794af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6befd3dfbc2082638b1a4a93fa5608e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4753f92ea314f01a77995952726d77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5535990de94a66cc9a33904f2181f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b778d0ef8f97a946a6d5193034cdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41ee3a764a5ad7144d4a674cca541d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41530facf844d43bf4521e0512192a8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d81ed3f0c9841ace3098e6d3f62b291196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f7e3b89b47864b7ff630e52327142197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922e1b5697b6a69530114542fa91cb78198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869480173d77dee375871c35dabc852d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714190724104260c9882e6ab7552236200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc28b4d7f4721d9dd4239decddc8e52201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46bd9071854a9d48d33897b07a27ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441530d29ee94eabf759021e7301b06b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a0953bc1f3c75a63852bfc5b2acce204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18dc53e90ae1f8d6f0aff25068924a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8fc459c1592cfe72dd976cc8db4000206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9346d11b3e03f2c729f80f4f51a088c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1402a8de3c4b447da331f53d0ed1c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449b9cc9fd09cd79c1f77bdb6fee179209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bec98e202d1699d266e939f975b60e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf3eaa7fae55de2500dc24dc8b370be211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da225e0fe5e93a88847415307d228c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595079f35da2ff0d3fcd1b2b2b223c17213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8a3f8d19e694900ecc40b490844bda214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3af96d0164b958f62e77bccef8d151215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2910703b3974b2d93c15d93eebc21a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009438a8a3fcbc8b634c7adacae0107d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7a5ed152e15beb77ec31bf9c51033218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6413248815a52fa323f5af6539739219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cf5131c7452a0eddc2c103278a597220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5789d8a1cc76245aad0f4196b1891dfc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161d6d452f0c844d1125b0707844633222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bec6611d6bfde3d50648fe86b8a56ba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcf7d09e75f1965852d892154813625224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8dbd06eba41bda342c927610d30b6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826461eb9ec337485349dcddef1a6d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc0d6b3bebaeb7832583b346ed3aa95227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e5a706632caefab72b6006716c1fd8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d67e4005699c7db61696824c212f840229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330feeac8a33fe22deecd0b5638e6f6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b807eca449230a36e0538168a6f154231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523786b7a8eb591d58f236834d6bde91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06894de0392c528e060b22deaa8c63bd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cd02e2d30978f257311f0b6b8763d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2379b27b0682de21e1f2946976b6bf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba229d1efbff51876f3ed0e721997b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2f11996a5b3189fb59aea958ef5d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbf99f2f7d2a04906edf35810271cdb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69339ae955a0780fa4cb7afa7e9c9af4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d627673df173410294073433518a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1051d081660f871c22d61e8f25e14c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee08c00e17ce0c308729a767bd028fa0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598e7114d6b3deea42dc995626bd3a9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe588af066e9db0a290e2ded5578a3c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1d5497683b3bc618883ac9843cf56245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160c3780ca5a1753cca61397d608d64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1ec6465dd7733d2fcfe9887caa5fb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a3c724bb8120c064a7d1ed3162fa3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6783aa17894a5a5f849b6f1295457bee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9374383e83aad0aa1730d95e9ece4ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5446bd90edfedc7e37b769f595baa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fd5827f29df984422832ad25a12a5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683ef18892b7449e7da4f647ccd01257253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc57ec636a33286f09398f78b08234a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4deba090975364b16ad57e4871cc37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44970c708230ab0af14ee0f6414a62b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f73f4c7cb69faeac18b7d5d991201d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fe9f898f53e34fe06648dbe699a854258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36616fbba1b1f6f66caefa71beffc7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69388c1c5198bcb398f014aff0b663260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf001e0049dceffaa2ae221fe5f147d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8ea3b61e6c317419fbb7f53e6053d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032819f744ad4314de6cccf882c11287263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6260a11bea6c53f21e1b4c8eb34b1dc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451cde8cba5803bc47fc406c6d8a3c6265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e21993f6a3fa216d05fed3ad388813266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d0455574e4769f46440f1127b4343267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850c73e2996e523e79812b19166dba0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1bf8c1d21e75280e38b177d31335c9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f299a88536855147235867487fd7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab745345f0c8af6035238c75581e671271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001244a257132352b41db1e923604e8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336bb57a08f4b208eaade2a8e5b3288d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45af395c60c08708c16e3f1ac155411274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41a6eaadba17a6d7db4cb15df42a14f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b6823e744ebc6b056fbc20b5b4808276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069f200120de8ec4310e0deaf5b3da6d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1411607a1c187bfd79b86ae64e77730278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f64ff1f7896281a4eb26d05d6051604279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32117cfa11df047e66df6ad650796d2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9c057476c8c2ab3dcd60e85975425281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d7e9d19383c7ab7bf17f85099636c5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02b00193ae5785deba0f2630b5f922283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8032cce710db3bfbe33d683448854b88284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5765ff6fece0f537d4b038b4458ef285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a85b81bddcf2106864a393db3efed24286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be5382c59ad3ae3177e67ccbd0d36e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731cb6571d4d8cbc6c6a437f58d9bcb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83fc83198c2b9759f41bee41983677289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a736543a920648067e7feb5019b282290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a511f3f50a10e71c6a57dec33b2ad0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d765470889831ac879559d96f60a3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631d33f53f7a59747e15a25bc2ad9ad2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a88f81df77381033d1bd6f7eed739294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7c840990fc982a53c7213b69b10c8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c920069033555978429da3bf5d8bf0c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78dd1f5abc02ba4c6f9dce74dea8ae297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a363587c3882c15aed17586064add298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787011dd0765b8e9838ed4c178f29064299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b417914665f25009d1e7cb2778ed6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596f530ccf984a322fa5ba5af4581bb9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056c32baf2d533b2cefa87d64bcef52302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11ba9f0c48f9ccf07a4b194e47979e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ece9587d13c0a1cb18217412b4408304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6da39330d1fc5921454abcb511ceaa8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ee089773e438dcf7b70cb86a35dd6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cbc6a9dcc6a69851e6157f0be884d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84bcf0be947b25df57f4d4f61d9e5d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af91eb58e69ef9e9f4cbdac71d40396309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159982131889eeb0f60d5a8d850e066d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9473924bd87c25602c97259a86cfd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc31d2dfc70708dd10c1dae26bfdb6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faf6f723efe2e227f8c240550b19764313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25284f3fc6ac999c2b6c8222f40a1798314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec69650f2dcf2c8855a8686cade302e6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798929b969da6ce841b9a1b182859138316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5aec35e4885ebcf025568521fb8d5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450719e543f1f91c3a66df4ee3af9125318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72067f7d1eba105350602df946594159319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8911a11728d8538c242cf76c6580e45320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cef215029e9abc20d7c050ba42a688321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f84f754fa2f4fbcdfa94ac5b2c8bb6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4eb201408ed79de7e35c55c7a8520323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f691b7706d7c07924f12cb031ede0c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2cc37a1c42bc28fe9d89ea0d71f95f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef119c1dec4fc06a0f6aa775b7537a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789580de4bb23010da7ca973f49aae6a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5beb91089af2099ce4b467ef150dd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1821a804ccebd5f8b175229a5f63827329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d22d42de62cb1b60b6afb4bbea9350330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fdf0bd6d18885b3087f09c569b374f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af637603e318be9a56bf3ce6c1fbeeb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b97803c1d667d8ba11c1ff792c885333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bef620d0f03d5539dafaa9f7542c40334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24b98a4b3eec72315e2fadd1f3e755335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a25bb1dbedb18cf9e7688e5c9af5d0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b529424ed3b71b72f003a51b6613b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ea2b4d246ded083b54311fa87e6e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbe0e4b24958ca93621a5b65f944e33339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051ac64030e6cc7e68dc4392c0270251340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660481ec438524ca3bd75963c014cbb5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1da213776d0aa98a1228a315cefca3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6f87f9927414423af5edf13fd1445343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77004420979a6022743c309c5ae585d6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32eb2f2a42cb579be5b35d15a7dcc3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dbe5034bdc1505075c6aee8501d6b2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686e0420aa353a2d2af70a8996e1901f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e99615008cc630083b39671d911bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327e2bc42af9b4e11ea97e0c5f3464c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbdb7175c89d21829f48198bd891d0f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb0f5e66d623e991f21994d3407dc1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e58778081598aa0e255a2837ca052352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64edd65436bf6907c9c4c568242978b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19686dec4292c7923c607447fb479c7b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be11910d23de719342b0b7e517b5a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e962bd4fc367c1e4a1877cc5f10d6cce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfc830ec21be38f516520fd91ca365357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7c57c4bf77752eb47a9ffc1c5b8bb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5377838c95c806987373e4b5182bce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898d121224edfcaf57b942f11186164360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14432967d0227588cce66bdfcee4be0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdcc791d19ecdec9f60fde48171fd1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79598ffcae2db1518688ea8314dac4f4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20c35c9f5c3b8e33df72cc9b5e870d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf58c27a0904a5bc793bff1e543dda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca69d3d6f92f435b227866541a7149f9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4dc3d669ac37acae00395e4201e53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e5738febb36d2b177d8fc4357f333368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc53b44151b3108f90a7997677c2b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432cfc78afdf849a31bdcd6681af891370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0537da048d106a765a5b3760d64ec5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4fee8b83b4173dcea3ff536dd4839372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7658169725d6b14c4eac5196a78940373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217417fb704dfe97c4efcc0e500c2cc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467ca033dabcafae586873ef41bbc61375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cc9dabb7accaee182c985151df49c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c15efbf242783e23becdc378f8279377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e11f8fcebd5355a7786886a884149c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45253029d9b652fc2a6767a3e4e348379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e9f64d94eadea166631ed5990066cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d464545ecc554e708da1ef0621d2ce47381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03953c51216b71a8c27022619870ce24382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcaa7d654fe502fe508f961f1ff00d5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd526de082440f6d7ecbea055d1005d0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d33727d9781cb78c44bc95fe32bf8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b3860abdc338334290483506294a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedf187a2871fe9cac78e0211888d95387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3cad6fc7c519b5a7cb7b69b4d353c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7f6bf1adb035480b6f70d0e78ef223389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cdf46b64d1c9c1c1e08c3cf73cfcb5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b13b779355fb56db2b6e9dcb614d67391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f82ac7eb8f4cbfe175ee2a92997af8e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8608cdda76c25a5667aa5b745f5552393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b896514514170ea14901e1e4cd1e099c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78309c65b991c4309db08bcbad302a7a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5b904b237bd146fa7df79ff4de3d3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422fcc3ec39c88a881d174491911e459397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee978da6e5af4e03a2c60837aaa1c0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de91014f8f7186e505eea255dfd97e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454748368a74ab457c7c543ad3003a6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e44ebc3ff8804b8b68613047c11c36401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f13b41554297b46cb2b168a78eb5c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5be78db354f87ff781398b35ff861403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5653fd7ea5255e20ed0ad0d342720a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7103bf5233bdbc505ac4e77eb338dfde405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feed7e79ab2731477eb1c60912e670406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cffbdebf8d267f034c3a8d06aeee57407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9fe0f0b5ad524d02420cd9833caad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebb0d3c4184417962224acac455e69409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ab5a3577054a292f2e6a945bae960410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b04974e8adb07a13564fcb39ac5fe411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce680aa2c1536bb522bdde9aa88f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855e20da9c9fe5a6f8f3f27408c92fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32402e0b1c181f6bef5f13d2ec2851414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6c5c2fda4475449733d32cc7d3642415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f9fb8d7e0758cbde66566138317e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef64fbcd12ed8f4d6de0c8b518f5e73417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a829a93eab09fa5c6fa6c6c0d8162418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975f122ed7c2ca85ddb8e64cb0f3971419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b095e6de0537d934169f3c17c6ddbc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7af34a7affaa2342839fdb7fb1aa6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f002cba53bcc17dfe4c642ac9f3a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9363e4ed2bf3e17e42593793a471b371423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab04e447973f77e3d12e40c28ad077424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa97ea3477b58f20b59f33edc8e04b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8695da660aaf6585f49513acfdc41426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac3bd35801b40707e4baa8d78b06fc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2efee5df208e13ddfb7c742dbc569428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc14467f81f9b7d0202b5a61ec88daf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a410f9451463eb6b1e8842ab640b7374430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b8f1266b7dc5894cc0e66bdfc93581431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4259cdbec95b917d8ef7c74db6771c2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb43bf4d484cdf357df63e75aaeb9d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827764be459548275ff8cbd943711e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b8e03e47dc77bc32fbda064ffea68435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762c98a78bfdf5df3c46d7de4aa1faec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077a9691a46837f105e2e958cfab518437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b04fd6a095c00266eac3d2a0bca5168438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff5e2ef1cc837691514ce17a4c1784439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f9de0e43e622ccae782a040c51b9b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0aba72d5edd6563c903442230d64d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37e119681e36fd7c31144f1810b58c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63342abc8618a3177e56f07dd082c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fadec94a153e2a199e498ec45d4394444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7010e28abd966c971d67f014f3e7d224445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4237ce36b99981079d4c427c8bcc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dce60e0f60b2b71c0571a2d84200f3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39416454703d0cf1e2b418095ca536ee448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e38a2f70c49a6476ad47b80c84718a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec79f1356789a408f0e311f5db7ecf450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51f6e96fedc624c27facc5223d2cf5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e470a89e1d7bcac311f15682c4d81d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02533f3e537cf2898932e43a87768730453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d4316239a673e9a70455af3a29451454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e774612e88ed2d9558d951e07a5d924455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbb0e75933f79b8d1765c363877e07456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a03866d3b2c0fe44e42b4ffd6963c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73464917300611e97f6856bd446079458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154ba7eacf6239f6e23f10bce256d24459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb25bd6672fad7d41c40a79a853d54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3e1333fcc054573db68d03c84e433a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e38d44253596a316ab0abc5953c4ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebfcdc3f34e73133232f53bed3b548463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefbc12b530cef36ec267c13896bcc2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a760e0b20c0f3c9d950acfbd878b87465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9cd9fa4b41d3a982f7efb457fb991466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ebb1bdf44721a3163c989b110bb73d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93138e83fd3c4fd29d0f9eaaab8308f1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b2b3ea71b444ca310fd636ed25bed2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ee2cda2c81d4a7280fbc4034ba427470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba578fb9f663f04332f822f8a54318471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c6fd114a504a9dda20aada75a4b48472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd99a992f37e8d194343be8cd1c68c1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a859572e6e3aec0f1b79f1cc92a710474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a1e81d309821c2962030902bdaa75b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5cd8609022b0edaea5dba64e77456476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bb77c3e2bc056575085c1186b8e4e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8c75abcfd9f6d86410c3905aab13a1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e186847bc0b6cda48b1a9730160749c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931cf76d4e2427bbf4fa56e2caceadf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dae49e6160eaff863191207c86e46e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d4d0753479bd4abe401d42e3dc372482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08089ba31a1130dd5a2e4bd251fb3884483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e406c70689ae9e7b70c4ce5819ffc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dc7adf3393fec864fb074577c51d28485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9f0d72487512c8e48791bbd9d3a948486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebecec79e7ad26422774b7e9dd8f531487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6640fa0f8aaaf9a12f2d6320db866488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e36f9f9a834ad710988479ab7f0c04489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21d9f7ba8b9f37429f288cc9768fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b312194234b868483ee2437bfdcc797491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e16d2734a776146a42b6a2aadb7e5d2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e496960bd7cbd9c76ce4c38b516095493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabc331359abc1ef8aefb1cc899297c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c88d68c1fc7f1a6a02891eb786eca495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef83b885e588accb7d543c1e0394662496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2083117bfedbb451b9c3ab0b472d3b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49d11d6277f470a8916834a08a4d3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21289a7680794c82a84758d09ef13135499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c08aa898b39f60f1b46597f32f2198d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea48ff45d55bd0a8f28e64e3912929501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd12d55787959c8c815c516364c2cc6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bbe1573597fdd42c7797ed812c4af503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ef78373f96bf2d27d16f7337b207f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0994cea2864a8b81e689e680e212d4c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180050d8bb41cb97aeb13efb06b250f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef92b9129a263e98791bf9e02968207f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3f9f189a5e1f9b617e07150791818508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23860070e30dad28d9662db5f0a2f367509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce53d83fb04a573fe2d1987bf0308b98510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9973746e4306962820a28436b52e2e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df125ee5b1fc4871854f6008ea862529512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963f325c8ec8f9be6060b28e4bd8404513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627b0ea67bbec396cfeb00de3e6d0ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d236b2210e59f9901cd5b5ab95dcd25515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc62ac90d1251345b3425fe2fed91d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614f11090186d9bd030b8e027eece7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776f35341e411abf3b05e1d97d97244518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062454d424efcb42bdb0561e24a999a1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2af04e5e2eb64c1ca4041d9f126f3b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4da034cf910aac6a6f834599cea85521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b21d0e392700f28f7e4974bb46a08522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9080d23be34827b0fcb45d01093beb26523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3270cfda61a1492d8a4df078f68204524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e52812d6acebdeebe1d00ba6e00d66525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1262797f9c308664f3767cff0a620526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2b700bf868a6827839ad754b2fcef527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791af57dff909584ac1ab9a6995095fd528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d1bc93ddc8f9ee462236a8c03b8a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ac4ee213d86812682ea8beb55d4b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910adfda811d37514c1f6cc62b6fd347531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5442a6d4448b09bcb769cb856b2d9a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e2999297c083dba82ba29df5e3b4df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e0e0251651c66d94d742511e4705d8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2078b9c47c031d2bad58891363d77d26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c83c772f78ab915281d9e0020f0d28536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db5e95405c70d060597c6c9e4b49e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a801a41dc440695b84dd2d4897992538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb6a352c5272cea66fed1de01d30685539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e016cef09eaaf71b862a0a28447b7cd4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf50777f6c6ca67e3782f97cca10589541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287e58d89f9ea44965ccae196d92f69c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d94e460b66a62a1a0de770d82eb5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f8cedcfb3f5e7a52e45132b350868544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398860d8d159f458a9dd6de9ec62b14545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc465f12a89e764afeab5c8d052e122546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194243e8c87ad7acb72d30b0155bec26547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43db3efd2d0409dffe2e39c8a33bf57e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5987ede74915895ca6c391111cccb86549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302372a7c39569dc6e46bf5d7d554ff5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33394b69e52fb7ac089eb3c2fe60028b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa8a9f51609a8779ce55ab8c86969d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a70cba318790e3e5fbd12e8e284da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3957a260a72583d54a9f619fa09a6807554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9b8a51a271643b800f7cf99adb7158555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fda9d690cab19ece20cfef54e72b49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db178995dab15f265cf3bc407670aa557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29513d3e9a983e9c8047ba836dcb28f3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b92b95dae309f335e9af8c1634593559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2181d624348b993177ec427c3dae09f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ecf77b4eb3e77c1f23337a8dc7ea53561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383f791045c49c912afd24b3e7fa8a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93ffcc430dffe40838d1d61f63de39563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dfc2a531cf70e14fc59a2fb28ec17564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be373deeaa77fdfd41cb5ff9304b75a4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab8d6cfaabbdb6705dbb8b278733c7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c31ddba3b86df4b9a04d69f0c09d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227183d5aa77015b6d2e74460007ac2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbd4c37894d593be0fe5d084687082569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5217f3b033357978a339bc38ee68e072570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6714829c42390a6af6b128e2e0d98d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed36d7eb53eb5fed49fd5b728472ab572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b2f766f47f63d35637d6b7d4b17db4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f1aa4a412ff52f1febe02cf122eb3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b6174d895ce46324825e3e137a247575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c5bdd6b901615b5c377357e22a392d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b72784816ed35ed6576e03ef632718577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f697bfaa9155b951a4f8e5cfbd4f5c3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1241cd8591369ef769bff0908f8101579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e367351fec556efa18a88bdf5a68ce3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a44b4b5f4a1afb788584cd0e8e625581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a851156218d309f0d3456e19f212a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b428bb5510503e0eb81ab0286eadb11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5db7c833cce79a97c4c116ecd1334584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060e2c74992a9e84b16b89c39f7a543585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818651a5e1fab8a3399eba23a2509289586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d63f011571b011416314bace34c4c69587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d63606bde5e7bb5179382828fd0306588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6c54dbb5ef227d10468795cbae6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ce2a221528f3b4e0d5f792140ff2ba590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e3be4839b0fd58e313eb150eeb2d0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467424532d1c3c900a567696c4b5fa8e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853c8e0c920a64417b0de0bfad90d94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18929f581d5fe2ab17d9d0aed708c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81078d130366c99ce4ac037ac7b2ff595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde721e90afb9a2eee137dabd875fefa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939abab1f80b9a268f1380a5317e5f2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789c058d33d8538c8ec194d368d902f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312ae8767be3392fa9101c45f960ade599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15376054e058a5e7781922848181fd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025163fb815e5280d3b6a458115dd37601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf496fa3c07ec586ec3359e3f41df3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5355b6f0c3fbb632d4285c67368bac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655975bdf32a487768876a3495d35dd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c94345f526e6d772423a1c745f3ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57384f59e30ef3a089aadedfc08b09e8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24977cf86acda6cfb9cf3da651bf07f0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bde3482466928b198b6eaafe9008bd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c7d248e3857e844f2ccf8ba8a5238609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58254fbf4e7620a30fcbb8466b487877610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd28df5d6e48fc8065bc51523327df43611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4603e613b3869a0d0e6127b52a14b419612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7700189207d1dbee5d0b8366332f46a2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d1d0b5b72a035013415b833953c7a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac38c160bdcca3b3f04c570c72a68d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0b0b46e92df13f4ab5e41f796116b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba41bcf2aa94d038e414c4835916d7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bd7adb3ec109f46cdd19f122e7f397618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec0904e2ba010600b2fb2cd8fe5e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dc11cd696537f4854f674537e8a02620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faab49be32db3bbe78d52cc6d0ba2ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c793e6462662b8282558f54b67b04a92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9edaea55e7ef74aa386e8dd3312447623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e770011980e7af8b29256ee4216d57624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff23289930a15fa9ce4deec37e0401625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8da25e6e00fb3513dfc546644505cd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acef3bbbbd152f5d8fe21fdfe7ca974627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdba910af364f8548b5a2b000d607e7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7104c4013aa43e37370d1c11f89835629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69470a863d54ce393972162dc5b249fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b83733eb822f824582bd47840925a4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76a184368614b81846af2a22184c72f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2cd0b3d6493859b83025ca8cbc9fa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a696a93422d42c5b809fd696587d87c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75820487e7ffb7e0674926707da03903635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72dc5b8df38a76df69610614222afe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d10d9a51ab29efb42345a9a7fb0e6d4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1321da33b86427a41eecdbedc683c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9459b0b1d21998fcca6bd3967121a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eedc7d5cdfab1180c6470cfb2261b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f737a562a9762a90cf499a1fccb20b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c640f59f57192cfae220ebb5f64e2af642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7f77acc2e24f3905a60eadb297c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907978956db3d329f0ca8626e0a252f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c3d735326ced90b60305caadab0f3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45734633cadc1296a7234df3da52238c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee3b60cc56524190ca4563394bc82a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16f05ebf0c6b2beb3d6fe0938557f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5173ef71b1a1fa4791f28db46284e3c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4360852ed09c61281f6c97b7de8d95f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed455c9279aa27764cfd28892025e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bc3f4caa38d75359c8d5468b032904652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980228f7a4cb505b95d3c13411e540653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b934a471e74f904ac8acaaa55c8e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b68064c8a966545130e931c43a4167655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bfe09f247f6746e6db17614af8c9f0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45cb79b188110fdbee4de082a55331657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc2d8c0f327ff6a9b88acd0da8d0522658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c26aed54dfc4f943745e8ffd0cd66bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037b6f7b6966e36ac2f1ae1bb89b880660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397458f118e61f86e5f76b28bb0ad251661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e13d19bd86daf9927f7b41fb25746c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f991de4aa7f3d8ddb1ae4dd8a786e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672fef381a0dc21687d9961c0cda9ef664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74194b7a1d0db38b68c5e112ed1ec674665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566d5017528814ac33eb2afa6f87aa2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d849a47519d433e12337ae07d8a18db3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f96e6b8a7175b28b47be74aa2d2180668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e0f5d7161e9a423a285bcd0a3e3d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209133e2b11d1e3d3ed2ec2b4c01219670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72826dd08aab4c2b8bfb5dbf40b3f2ef671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc9d3f4e405cc523bcd43a47813d1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d271e83381783fe04a3182e476c5635673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227246fdb9a158f23828961be469279674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3035d445d4044e79dd959991e3634675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa23a4c1821eb74e31fa166046773ca2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f902b55e093746a317bb73f247948f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63658c154ab32664e06ef54c637069db678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4159b5d38104009d3d4522616d9aeb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a2e07824f0be63d285ffda37fae68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59d462f0f240917fcdd28154095b38681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f669c5f08194a9ea4c6f9015697848682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ddc6aaa33568d3ae02f50cc5070d8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271d17106135a5ce4b7a9a1ae24f858684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88511da7031b88703c5e2b24d4af1550685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd915b94f7b00687d9dd8057a117fd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8986184a9dac0b7fa74325893e3eaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515924e0144f387f684dc427dabc770688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d79d54f9c75723243060ca7706c38b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84b2ad13d4525202f3a391a80472c4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f982ecaf9bffc58ad3aa8f4c9d284691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea0bbdc39bf9ff57c79c4d40c0da736692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237f5c65d5b56621009ef4c7e6a4f1a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1b6cfb919eb1b615af674671309d0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e347ccbf2b44f6f093944023a3cdb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf390ff70a15d48ea2922fe7917486bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4597c28b92d7cc24d69a1381432f6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f15c75f2f06eca2d60dab46495d060698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e324936157d604c1fc957a036936a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fde86ead6af00664d23d705aee479e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146bf9d6c8baed0a8684c999807d33a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f16858a2f824966d6d32607a220ad1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e40d2a4ce8d4ccbec6ec2bd7b1c1161703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fb9c7ac9bab787e4d67d7fcfab110704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1b5a0f6f9eb81e454ce925e7002ee2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50bc83bc6dcc55810baf588223720c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8739c0b226ebb1c17b383a2e70fd15c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be152dbebb51b432e234d653d64edfea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a084d74932e88579ae538480d1d58c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79247dce6167148615ed51362ab7687e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157199677128829ce04fb17ef6c54aff711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4e7fbfb76beee6cefac8b86fb99065712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8089e5465eb0e65975346ad447c0674713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff7865ac4d714c7deb44a0f707576f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f3603b877e57af824224b0391b73d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c11e8c6011badb8d17fef311aef145716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef3dfad8633ed0873b69ded9d59696717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6018dcc73496eeaa6ae51525fb5f27c5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58eec27b7afc29b2bfe8460ca7ed35d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b419a8d31857f089a5e024e025e4032720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea6b53c2440bff3eea19f38584a934d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ddbd09938bc1119d3b07288a8b183722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b96c05351aaa612427f8ec2fa4142c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f91304182cc72778d8c2386fb9872724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e045769959d40ceff5d5675c331a975725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9806eca015968fa9e63a1bd2389c6a9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09572daeb1ac58e1498852ad244068a7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bed532a8426cbd03ed66709184bd19728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6a3cc5ed11ae7209646a9c46e61a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bde82299122f801700000a006e7a4be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df4e0b92b994b062a765a3a7562afdf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543417e250747b90405206e66343577732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954f51a63bacfe15edfc09cf64c67db733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a806097dde97ee1b9ba2f28dd0e8dbf734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846dc592d4cf4ec3f07c8654a08dd99735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782e5fd9d1441095e3236ec2cfaccef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0c2424e376b7d01a8071a2f026ff5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b98cf6d2e922f70a9fd41bd20ae1b6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0c661ef25eddf4ae8f75f715624c0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0e430064e0c397875882909bc114740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6ce9490bcc95dabc7984a93f007029741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838310a28c3de82041150abf9ff2c1f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4da41077182576fb6b235c8f126f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581c363489e13db2483ae9dcf7b0acd0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0c6f55ded15157abf97a36b893aeab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45407bca0eed4a4755ebb94fb1034ecd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0b0c055de29cd91bda5913f39369e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30927d46f311dd347078f4bc4185e5d0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884a75fd20539f496d09a79ebd44431749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d85bf1c97070f87e2c2e4ee19b753750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f908b5c6ba54d632e99f6453d7724be2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc26dcca64a230c19c3f17eab557a6752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbedae27e662c5d9c69cbf085c678a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>