--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384606b8850210e03b08db98a8ad3d181.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3febcd0cb562fc2f85b69e88f72268552.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d745a664b8da3163730eb8a9c3ea03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da155b119878088a4bb77e3c020b0cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096bfe5e9a1ee6e4c5d9615b53178d95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9773e4ea128c8e963c615e17945076.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294abfbaea5fc6962882fe7242c87b727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f2a3f20d3953ee4004aa025067f9488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e292600440f973c59e0c5b052996161a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33198785d419dea8bc3fdefba3151f7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c586a7bf6c87cca00a98823b041ff311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30199296aed4a63b03f7393c1381bdb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba4ba746ccfd4d221e7d00684e75c913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961439137322fcf5b4189999313ecb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e4f46d59692427a5f8e07baf53744215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4968ade26f175d28aa0a80f63bc24816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb9e825580b5929b65351fed151bf7717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805be17d17fbd7fb5c5424154cf32b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23671aa63a12f581a74836a28feae5c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ef7fbcca753ca646f8c667e400dfa320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9bcf77f58a950622c409fb0de3578c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73a608f15e2b819ce3e3beae38778f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8bd2176cb0ea7b3d4e3cd45bde2e223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122936a722503ee4401fd0728ba12d524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3a255700747d1ec7e2cb58be878fd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5fe4f5197e6258efe83b073a679f7926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae47cbf5b05c12851a784e40a62b8fe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e16f7c9581f5fb9e934e825a175bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b8f17e811c3e87c2d8ee91427aa8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d3cb956580b8957f31639a749f7ef30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1936e46ac537094c799dc46cfca243731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81426805a707eda043033e758f72e9832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0bc8877376c6f4885633c9736fa7e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df926e3fd63640db6b9c6c24ce68c24434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f76ec43aa30dd51417c1388493c84835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ef099bc965b5115e7976fcc53685d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21659f5b9d39b8969d0a0d9ab090f45e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed99f54305c48e668cbbf05902bf7ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed8bed23ee96f5fc8b05928001120b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6462fa1fbbc1d57189cc42e3efd4f66a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb47263e1f1da26dab6203e280550b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1150b36a96ae9de4d2ba055b64422c942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf3a73fef616c602b9bf2a20a8d664743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f387fb3b9b5751feb85112ca36287d844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d89abc92e6c8fd3f8be8292ede00b6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2a77012cba60c4a977d9a393ad00746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdc7f9dbf24703e7657623d136cf41747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a431c983440ebaa1198471186f73f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d741fe7aa74a339d4adab4e978d7ff49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a6b1839b5c96465fff72dc0a07fc650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b0856a5f514ea6ad71fcdd558c15851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43981d9b19d298b8a39db52cdd1c4152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e33fc4be37e142c2729f890f5216153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1733d20d1a414252aa74fe205953be3254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66060139fbcffb04273ecd5d070feab255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d466432e3270e7a16971127b11e9e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369ac1a313ac6622cf97a5c932f887557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c73fa4f113721a76a6b8a99569c9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f266b7b9e5b9fc6817a49896b238d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a211fe16a2a2d2562218a10b28cc960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89f30fc9ee75e4faea99d7b7f17b1461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0dddac5a1868ab6fcbd492a99395bd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fb76b6e04233db9a75a0a7e37418e163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2f84e0be16adb23921259a29db8c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd025f01850d38d1e74354a3cc3dcd2065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0cb7b0626a4ef0ba2850819578842e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faa08bdaad439c1892810b87cbfebe67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f512d8e8b9c2a4e1b9c3493bf899f7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e0d8d2946d8027e5bca742a7ec641a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9336cfc32b46568310f7abef5cee7e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4525c838c9e862ea6c7b45bfec6a1771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbaf6b40a34ac1e65f7e057674eb2972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707bcc62ac70dcb6c1096ba2820e88273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bec0d6328ed0e93a16c3f1868748774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1254fe9f5d711d7307cf07897676f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516240bd20e33851dbe85451190446f476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872afa70aa15d945431126a7c1705a177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ad487e3d36ec500cd061b07c7d20e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b24a04a61c1c96bd9e4dee8c528019c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec02d0c78b135d447e23f0aeb82239080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830469050883313dc239a39fd63dd9281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1df22c2b71633d30243c09f70d97ac82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b7aba56a66fe6f4d00220a638747f683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce509e0d91ea2191b230942c22d729e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f41c74cacd954201b868e5d4008f1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d4a45050a0f37f28d9df497cb921f686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53638cdd15e6ce5821d71fd5afc71287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e457e2ec01e93e4e786cd62d541b1d1088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fd0424aa4270d0b1377e83bd90b53489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf077203afb159b2f07e9a1191093990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d248f17875af4550ea4d2508dec7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575a7ee8330cda555920c0909b4b1f292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30cdd78666fc98156a80aa04127cd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d990356f8d7303746ff3f2c20bcdd0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535c40b783d8fbc106caca1b55c4bf3795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf40a3f9099fc4f8cc7dbbf4d30d02696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0d1dddd8ab2606c45064dc4f39ad497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959dc91ca8ac6cace432288eb55fe9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97a61796b9ffa149d1c222945a5cb699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae039b2f526572c7db5344cb5c61a808100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3907b4391d15f529009b989148e88e6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abffa02a52aa108dd1c11d04da226da102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de84d93ff91af5ff1e9493edfb36a2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6520306063b07970cae029fb06401f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16240c7cd0123c1aa6ba2b53ee0f7e9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae08f9309bdd6227270fff2e16f871106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139a4fa7d5f5ffd42c3e528d6e4c2f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63145cddf8cdee5df6142a0ad57998108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc1f2f8f692aaf22ad7da94ab78da1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e7c39f2380a95b445cfa92dbadfe110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c6748c9f4fcd0046cf655bef7a0c8e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e38ee0c78c0086666b4bc7ea0ff5c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307315ad007f3aba569c83d84178658113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dfd60e421af6c6851c621557c9c707114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efec32d2a8dc475a65a7c2ed482cd74115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcce7b644e742c914dfbd82f1fdb87e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1bbc98328783b2a884166a91c0a38117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbb8e975bd1b839e2d681bb2073b68d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d8d892394da8d4130fa50ba3e2be8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b610f3c9864bc8e3644ca46b957b430120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b29c4621fc45eb4588bbcdccfca1d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03d1fab5134188da73e23a3a2e033b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ab64c0e804259cd72e7cedd015f21123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050cf9ad2fa2b254e53a6fe7d15602a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52da48624ac3ac671f8b553332d48f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133bb30ac3664f83981df16d031ab735126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d85c86d6e435f9d7300010a71c400127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37efe12b082bfb548b0d9693caeae4e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3012de783e1b479b60ffae74c9f694129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19f056ec9791270a94503cf5c779198130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bbea07374e88c46a5f363efe600475131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c425b4e4daa74e221fe7620d409e8dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41c714fefbb17933a515b8f05a3661133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c624b2d16fdab4696f90f645e3ba31af134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393f0fab0ae19ea41cbf05473d0141b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94adb640a5675ef902fce22c1bea18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55511bb129aae8b8a34e665d07e386137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc5f0e028ca612b7dd68793abd1c2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9c2bc481f4436b0454681c0b7003a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f56140f71effa5ff47a1c63807c391140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0f88a90d10df6fb228d501cc07ef2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6acfbec8b0bdf35a219fca6acc7d44e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539da472f6faa641653becfac20ca1c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e378e0ce2839c2dc810ba1852b758144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9dd2e76dc5c0cb983e416933c2b3b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c37e3bafce5e4c2ef18c71528ef0fd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b518e0c47aafeebf7c62623506881f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff870b00aa7b06dec3310b8cc27f734148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f288e473aaa200c455372857291cdb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b44e718309f40c89b006d4bf5e0d59150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085c0ae0ba3f02a456fab1c79f45722151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c341628b41052737a078218191fbf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f844135eef383fc4352b0e2557173153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27cccd6b01af7acfb2d816ec588248154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28e0f6191fc7a46ddea77d442ad92fd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d60804111a75668ac426c5223858104156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e23fdeea547cd0bcd8e899b022c63d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c83ad34673db9a163547b0956a380d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d7d0ddae02d74bc8258336428cd73159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8303a7435a108f4835c15837fcdf8aa160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c4277fbfa2fae756ae2a8c7c1affb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f68ce7f51947261614f80a8074b3e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e36f1f46984779641757a66db0e006163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eff9da1530aca328f1482d3f246ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569f5b6f35ca43aced5a53854179161165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adaf7b7e6653eb254aee712b09670b9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784e01796f49a66b26594de8f055a67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05a01ca38e452768041ce67830f5cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802dfc82cbe67351fe6d2cbb28c54f47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6cc0a986e1e996efefcaae487526b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dcfecbce41a52c26c6da53ad0508d5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28047c6971444e9e73c99f03e0c8e78f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0493bdb984fb18c1be4d4fd1185bd060173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43678f475b6753768c16668efcd0cc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146eedf8f47d1af2964548381deb0ae175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41a6c06bc249998dd384985a6dd06f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13300c3e47ff062ba745f97ddccf66177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10987b770eb21680c937da531dac165c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fba84eb587eb652b312eb4acd592ea179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e3763e57624458157e55c81ae764a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c4fa20b0270648ca2ab25905cb8b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad7e52c06389d37c88d6fa71fc22b4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aefac98c66819e2cfd2bdce8919e8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94efe64ee98f166565c5cbd636eab7a3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bde95f3c7571433b51659a09112004b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07fac96bfea65e9510132e90210f78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc067875d8f89b35028806c16a6dedc5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee4bd01560c166daf6a6ad2e7b3ec8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba94ede807657993956f4e249e55a046189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b1f265a411863430418272a8eb868d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48122fc74cb78f991bacf30152fe50dd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746925441276dc3e4f44d346b848dfa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e0a36557b52ddbe18373f9d7a6fab193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20abfd3ae76be010143a2eaa2a99aaab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bc0b956a28fc6253c6986dc5dc33b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14d46c124f0f5451cbfe581211d5e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f880c77e56ef1dc754afead7b55635197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a99c4425f7d77debb45554b46fb55198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b16bd647816ce258d383239c0212e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba244b3bebd9ab6dd3a0ce0497c1c3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdaf4f1e6b79f44a4cb6022ba5b6051201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0811874cd48594c65968db65f4cc835202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c59869ddb86c5f0f5116ce9883b8da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503bcf29dd6a973148481fa7117d0d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e476a4520dc96c49133cd40a1af015205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8da042a434734e6483bdacced6912b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7426f88e342f57a58ea4fb0400f3a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2334c43ead98d98b0eab458de05edac208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984c1355ca497d3f3af66958a453505209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069de6302350fbac43a1b096edb3b291210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c39826681be213b023dca98a893e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b46cf91ad1308b3234b9f858d66fd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4d8e9a9333e926365dd37cde6ef06213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4352ca4bc59de9598f2a533a7ba71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ddaa2ec3730974272c7aac1dd3d63215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5495f2d2e481a014859c819f684edd0c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2205658e850e15bc8287ec3159b6a6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb5b9730ee744ca6ffdca7f13cd588218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e218219c7161d538eb47ac73db1e27219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aab852724ce3873f5ce6508866085c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8e457989f35d387d1552a74fc6bcb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223bfa0e9e8ded1f8b4f0c998f07c15222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aedac9f5a8c3d100a109338e4d5098223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824561ad900721b82ebe64388a00087d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcabd22c7dd78589cad82690ccce0113225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b72a7acda77afbfa40f00d92fe767226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe24e2439c7a02c6b55745d588353d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f382b72aafc0ac7aa6948a795958f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145e922eb349697ac0b021cbdef8333229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24721865c8a318b54e3cc6e75871f6ef230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69cf8434e509e6bfae26a58d5ef66b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ec2b582cf33d5c919c1359f59e56a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5fe86d7d93e17c3d8cfc1fe61e4eeb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd64badad035947eadcee66dada37ab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6a901b4a5439c0ed8ef94cafa8701235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cda9c967b98e190a8f3d9af914feed236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ff8c34a171ae8f8b319ac2c11cbc69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185048ac7b661e098de44e4d9cad5af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd37233ae28344c4e6253383c9f4b26239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99928145ce88755550c508d1cf700e1a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a2c5c8113ba38be8e0498bbdc326b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6000d676cde10b71ed14f34fb92c2e14242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9efe104f914ffb0e3ae59e05efbdc19243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce74f00bc35d6959b007c0ee7fb083244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4bad3ef74e38bdc8ef599bb6a3442245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18faef63f1732ac90b2232651ba1d878246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08108676ce9a561ed1c0f187b1b168247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e884c0e42cedb0ee0a4653a6f36434248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657a2309ac21d8810d9f1ceb788abd10249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cf83d35dbe4fb54855f2204b7d3f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94549d8087a2a69dc3336c81b156de8a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120a53fe4e4fc175c9850dabf307ed28252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0165d419177ba0f84e6c0403eb7d33253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5a0390b03416c391e37f3af195901254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590fe3cdb4c18ac6260fb0683f60cc2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd24684bd1fb992bae7931136b355ef256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d249577ecf965ee35515f05b26c1447257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15afebf65a5f637d12dc39d5f9039452258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286b116616b3434bc44c15e64679087259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d232dbc3ad3d0b3f980fd5f46540eedf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a96fca47b902ee6a60159b26df4bde261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759ddd70aa57a278c42a5445aa1967b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442e0ffcbb1d3146c4c87a8c3e5a7a27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fb83624ea07b244bd25c722cb3e5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12ae3f47b65fd4829e7f5ae8b28c7d7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672ce16b8657fda8edc8f1118f3faeb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4ba5c6977533c3ae448a0dc6ce529267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e599034c19b92454ffc0914a9cd7247d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d6eb2e3ac1379b7e9f919e5bd5663e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef5366d986e1925511cea8de8f9e4a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284f4029ce7c65138ce9c7fd38e7c81271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de62252fe6f03f3eed4fdb20617dfba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710eb904b4dea8fe99e93904ccb7540273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1904adb46c0252073a5a88c910e18f02274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee304d99f2a3f52e15c3df130c98072275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71a564993354487c96b391c667020a0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc3bd8cb13a0b0d30367b42fe8c900277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0e64f4528de5e319b3510d9192eb1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb81daa16fb663923976f360d706a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e432f9f47ca7ff0d09c5befc57614d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fa00bb3a25230f7fd7ec4058117ac7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17c2c2325f414ec5b8c840237ef861282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88056e953b8cc664fcf054b521a596283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852a10c547aa49694530ec03c2837ba4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a180e22ef2896a48314d28e03c76a5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c03d5fbe3d23698a15df5bdb4b61a4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561c6bcdd00fc2269a9089bd92838d8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577625f565bba8043469e0963268a679288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef49c0efd900ee7d4cf6d8c68466c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0871af0b9191387c4c34ca2cc68ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5aff218dce95623b1d2d0f984bb078291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3946375657eb5f0ae1747e3febd74292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24bbb9246d66386d00afc6db8e1143a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27aa91fa5fa8a48a67c8ae59462ca8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd3d2e5da25b2970f3cc2f01275ecd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d539202f071c320462b60977a1c22ef3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57886e564448df45605c29eac7aa456297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2f516f633d8ff06fd21e81281a8c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014bdb911c5140ab1ccd6b88c112042299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be34a1669cd1863b8b492ce96c43301300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86fc7223beb23612731a1fd9cf9a4a1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c708f15eac76d2a21bf50950a756d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e99dbcbc3552c4738ca1298941bbbe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a1b9a24b5335ae49f6960a54064db304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c06e1f57c1152e729529f56d12ae0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0731f4286307bd3e4b0900ae9663835e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06673249f82db737b2d82def967e89a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39322bd400c1bfdf54989d6e1447fac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e914bd6c7fc25338ee178c7798944309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f775d97eea224d71252c1b2e9d7c684310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872793b93d5d667e622226290993e24311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10348794bca1df7dc76d6234d2dc24312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782600dcc0b189c2bb5a04178508af63313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597d8b38541740e2282e0d684286ae1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678990fd7bb1417622a8cccd07db1d0b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb34b64c667eb0198faef860aa2da490316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf404bcdd5ee7c058fb0797a9bd3f2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107563f74e5e5266e09af787b6f3acce318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfba299383f9a577afc8b50f16c6440319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ea8a0215a6c1e0aab2ddf2a80dc20320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfc0bc03f3f52ded0a2aeb2fa4854d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0590257487a304889e4c7cefee57dac4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fcc5e13b5485614d1ba2327c2c2967323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c7182440d56715abf74d69982a352324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c10dcc27e6ad3066b1f1ef969db9d7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509a8ae67dec316aa35290663d7e05e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9cfebacdb9840c35c91ecd2c81898327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7666cbd36df0dba5c3b862b5bf47a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c57a01fd5d97e2d906241edc05b05329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9189db2d2e9c508fbd3586345fa4c8a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e95cbe7f37167ed80a8ee0ab147016331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8c83b37bb7ed4849a51e78e2a86b8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556d0e70e262fc10ce973a5b27b4aa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445ef36a574f6522a84d06d3b603e6e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00949758c68f0bcf7b4c065a3ccaa066335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396b5190c76e04ac348392fd0a4c142336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae377f7dd8eda1b39658d7aed1c25724337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144827ef8d8db70a33a135347ac7d79b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad2dc12dee69b199fe217c8aa5dcbe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932150fb4e755465beb424286d7aded340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ca7bfdf358aa4650916c2e582786b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310eb56562a26ce4da61f90722856dc9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40da8f50d9d0dec5884d8ec21b46101343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d540df8e05a7c9f109bb3e4e1aebbd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77904b9e2d33c499c15f990ebefedc7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fb9ed798e9041332f7ddc38a8a559346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48fc4d48f0357206c289f192f4da21e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d2a5f96d594d0837545b98ac3f28b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1f3813ad6e8840dd88cb1c2a12937349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3358350361ff6b6b089fdb503d2e0bde350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b54f9469e72926b5f96af19884580f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee862138dcb67b12d9f1c0923f8c73b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1221ab811bd8286cc81b172dda8863353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5621d66ac93aa74d69a183a1ed275354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6ed5a15faf5fff53bf65ae546ddde355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bfcd76ca7a3494aea7113b445200c2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3b001490142aced994ad763f7308a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7eea112be0d037947acdaafc22dbb7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca7434a8be69cbd17a7538eeb2f710359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5572b669b97087714bc127b3f89500360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991f5848b3f2d8860c92ae24af70963361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb5b627c10d270818f9c65ab2785eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20f1f2537cf75ef2f963ed3a5da0f14363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c8a71d795ea04a4eda6833484e60f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e57757f302dcf01bcabaa65c120094365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f53bbf60fee806b3a297e76da768b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d290fa2afcf91711d2cf53d9ca727367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc95703554497c59222954700a972d9e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f277fc7a7bf9c569b95e23310edcdb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c7f6dc6f056572635f244f9ed84ac9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aec607e23616b41126e5925a72fb25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ad2ceb3a8092f2bd584ee1a761389372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fcb58893e7799f55c855905af1acc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74895fc75e56142a4a91b85e3fe8bffd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaf13c6da4146bbd17770145b19d5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ccf5207d0d51a6cac231132a6caa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1674b36bebf9fe34a5a8a3ac2170377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ebf2e5a8449d5e30d9cd8b36f3de4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb70e4e6856b752b3fb265fb85c4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fe67679e2c8ec7460e01aa12a0b93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771e25c7bd886752b69cc07927c9a4e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949623f617db8e3772c422b9cb1109b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ce8ed55e7344f7a8ec21c964cd7f81383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42392af5c2b459b82420f2cae3ddf9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a4c1f6da60f45a80c5633c85d0e1f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2fe3c636145e75e4fc084319fdecf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d997cab4c7d2589c95db576d2e95899c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af517d6814d95555aab1aabc73813f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00270ff766e4ae07715e959ac6c43b9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82f250f3d12269bd11d03b7e4886a8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6527d4bcae44eabb33749ff493cda0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcac5e679b1292bb8acba7314f7e497392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab3cc034dd6eac7757fd46d43b9164393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b896c4eb3d110f20eb1fa89ca25bc3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353837f2f93efed96642e46db1b09c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223041ba0b82bc991379ca1e37c99d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a79c90011cba749920407e4cbc0843397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890017070336ec07cbb73dc600e3f9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abd14e819475742f0e94bd8527de0e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd2fe7d07aeb21a1ae377f6404eeed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d2cce1bad560949bdd2c89b07aaba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2afc855b8a1a7efde891ece43ab65b3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0254c24dc1710be78f0a9f2d831369403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473491e56f18dbbc1c45918aef4ffbcf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbdfc896132271e1b79b51271389c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a4b7b6ea50f7a22f3a113fc5aa1e0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd30243222a5be4ceb885246e4ba3927407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74567cda46845370c38503de8ad37cb1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14ba45eaf807f81e7825d1f2cb28d5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f136bc88f0039cc01dea15b732718410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981956f669cff53521369688b96a2f20411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e08d4b28be2400caaab406d9a2320e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09229290dc0d0da6ed5974de1c45764f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac4527fec7e95e9a63ee77507da596414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f58d231414f806be5bb64a88860e54b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f5e28d4d4e6036f17ad1eadd1c2d4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66718a4af55f8f6c98f54018c3c7da417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844a4ea9558fb4f8509220c13d5bb46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1f0124c15688ec4110740b48f6d7a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbc3d0c929a902e172389305c7d2f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa0e7ab4b03db8b0ebdd3e1cbde967421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57263f232010a1eb17390f7291719b9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e77cd9856e42459e21f495d576613f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bf377937779e78005eb627117b7c2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14083f7f6b5c4af4a496406acd9856fa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0ad115a7a3df73215a338d1cd7450426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34dd3423341bc742d06df7937da2c24427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2582d520bbea35ffcae19623ec3aae3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784969253da99a9a2bb963ca88937bb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff09991d5d135a0a67744c9df98c56430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36454e5cce1081d92931b94a98f9c9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d844280e01b3d46cd46110956ed2d30a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08f48b1416ec03ceabbdbae446bdc4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e8e962d9f55e20774544dbd6463e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbd077c0d8a7264de89363113324d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2248d7c229229b16f388ec6ac2d445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb3f03f8a328c468456d072fadbfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58368c20baced7c89a32d306d192c73438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ed2bccf9210b1a39895654cbfdcf51439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42f4e237cc8bf4eea9f7a75dcb45eac440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc3ba0c6157be5a1e22e4a5dbbb641441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516891c310bedff6a2bafe974e5d835442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf81c13478320b71b44953f4d51ac4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f6d49087281abd7e8258287615b8d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cbf30dc35e733f299789b0bdb78b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e894aabd1554a9860a0270ec969254c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c3772cf4e520442a9add84bd478ac8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326965ad1ff65abb9b0ad85b95f9ab78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894de630d007237cdb532be01235dd2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247f93cde7d9c10ec93ce0f96a770e3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecab575d7715254401e8e14f983720451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a5634fcf4955a5dfd374d4bc7abb5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632af796596a7c33bdf5d1caa0761036453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583dc01e2d906a3cdd50ad3f91ec759c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb74c188d1fb95a2f14414da566caa7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6f08c67066f18967c9bcaceda203b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df8e5785bab9230b8dd980cb9d37f4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc154d3533bce2fcf10420430ed769ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d487d31861113c3cd2c193a96fbc4c3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02182972186cc43b21df3123d91539460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d657c8c58c77fdf91d68990d2bc4409f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dde47b49b8f0e81687f595ffd7c6d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb5cf642c354e4aab0f6cc94230dc6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd915eecf72ac3174099f122938221464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a071e363e66471f07212d204b7883465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d87dad38511d24d9205b8ca1073eb9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38291491d17f8348e86da615f280be18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e5610ba48e92e649259f7070a785a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb45b6084efa6c7d2930b70e5abaf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aa02edd9cdfd91c5684b4accc4335470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29f082e079b4a30e332ad0cbc20452471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974d47211054f74eed508056ba0988c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be8047b1db90d0f744cd03b07dc475473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c039aa1c414782d5e5b93325de02f1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44f8b431951e827a25dcec1e1d4a15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f666fc777ef6f8e700796939c7e4fd476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962113b38dd7c96c99d213d9f7e2443477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6e34a899d399248aaf9e3166fa0b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d60aedc7b43eeed3356604937e8560479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bb1f543d308af2aaa44bf49d498c1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b608da41c28151f7f75e805982070a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1daaca29decbc8f1ab8ef44800f4839482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e27e28bf2f739e8dfeb5043f7f738483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843f29db43890a2f7b55347d2bbeb91484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f5d26847201ce42def3a72688a6e7485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6dd770739f00711adc3fdff41c9fa486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe24c93fe9731ca2d8ba29c2281ccd0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683478af10a506018375cc004470f0de488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69c394e18d29cb48f07b17bb0ecd8f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11378e2d998e564e919ac6b3622e26490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33959b3b72a9489daa227d22fcd3203f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689532c3943e65a36a53db970a3a2145492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3d84e7ed72b4fb2a6c6608dd436ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87144746d48a954fd1fea51a6cda0d20494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadc7e4ad179b4dac7590eb7b6db87e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91329d25e6524a617516ae7a9fd20372496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4761e97eef4d4c4176cdb9daf898de497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b583c7d86522546295b77b01a956f3e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be8977e87a9c8170e0067db2d7c422499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4713648ed432e14356bc6be0121a46a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b949c61e81d82b72d542ddbba7610501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b56ccb8a854cba280ef7bae67a56b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188da281a95660e2b0f885a89c6d71c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda0c475dd284781f5df67c5f2ef164504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbaaf074ea3e68cc21a050e3a8dc2b1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37cc1cff56e4ca7f9290d4d40822f4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8031f275fbdbb709ac8fbb518ee53145507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ac886715ddad5282d4e22331375734508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3250d9a28ab99523c9d2eb6cb284e79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee5e47cb0349de47b4bce3a2d12881510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046093a440bf331137f8864d988f30d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817dfda38424cb1b23dba51f1e008b4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e57a84d00600cf680c5adaf1cc5aa0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a388ccfcb16a570a5c9abd889da98c35514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b124e80987f1ad908174adf5dc9b2ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3ac61c57a31b08d0369d88b2b2c57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc17692259cd6e159e4c0089040573517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d178ef2e9abe33bc10d768cea80b0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89a2b3b931312a08d9906c56faa8ceb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128ee4d483258abdfcafa21b2cf02a5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aadd063608cff874edf797c437ecd9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89089e5aa6e2bc2108c618a81e5ab7f7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33a8e1842ea4cf67fd880c92d42924523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c350d4f9452f7b512129a0868496a847524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40e730ed31f3178826ce0ca1f68501525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bee80dbb34b1fcc38ff9a5d5d893ef526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4a9420a91e5ea8b7c92fab395483b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfa9e70c01e43c4a5514f93ff07e59528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7844efb7af0dcd20329703cb8f6dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2571ab90e60da3b1ab717bbf5cc344d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1decc5a04ae69171b2a65496ebc6f242531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f3500f1d2b005cfa4f9db4df0098f5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc29b40b69a801304308bdb28162062533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9dee684edaaa911f0545f8d9787b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87edcd2235b7ededfdb90006af3845d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4a39815a7f2a99200fb81ed22aeff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3511f6c4a3e22d10c18e0106b515299537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf554d13441f574d3bb9b9c616e4bc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e4d1860888c59de034f2a0cac4bcb4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37d58d4ef672732da880dc9d80e714540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50664da96bbf9f7742a8358505c72bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72933186d821014fd36d918a25eb6d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b426df4aac6cdb12388dea3a702ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c12d98f61c9c869cd269ced7c1ea2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c746fece9d22b072fa5ebd31b2138ab5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8221ff99a76947127f0a9b105200d0f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389d4019aa1ebe24616beb2f9d41a32547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241c00dd151bdc7f033ecca77c846fbb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66267b8808ec76b84cc343f0b86b4664549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f71f8bc77d388190406dffbf0debd86550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb806339c4815b69a537b332b2bcce4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867b17d218b329a221567fde8b16937552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a3edeea5082700ede1490e53eae0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4996831ce83dbc080659c881104440c2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39026aea1095f98dccf756b9ce9e336d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e65f9410edd3eac4cf3958e6a2a5be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac07a3cb1979c6082cdd982620f43755557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d678dcea119769a59c9531e860e877a1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425a9bbcbd613a0eda484a7840f8133559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9c6b7f05760395708c152685930443560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f625c3d6636df1537e8c4bc098fcc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080db1f29a197f0a1efb6a6421a77364562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29daf72d34615f798c62463b6f731608563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acbb028ab974a2721632739c1094f80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ae9a061e81f9addb471b250de5f19565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1380da5bc8f9d64a4666ad2692b14d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc969b69ebb1899001972f58c24eb6c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5844f22951b18ca09c3270b97534898568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d6a39857a0c8c8ce36f3881c930089569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863d8be7dd348cf5d67760d14652e11570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bacb776a724fdc80799067e331c530571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab6b2cc0eb92bb4b1e0903f37ff3d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1cae538bf407221bcfadf04119ec0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a10d68eface0d6d315b7c04a40d363574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958fbf6eb91dcc8255631f402796114575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae8de85529fccdca92897d441e45e5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb033997799c4b57011c2e15028832a1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fc971ebe6309435ee643e08b82c074578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc01af229ddd09db9c02157eef7c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7283a8915e2c453163b2327540e60f5b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711bd97a26ae9dc37e6112c3ab1dcdc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a603b81c1809c29aa8574a0df2ddd5f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1b3ccd34718cba3d6e479130879faa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2058a1f9ddb853e11cc67d06151b70584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaca71c28e9d2b4afde4c2a2083130585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f803a16ba6c3c8f03e25571efcf76e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db11741446b91ba2438eee537abc0ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778bddad2e65637084c7c21abfedc333588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c7c9b0d95a7c4dd2e527ccaa1497d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9f04baf24508a176edff724f043c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3991a310f3276aa70361dd7e16647d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d9e46f49607353ce19d07427ef1cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d222f821707a6f7f76801e52e488b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b3c7a0024eab654e0263c0fd946aa594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246e5d1ce7349c74576d5952e7e2739a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254c79bf040342c311e0771e813e25a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e576d3dfbdddd189ad45f242e1b74597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5f69b0675942bd307975057d3f63f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc26d722266f1d947936f548b27b18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3959fdc71f59545a1d83983adb2a558600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119a0d2daa779a1c684d838cf5d27c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1725e7eb1dbbf9bbc14c272a59aea82602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91f4a281b39eab6418ac7b3da4a456603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e467eda1a66031a7348231cd14e797604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d50c26f451e5bc0bb99ddb0dc1f1812605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b355972f630d5f862704e6891469d6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4c263bdbd0b7ea19d78fb4b66becf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5368f4f88332d0b5540387eeef56e60c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1746e680ec03d0fd4bfaa23a85dd60df609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0364bad2a843453c43e6f0bc1adb6b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc592970c76d6a035515f7e8a2a053611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f515038cb7b2145d47759881eb1b13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7eacc222e8e6f5d2f3dacccdb38065613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df605eefdd991fb6621c51303d4168c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b315829904007edf99e51b1ce977be1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f415695a4b78208592babd31b86a147616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aad8ec66bead111860877bb0cb06f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d5fbb024bfecdf17011875c83e70c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a430cb5c7f4e88afe5545826f03a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687807e5e7d371575c03bf481fba0e6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40ece6d22db84774d21df1c596a05e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260215aa810772f3bf432d38d5acc60622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008c691d0bbc90dabb4e8171ef9b51b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba06bca4287b189cdb0e5eec11d39cf7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82e8625eab3ddc0880d07f1056f120625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2186814cd92b2a59cca230c2ea6865f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6cd6da7ef18fd6daabc6a51e0faa0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4a3a69561d8a9d813144759e58249628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc622145618bbb22b6ef40acb8bfb3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb483e64768c4cff9a997b16ad8487630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32125c3483dffc74d364c89e9526d984631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d2c31131d8ec098288a0800ef25a7632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704bc6d4dca4bd0c05704db4fd82199633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244186209ddd277e99ffd297f67476bf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d1fc9a34098580ecd3b5f36d426c1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c08b727292f7892f2c218efcdf00dd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bf579977669e45eec3c3a75b47567637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e98be4dadc685eace549c9eea5372f9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd43fb9f6e7df96e4c0211886d0c77b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb0fb0cf0a732678d640aaad9343186640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f42d933463dc2831f31435591f2b7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba0add0857423db5fafb68f4ccc9ab642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817fb476dfa688056524eb7e937865643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c65d3c2ad7b6c5bcc15e1f0de37a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79b70d60679e12780f5072e89a1a5d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b235d5d36173f15d1aff16974c76ec1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d851905765aa0fabc08591727c0944b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d379b0a8e693a79d2c05d92d94abf881648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e8101c1d0f876be8d103b853f32d6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc3632b428b4d7864fc23a554f0fd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4072374e065004f09db9b69ceb675f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a048cea4973cc3e0893d13ca3a746652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358addba259dc3758ef8a023306c09e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf4309ab154742ac955d9fe98d0ee4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb5f928e7270bd7bd5bc16bb713e362655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ea9616e77447a6c597094536c89c0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f75fc23e1936c81314b60a674b4977657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc611a4a8560072309d3c2cc39c064d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d089ae67e2861041077345d9f274b5bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d496fb23d2e858137da315f30dafabd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a59751dab42b853feabe483f965b169661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f54e75f35bfd508ddb791eeda2698662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53a66a6b787c2c43c4563cdd6b2407663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0235d561f45dc36fa02d6ef482453f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e1251054e667b388d3c727abcf327665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c65d51d0a9a58f16f9e471fd32ffd2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65530f71d955f0e3ca2ac0d6513c0bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48cfb2f2f247f964377dfb7a0e4e8d1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e175a65bc17b6f1e0e9ffbd130b9a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7034d9a873035551612b7c56839c6cb0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba97e9b63a70df49af99b948a56e009671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef4eff0b6bac3a9b94d716fbd51b65672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671172dab98c36bc29f8dd3fbc632b8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f65b9f85fbdc58f1f7bf6d1ddd7c617674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fffdb2a0ecc3ffc39bc2065132402675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f12f4b569d9d17b91510bab615ed5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e16da16ef79e89afe1ba6d4a42368b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d59b7a4c77c610049ca2ed4ada4131678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ce34ad884382382de2c274f6f1b7e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df537410f013a3e1d59076f89bc72975680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22ad0ec04f0d7d17abebe3199a22656681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98068b3c2961d162c15836dc1d38243b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f767c6a5070504ddec6e3b8cb7f19683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112a33cdb44f7871849dfead4338220684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abe8a11c6612847da651bdcf3536d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4246dffaa267782b4def6fa27ebfa3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469c1eaf67a6e6c0ea23bdd9e833e7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1eeafb78d5cc95b300b070358183c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51643590c02186a09f144268ce31f0a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc21091bb69e772f7b835405cdcd78690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d0bb72693af4acb5fa2644fecdb07691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfce2544d93feebbd63d151e842440692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6888df181a594a7b98130da1324d98e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24bc66b47398f12788c0e5ea9fdb39c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c49d410ad7d819926b9dff89aaed8d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d59c61c9a1abf652bd43e90b44f89c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d250b07b5e47a17e7f9b68f8b589e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0a8147e2eceafc162a7ba5fe924d3c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2014ddd337c49749219b560d6ace0b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cceee7220ae90ed92dbe972321b512700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737428be59117e1578817c119df9ea42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073a42178f4aa1362a890d4bcf2a83f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14e918c3774e6b46b5109b4253e175703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8658d9c83c534ff7325072b0a795c951704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf3cf81bdbdaab774d591cf100f8b2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba715a2f7f9211935295da2edc0285d1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c7cffc2bcedcf12858619cc681fba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504eaac0ed78dbacef0766b85801ae0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc08ef2f43f71bd4f553b42333e787e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc5f24964f85b8e337fa01397cbd9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7a4bcf62f32b408475188af4c5f27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163a56002a639a697660ff94fbb55f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b9f8be2f589bdf5214db40ab57a09713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64896606c3fd7a5697cdc0b2ee6a31714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcd93feed872c6d5d9490d7509791a0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b22e9a656edc3ab692534f969c0a8e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601227d01d0124d84908041817bec9d0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76126b18dae28de7cf98b62fd477e05a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f16e3bf819d09d0be39adfd1db15c0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b29db15b866bb862771d140bf9085720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13781c8d4425d089d1d498d8866b2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fae1df63af30144229383575d46c7b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8925ea8aa835ee7240a02270d43aa367723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c40505beb290df3ebf3e52b83c337724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccdf038ee5ab598de81ef82d34f1f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec53f118cfd321bed839b0b9f39861726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cf4b5fb81199f21f9ea47fe30fb2f7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a43ab290ebe9c80655ec8256e8af1cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dd85c1e1be52f388a37a1389533af2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c889eaee527205171edff295b1e145730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720ac7fec0d0a91f0041c73b3a9cac1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48781e2c1cfd0807b21c95c1f29a26d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644a4e43d9b00cc530bbde6117b0401733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac6985904afe4ed9ecea0b2b32d9e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b649cf09b25ebce976600a6face84735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657645d8cd3cfe1182ae6b4c39f518f7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2182b4a3ae25dc402e19a479f205bf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032f0a69ea41227a5015bd365196c67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a92b442d4d76f1103cc3c90003ffa739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ea15ca54d608f8510ed7dd00ab67b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb32b8b25fcfec9c67eeb0b6c40f8d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654908d53bd42da0da8fd3b67e61026742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3698bc7d2cce7e1ad3193cdb30d90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8414c111942604930f8af80cf537410744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef5e2562520ddd3e3379ceda6fab054745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a440c819a0bdcbd0dc979284c7f4af746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14783014b69f0458ae1ebcfc2022398d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e785ed9843bce6142b26e76a3f1c0f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f237af8a04ea713c2849c8521fee05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0c3d904c46a56ceda88c05c8c2c0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107000e2df872d6640c2bb67268a2c8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ef24efda4d641ae1d3549f90d04e7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d45809a5712ee77e8cab6486bbb046753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12358cbb5357939b75d97f6794f00aeb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb7c317208d15294531abcd6963dc3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b798005e25c47f28382ca033dcb0d82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8d8734f4c33792138c31fa66462c3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f4231ac10f87326df4f531724470758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05f852cc7edf0f9a58e09249fe26e5e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da7853f66872250e0f7c4e350d4a4f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16407e6343ef95db7b09f6d6a5b118522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b1b8d88ca322f7c110d12f28f29863.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325293087f5b75a6ad20c4ae59801e154.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570831a3fd192a8cd8c8a75d2b05aaa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccefa6f99d04a9c0cd4ee9984cacab16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4aad021ac681467b0eb0bf800f907.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423a04e87f52a801301e47b97bb2bbc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6528bb170733b90ce65937d42730139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ac35d29cf5235ea728fdfec8f468dd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a40ed9ee0f04d886e4e735db82f70d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df1a54040dadf6d12eddd83ea7a2e212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29425739e39596faecd60d80baf143e413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785fee090cbc200aeb14d5b7e5a8ce814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e8dd0e0a7fa604c57f67a92e45b95c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7744066ef8b13af5814bec51be9f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02285a49c833b5f6a201d81a949bed917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee03630bfc8486a710dd3ea4e44177318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e02936f2792dd4a9ee964d4a3af995519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11111ac98ea2323587cd7838bfa524da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a6d613953b2a12607dc00d31d1bcf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca810fca50fcf0d8979252aafb30160222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda42fc00f838e870cdf308e1aacf0aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9951a9074c22f4475684876780e63024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dee231eacf4c31944c998f9ebde3ad25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddbbaded23775d03091eb7f0a2451426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38ba5b52c1e3368034c11393810a5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110377e137fb21ddf2aa2cc97f7ab1028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228034465eed11dc53bf75e3e34c098129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d202ba50d0a388e9e7e7ba80c23ade30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69411c1176fb3b96b8f1746c23bd184a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496dd1033382f74d4f041a0e8e74ec0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278afd4802a795513948cc046bb619ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606487532611609a65bda8a2143b1c7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819701b7a381e0f2b8a7c0513739062435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b855c5760e143a9a42db86e6865b7f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7598e2cae881f764b18251fec3fd5637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda962d5bad8adf21f427139a383297138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bd02a44d0c0e96ba7a0bfa1fe68b9539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe9f36a992879767edc9591e00475240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232c0f9fb79ebc2e13c89aa7ea495ee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ae9ab6c4faa5fe198f0186fbdae8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0754ced7f84945bb227e97d9ea70ad243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cb4fed0823a6a732e2456d306f25a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd817cb30ffc75cb78d37669362113345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cf856719b8a695c9667092c43a81646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46be1d9b24558e3393c1f255c7fc43c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc9397211592d5d02e402fbc45817048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30567ed5f0e482d5a0a05bd033d09949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4632a58accdb40e3f3d45a28ada98150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330b8f2e1a8b8a724ccd461d33d57a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fdee6753d493325b03330fea0fb3252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca26e2457cfca5fa70ef289ee27dfe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37312f0531c09d9f746b1ceea44930654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886dccc6339b9bfe2226ce2ce3b8345755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9fd7f25ef4f394979e83214263b8856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e85f530ed2313beaf499afb3d960257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1342a9f2beb41c75ff936836cc9ebf358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d5091e24a096c95e79e7e30d3eaa659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dd159449733433deca75b42c51b12b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4642b8594278594801eb727baa759b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107562b0cf6cea0c1108f3fcb1a5637462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556600fc801329f2831d34f0972037763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68e8999f7ea8e5a1cc437a0df4bd0c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2580cf88983542f3ffe67e666071a3a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e06f2f45f746ac6194a21df9c573666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7cd934e73bfaa1a752d58d941181e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb81061e98520777cc4e4b0879d806a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c085dc188047160f7bb3b83ee624a969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cdd2b81581b5cca1c255059467a7d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16fc95c0cac21b8d7b00e1f5a26e5a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10256d672b49f75cb3024e32e2ca092372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acedaa38e4e54d6ff8962b16eca988b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7162852e0604fa1f4ef5b6ca88b5252c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b8261f992bb9b6d6b00632519bc8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb69fb1e220a3257a926e3bef347a3fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250edfb5fc72d79c8efcc6f8ddb07e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3c3e3219a74850643b51736375677d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bd2dd5260a3f28e890e280514350579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1dc820257e188ebdc3523fbe74ac9080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347c933ae9eae34dd8cb678557df5d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f31529aa4a2060f38873c5b47ef27982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089c75c4095831f40201fcb6112f6e983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abe615d12a4c12c53ff8b4c19dbec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e050572bb12b66c75dfb9176b61a5185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0824c74bdb7a40ef83ee40efab64ca86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee75b0e354a88f3d7418fde672aef587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f67e5b2f930b5d07b4b480fddc8d9e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553a43ecf78fad1602b2081803ddd34789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d976218c57fd74b5a11e2d9a49657a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84685d92acbfe6238bafa58f6f5a308f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e16a5a000d02c289c06a047541934892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195c6c64ed9aebb7e0f7650e832ef4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45d310b0c25620ab7013b8bef30d7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d143b9c89e3c5a8d870329ec16f39b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aab407a0d96c36d61f4809defb79b096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f218bf5a41c3df13c1cbb16baa8efc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd95d6050e7ff87ff5fed282d27c6898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c9a33a39ba5a5a3159c09d904481999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafe1ebc7d2ab3f3131ffe57935eac21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ccdc589f8ec8b35e405384b9a3bf0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedf3ed2a3da9df894ca7f5c16c618a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6e3992c151a6691ef773fd93962e5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966ab5f46724807528ed06c902261e8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078dec7fb8e2b0c39277dc2872e5da62105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732f7e9fc09662dd71603372d3e7f68106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39c0e2848315b0e1b5da5e80a0dee0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f136e1fafbda70bbd1cb6498b2b19e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b113a8678392ea39e7fd6192cb14e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffceec120592b2c8d8d04527482aeae1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a5da6daee5ab4f74a110c84f92ce3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd444c3aa0f5ec16d87d31b17567be01112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f6baf5a3685beea208e74d8326805113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8571a5cb88b18c6fcb015c10eff641b7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f7fdffb6634e14313bfc730ffc376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453679938091c1c656b10f364ef9f31116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d531119245fbd10dd98da8ebff49b7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cf8d7ab44642eeed617159f46a6191118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49491575c9daf5503acc5416a2a8f439119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b889e80d3599bf2ba7bdcda9ab9d98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253883b15a2ceafdf054c3ed76b91d24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4926ca28fc3601d1535de44e295344122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6d552fbe72cbe5f410b3e8605f465123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbef6ffb55fff79ac38c3489ffab112124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28afdcf1164edb917783d9a151933791125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7eeb277b89dfa8bdba1684007f5b3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83ce2132e09aacd117e247831485ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbf45f6e557bbe2bb2acdc780781be128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e29f05bf6c98288988e8751b4407f1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf3fa00dfba7fbfe37f4872a0c64ae130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2c5beda7c09cbe369d913cd23146b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da24d8b3fb398f23a0ff6f5ce27be132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9af3cdbb3a6f7698ae3a93f7902a3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e14c63dba29b21c46b0f036b33c0dbc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02875ef8b2011864125479df9ded4a08135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaa409f826a6d23f38c1f1bbd556ec136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a92a1b609dee4abe7193c016f345791137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc585bc93e6faa04ae0af88395d2a61138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcc96dc91f65c3eaa9726921f14fde139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e9c0b4290440a8b2f3be0b71a2832140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f729acb6cc52d67258a3f662655fd68141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aed3b231abdc71a85a718ecb5019ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10f77a609cefbe999cde91861fede9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca76cd63d9bd246f555509303f755a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed766ca9f70942a02c895154d1e10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0e14f680a9d16a4043048a5253bdf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a43b81120180dd32af0d2b2cc4776147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782008b2f1f010e93065ff6eee399c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b5d4b9720e69222b6110b7ff7d5c2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa48fd529bed6b15cb08d5c478f8a8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550819ebefda7bf290817f374136464151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cfb40b384d55a854ad7b2483acdd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d138e7b9a886ea84fdbe88866e2cec9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf5762d1ab4684cdf833387d192f12154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a76f94b101b887faed09da2aa6286155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a700da28e08fbd7cc0a0efbce783d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a790bdfceb2bbd8d7ffb142a7853a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec5aea249fde3cf8a2558da6a1bf0a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae4190a2f1d9b7c1efe05f30381677b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961ef942fd3f72b2f042755db2505530160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9da467b336fca36622b9cd135b5b26161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c47fc28e65bb0b5d66630de0d08efb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b258cd3930ca72913d896dbde315914163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f626e66b2b71f6eed0c8f4995f9e4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5039ff90c866d412a250d8582efcc4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f24e31fc94315b1ca7793e3f7a95a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2f41bee5df184fdc7312cbecc219c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d1b3f995f4f107d609b49e57cf555168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6331207d28863c6de5d06aadd5455169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf8c80355e32b5bb83b43246205f28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee563b87e42a57a2cb915afde26bcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37f0f0d0b10382642f76a4159740dc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803aa3244bc23c05d18a26cacc0b101173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a2a3d74545a8c55c7d400d9c3e72f4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c33c4089a64858e85722fc521749f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319000fbe0bec85b6a4d6fe177eeff3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77cb75870f26b35690da5326a1da92177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9f3ac91c52eee5a20d713c6125bb1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7678d191515f17be8161eca2b72b81179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5045c40c65e6d55d41a32f1e4b9030180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f02c2e9ebb29820c8133b075498c4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4322bc25da1e9fb52ced697dcd88182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b2890a1c6ab54b20ec7f8561ce24d6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215b9760dc1e25c85d455cb29930cb8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7941443c787abeeee339adb44c6f1d7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56105afc88da7aeaf5f42d171c668af8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb079569f3a50d1f642dab4d55d90f85187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b97e71ce312f2642e0f9677270e5c0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4c37d6bdf9931194bbe9d4a56caea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e192e7a40254c5b883c8878778678951190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68dcd81a87812529631a3b1b060bd26191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fbefd41d31e3017ff7a9b47c695e0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372698f54dc022cf7d5ade97f4bcbbe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab74534e2cb8620ea30f227328d4d5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c84d1d1706b73ed4a264aeeaece9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c815ed24db612ac4da07cfb1904c0976196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185ffa17e6ddca74a72c746f349e01c5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba215c8cd8026915516d9057ba5068198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb7520e7feb68704d2bf162f67c67ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eaec98e2f768f7f7134978fa92af3a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eee70c662864f022fc3fab30a03e46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1aef9fe7d80857c708c79aac143441202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028836dcdb4e8d5386e78edb8c31ff2e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c0701f6042741ea59252243defaee204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb2e728fb72d7c520ba9ec7231ed91a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3b6279eec991fc4c96309aa3d95d91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e693a8e27925bb4a35f4f81706dce207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc085f4ab48acfe94535bd2ec608a5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971ab96c2b6c23686798d2df66238224209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a572635ee39edc4f546a0ba43db584a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02a978ddcf4f6aec309851664ff709211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e36c1ca08766d2e03ddc5be25ba33d3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b150128e531dcc0795d787a12acc1a48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c62f93f2cf84526d16531d04c5399b4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7bef35c6455bc22267edb9cfaa6072215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd67815c552bb9910eec44fad3fb968216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a799df8e9e650f491fe5cb0b28be211217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1fc7577d76f9a31ff99bb9efb8410218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a934cbe50c9c639fa9ddf2e98742ed7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fee291a4eb496aeee16411594ff1c88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131be9f5d49980f49a86f7d914faf334221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31056807dd050b639ecedbc0e9833cc9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0b46d581203c5e4070f5d432498ac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00a4e5aa6a04bf366cc0b4ce79966d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d96b07a536348b5324a5e524bdb7d2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a545ec3193b2fbe3ddd6477d7cb15226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8766de69662dfbfe4fed2f709b54e2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb800f8a59a2d66b0ae4c676d9256f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f8a68979d0442dcf318fd0d540aca7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635452f629505c32e3016f8e211674f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e36a3a29f50b9317d09417ed006850231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fe03fb6e9404f2a0d1b7814aa4bfe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5560496fdf4cb2a70429e7f8969a17233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707a1eab870a3a7f267819370a95f35234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d9a3837c20c4e6dcdabc08d2f25fc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbe3a77f82c52756cdd01cf13d0212236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899ecafb9d7679bb389e8e83b0ab91f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a823c09f2614535dcdfb125eec6fb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15fa48dccdec03a686b752dc3cfbceb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17832133c5900b67710831bed35c24eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96af59bb662f5098bfa5668964711a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0eb289bf0e8985a926aa1d95a3525242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8b6deb8cd8ba28608fc7dca1351ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253fbd001f2ba49c5d37997b214acf81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a332f46130dbc3f2c9c512b24e04c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90f7cf617641835214fe3e49d8308e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0e476835d3619b2e7e1941a38e5a1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955361487e8851be75bcd50a55ee180b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91555a9f035b7c185cb7a2b757e186af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5bf7f463c030081c19980d78f31c64250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c913885f1a82d092aa9f951b29b479251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068e93900bd44333f9091806e7f3e24252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc6f1d84859a9f07f800638336faa6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7301970d3d119b721e4b9857c93c9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7377584725afec66d146d41414c52214255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2705f2332b154debda6a6491ccb0b1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0937badae5fe2c8c8d0a3d123b72f2f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ad0cd6aae4bdd71af9a2b0ba304f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f52638224e2847a9ad60265d5c2c7c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e350337f1eccf6bcc79299b8d26b296260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e3f75ef40d4521b4e866dd6b3fe52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55bc9f0ba61174b24a0e5625908e779262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed3878ad617d836e35072bbda077ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918b27f9306520d67a0cfe27d18372af264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e59c1fea407e891f158513fe9ac12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79004b1d0e36bf696745a6fd18cc0688266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59d5f4f0f74b0b8839848b78a746d8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff725ff50178f059635f8ee2decb80268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381fb5f656b360776b830ec0748cd29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dedc7e29a23bba6b215434a5adc68a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1b19dd55cf82241fd6f2a1ea83e9e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179730df09771f3387add45b0a53d9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a10fb85cc50e620639708dd3f1723273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4d8065ef795ed1cac7acb69d80c61274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f6204c3e71ae52ba436d3fdc5c21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2079d81be9ec6a868cd55d1b8ca8f7a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2f30af61353161f43988fe734b9b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2804e6d9e2c708182bec47a18386e65278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53013e8f42e542d8145184b0b724aca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2983d40d2ab2dfedc49fcbcb06f1b62280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20864816d7c23b3c862567f47e48d8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ff066a9f66f0f133246e4e6ac2e5a2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d18df04ede7445c0116ab7be752142283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e351ad5a96c4cf4f9d22b72fbb77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6abac1ef1dd3c69cf1fefb2117386285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893aedf40023048c1b47000f11a062f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ef18c398d441fd5dcd61660ee0f76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e22ea9297e014073dcb47caacf699288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddef6e8a7433121a5a044c286cc2101289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10248fdf6da2fbfa4620bc13c0dbac12290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca984bffe9fbae62ec2f511c33d3988291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be18974a4a85a19f6dbef53aeca75f2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4ae49372aba4087a3db357c61fc55293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb666d160dc231059975827e773be8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac329d7ff7b8a1c56232fa2b4bbc0719295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a538ad16f27d362ddaccde276d8a676296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b9f89588267f56a7ec15010d3873e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2025adad4c82226ac192fd55be894480298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc171050c2be60266c20f0805a26ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2999a46d9e4ed0db98853b067ce419d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a53389f84c5a21bd01b8f67a87d0e7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655f320a41a1e6cdedb9432634dc901302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65003cb2e94625b2e9ebb06c1754300d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4912c8af1f1d73205cb0e13b2912bd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8e4b1abcd9978d694ff42a4db5960305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2afc770e44cc25eb77e5581473fbf2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b830156a9aaaf8778a48c9f50fee41307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c729ef7d5b96ad39a571ed6496f924308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddfbc8864dd9fe5ef6f807ba9f4bfd4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7777bcda5a3532e0bb9a2a0eb934b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f14f9922cc79517679edab2f208d8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2759ddbfb6f53eebdf33447a697c161312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412e3351fcadecba17ba9b43fb2c05e1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8295d70eb49e2f4d484b381b2b460314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186258163811385864101798911473c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567b534a62bf0f1c053b752afaedf1e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821950b1b1ac40fb8bb71ee2d4ef14a4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1228f9c8353de365d68295e5da663318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e92fac174b6646db804b74a12a9f6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2effb936fa7863f874f2b0e8d0bd3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ac5bed57ddeb5e8d47b1716533a8c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ddb7f35acdf714ef00b388ec331bb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33946e0668f05989dec804119628c0ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad4b1a65d669c41d05e588d2eb01e0f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef731d144469bc94be5c1f841cb0e89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81599652cfaa511a72aecaec067f3f7e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38dc2ea842d103cf14d731dc7d5442327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43880cab883c9c7d44b4716669cbdfca328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab5d630652393b6caf03e9649e8df8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cde3fdf35d8e7dcd6a1e0748b4c3ad330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5a425df731cf9dff731f9d1c29d13331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f0e9daaf5f97260118cbafe51bf74332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25781a4131389913d361244560fb4029333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0ace11b65dd4fad0e4aceb37bb696334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e133148c76de9a53a7624b1dbc810335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc8fe1c8846257367b807ec493d10e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac285a7fb47b4bf4232f88b9cbe109d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e391e2e3c7ec1d1885ae9b9407911a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cba51721d4790ed72a469b356c60d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b9d69895e0261a1c1fc6b52252b2ad340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08420edd0e85017734d5f024a60b9624341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e8042db981f382a5ab6106f556514342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4808f0f5867bf02ac0bf57112fcb77343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea13a48288dd87d913e20203608be44e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f3719415a6322129e7c94ccb14f02345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cb84a00637a384875b1a4746afb4a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e156243bd6c0996ecad5309e139ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66de42376b0da6fada490b08efb97a2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe13bb2f1bc15b7b010e90be4da22d4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5749daa76393b62b5fd6b41025744b54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56efcd276ece6fbd75c110f31486dbd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0b346027a6d715ee9045ce7d72d28352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264edc6d8cbe24f821854585ac43ae1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196a28608fd36b63801b60a9ca531bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673bd2692cfbaa6a6474ba11d8cdd58355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1aa69ddd75b9bb233b7f99fb43ec2b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8be9e1eac5968000c3c1b4647d6ea9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfde2183a3d12155d999149dfbc99f32358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4a37174295cb088305acde8c3e578359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2dc8758e9218a0ef3676d2f4937f0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1288f2d19d337d395cf6674d9a2ce3c5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e592c2cd5ef67cf73bc9c41d2d7fe5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6c2837e06129496a86e84ece1cebe7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de428c78dbfe557e889d9f10df316bc9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267cd75c048329aa4b2fa52c5a6e7653365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126a5a2f41506f049f5267508977bce366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9470f3b30766e0f7688cd73a5f1c4da367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6303a14c5cafd5b44e5268e4a87a3d66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ac75dfa7ca258b1c0206c9ca2957b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb6f7dda0852d6f0b3b38b630c3cce370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbfb7e628929fbe57534bc692889540371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d667ff53d47f195774e7a4135ea26d6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f91e72981b737bbebbb88e3bf5f1c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f077433c1c81fcda7e4047fda1744374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b2847b3606ad2e2027513f0a65b0cd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad97087abebbc6e038159a533351939376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33548d1677179286c4b3449b4af7c7dd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249700df25211277580b367acf3579f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1cd4faf62200bff684d73530f730c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d467a8abdbe0055d822ea53f1b470380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec7bf8d78038836ade69cd98a8a2da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ca27a2b4efe202371f1ef0ed13b3c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc39b0605cf68441da35c525ab35870383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0572914ff0e1f308021ab98ab779e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88d8fb2984276e0b93e1f35bd01d687385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52599cfcd6426244742502a23989c861386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b8f4fb30b56cb7870a2a6ba09255e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3b8308c5af8d3ab2193637c381838388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea431e4363cb18336e8491d17f39a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe89202855065a0498a52458446e665390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759dd9473868a0f7f0e584be6eeda8b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893777eb14129f5ce96fd7d0c4c5f542392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b7bd1048549bf4c933df6e9f491598393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1fc228a33b3f3c8517dfeb92721650394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dea2d20ae76632796e59b3141dcf4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aebd47274b9dc54bed0c57a5c3faa9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bcfcf949d478d223601f8da9cb577397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f72c8d66ff9f090ed962d4495d6ee0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d59c1dd212bb7e43050d01c98ca9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f490a6a1861f27b376fc1e08f1d5a5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91551d768aa1ed27a3ab553eeeb4f376401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84125c5f00bd9392bf8ae750089ba31f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bca264f74a8afd4f0949ec45797d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d946ba4487c94e016d68ecb9185c84404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e376b9c553aad4a7ca68d13d3918adf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ded9b9bee0d172ff99334c974718e3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5050daf4176aa0d678475dd8051e3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dcf8bb6c1f511c89a556e5c90d31fb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb62f6d4b498c382e139535147426f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e993301ccc70546bb2e959b234ba1e5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df775c53836f15d1d53ab2acba9a3b94411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb4a09dbf0248f4039ec8d4f7b2a3af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cce2a67f4618462f4b0e7ecd16ce14413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe6e28a84df1d667e18c8970d8a121414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2c06f4483fe2fff7e830dd607f7373415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7128ab4a55a0b426e8097c0c21aaf416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e2a9cb501976f1dd2254d21b316ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a379cd6ee80ea809553c59f5e0d4b35f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1ef4f4d9a5ad39267bb3c88086bec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cac9562902765e3462d60dc9c62a3b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726fef274faf242746d37b62511980cd421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1827787f4075fd73d2452862b409764a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25aea813331e714acf75c8b98c122d7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af9d7c630f0f7d83836cc1e67d7493424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75312ca433dcd4df28ed14165e582bf4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461b798a61cf76f165175abb571ed65426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52660a5378457f7ed71e9750101e6d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d593b9d63553790f63043f8ff0d34ca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8f2c7596af55bc03069d5c3505406429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4b823fc836be0ca83c289aff1946430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2249e90ad30583102ade397f75c0da88431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c71775b02364248d058f67b03b21ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282f197ff8ec262d19ae9125f78d7ac7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d67724223321f4cd522b91e32ac683434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5bb24d3b69bf6dee852f8f98d0bc2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148e647f24f8c07238325cc159df47a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95466d5773208090a7e6d0fa5bf252b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97454194da11779f4c69012db132d381438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34fd287609965037d7a09f64184481b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc7cc79d8b9d98a5e671be4a9ea7514440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929bad88882fd6370962880197e96d4b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89188908283d64f4c92d657aae9f7ecf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e40497025a8b76093d2a1638e0b2e7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f41b20345188484ae76fb100f160b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64746abac5f4f83b24a505d2094076445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a58bd5c19f3b02653f8373e1ca1821446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca35b16a0e172bcfd3d810d54ca44c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2509b082c5addb2b9177afd47ad744be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacfe27e7763c81c190147d07a55cdb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a513c7da5272350f318804ce57b2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbb1efe264445f38437d3da0238a28451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5019625a977ca0b7baa5643807f3f81452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dd0c3cfb50501c2789823a7f00a17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64a65c18e28d3e4d530f1cad0d38ded454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b3c763a3729e2f2ee49eaf6b49669455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d735ddccf51128946440f635402765456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e0168cd000dda7fd5c0c40846cd36c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392bc2bd3daa783004e0432a9a28d15458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3399ddab9a6325c1d84d6ebe2d448459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff29478b28d631a03e3e453e2d4973460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fd85d2ea44671424eb0e803f8fa83461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a8d0863860077e744bb41b4fe8f01462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6572be7e56a6145eb935e9eaf1f8c12463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14ea8285ac57f42047cf8f2e5afac44464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961690c7a054875fcaa06093ac0725465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04f3a1d7f0eb54a2e7d460639a139f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e69b104e0be39c0bac7e01e13d637b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f750d904951d1a02ee2583c4eb38b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129d79d4598addb849f67fee05d7058c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93dc6e005f374b2ee3b92f1415e58b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ac5ca3cce64d1c957e8e497bb01bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a68b48cbcfe51693a010a0edb5d53fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd56565263cd1692900ce97c10c747e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e41c271d7dbf407e0ea117c00c5a1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85d071675414c0abd82fc4dc854b49475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524cd7f8ae27bdebd96dc059d1b5bc9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4b378e8073770f0bbd329c2ebde8c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a0da54d9c3a33d21109434660697e7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd56df6fef624fe7e3a9ea0be90a7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f85233286a851b05f60e2ce9d6bfe480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c87b588e30f34c8c293f40fc2dc91d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35a19936cf849f18b688d0a509cde14482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6bf3b40cfbf03bab363fba7aacc5e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693eda9d62e64c7e45cb0a9630a33a01484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e605eaddc1314f7269a6098764857aea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251ff426d2d27605c1b08ddbc0be9d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aadfbc06deb1ae66cfb2124e57d3c93487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75237d5e00cce9b86cf41c17a0b149df488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed3d1f05c0b31e6af6c6bc4b6e1d0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb4cb0a8386478dd2ef61f42e21e6f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6983758a6de5897affc3454253d637491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2223ebbf1d0698caeba8fc2fd783880492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b061f6351f8e6ce716d72f8312920c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340638d49d951fb4746d9839caf22a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c04d6cb3954dbc570e91363200f3e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f095056d432f5e206ebc3bfd19d80cb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a0248c255df4facfb6924ca5ce7d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32efdad1b2db48d309ca158815413fc1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0e7bfff1abbc5f177efcfda58af63d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5591aecf3762508712547d0acb20e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71423deac40ccdba2cd2dc134235d9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fc9e465d53c9a47bd9baeabb571fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ab0dc699ac92f9230da1d690aeb4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73133254d7bea989fcfb13307b0c1b29504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a27e9a7a5caef1f4fd2c6023fcc90505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89982b2e740468f6811706a6af73fc76506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d75e65d3b326fe708f1d0c83adbc3e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efca5549667245d1449892ea945a045508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee866243e1f5d5558dca984d1e49b09509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab274f8317e2a618fe178b69abc714510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c4417bbaaf0ceee093128a701ae8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0874379d47ec7219b4dce8e2618ba68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd8eb566720fdcd9ed3ad95865de3b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3017d43b8f81067e19aa08cd8ed803514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6731e778b437118455e16bf777b314515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e8f4da42c6d6e9effc4ff672d42a3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb23561d8c93aec584ef7f5168601be517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccabcbbbb8f8bd4fd2edc3d617b7b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346ce6ec641bf63a2f151d8021901f42519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848e3c8cebb3999bbd037e863794b26520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e2e66a3dd98c4622ca965700605fd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f0f87351521e207681fe6477a30673522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a579432fda21785a2c9023902e0a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc463fd434d86d3f3ed09e9b29bf0a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2888bfac7c9ea02a769c603671d250525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e24ca9d762accf1ab3287cd24b0e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62809a0054ab7a915c85a064a17238527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf956e6e8236fae07ea678b1d100a7c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637f1446d60499bd4ca2c883e8422c53529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52fa4850bec41ee271788aa2037424530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633c58c6c1c796d46b50364d9d20b550531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309d31f840b90be055bc57177fb16a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06dbc59d3c1e327aa9a66d77054e2c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec010a2ca4b76d3988b698b49529f1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f495d9c4008c9211880171efa2f8de1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba137d0b684495624045caa3de3d76a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccfff8f7334fbcbb0553ddf447c7b53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998db29e4d8d9b00924f9e406e889868538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614bc9f1ac539f0179410c1dc359620539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31c9bd63d060da82a847cf871baf64540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14505e3df94d816f1ed507790b3845d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaef805101b2b923e0db9343b6789fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d38d91c5a71b3bee107ce7648add750543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5246bd378271758f5fb70bbf11763c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac5d4fae4baea0da03592713a4755f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733f476d2a94d36fc2f3bbe0134eec546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0043442b0b91c7655c0ef50a132c172547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05c099e7e356d41f5f408a79a5be7b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb59c965ec84cf85cf1273d39ddd89549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701ea0f2f468f1ce6d3088c077f8a728550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322f96c9bc6805794dafde05cca477c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ec785fccc6dc7503156db34b1c5d0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7af57bd93813a0da74c76702daff1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902af26662fd3df02f8ca5d5068b2265554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6542eb0afe266326954d4ae704b54cc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33577d2bd4b0823738389065a014e24a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57882a359726bfcb32862525487170557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e58ad9d426505fd99d19a46258454558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b25b94d341c447186f5c2c83f0e5c9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf145ec4df2996969ed0904f3200c2d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4958494adfac6efe7c400d647d0ac2a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60fb30c611fe8f29855cfd686a82dd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84832f54a1a826ec0af034baf21a6c17563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee490cb7a609e3769ea44afb178431564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fa4c5cf162d643d5af98296e09f15565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072add97f0db0db4d84e5763bf1f8c3b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ff29ee2e1be4e378fab9423fe27e5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e926f088dc5bf6dc26aa52366adcde568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adda75a9be39d9eaf463e4c66dd82ae569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724e2fd922f0f5b262cb19e6aa8799570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502866ef075e80fab4623b64895ab21b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e987fc6e4afa4bc09308be355899c1d3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0e6dc74e90c4432d1d8461d7f136c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb6b5834bae440b8e6114ee9b3ab22574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a7a9db133a7ec14bfc982974107d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573fb944af5b1a983003e6194612011f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c3430807e02e25d923b64118c60503577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd09614adbf60da9b014275ed1e8e5b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7bb295f60f5c95db93bbbc32f3cccc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698caa5091f374a26665889e9f209387580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb589dcedc3c4c5a3dc6761d3b46de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dca63d35258f49e712609a865c694582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053c6975c50ef24d10e40c224c9af1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c573cff4a586a02233e250e4ca81e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e0ca08a1c06a8b2fd188640a467eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e968a50918668c6d0c5a8952039b23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38c14c23490642a57db997076eaeb34587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab3ed3d28e8617db084b793fcd55ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f284c051e89b0dfd9c637bcc890ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011736559fcb8dca78afceb8d29711ea590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa0bd5f27236ec5ad873330554db88b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a68638f5c531ac5176e116216ae504592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1932751c2cc555e149c896120efbdf7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaf96f2fe95d69ac121817b95a5130594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa685e48c1de5306577d09eb8bb2358d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f91c5570299c699f3bdbe865aa309596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9436b74d30230377131c8ba6595aba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8306e3081b744b20047ae7e305a8973598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faaba287bc0c8f1041f011d04f58f06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d296a5d31b298cc96279b49ce8c4cc7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9e74ee07291991cdc5c763bca28c6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ae1b6d65b7b28dab5fe9f8b72ab45602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25befddb0317c90b30eabc763d85fc65603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf5da2bb8dc99ced62bf0f8ac4ddcc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095bfeddaf6cd2f68c1cf794c67a44c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec91d51c3fdd28f4984a62a18f7c61a5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ade0d2d150f6bf69228b3ba901836a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb039db33d5af61984125958ce370db2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0f0e696f69e6fb5d6f8904822bbf07609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264493c3ae6db61b528f869da8f3e5e0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc30a10d32d903f46e99b24e520cfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986fb9ab09c42ce5deea36c5b2cef53612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d755ef6ebb84a7845b7f24e8fdb5de613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd7f896ad498b85ebd7df521365607614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7419f338318113ca7c9f82f6b096736615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7eee56b7ce64c312662cd0349457f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a64350035fb2f37775fc88854749b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b80e3cf9d88d2d4b29998c488d0a86618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c3db4735ee53825ce72f81fc08b8e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56575e4b6b45d3a880e0756c57c10a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89d72bed39fd21c78627495d56b19b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa86272190394bb083c71aa5edd4bbf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723332dca5baee73c4937fa31886e657623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be347f26ba7c5d85305f45f843d6aec7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1840ca87e2caa1fc48daee5ee8acece8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5c8af374de63283c9348cce74396a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f172f936bfbe87f0b56706f6ac0a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b3098012c2653a215abbfb11d5b06628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d06f4a13419f53352c46038c1824e5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac859486d926602dad3377449237f69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c4a14670777b765e7b3af572e6e231631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2a6ddd60c89f857f0f80f97c7a8cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e26194d9a3d04265ba8e3dbf9d16f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9f3402e32869a8f381cdc50a854c2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0aa3093fe024f51568b5dd08776f80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6db67f708d36274b67b9a3774042a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f45f53935f1c4b43785f10907c5e89637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf656080c61eec56ad031aa9a5440976638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb77cc085ff93ee7dbf0384d28a11b40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35fa80f86d8e5d36b815cc9028ba706640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5687311ff0b47e7ca1638a4897c9fc12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242d50f333799fcb663b71b2d24e0508642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cffe255dd064fc7be3bf6bc849e4d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d313514796b8f054885d95c5288ccba644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d6ce8ff73fd4efdea3112b22c9fbb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387558d13892a411418a02004e4c2f4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82272b85c8f0078cc111663522874aed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df3f7580f85e4c0af12be2bcd1d3da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b61fda74fe680e0172cc55c3e6707649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d21995e49262857f7039e89ed63bfb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e70943ec8e620a6d9f84a1f72bb70a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a4891bfb3cfc01fa552490de54d85652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ea0f6e29ea50d46f5a30e6b18b776653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea2a32143371a420029be46d993dbb7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56648b9c8152da9903f1b858caef4a1f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26920cbb605682fe12ac3c19b5873f9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0611c7fbf1aecac083fdcd32b04a1d94657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dfd07ad6b520080484764e2144f05658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f496575cd463d5637408224f8b63659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ded39a8fb9fec1bfda70f6c16b819b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819a2f882ac390dc5b4a212ae6a5775661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2120440f5dfe4b14c5d97b49062966a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a2932aa935296a290434c35b3105c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d17d136a0e55a5b49f9b4398f370db664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffcfd8718a37aa434d2a16cafc9d1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701512be55b6d79ea97ebca93fbae1d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261553fc405d725210aee036fab3aa8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a4980dde8a9d8ad480ad6c5e4ec55b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0b4c4c59db46783f59a69beeced7c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812de7d8e71a687fc4d11f3fcf5cd6f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402d115b0fda22fc2da1ca45876dbb2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0ded6346d7eb607b38f8d7a330bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6db82d8124abbd9df6c9be3ee32d3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065dfab54d0d76cdc341fee569555d42674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb364a51922a9960ab4ac962b385d678675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c946447e32911026583d70237c8d62d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5b127aca3810320e9ab05c5412b84c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50351af9f16a0a6af636be9147f34ef8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e5c2284cb420a92b2a7727fdf8d3b1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f5967d603eaee8573f5c5e6272d4a1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d84185a2d0763a0506d19338ee324681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7001af7ee87b1472159b65d247b21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a0faf7d9e405046c855f421401b4c8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f81cee5dbafa04e76f28f18999aef684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45404813b587d55fc64ee63676c4d023685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97aafaa3d735db49d073bfbfb788aaa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9eb2a8477af43a548e00c19f1be2b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4d530a7905cc861652e2b3fd961bc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56776625e3352009603c2b3084db54f2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e817bc09936bd2f6cb7a11a851bffdb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1514d3f86b499a3955ecd720a2b487dd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5677fb4c18ce46aa76d873b5d3bc4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f4f37033d8c6d1399b4b65ec97aaa8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef88cc35460481b9e661093cece167694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db9db8a9e2a8c5aa8441a7f83d4f10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859c495829db36f10c8ac4f266ef47e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d656852ff1d8ba68adfcc1090bd837697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e957c3762ff6da0bb4d4878a3e175c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadf0307272752e7177522d08e1c01f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43940f7b9e82389f3b4e588a7fd7f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e175f9e48376d9dcc1d7bf1adaaade701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e2a4e7dd7aea740415d9096ccd754d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104dd60ec1bcb5555ff3fcaa649769e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a0334d1e275b8076dc19e172e946b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dd81ab104bd363907c00732564c82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7ff373b02c446d7b36c1f380fb6f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7939f83003a8c95185a0d16fbe620707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a8c2ee914c7b4ad033844677d60e6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815aa7c27a284ce082e8ca438dfa77db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ed9f9f2cfcba1749f83a3c8702aac9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63932165232bf15649b463b48a41f54711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e96d7c80303bc2970c13435609d7f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c51da676a760c86daba08ad04998cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a5c7633781a9c9b8c5975c63a13bb714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aca4d64f88c45e59c1aeb3c14e07b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b677948069b8cfd669f105b50db1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bd11495091bc52578771001a68fecb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177faea092a29dabdfa3dd3499890e74718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2335e04b84f618a9eb774c8772456719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158df7418b552bc8ef8a422132711f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecab5854136c2f83101e09b312032af721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff59df4d03ae51585fea1439a8a28f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fde635b3d8e1028120cf2e1eb10c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802ad73e117f08ac7346339d6657aab7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48133db068df21cfa575ae34975861e3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688288755f403c8c91b618d590c3306e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74bb2fb4fa2964cb2d7299b1f25c87727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caf50242c3f0a6d21823782a7804be6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5c131694c08f6d793acdc453112f8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d88ab72d50e4a6f458b883772a4171c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ace2801d9ed92c45f45c19f3829d1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75925bef76c7e99e895be5c3aa93d8c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e72406c1ac20ab1e2288f44d96d794733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cf2ab893805ab67d662c648247644734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d93701c316924d7dc9b5eaf914da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d5d74f869077987bac67af3b21001736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56ec46e913cdd4d5cb1524f1031fce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dfeb9eaa988c5d85bb1446376d4764738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65b9e5007e83b02dedb8fc84f2f0e2f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1db3bc2f075376ddee7bffa2b42f8a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe6e79f117eed14cc631c612731a1a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf14dc20fd505817f9ea829834abefa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7631ef34a850a87254909ce91b74178c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b82833107dcce4b41f9339c353fee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf55adb2a045fdddae26da02a5993b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e9e14004cab7f1ddd87325706fb88746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14e77eb5e640f823bea7f20f62512ba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bfe896559e2ab7e12cde3d99cd1bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97fa0d86c50ef5add5cc9b2b805b05749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96773637bff5fae8dd5597191b403d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d916fb494c2e7a20f65438a5c596b6f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320884e496d437f025d5a3893eb65b24752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f999d1623ce03df9526faea48f233b1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6743e4182513e750fba6975bd628677754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def129bd432e82085ea0d25da7588a69755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df870ccd235c24bef04d03410ba6d0cd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75c4f3df5526ecfc6697137b03ea0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec858c8af9283fa005842c3b35e481f7758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d41d5f557685319b9085b6e0b748be759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>