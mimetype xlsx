--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ca1516af05c8b4676dd4133e493b171.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7408bb3fdfaadc3b36ce747f49ba12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c801237bbde9c72acee35d5fce823d33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf5062be72cde28d0a34b0e8e5d51d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7800faccd66d0a4b25f910d6e5df05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3bc7823989cc453c81a1259f2f31b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d33090730a152a948135c99d67e417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a21b08e8cc26c5ebc490703dc19d228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f266e359156d777dba7e5a7ba4b129.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a775acf376d99425114434dd5bbac3c610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9ce2535fe7b91db9da7f94870c01d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9069874c191e07b74a37a103c5d67e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c1298226022926d1bb76d90213a3a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3b31af96d69d399dab190f3ba12d514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb71a1e589c78f1c53609285f24bad3c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55559c5628b8006538de852ecaf47b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1454cf49c1c9cbfd700699773e2ba59f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa35d199b998a47930ed3db641e1895f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdd8e8984ae5e284e3720eed25c0ac19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63180e97f9e0fa6261a19972b566e120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b9ce2f35dfd45e2ff42a5bb05b35721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145097b32083c50cf513146020bcd4322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dbf116b02f1a1e5c81f777453b61623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc9374bc88273ac3c72baf4603e527724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924bf76bf6df78fc8e08d8c80fe2dbc825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce0f86169506b0b6fd20097a95ee6c326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de220565e0f5f25af47aa41342623927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8390f6fc78454402e2da35d773a83a328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf28c6e5854c0153e49685a08d40ab929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f7441fedc9f825b1609ddea404f80530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4530d09cd38a1e9f6ca8a67858edf75231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4208d8d3553fa94816fa028ab66c9df32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31435ad1b5f4da6742c014ac12be4b7e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b84cb4883eeb7b534636cb5b9d37a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aa10329cf6ef2f85ddb5cc6ae539de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ccfb6c195ca14d7851a0be0a434c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3afd8048c4715e459cf7b88dc59c9b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c36d45d5b9bea405504104f07d780a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12625222cc09afac20649649fb42b55739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b1b96afd298fadadd5f3fd99ffb8240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8addff078a61a47f6e3982abf3090d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f7cb1bec0f5064a0b12383ede9bf442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa75e8bf294f157c161082ba03d6a2643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211be46dbb89b894395c7554d696519744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68d1ffc0b3ddb447fd147166d93e3445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff09c6e328043c08e1f8b52c1dd3c33146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59310dece766767f8e0c9ff753f6eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aadec21e121052f1d7a76070e073fc948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62f3370cc0e2dfe99b81e177e7710c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7650d2975890d2ceedfbfcb1d1eb61f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e22539b0a9c7db4d799734d81269e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d162c90243e73358edb527798b8cf252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfd6dbfd7f7a69147fdf616a207cce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe21d712469a1f33cbe40c963b71c4e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d90e6de85093cbcf86dd18be6899f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fce17499b724bc40f46d79d2d3f0456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d783c94b111346ff4eece61d4ad7bc8357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe7bde622f4f98ffea184a49c62671c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ab9a89e6c2de37023bbbb5262e8dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a4db896c52a5a68e796282830bcba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368151db4e6228f320324068ba9ca5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7bfeb81f50a86ba4053d0bdf7f41062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d6cbfb6257869e94403ce6623753863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1989087fac3dba1e52b66a33cc77964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d10169b1f0e2e184275785ee89cda965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9c1a141296cf0f0e9fd55ba409c4a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dc45eb71041d51cb82fdabe6391b8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd4a386f44bdc2f74349805c4c82ac68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba49c8d2df30b60719b054af8109ee569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2d25d334bcced86782e353f1f6e3b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5749813148015e9ebe3f168816b2f271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e2816d9c1e600dbd7fa9dc4d2c5c772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4601b7ad6be464591346acb76972873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a795956c46de6193e3b4c72e9ed52e7374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6819914f302cf39c0b1261e21f43684875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457993f6c621efe00c2080b7e21d4c876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a4253c9bea5a843a8882f140c123077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819925ff0fb3646bc4f7ff3f96b57be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6c3d45f1a9ef18f0ba60430611bbe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775225377202b8a26993c09c370e3b0880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e09966cbfd7cb1ee7591351232e7881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108509b60a2c153894046055c93d01a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a2d11aa6cf40ff3bbe67bffc416b3983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7db92d15982132b60b5e5b14c691084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46ecc042b6cb9627a6b7d0cffcd36585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a872091a46036331fabb72c1773b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0da483dbb6176ce41dfaf1653991087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7e7d625afd53c917ba414040725ad088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4839a48c0976b413e818285af98cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e710e0d290d97c0b4802b272009b7490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda814c5f3c69e78c8cc96f034bfc7791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b006aa97206704645fc046e71a7a2992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fca7d585c5e3ad88f3e9ad8d39a5d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3c98e00ff8e82496764a75cd70e6c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f122a8cd605a8e2bfea987b0c1ba90195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abe7e34cba19b865154fa7b21f978d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e82817689ab71ee5d49feff6ecafac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cd09b99a1b74424e3969176fc54d7c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328afa1655f8142e1a580a970dd5a3b299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4014a3544da4e5c34327f58d8aad50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f0e1be2ed63f08e034c7a4d29ad05101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3534d2343172a142fee5da640e77b0f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61a94a0981fb4803bed8bc95db3c3a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd0ca0475854d97fd08a34a40ac1c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28770a93ccc91062e4046948a2053d73105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e73a5356bd245e5fbcc50100c5e7f65106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e8ec11c477ea8c0fc4f3279db7567107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddca145013ea4692dff628ea9dfa2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b4d42ed45bc1c96f465c02bc6cfe8e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816f1759940a0ccba9569e7e1767491110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413bdaf2238772051ee6130fce20bfe111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bc01583db6931d1c56a5e80184411112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53378322550448bf468e2d1236077afa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f12c60a16299ff1eed8155f5526e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ff52f2b35fdfc5566efdaf2b6bc3f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38671c214976cdceb8a1688e1d6b432c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921be0f8b1d3707b2ae4e1596ff23bf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e427816bdeb7281c07dc07937e5f3a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05595190f0dd155cd185ee32120c8e1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b184ea52485a165539bb3a784936c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06a23209e4832a577a8776a971196a9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa833283122e389e121d44fa5ae93bf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889013ecaa85e4bfd24ab51815ebbdc7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14f6ef58d2e27580b51731af73e2c78124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7986a22a9ed42ba407db5144c758ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef8c0aac4ffd85040a64b9dcf1a0f5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16426c54288362a89f3157ea161560d5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19326aebe0f1956a2f0930e695643602128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463ffa49a48e52702d198450696253f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7610672e3a1a04266f9447956526f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61ac6407bbc765816b4b5a9c634d21131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa044f852d10da23df51c7492f6e3a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adbb6e9af42a0045083edc2932ae91133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074c895cf32527096ba725cc45a9ad134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e7c9d5c5ef9ad666366e2fddc1f8c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65af40e7e30946a0591426a67b26a67136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734125b11cf7bbac4fe0cd92c260dfd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3bd09dfed578c377c93565495a2a72138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701d49cced7ce131b53eedf30bc947a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3a8cdba2939fc64f3fb6a2e796308140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304137cf74cb9b1c77b4e45ed9234a5d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98d4160d1004f061236cf994640b3a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc594a5b987f60d41790a787e70535c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d261fbfb72f1e448dba04bc8581d8c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e089098a889ad236d154e5a6f5c8b9a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966805d651bd3b5598ccd72958b929f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf3f5db8df785904595cc0cc84def1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec6239654e144f70cd696c7413f745148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cff1db2c854722367d9b6b56c9ec71149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd45cda30b843ca1899f5bf565a8b97150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc78f78f28e77246c62da07a0361e29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59117efa8db6ad6ba713e495228cd158152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbc5033bc86c4ebcd57c03ec9fae7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a927b12161debdc3ed4737752aa7a6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2245354482b81c83aeb8e152eb6cb1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a868dc96eef8fac65c573dd8f49013156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91320bfdf47ab361b0bdbcce3201228f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206b842bb1fbdeab21d6e22a5c83412158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c18e55e0b79fb6cb2ff98e50b142e2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b14f6622cfaa3afac5b320a05e605160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15df9692257d266bf785ab0712a911161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16705007c5a2debcac6f693df83ffa2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9d387ce5556657d67c4c3c63ddbceb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a20e6931b52b622530e708d2917a6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fb515fc42ef59ca3f4a235efebe29165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0bd155df2afd9c5511b3fad2a7285166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89768ba80e093cebec36e13847f89a84167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c27bcf0bb316d703e1176004b8ed4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78433104dbc7cbec0cdb487e28c01c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cdab8502ac9aa4c6571b1cafeba89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712e2d0a8e27a19df4329f456080236171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe75c22906698c0d0a098965df6c8c7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140bce2d6ac83275ffb02d9078bb8f27173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf4f72f952c6a7114a299c7d03ebee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639130f6fe7e9720a4efe1ef21e6a124175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc08575a7d84b56421791bf96c139ce176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84b9989fc9a8bd2b5909be4746bf7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac354af446662889c9e9485881826386178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a887bd74e091b4413a0ed5e5ab97d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed262a619b62b65f8a0bbcf0f91277180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb009c72d3322f18311f00f48c26acd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055badea0dea3820d9d95a115f67af5a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc1732bb2ad4c1e560a68c8706e9385183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2cdad3595358e754d18bb09f677a5f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83684b93668cdf69da19acd036ff573a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2426c4426c6514186db42d939d0287cb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838bdaad644d2aefbe38ca0007380b3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90b16cf184461e25cf8be3f0e28892188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58462a0663fbb7254de473753819e36189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05abebd2e20929a5db7429abfa658f6b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a6c7022c6d15a1d47bc5e4954330db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6c3a0be3c28469116f42dc789eb5f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5b8be3695d069227982ce2ce4646b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ee914af3a0db7c72e4f59e888eee2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d842727ace0c31868a7105c9da24f597195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c126d0d966cbe172febdef0519104d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a40b221237ad0bbcf73b8228740c99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc479237ccc7648e2bbf0857d222b0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f3026f36e4ad22adc710a18705c4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8db4d9704292ff350c27c8d243a58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ccdca35f4eace3cc0a265c6dbb3b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6981e4412631b5c69bfad470856fa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da3e7212213a96a2463d9a3550229e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f55abf25992e7080a306fd8de1b533204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00a386a93eae371e6717e44f0f0427205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90463618f9c4fc33bd4320b3720ab2f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98555b6bd8c98aa9ece4808dff40d06a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc2b1c12370a086db175d3f1401fbfd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d88002a0d8d389adfa60a03579098209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6f170a9562669bd46e9beef500037210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49bfce534c5f7392946542d8d3963e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459906e64574b14f0d57292d52b9657f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b30dc569ec744065fd8de3e448603f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad6baeadd5346782c1632f216ee37b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b5fb4f8bad1815a1bc08edbba0647215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc15bdf3c656612a7ee69c0c9e7b34b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c382c0d6320ed8bd9f9c53f1100a45217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddabb38a83ddaa059b2af099c5bbd54218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c022a97015ddf81a317f30766de37cbc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2bc98812848a0f20b81c933490fae4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605eed8682794650a6abf9b38453d70221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2ee17a702b958e215b478d45340c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e940a541ee6dfae25e913a8514e41b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc4437f77c244714fed24556b97c3f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7752f983e659950cb20952afcd8e765b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d494ae709de16d99f34b061638a482226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92223336bcbe6f51db120f699ebb4733227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645e25f9be9a036b24aef8862af0ae7d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38165de0f2fcfef11e306214155c3ff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156437abb8f4ce28d02336797a3c323230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f22ac49e15d7ff578d5dc2bcc7a8c1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521e423c8a83a2c1ea0de8aa9612801232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18427e5267bc0828375cc58211b1331f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881947d23b9cf4a2661714064ccef61234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da7160698cf8d5082cd5df4d2d9db235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1d49f1b3d0ff06909040dad4e9ebe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d770789df09ceae4adab8a3c535f5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd5d2c2b02e19458e9a6a5c9aad1af238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c39f8a510c97bfb1309d962bed70bc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620186b39418c9467807d0290edb1abd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19297ff9bce09ba61e7bcf085b169f9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d23462f953f4445ab4dd10d31b8077242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83e850d5637f21809c25cf8aa3011f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d871c4cd0431ef5e7af0ee034fdd25244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a82d5e06a155166db770620171568b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758a34be8433842c294477710bb49cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c71d6721dc36221fc88b55f09233f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d909412ec747521602444ec28e2625248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486857b2f4713a7543e4d005ab4cdd8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df3d27bd61c6082128378b218014c3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662578a6f576a84562a6fd520d8a9df7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e09e57a25cb5e2a30c322fcfe47124a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f47d277bd7a793a3fcfbafab25a721253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f9054ecba4a8c3175e068e2c40980d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258008aa58de4f72633d27dc1fcedb12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896444587b085e114f085e0182fdd277256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d403d5e8918a486189de0807881cbd3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceadcf349359927141078404086171258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8586b7cb4219284e837f2ddad91da15b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c38fbdc9dfa59623af477a33dfa60ac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e807e066b4f712ff68f1561f3d3b941261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc81f239fd356cdd8821ff5426650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2618fb136d4003711b165a93878e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a10414d075b840dab6cdeec4f22e4b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089d061c4dad60e3dc3a6f2c40b2cd7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580abf338dd8db252b437b59c75437f8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781a67057a4472da75bbd610f8245b96267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c669ff9e36ac003608027a1c5c7e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94629de89d7d7882330d60e41a9bf1be269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5714bd4b520f9ce8a2bae1d546303a1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5eaf56bd59f15eb19f8cdb468fd10271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db3c2140d76ec43faa5d8abbd14d11272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a734e91f569dcad78f4c02e11ba68867273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e652e0f83cd5dd745063a6fbed01541274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d31fb7f9666ccd826b06896fafb2d97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6975ee87498e659799bc24bb5aa4e467276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b9c8d09517e26f6fd6e86a7ba2f5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388cc0dee295c873b269c89841002a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f525c60e49e0568b7ca787277ae432279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d7ce4a756e464f93dc8c172aad08e9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397254db268a2a33cffcb6c7c0a1a88281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad1d57247e73102c4d00af41db58d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3435dab636f10c5ce37aa42ed2a808b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f046771bc1afe4a0d571b4f893e4190284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d91f760812f90d53ccec4eb1b50a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f453fb30a15e847b5bb1655fecab0d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e9c80655355a0f92eb1b67b7aa607a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a696634a7258bfdd539a07ea2e4a4f2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616288a458861141088ecf6d9fc9098e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8ad4883bde02a7f975cf3a0e40344290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063830c12036e4333a478b6a0995c49291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e298ecc5cb9b7f393862d9dd935f1a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b3cf48a586e390b03b96fb37143ad293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc2ccf2b61e9254a079d77adb05c26f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667a76450c301c87bba745c460017c4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9817d944d24c7aa68fbc77ce7cda567f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538999224f6128425de338bd5f09b4c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b2372db9f0fef436d2925854d515c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacbf93e34269f1c6d98bba2c721cc41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14083beaef7c3580d9ea84252c2bd892300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6375805c730278064eb7c2c6fe91c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b885c49b56ed636e05a9ada11a799fd302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd4a12b703501b9223933bf734ae58b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc157738ad354a764ed0f04e071d056f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038f89c0189f07a024a7e140e0580ab5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8473347ac6be0b77b83afb037b2e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1101e91d719592e7be8a70853437a000307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7b55d06aaf0a866ba2d80a1408d26308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bd360afeeb8b83ab375310dca2e42309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b7683f72cac4cc96e253cafe6a582310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26852b1a437a4efa34a20a250cac75d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c0cecdfe8bbdea12bf809f58a6a6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3e2f3a93082834d06313b54b3711313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ff3111e34af061db3fe2191c58521314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52bfcfd5ff3c7973581d8f9247e7944315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d2c832a1ab2c665ddd8ecd815adc7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b15b87a16b1d6f5fd5bfcb8d9177e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8509a2be6b26e369b961138ff14f60e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d7ed9b2370bad70a2756ce879070c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f530186a2dade4c7ffc0516c95fa4d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d9e384d7e83a5072f7cd0312604f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea5e3c3c9858dcf5843b9b5a5e1eef322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859a552dbc6d929f9897c4cf0a7554ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14bfee4aa6a607fb677f871aca8d42a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5419ca198eeed50942f499bdba1f653325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c8d0b446dcd1ec94ac9d868817337326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a8cc82737eb287ac6071729088f80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be23a77bcbc0f0dd3c233ef04a8100328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b6564a9c24292e62d63651d26f0b5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffbb2f2e014a44e8cf0ec18ac2660c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ede93a882f6a5ad4977a8bbb80c88b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84876d0e210bdaed0aaf56b6aaa9a6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e8c323a14ea36edf7492dc04d323b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e091cb2a8da6b7787500d805fb3f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2e12ebac6cd8a27167b91ca05a1f90335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7120451ce025e8189bd64edc808caaf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024c6685931509d7b688d76f44fe67d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc5a3ba939d813caa9dcc63f5f0cde338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714d582d043f8670ec44211ac50e682339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68f2aa235e5ddcb6851c5e5840fb06340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947050df3223b611f943d04c45e88ba341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0750f1ec7c66a14fbb0734c92c0d36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1177626654b59c4ac545d06956e2b21343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daee3bd35a8589f1bdf142d16da3b3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150b9c032cd1fa222ea91abcdd60b16345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20165eef552e00058bf599374176ba18346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abe6fead39b06af00e7f6de9ce42cdd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d97bf0f685c480e854bc192f8b0a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a0ad126098bb562913dfcb2463cc34349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7584d0c6c4737d8af92e06a3b3b44350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c442ef6a44f3473601af7128cdc5a49351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47092cdf5d6719f6d60ff2956a63479352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e25a1210a9eb24d50c32ef5216b549353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854ab8abcf80fb85183ea64ad47f6a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5052677f18435c7804f7dee3436d44355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57731c47cdc90c3c17770e691237039356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee003aaee8e3763119d954cc53b19620357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0513b634da598f00773db4bbba5c3b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f473d50a2140464c1fb087d3003c9ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7741a972a7598c49cb09a9984941343360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc97a92edf06942f97b2b9bec1b7d45361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780d98169b7d355af2154d23e9acee362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e474e4305ade43197216692323faff1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad754839f034765115c2a684f56ee2b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc21657085b0bf31e69c573098ba0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fc499a9aee3e891fa13c628da35458366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61decfa2e8dbb3b4dd524c5d21081827367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fd15424bcf91c086d85dc86983883368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbedacbf0ba8903602d7b6b9ffb532369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b6c69e1ac1b4dbf339341aa6dafcbe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc2e3ed86f28b714f9ed7a145a8d382371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a5881bba711e8d19e1432e9697d44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f0fd75edfae9e0d7b14ba74e7064a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2cb2c97ce1ceebbb7f895eef0350fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8a97cf0d8e29a447c19174c588021375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a777c444d6092b2009d3fb190972ca7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c87f0f516f928aa95d4e64d149df2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231c089e0c8fc1cf5211254ceeb0a31378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e299509a979754f43b34ab64ecfe0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73702d7d5b5fa2d863f322dd4bcb17c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8959e0854cb01666d067f0fb5e6dd3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6328920f585b1f29f6117d492bbcc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac47d8175d755377c7eabaf968042d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0a4ec36fd310d9474cfe06e896629384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a584a2e39e4eb87a1a048679774ade385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4324e5466a0c3105c5cbc7117a3398a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575beefdf72d1772a0b9d62c5d7454e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83b111fc4e3100df4442f28df20ee71388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4e9ab77f4de95adeeee989d322765389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd1b80be0fd302472cc5fdd328b2ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7f143b1d9b1d8311a5a9b7eb554de391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad623d038afc03a70963c804f97c4e32392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670d05d1bd3e13a91611e6d090e987a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9f8b9dbaafa2a618c460d5263dd29d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b95d540dc95147fbed9e62cbf0163395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68024c2bdfafebd3e301e87d2c86b508396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c98dd3e47d3d18f73f00ad2be776df397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0c9f7de6047b070750ec3598d447f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9969cd1dfd33bcbe0c9810f68b9a29cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34def9929d229960089d1283162bdcc1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a905aaa662c61b999788cbb9900d369401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd48e848fc5405f92ba40805b8646a5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2ae2de76ecf0a6a2b120778732cf36403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ce705b692e1666d2a2496bd4ec73d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cee6a930b320789f359ef4b95427a8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70239beeb3cebef0cf27a835d0377406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ddda56975ebb539e16322bf8a82680407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7316c876cf6eb966f686298ef184ce9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c9c484ef11074dac56aa12287d315409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d7a2495355e761426f8205ac8fc55410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdf90e768b983c22674d2b3bac5f6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181d6474515ff17e2b07792d6e74998412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60aa8dc7e7451da4c7add50269e244413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e840880891ba40e9af4e9307d3fad64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b418805b94c0835d65abee26a585154415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da69203bdea9d33856bac5bd5efa590416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9267b6b7c2373155ab60d49c3ef68f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044956d42359590086252d75778269e5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90381cb0d03d82b330c9d42d699b53419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f66ae9a734e24308135ec3f15500c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf29610bc3c205d34716c94c98bd2ae421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b8e13bf504e19aac66dde87ff1fa1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e84e9264930fcd64cdb9cef0d618bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292946a108a1d057477bc38b7ebab5b6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcc8a6116d878a2179cd1e51492d27425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbbb22c00ac46d0ab00367d14f2faca426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed5b1c55e51a977db368b9d4fb72b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cea22ce59b2ea39c8c8dda980167a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0659eabec64bd7e8498cc33e7472df8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe79e52d23c59f34178383dabe38cb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5d26662f8f0784e6c55c0063132d0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec954819eacfdba2bf628c3765dab695432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd4d7b1cb22e4aa6edf98d36c48c5a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da3e17d1e75e987aa2ad9e115df978434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4504abdc337f209c21b9f7d2051f090435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0e3386354e2eac2b2f786d819bf44436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec8f3d269cd94ecd430db1cea3ea17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9cf82023cf648a49e36a1ff2591501438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b761f15e281bedd0554a532a72d35439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8c681b1734fd0b83c0b5a110a5821440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ffdf44a6090487514ad06e84169b3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48778525c94d36572191f79f15193a68442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b4a400be2f900a30ddf1252bc48d8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4cd6fa3b2df797f82ea033f2e699a9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec526da47935e681e9e108b3f0b7a6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1b5e557f66e737ef904f442e186e64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e208957f20edf8d28005f5bafb09469447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a989764acc909c51bdc93b6398e112448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e2df27272d4a957e4b7a54a251683449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae92d20c0caf919c45b5ad1c455ac7a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ecb5fcd4714ef25d1e9c467c73e36451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca9add7cf403d534c46a6af245c097452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f2b7f1f3771b995dd19911d7646f83453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee979239f103e2122405cadd5a039592454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946d1636fec95000c13ee1204400365455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158eafde136a2ad01133b9153242b9e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91089563bd6a0895c519b748bc4e35d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939204159f34d70461dc4b9e795cd303458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d237b538de3817e50be7bee58c8f356c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14694bffc1cc8b2ebb521809ccd8a8d9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cc429da6887c14f68173d1d0a9d5b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10a4ec5ddf8187aa8cd63b00342ba3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd086e44a25cf8809518d6801a73e8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c960eaa982d1ee9dbb9464f7635b06b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf711bf2bcad5b8a53571be375b7da4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ab4de6a9945046473809aed8ed868466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17ccbd53e830757f51e24d979d0468467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94744c3214ee676d0ad17e235df52c7d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2979b7144e807aba7616e6320b9b435469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66bfd4133a75b063c8cc019a6e51e9d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905fc2ba7b2a3de5190028e10db9e8fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357b87748524b83927d15185aa29103472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525801e1bc2957f0d76c1beefb63cb7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dac9ce7efbf59bf1e5fcd5f1b78894474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704fbb3bedc04967e5ae4139db66338475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95112a00425ad65cfed12b0b755d1ada476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8aa238ab1513264cdb0d1c29366862477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74353d721943fb90280e3f8df6e71618478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daeb4490accd3c5f48ab7977fe2a1bd479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed2184338c0628a414f89bc3eab98b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c918bf010cb4cb2539ccf1983edfda481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbfe55ce4f173a1b5d903ff203d8cc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76e12b9ab2cea81922e3dd8bf046c96483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c0b6001cf921f00896f659811ef65484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4664c9f2ea3103a0a0026f9e83a09485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dabce2cf6c1486635b9e3ed2284e2e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567075b45409d3b241a1c15058f8046c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efada5f9edc904b0e1c7759e74c07ec9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91dea55baaef8b963e9f00b3dded1c3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1c19373d6152379a044653e5f35e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1364be5c90ea3532a190aade947ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710a92ba479f3e5f459195d28e3ecff492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baddfaf824d7d2c9cab6f73a0fa8203f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf28afe4e605467cd6483d8d73c940c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8174094c3fb28bb653c97f4db52532495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eadb1eb01722b00d0f75fa63f6d086496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2b6629e06ea70933eb901e66a959a9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbb4318420a8502c10621337d8a1c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a274ca66467064393369ff3c1d8ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4221f969e8f512720dd18172beafe53c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0a17ecfa825a687db737406876505501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0940ac8c035dfac8ad67358bafff40e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f1c891f67b39d167081f68d1d29b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb1fa18095901681b2cd6233899d50504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784f61160e0b864ebbaadff8ca78fa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b336e778556980ac0da3c37e25b6777506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448092240a35a31adcb23e1c012ce650507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531d47bc803f7aaa3847c9ac1e195d3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ddac64c5580eb1dfb23e3aadd22ae3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60269a151946c6f5e829e33b780f8ff510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76987870c6e62686a3110b79780ef785511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d132701ee634f9accc2e184acecd64512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e0ec2887dec23dc4100fceb65423cb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c2057ec1c69e11ec34422fa1e358f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0af3f0370268266fbf0cd3e03410d2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d713329fce06d04036f8f27b38e1a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae797bcc1739af1bbadb3e378671c1d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f1f6830bf02ad235d6eddb5a7586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e7a7e7fff7316eea59212c2bbd87e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4496c7442c1fa8cd8e3e3519b5721982520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4cbf5185b7dd307aa181005e9014b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f01d694a688717a82096c56e54986522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383490688d213dec5c0f65fa841ac71523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea959aade12f769dc797382fb45331f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468765c73ecbf1b8ffa6bdc1dad16e24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47098c41bebe733b2374a8ff49297a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4582e38fa2596bb6a5b503827082e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a83f9c3078f9617c2c64348cd25bf8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7275076c85e8d24ada40b9606df8407a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866b1e2a6f8c71ea3ab3a202d477504530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ff151fec52227c9633821d7bc85b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add82369e1029cfb29be53efafc506d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e66634bf2186096e74cef59e8a68fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e76e23968ba1e0c77fdef4a8408466f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eca3f555b6f238ea72f72e6605f3b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0bd2d387c6d2b6ef075effd3e821b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a36288ad729c7cf1450482dc88c7ad537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f924de6d8421f473413f47da12b19f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5fcba291bb2f0dedc17ff701e8aae539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c3375f9c594bce9d1314bca9812fc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5b353a50d4c151a40b2b7a5976465541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2439ce7823232ddaf9d497524569b0c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b134f92719ea2f539f949538703ac69543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8f4e27a1bbeb4ef703fea9e57fac7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2b3d9f4f2902ae87d71f91445924b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce5cc7a5e8ada56c6ac447622d476b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d48b3b644b18bb4656716494284d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb91ff8dffefaaf4de8abbf27ba1028548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273bc4166e7a550b54c516a2ea766735549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae0a638ebf450b7bedb47932e81270550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa40f49ddfb1cb48b643572c20105183551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1efc8a8cc7e5c4ed490cf7b0958cc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d897d0bf6f28ad5698341857052247553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bde785f8ee8471be5d0854a0f24d8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa873da15e0808e6a503653531314b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3ccfeb5d9da5af950aa6c1219544d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1317e34b106498ef0e422c17509722557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f401414783bbc16ce1fde51f83d02de558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268dc0f4810b365028875a46e242ffc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68acd97d5b356dc76832743111b6e09e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefa430bd68849299f74dab5bb5fcad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528870bef92a7cc566ff4b84745e400562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711ab076ab06b17c129e7b34481e033563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4845cdf4ba5525bb9d651580fbe489564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eee10884e39293a7e826fc766afd211565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485ab2e957c9fcd05b0e9e2abdd154b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca5486c1bcb8e5b3cf8b152a3adeaf567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c84cbcf1dac59b1c96333b7828aa34568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662e6aecc2dd323c6ef5c51e73a073e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713bf0716bd9f02e15453d4e36d8094a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229dc4adce2eb6377b40f1f4d84a72c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd471858ec378fc65dec71899cf303572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a860fca250fabd5e20df29f330f35573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af5f22b087d2159aebcba89a032153574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c4a22efa411de5d0ec7baff29a566d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1153d94e89f0a992f311a569477e83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a381ee75bebc01e3057d24ea4c103b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09af716f6cf291b34dc930fa6f6db8a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5335ac1eea5d6755d6585c2e4d543362579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46fc9d9f5302702811f9082a317a1ea580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef936b1a01e85ec08bdf8d73aaa4c7a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15a416804e9da01f39ad79f69316bc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746060e6647df6e4e11b9a9adc5bf84583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57e591076bdac931b347acbc38ee9da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05520e105b919746cd062f197360bf2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0f714971c4a01bed5cc00664bf744586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf527e0328b03581f43980e8ab1162d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b540c5ad36b7b7a0b120fe036f5e2a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355de178b0b7927211e8470b397e816589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd382948daecdfc20ed29b8f15cb066d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013811d463277287778865d02b70878f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7096f65ab45a811f386d9139d9cd8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c1752a60a87f8a227ba9675d1d0ac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac22a6f6ebbbebc877b06b79bfbefa4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05d8ceb1ef012af3459e68b7038dcf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a0234f2099c498731fa7a7e5b3339596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31cca4e012b60e34b4765af83f03db4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b210af620f19ee97f8c8274d586b86598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b8ff8236691cca1d8c8a3433e9beb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab08fe9df4d6498448b253ef13e8c7a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624addea3bc775258d5dc2cf3d15383f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd54d4e4817bfbd2ec0282b8c83ac6e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15c4a26102eee43b4c802bd8d90b3f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff91c51f57fe7f53f432a2cbfc502a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73a493f5f7a7cebe943db9ca517a9c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92c77b88ef614c41f2bcc8082e38c9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313ec91fddd8874e4737a878aeab2bc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d159e4e05aa590bf80cd55c804406f6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a83a98c4101ff278f9e8beb36739f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa1c567139916816f1c788f7f14708610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa72e8cd7ff5fb593a2e3c8324cfd69611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2e2923d477a18b5eeb97e042425f43612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5536c50f5d301a61d6ee5211ef6ddf8613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5bd2e991c389d98f6525e396bb4b5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4096b8c0b839b7a0fd52e87ed235b2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d141c42c8117661b7c819696426a48616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4463158b2fbe29ae4c3ef41cd202df6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d5f4a6a72dc9a4c1ba5a616959d41a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8daf6c117a561b845c86aacaa8b7ad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a565bc7f0a464c66fa996738556d7e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0eaecb3f3c4345e0562aa70a7df5c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe547d20e60ba4c75f017eb642aba6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbccb92e64d79ce08fc8f1573fe2b2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19432e242792ddfa7c3cb1df4729826f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1604ecf8edb3addc2d87f4b107aee29a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530d58db10e5c4fbb0b133db71da5e9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba85a321e8e92fab2ae37f6f15829880627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7984eede3ea8f59805022577ad622628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318798dd37053a4aeea5784f49d57b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d096af0397145ad408a4f5b1514c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccf1d50e6d1105dba61da2db12e77e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400776aa306a4ee3e04fef709beacb88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cbb70c75dc3117f76ea7235a0d7198633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e80231ba829a908068d1386cc6076b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cabe2d19441a9f404af244c835b195635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db345ff15bfcdac7c588e32768854fbf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248ba4ed474f5a27c412e7839fd1411b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2bf5554153a8ae5b3701565e4116e3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10331eb9b0eba899a328b5b96b691d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6bbd18d72ba80b767324a0a7d8a78640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518cf7f55635d7eb39c2f237a883b7b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a96cfc83134bff660de6f3d1cfc94a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c5b6f60cbb798a0884c23f8cfc119643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1926864383f019e04ba23f87b5f25cb1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44699a752252c70795dab52f6adfe579645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f97cdb83ebebac2b640e2e35979978646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e31afc01ed509f6678e8eb47b9a1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031deb163b10cd4b6f78ed40abcf8f3d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefec062e34936f11227a0a3b52f1b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0e06ce609ee2b2e60d375521f775c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dae9c68406e28c8ae74b9ac97cc5276651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62fc22c0ec3eb5c18299e8f1f48c951652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83ca790dbcab32a7b1d28fcd89576e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644ac65626a2825e0f6cd2d7246d6f33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e2f5b26ec1cf7381954e8b18e54c0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b065d5fd40b353dd9a1406d6904c2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03471c683f0dee5c5db4d58a5268fb7a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba8ea152df0c75211aedd05ab206b2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20344c0d14d8aa29fc01e4c27b6527d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb944c116995fc55778d643eb872bfa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331355cb266f4e1e3a0297ef9188f879661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d746dbf69368483d238a14e8ad84cab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b23cc7dbb495cf716a8b8673c6898bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eccd932bec20006ed4abd5ace700c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ffbed0fa3a977e43edc2b1b8625d2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050b39d48c4e4719328ea56a7f02bae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515dd667c810342b9f11fb4898123f0d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c121144365c93d26a4124029ef63d02668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cae5444ebcd1a9102110f82c787e8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad3a4ca39cd267ddde2a8527596fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02654fe789e6f91af71956a392401bb0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a93cdbacdf5658ff36ea0d30fcafd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efefc59f64cc82d673c9d61f92318b2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119128d56e8c88ddf151e648c3f81305674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b2445b509f63291a38e6322758b05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5de3a7ee04df1d14300cd3b9e3b954676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc886971867578c1ec75923675b75db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886a85a6615e72599a0d29163a0f607f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb325af01df02602fd3294893c16640679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04f994a501ac18a0a0920c8c516cf5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26646c570715d04b7f6a381737b45e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6c8710d303c52d94cd3a151d1c8e5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ca337bfbdae17863be4ba9c6eed47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7623738dedf37cbffba2a6c36af04c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9850155f0730fcbdc0033e78365603685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb757d49e8730632d685019779525b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569dfbe3569fb0fd732f1172e3a87d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b39414f2f22a53df51db5944693a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba9415335f24071542a9f17d5f87e0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ccb270b28cc250c9b8f227b6d17ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f4f77061e6fe0ccc193f6e46f23410691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a10ef16cb15880594ad01a72ac4e456692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150afb147fd7f9d3ee7e71fed688647e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733a483b3f6aef401c79e97da37ddd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf1938d4179552461fbbd3fa03535695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf617b6ddb6862dccb8ff4915af49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04abb8cb012839fd6c77c34910dc33f3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc49178e97794676b63dd653c7c916698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96dc5c3c2db111adfb4851f972d7c9699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed1dadd225644c63cf525508a2aa0c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e577b89a894525c3e8e76d9a3975a2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0b5f526915fc39fd82beb2e04f78e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7677e3a3fc24f84c0930998c117a177703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efdafb3c1d2252b287b5c46d6462b6d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91338b9c87af52a8466f24b6be46b7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9ed835be05d2e70715d497b49a532706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e87fde02da9115aebeaeb69715cc07707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca31aa3ed73c87ac9b1c29947b0535a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1663bbdb9de7603e1dda7697e73a1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fca8f070b6db272ac8bac0f8a5c10e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27dff46fef9712087cd38f7ff19024b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08670890208d32e316dde162e829087c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb5cbb3c6873235201135b268ec768713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213a58dc86739a46104de19259b65e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753729eb5686a2c11cd10ea4a13dff05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e567c96277d13f35a542b711c88543a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d777f91f2c4c40775d1724d0a66e11717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9a9962c469b0a0d2d39eb855abd02718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb66c146885442ae5a73a7c0100b3c5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa0003f34b94e5a421a31426ced5cc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7493e6cca6ad013312ecedcf9f544d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30c668c733fbc8a8b6e6408237ded1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8db2e198055b31dcaf6701b5791f1d0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3c5eefb8bc1b0e662d59adfd6815d5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc962581d1729f5a044a4bc69bc04a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff80f92494f10ba18fec1b984f08be8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5280790ebbc3e79b955f7b23eba64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341e92b1fd72ae26a26a8dc65c5d9b1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b7da2aa61ce64b294bc0dae4ccee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fc75abfac964657413ed4c65f2280730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e09da5aa5fd6e1b5d7820d3c01016731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d17b2e1bccefbfd8b8273225415b01d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46480800f1a6cc2a8aea6ccd39fd3b2b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e9f6ee4224b501b0012800b10338ee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7ba7be4623d36a70de5ff264f5323a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5a1a80d2a8b8ee08397c049545aa7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c977301fb9291d4f8d4aafabf4265ca9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22dfbaec726bb97b16bf337fd04fd3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d029e334de4afa44f4007598ee709bc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8933b8ed8fc6edfd5057fbed5cf8c2e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2a723875959e35b985fd6beb9b1867741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0168b1d0bee14bb3fafb5f13f434e6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e41c86acd64dab0f737161bef8138743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f112937f28e48c55b5c3aa8884a98744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2f23d2eec90f65ca004da47ce41553745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19beb2cae874fd5839d961153e6aff2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e163a9a1aa01d29af2d607a68ebce081747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18a4f24d0199cb2f4ff36a8239c6fc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be61152f2c9b7bc6a331db429c4e826749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5d1dc835e093178d632aef577798f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377b9aa27d42c906e4090f7eb199273751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89961f7a99997cd817bae94d895509d8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00224f4ce9c56bcdcf0c6eaf76588d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c24a73e74ff17e026fe418dc40ad80754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b345447e2f5d37ecd00741fcd7f24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa964894aeee30636ae836a417aa84756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7e364ee005ca1231978bb2130bc53757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b4b3187e82ee1fc7cabc9bf16841c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c61b78b235b96c4c1fd0213a306fa759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12606b1db30a6f670d0bdcef885e1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0482f64cfc3d7ef1c939532be667c6702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7bc94803daf0102168a2825b215213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e345d18278815e8b9498b8e5196424.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb5c817e74ffa31a84c8632a9b3eee5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c5bcde5420a3027ffaeeb2ede8df76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed94305aa7d110adfeb877155c98167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd2cfa1b50ef71b733c37c789de0038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa3f0cc25208cf64c7d5c62092cf5f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b590724ae1ee8493513d939d54afac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba4c4dd2fabc4f911fbcb82d2736cd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e50800b44e99ce2912b5a927d8311f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0df746c011c09b90c52382a8da90d013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed57d0750234a346893f376260d76414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4148703f58bf843bae831c12230ca615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c84107a83a7176df1d96bfed6926ad016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8de5e7bca1d017e76d872133fdad5a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4a1a9a18d413c38f81a80c8113e6f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa42fa84d8dfdb7bd9df6c51ef15f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f2e912f104a6e466f8d83b775d0cb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c6e34685ed5cfe7e3439fb0ca9bd121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f778a954e5b90ec0775fa67ed8b09222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03c318fbcc49db9422f460347ad21723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835c58f7147e4cb24d374a6b540a7dbb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766c406dd8be8bda8d822a5c73ed84225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612389a4958c2549adcececfc3e08d5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713715d2ed4a6cce666d2865addfbc0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd1cce5de7f991a35fdc7fb7b5f68d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89fd3ebb25a0acae6561af7b5c479729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffb7b2ac3590b70c76f208d6e87e9030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d945fec5025b4c17dcf7c673a93a70731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826e9f11f8d0589356a9f991031095532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a304fd3d69a74bf13ff8bd32df8586d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afe8c0b75b11590ba1fbddfc683b4f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b281c2303c2af84cd516ddd20c3372235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3cf287bb7653e12ac70955b95cc8e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251f53a0f642727c3c280bee08254de537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05773f38ccaae143f1be9b2e051cd73138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793ae380370f9184989121048e3dbd4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb345352f28ca344436ab48106b82e8e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99705d59fa78089ec60e0ef8bac940e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a31d54fb42844bb5997b02b26db2d042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2499ae85714a4fa59c5157c437b07343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac38d3d8193e2c60cc0a1e437d1d3e644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10289be84a5b146ffe9b9ccabd6a299e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e4ffba384a0a3db226a97a5b0ee1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd002aa5726f0ca448577d5e52a64847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d834c506c693a31f73f22c4fcb9605a848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f3b1b4d16b8609b20551555c3b4f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e34980042a0876624ec8d69f7110c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11a8c583c3b206b51458d9db8def15751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1090bd910a5394b51596ab52fd0be5b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc271ef81f8bda314a3ed45107edc13653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26298293727ea24a5981caef3c066a3954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebfb690d0722dab9bdec3f020469ee55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2d0a610f94854bc029d5793e0391956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2753e6befba622d99a1af1c155bb757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11082b51bb79056ef42c75f7e751a4bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ab83b01101f5249c2ac6d1c442cf259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d96c83df1b96e3c1527206af3b478e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ad7d3eaeb20f534a8d3d11d7b0f4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3368f656273f3c9df73d92ec53d8d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7a6045bed3010e2ef0c4e00d5a1bd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e508bdb1ce644a8a0a2b2aa582c10a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c10031a72211189f93829b1190a97365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55b341f313a19e5095cce06a99d54366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d93a99aca0492f959fc13a405e75a467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e803aef7a4c1d86a06839af9eb0410a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055236386ba32ced37ebfa84f0c7c2869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a1355a0f6b272d49f1eb1c65849f9070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da925ca2a420835f2d83eb8453d50671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97504403c34914b0cb83c31819c41c4c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed06d49a1d51c504f9d2ba4e4d8b9173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca64fd3f6ca8bbc399c110d148560074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7b1658f16994c58181ed1b159115875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd99e774acc805b3d61c326362248376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4166c0b27241156f77cc2e945137877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59e2367c5e602cff0bb1f5c1ceefc7678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5518f704f28da6cd08b467d7f93b1c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7a4ab8746a5a7e388025504a19fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5515b484b638e658adc33ca5d20629581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398ed07eacc8318aa875c6a127dc8a982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d480bebd06060ac27021f760c663083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce17fc1e45f8bf4eb810d91043d87584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460f8637462784e4c98782e4886fa97485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e18d78a7dfd7a6607dc5a406b8a986686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf05f3668d46327b67937ddabb61aa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c92e0ec0a98d2b658b876ac1f8329e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f4cd573700150e1dee337f263634889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e83a2d761c1ef2f10debf0babbb54dc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac5ee442f30dccc39977bab68633d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54aa6682720e0f86691ebfd32a281792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22bafad8360ff5bfedc8a301e86dd4b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b0f4f88b63794078f7871c09285b794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e55bc9b4b086953125f3a2b0e2ac8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8cf186dda37f8254a9ace720f3fd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1168d49313663234ab95e2b70f559097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa85aa46b6b7c88a76e4887bf4455298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c368327922e1aa18500492a260def6fb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b676bfbc6f54da031dc3fd1eb791e43100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803273fa3e1bc310428e8b8f06e6afa3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f569e257530ddc1dd32eee78cf5c1a5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fc244d9348a597c75a9eabd0f3ee47103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f782db9f5fb5bc0d0b7a16cf74c969c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478dae4ea8c6aea5486a2e2ad956737105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1f3bb127a6990eb79b1d2aa2474d8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbb310eb64e4f8bba6bc2026f4f27f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a759bf4b1a9c4be27338269449e01f9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12ed4b1a870ec0e50c4ee9dd12b7e8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7d240178db293a6e0ff64779e5852110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c0310fe79b272a69202e786855e38111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928a35b31aa84f54a81d0ec80c7d8a2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26de0446919537a39fac23b3fc5d549113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f6a57db9b62c97b0efb3cd8b2a41cb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da76c9ee9df70d191a2f9fd69a90d759115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6ea8d2de53da137f46d18869964c6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f7570ab0c1f7a0b9016b50813fab7d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c95ddc0d3fc59844bab1799d37d98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7c10f689bd55b471bc7a993451357119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad207b64769440d1f4c267af0d9096b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea995e710a9d2252bedbc459e6f191e7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2ac407221bfb2fb37ff18e7ec516fd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae30dbc70cf7b7d5beaaa3f9c49cf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9c4317f60a5243f5f2301ebdc0a51b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc085d7d3d59394bf2760dc651885574125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d2100a3c374ca6efeca019d3550ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08dc4668a4982ac2a4ebf05f160e37f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30f268d831cc5540dbfe9d0df651197128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c54d5de943cbf376ecaee55d47e419f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63a579ea8f5c5d5ecfd3ee546041f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878995ad45a6d7508d78f78d4f6c825a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29730eba21ab2fe6908d0e9010782f5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d455efa2084652cf4e8cf117b58371133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e87d07b25035e5ee1eaac880cc12bc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506db00b1d8030c5fd0c775eb3e06318135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0723df6e56ab1cd385fe0a835263fd84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee76696723e5a80122b1ccb9692dac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e307058fbde51e08b77669e6a80e31138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc51583710e50aca44752d950f9c14cb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15384f0d06e519b10b36a9ad547325dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e6105c64c4126ecf87562880f31f4c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d2992d0bf3b7ad6c893b1b38d2091142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee520963bfcb3ff8574b029abe579fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d196a0a5eb7a8fb793c67df3ceebe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898521113cef88859cd72667b41b2da145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00997cf24ff457e1a03cc15436dbbe53146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb354bdc46b926f08e36bcc071c1d78f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7974e23000aeaba67270f67b06a54795148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62568b15266c99eead1246db362de53149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67b9a2e72d254f245c206e109e5b329150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae92606a6339c0d6229d0754f5e1fe151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918d7d8cf968f71e3a60ff4dfee81b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e9eb3535de382ea4d7cbbf5513ece153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a20923970ccc4788c0eb7d4c1a307154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bbdbddee445a5df22cd8b554567890155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a604b1d4332f4581a6603c0f4ebe69156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0ee7c41348107c5b48b55759456760157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355358fa6a2316153ee5c93f7a3ae94158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38d1e1d01dc8ff997d673cee86d8239159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bad1a17abce02265982e6d44d07f0d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1d936b891417f20aa1f19a3d1f1cd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268d4cd6c975b5923ad03c12d9b7cca162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7945766a76ce339facab0f773bca3e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec986a891b530ac128ad7c2beeca97e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafb1d00f7313e891f047d49def735f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc8f29d58cb72d111415b59ee8cac83166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de2dba546e679bcbc56d1e0365a144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1976e02dbfa81118af596361841cee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134106a689d639766f764ca0813cbb0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69b841c8a40226b52092564535c539170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d610133834ea31c733e732aa69062171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6611478030a230c4d320821b3fa22f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d13f1ceb3c40e0dd8e31f2583f577173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8bdf6e514761ef29370812aa14fee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d54c706cb799de2e36aaa0481f62c30175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d8e10c89ab8818b9d46ed003a495f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e9c8ab16b800480e03ae0232b0e3e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52da7426bbf08f58931be58943b7c5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd67a5f5bc0f90da3c724aca125f4c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9035195d86d721b9a45015f1a95c07d2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49b49b109c060da6d1710eb89bc69a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54eb959f8dee78d047dc9fa6477f97182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52194867ace85c47a04d6079adfd61c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c02df858f8003390f0cd1b6f8d16d0d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a4cbfb168be71cbee4eb51fd887a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e9a6d24ac68799157a38495c6b07b9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e430cddc8619c35484ed74c9b778b5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7dd53fd220985736926ad802fa7a8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f22adc098ff4ae4095bc3fd32bbef0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5bf86f0499ccb573f73897e5f6669190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3949bcd6d2b81b2a49f2ad13d4b97cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d8f72ff2758e1426d3d1bf2ff4445192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58222fe7c8826a1b96a78d836bb31b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37c018abe929335e502e240f3497b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721aa5cb47a513970b404bb6092480b4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49153a1a9e40ae3120f3db0372c962a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3507b898e185feb207266ca1a19a9a5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466b575f60c13d0f9e62ac2c53a6fee198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf043e658d88de1ba6ec64229c0d1d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1cab534b122c28d35af91c2b5b7cc2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5582de6cbe0c93eba1a7cb63e5ea1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54230739babc95a456286b510c2bc02d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa5f35b14825c8e2a5e524c3abe4359203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a8cfe09e5f8b5847f77366c02a148204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e94dfd6e1e3ac00682df9416a5d5ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0989fdbb3afe9c1a0403603a87a5ec5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9120919264103633ebafc638af1ae9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b5ed8c080a30edd552764f5df6ba3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029cc074dd795f4df5f9bbc05d59bbd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f083bb49115d39d7c1b45ba135854210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e820f3ee84bd5f23dc9078a194a2dd4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ad19ad4720648664ab501ba112df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d17b8b070045ab270ea748d73a938213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d8475fd6c09c60ccad7d9cc824f165214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09235a342090dff5e8e490567e2f17215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218c27b94b32d87e50482f54c45f908216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417418cbe5376446794256fb63762da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a5e1adfad1f1e61e8245768972bdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45a407e91fc790d581ab1ae9366299219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c067be50acb84e48fb3cf503fff7f836220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce9bcaaddcf8d121959e8348447430221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bb3dca709b361cf9dcd608eca43a33222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338240d695d21f19b195a94d555b711223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaea15b3ffca64498d0188f3ecc6072c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a990388a7fb3df31364bd6c20be0f41225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246cda26955ecf911a4e82f4c5e2c82226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54f3fdefd84e38f3f62da308f51d5e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee6dd9ecb6b9f32409874c28d75c25228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161a7e9b6dd805bbac658c294de29a2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef012c9499fe88f6e4d90d497d8b6220230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4d80ae1a563dce2fa221abc1ed74f6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62f5504ace031605bf30e46a9045d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e301fc8909716a484cbbcf8f7237d0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df255ba001ee29b65975c7f1f0e85d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531d6b403c7ab76bcd79ce40de7451235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c4f59f259f86d39072f833d025abdc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0809bcdc48867fa75034b180b5fd2e4237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e62fc344fcd4c6792c4c05974362238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7e42c298b079113fae5085a7356114239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43542c97feea23a307b91b27793cbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebb4eeff2d02d140c0b91791b1ac22241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69d28252fb4a16b353a354b8689c30d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66124a1ea7fbf689b641aac2c971792243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ceba3b227a520c1041282fd404797244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680b6f9cc185015bfea21e1656a414245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea6783dc1481fb12e78dad21d61313f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0df7d33795a35add16aa423c86fb58247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272246367f772de546fcaceca2cd538248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b53751a9b4d30380bb3af9368fac7ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc8c0cf42cb52d72b99bc774593e40250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94964404ac83c602303038bb3ed5034251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac55e04e95e186ca966c3772665ae1a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dbe8fab783e808694fd36f604f713253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1170e3a86ce66c7ce6e4d5f95fda6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631b453475cfc23eebdfd60043ce220255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c8727ae85ca500a85309ccee357eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741c6104edf633584cac3450e1e49ef3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1559e54969067a65cd45162dc685b445258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555859a7d0ac81cffb43d3cff6410fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a450c60b5cf6ceb0d7ed291c07f323260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26078c5e6f0e0366065c91c0de4811b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6004a0d7075651b50d62d3e56bfdd3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f479ac8b23aef06f195267b40b2c86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a071b077a91fbea5f20c3eb68e91c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b645c71feee0bc94d100eceafe26799265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3073892892305a51edb0ee4e189ae0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69504a7fe22ed4a2b5315420b3a83c74267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6105a4edfd620943b74ad09e32ad6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be7b94abb75bc60fdb1ed87ccc6dc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a7428dd7631b39769905a646f22a5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32544fc0aed1363de0311455497a65cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6a262bb3049c7984387c02146d98db272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e35b1d3fcea3e28536e097f8719162273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6d59106a4c102f3d23c751c3cc31a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45a59a1e99bffcd2fd1563a02cffba9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c442769c5fb8fbee460eb92841dd14fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111667b284e6806dc13f601ee2526b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ec164addd78932adb87eb0bd5798c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec1a3999191838507839f017139b3e4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d6089e462876cbd40b9d0dd5d38bd2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e066207aa0eb61b04857a80b2812b24281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b87a16fc92dd1aea162ce44d40681282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fab43edc9a3605f14d1a743bd1203d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438eb9880bfdff4270027c245afd8a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3835b56ef6570181b3f88678e83dd7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a8dd661e2ed45d2d1eec12665c464286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf0d755884bc34268d4e0f10f0b87287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e5f0841919338c6c2a66973b3cbd2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1623f75d4505cae393274c041150b254289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27475f34eb166e36cef1cef267ce66d9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba92d100a086dc9605ebab7d7ffd198291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febe66df54623716e591ad4a177a31a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db9d3f4c899ca9a331df6e8dd7c5773293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d6f1376699433736c7ec95f66c5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d635cce9c2fdfce4bce46abe2f7df1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0de79fb243c90ae4c7de83b68593f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fd5250a69a1bd6d19132e70859ecb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2d08862da197394a7fb2f6e4b3f7f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252418236d82fc3fc8705858dd53b787299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a692fbabd2eb202e9fe6235fc2b196300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd6437d918096843c3ff3ce7af189b0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57d190a0edf8213eb8a23e28320d0aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e5b80b2168a28bf740a4793b5b334303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf1e38c6f8fdbcc37113bb6f25f53f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae3b5d827ee85ff2000dae22380bf2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0251fd943a968f117cb36db2f995f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1975587d3d8252c742d18bca2b0100307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c5427d5743828ce129bb87bda38fc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d83759f7a56473531c50dde7e3a88b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8918229446bf5a193af2b507190384310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e15c1349f4358223c8d79fa768eb96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661926d333ce3004610af24a841138b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3ba21d17a3ecd566f87a437319b80313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6ad11cf2d5e9c0178de75362a758ea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff7cb676bc1f6931706f7479ee2f889315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee72c2b1a03149cc3763ebb2fde73d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd9a3c2d7432cf76c23fec862622a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aedca61ea29e38b8babe434c9119a26318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16a9c46f2aa158055166e65fd1d41f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c5781c50f239657a8b3373552632f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aa5b1f0a17d12d6f5106a5037e1c8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30b3e44453eba4ae3ebf153c9384ada322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62914895ece6d9f68a3a433c0ce2ff1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d62d2f352d38e953f6a5da8ea1aeb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdfab93a5049fa01f03e3c034922fb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d0858986d9a1b633a9f09dfc13883326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7aa1400fd5ec3458eff2faf89c5f5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ef347fecffc4442a103885ee0d8e6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249331e058cc94f49b16734490d1b99329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ea7f867ab012938d2464dbc3348c7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bce2c9db056cc40a442ac4ba10fec331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3980c19af5ce8722691c7c6ee121944332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e154865c1003037144e78387c70c96333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724e847537ac005aea94d1b2e92954a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dea1fcfde0e8a1b24283db2f3cdc58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ee747300851800c9f417cac0eeb54336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66e585d0c7ace68e2c7309a1f696bd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fffbdf7bbf802b6b7fa13f7294205338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d06fd7d42a8e11d34ffc1049be532d6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c339f68a3ab2880d2016aa0cf7347c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7242a37d423f48f8781b3eee61e4513341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ceeb802d72a253120ff0c19d096cd2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693b438d2c55bddd195b5265063c92b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6d4b3d30f1552bb9392c63679becb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df8ed1064c55a2b3d961e3e9e8454e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d192dfac19caffde9973790a1a2ab6b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd72bb1c0213050e20bbfcdc4fdfc491347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d5d6e9d080d93bcaabc4eaf3273b1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30fb15525db53652a43fadabc1c365349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e1f4a07ced8a474b073cdfba0775a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afab8c6f8836d3f51951e8f7023439d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e67f5ba4a86f033ed755dcd8e7a96e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a91368a344a17a9a2229fd5991611f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace3375b43f989750f652cbf8e8d378354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a319f7f89c14be1b2576ccab0d59542355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66084894f2924fff79bab9400bc0b155356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bcba9e8be792e6bcd857319521a3b2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762be4a10bfa8c884a2afae989a0f85f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d408183da79365380eb22f42cf4a5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f85b122b3012a12df721e6ea7a2782360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ea14cecb1eaed450c9bb0af490f6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f3e93374810030022e0893e2be776d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cff37e74fc45cfe5c815f2f44771d3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a00bda2ea601e042c9040da63d35aa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba011636414e8dd4ac9921fa83dba69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c23c86465104604914bb6dc362f11c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c06857d2707a8bb0e520441c9e1375367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7901941fcd9e345a00bc3b282513a710368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8291fd8ae9ce5146abbd84598db37f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab628b390592e045f7ce67bf4144052370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcf994c92bbea73411312a46116df2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c95950362b5a561119dbaa0294db7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b8363c08cc5149e4879b9d725c6c0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635e7d4484d0c4dfcf3a3005db999e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dea227499ef55d80f570517837b018375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01877986c4e08d6de65b2a6b65f5e04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1508b918373f96379ec8ab3b0ccd83377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fd80fd8062ce010403e9f0e888ab6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1696c44352de839b615b1552bb7384379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb50d258fb47cc2b81fe762ecbcc3c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b98654667ec3dbe832f9dcff5d788e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c328f900245c29a76bc46d16def79382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17744aac55cea2892142be62a100ea30383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf839c4199f41bee380447c90fc9e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc095726df8e204a5c9e9fea74655681385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ec784ef223ea1ee1e115a3a35f6831386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4d92e666e9dbb990ddb8a5eec057e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec889431f8ddab68236926a5c08d58f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ea99eed66d2e65fe8317d893b89d7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dbe702370116bbc423b88858269475390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70465a7fa606d311f980cef12b6203dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fb896c68752e5a00c8b9c638328ad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7182a26950a0a6559fd409210c47b6f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86e66d6646af3010ff5b6956ada027d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb75a22006d75643096c5fde3daaf36a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da573222eb5d1a4df215fb0ba2d9b32396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f1c03f59b1dc2224f159aff552f17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed8dad81fb9914c498b4d872901c24398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56091ff57a672250ea51273ad7b56094399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc18fbf49dbce36e1221ed3113dd5c0b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dec00ffdb64eb832285574d75c573b2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0765416ef891d6da8c11f84ba6ada1b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d297abb1b35d9722c193ebd448ae6e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5177f2b90716ae833f7cea5e64069404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aba933b7f517b9bde96968769f34f9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e08b896c947e66643a6dc8c9962832406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d9c982325c090a338badac4bf9298407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697945bf760d0e263b6f7f5a6d11da2e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3cafe6f9478a3a94b9722234dc9bb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742d1d8ed6ed6ecd1669db0e651bc93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e65a42048e1a965ee33c458bf6cc3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65710169380ee313ee31c0a27bfbc9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c15d8f92088675ef832e21a77dff1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93afdf6819c9bddf7496467681921326414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf417d9abd8fdb48cf173da403c4131415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe25a52ec86516af0e630df75b5dba0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963278a9cc1c865a8cca534bc28a135c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f86994d64c5c2331a8ca3e2b8680776418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ff7f0ed6411fe62d7bcc182f58c22419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f98cfa98b8fec559e4bf8ecd1c7619420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14752c969f1fac85b239b1ba8195e4de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f8e1cad67f53192b564fb61a6ff48422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b226b540a945bcadeb874af771fc6c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6d2990d993bee048eb10eae6b00d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805daaa4a08c4550973fa34985af32c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4237dacd770cc9129991b2ef2d4a1e3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c44b97d75be0a11853db099288df7d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d870a1c85dc3492fac70a9616f71961428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d287c586d340248335e34ee8edb9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353049d3fe14217e382ee57de58cb80c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e04c958807bbca40fdaf292f244c63431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57bee8f3c2121ac7a7ffcc79447c498432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c005214eb0402f1040752df404a985e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec761a655983a87ebec268752a5f7f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8bca5bb9fe3b5ac19e7c6881567d46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e39e6cdc96d9944f6eb334713e50d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e635e8fe7daf20b715095040d5483437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2989d1edb701e8cafde0537e8f8249438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275b7306e6bed526990da1583d8b49fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf6853dac28f7a55e3d007245f6a8e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7c3f316e3dc6bef69fb3585494f92441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611fcddeeb9a0833e34c3c569f34bbc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115e6117ff467857257d72f3c9cea0b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33bd86a93672c5d68e003476ffd3b9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8b600532d548323a0ece2bf3db5dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec31fda2719fef4f3a41e77691c402446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b12de7088bb43cc0383f41e76f1c8e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f04891c767c87b2bedba4ddbcf27d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685584acb5e2e457c103eb034c84bd3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90992e86b36eb1924d702d6284082886450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c1223149135139c7a6422a1383dea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539744811af4c8e01abd1eefccec6e2c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0aeb81f8c23d552bd2836bb62dc25d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d67027ff7d419802fdd0be6f072cc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80216d8a6e020ee30052c2b6583358455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926484c1f1eb0c9049520f9cc609603456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5c3aaf07ff72f94ba82a91c21a4d7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c80068653e65eda732bd88d70f6f1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0477d4a6c96a8cd4409a2603cc4e2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344eec1da5b487811bc133ab00127e8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf061fa63470458e5a9b1bfa4d7331ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1d21ba35d04793f3ec8623cc70a89462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251f43c7214877bc89466b556ba3f16463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d3eb45bfed0e077736da3397adf74b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb3a4cbc33b6ab011772cdd8e2ef145465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1788e2e936014870762d7ca49710513b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcb526ae11d91f0e0d465b082483aaf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d532c03d22ea2869e3011f74639ed468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0872da106ac404440f7837c6d01fc2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e68b7a0788470e7a3afde2ac489369470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff057fc85336139796ac836134e23dc1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3aa8a8f3ae6e270eac4963daff2511472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761cc40a64efa9268abef9ecbe53116473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df86c6b9f14b1e60658fb7793297d41474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778bd5e9eecd29212079672c7085f4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70a2ef2d39f2fe7a9b571363ee79115476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb18d4792e4339a84d07f2e94e28f047477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538416761255fb4d2f5210da08035d7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b68e4c825ec7d755a87d966c9537e15479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa5d895182af88fa4a0cfc4881daee480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea4c4a24d4f785b81f28cfa54d7ae6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a704f91f7c557879adc6ddda0ee8f8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fec0cb7ef853a75d422c469f827fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bab65492235f2a766f4f7303c6bd7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41872a9e3663e8c057bf1bb366ad01c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c6fd9d6968689d0c644a712c480a13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8798b32c17eb65da169272dc97282487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd843f67c117389dac3baf12a887c835488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572efcf5739d33b179a19b64a58254f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55c9e75b054d447a80d75adf21eb38490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0f13f73da7a6fcf62de78ba8e45f47491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3688a76ba18160e2f5b463bfa21811a6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc76d04dfba5f9ddc0ed4ba83240a51493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e4fd6bb1f564db0fd7da423a48493494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3584891d7b6a4c154c261718c870e0a8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d7ccb99ef0d095d953880ae0a5dee496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ae5bf684b07cd973236afa155235a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4691318342b034ce506061e453883d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2408010e802360871e48269f6e23d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0558805d274b2bb977b964041c435500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8d5f405530835cd68876eca1de72d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe3da952585b6dd912ed7ae05ace8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641e3b716fc13b45d1b8222baa7f285503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac943bd8dd8122a3295146fef1b7681e504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34537d6d00d2fa6617935085f2d5c03505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813793f7b32993f7866fefff7728e5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d080e4f34896ffe92b3497bbd7a0525507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c00962989a8411de6b00424924b64508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fc51d66fbd675a15c6a639f5de654509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b18bbcd570570ee7e1d83916c58b176510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e3d4743d2fc485ef4dda782d3a47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de951a51c2d69b618ce9d1c229950364512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78ea94ba7aa6bc4e08b571ce8651563513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2930adb7186d422b928725ad011dea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7851553103d3ae3d4d37c94c1379d7c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb31c3af77c5a77d86ed598d492d769f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d7a9017feb0f5758059cf85fd83ec517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb058744eb06a8850dc80791ca62ab0f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6afbf587b111d35ba552f7edd653f2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d287abcb26bf9f03fc81c0f94fe958520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac43d5b9b55576730569a6a0f3617a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921876b0d227d57974c43bac8850aa0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f81d287b2694f82302e55580c09ecf5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7541512f4569a4e3be25ffb4de111e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595101ebae6cee696f2089b09ee00d8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd92e02e758aeaae5f7d9c2a46d7320526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c8a444fb52fbcf7edb9c3ba360d4a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cfd2a0c19a398000dffe5e2d28256c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085330952ffc573af73f5f59e1e46b28529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84586ee0f29487026d7f2c90af4f881530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d048b5cfe0fb63b41f14df64bb9905d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8d15781d16b85a75324e49b91765d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1117cd8855264ee615dfd6eb3fd3a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dfecc46f826a8e4465e32d8e27c8eb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8020465475c4fbdbe87ea5eac2e738b0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ccbfe4d7a71aa82468e6215dbb2aa9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d7a1620e89cb749cfcea140b2d5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32d13b02a841ff0f143246c1e6fd162538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2103c00c6c952105a357a89aa5f91539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3022f6a12504e715bbc48c543ceb24dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f1eca0531155e67a1a85d56d4dc8f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e117232a96e480e66d8f9aaf2e64bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22524dbd06540d7d2f8c9657c85fad543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b74873f6934fa882a05dd43e89278e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77e7aa302abd432a22dc90e5b905b32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85913724d39453071b727968e9eaea4c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd13c07ec4e95f06b6ff9513c97bbe07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3e16b168173786d5c38794d3bd0645548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f334238c7f0c1d30165f0b075621894549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b254798ff8bc66d201fd131289a5e0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc561b78d852b6f3712958357a048d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce6f0088389b2c3abb05b577e99831552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96391724776ef0aa62bed0f511b47372553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669bce992b97f7e3202d5b88d22ab508554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe28914e288ace7d877ac67a69107c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60dd1b3c68d4e4c72f9cfb293b2e6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0403ccfbff77900c36f3884d22f191557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e6dff90f28290638064d08ad69f55558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ec8ecbf9728b6dada134325ef0861559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9252a1d5c84cc7ffcac5c2fc5f43901560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49441437e39ae79368fcbb613d34ce561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669515fdedc313dabe75c93de8f68b22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e03e7057a39f4017c98a4ed397633563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7cffda6a4c11468a5c3f06b5b5777564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b4152721bce633205fb6a3a768631565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f710b949db9105213a0b3243abe819566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f2353a603c36ada0f621e1bbf2358567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c42bde9e4e68dcb6816b606af53e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859540dd9e738999fb0151c9495304a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d720b03a339fc3c82cce503dc8a542570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0a1369c8901d94b08245d4548e81ec571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e8c8ba556add890b50d614daa2d1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3079e66d2df057be3b4caa56278a9808573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd0f875aa025b63b5431e1701ca9a2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cdad7a7238d4790e307789467bb028575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796aed3ee8f830d137e3a122addd69c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c889362a8f288037e6c18e3a0ef7db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf9dd52da3ae8798d9add540b1e64df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fb114c8dfe3af0b15aaa503e7241e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab715080f06575b25596bd18a9222660580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2025f093412fff5c403eefd932f6974581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d52ddd2068e18bfa657cd1bf0c2817582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8d2cb82d069b8d6a4732dd59d5e8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820753d84520329487c80a634d7a6c0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c7895938a4ff779088d0b121f227d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb49df6e899efb73a88206ee5d5d93cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59e3d5852cc470becb90828ef330166587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87493ebf8f1af6b5052169a4f6e91f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ea348eb61e39d50fa0209ba9f97e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d09f3059772e45d1d169b16b087be54590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139dd98922abcf7f7859dee3bf475f53591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18897c3c5460d10e9c1f7b055baa27c3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41fa4d45cdada60b8c928871d804ce593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d01c0000b81401eb9a26d95efd061594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cd1e3ffb1ed89b6cda67172a40939c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d60fe9f59a2cd72f613bc40e72ae2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a0dd12a7e82d54c1b509f3861348597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f769b94441bae091beaa4b60dd24ab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b89f69fe9e25ae084e9f4c2bf7bf5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30f760558a22bd7474195ec5c3adb9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31bb0c66ae39b64a141e1f84ba9d4c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9fe9a4d5c0b2685b3f5e2da8878e6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428536302ebcfd9be971fe01f680200603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61a7b3ab6ec21d3d706d828fb756fe9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf39cea84fc96236dbbe4010ec155da605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bba64ce047ea87fb663ac9bb21f309606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900db8966fd79232ab9efc808da4950e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f28386770a05dcdbd21389aeba2005608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daddfedc0b0105045030e82a75fdb21609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6870875d8a6aace35242e011f55f4fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79699b98ad33cb2c89ae3f9a0ab14cc611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9d6b7068471ef573bb564a29b3b8d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee5bbd617938e897b75b8c1fa6f2130613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9895535b6b280bed0de30c82f894697614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcf0e2853a1ef10caa6efb5c0430ac615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d770654f8952d7703241eb5ed1139616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32557a1582211fd46ef8f9718837bd76617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0868457fb9faf45ee2d89cd66bfaf6d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea79c4d7497eb315593956c8b31c51619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ed27494b5cadc97aa941fc29054af620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5a6ba4da51ac58e9e0453e123fb2d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37515816d0977973b48c861488347c4f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df571f460c65540c30f001f97d8902f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407a5acf58694a044eebeec805b1a128624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88833b99b91c3292435e37a44ffe5083625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54febee8f9ad010fcb67b680040f7c63626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6e28a307920a30025eef9522ffee3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeaa0a2b06eaebe5c39e55e4409a9b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807fb84255ab7cd910a5fd1b85555bbe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b27002afdb6bd11433b86c2a7209b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20f328f058214d7b096a58025d03320631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208ad231c85b391ebd7c6842693cb1d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795501ce53d35bd13aec31dc29fad5f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3986895045127da504ae21cc382fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199bf96b230775da3669c443e6c231b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c27503f3f6d271a17ecef6b7a2145636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49a30ff76b67e219f41abf7ef12c1ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9bf4a02967c8a25efe8f80942d318638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e27e8dce82c650b1e0cc59d5173c22639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb5322e9bd51737ae255a35d792833640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3932ef746ab2a8b23e10875376076bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c3ddb310af5112a51b97e1ec1f71e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2f97acb1c6ea39fb45a48da08b3fa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7c3b1ee5836f8fdf222a2db731e88644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0d8d7816fb699b0d145e0a626f15f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065fd665ef3bf2055dd79cfb5d6b2ec3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825c7794c1e8321c2be003c2c08c6fef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b94bf4384fdb1c9d290217196275c8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1997e42a81dab723df30406449f10168649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9cfb736455bc0bbba0323a5fb89b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afec36ef33942e4f908548d42fbe08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a676f8f85285599690afc8f165ab5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7860accb3840089e8b75be34921c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9317130b48b620e474cc4f01bb6a0d62654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf13d398fc1fa74c8f3851d4e30900655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58691661904e937d7fb1c1bc336232c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6aa70ae4342d52bec43ad92d1987a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2d459e784d32d90e4f422a55fa5ba658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4385096b48f5fb2366e62ff4b784a9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b1b2cc57cf0abc26a38d9586361d1d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a70a4e62011e2a6e73eace58bbc80661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce079d8fe72ad135fd45ccc24f9e4a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb419448bce0ed1fb7cfd682736736e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff55bc1b8c46ace6bb30a950adc991fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5668993a60dda7071ab279e0a1f5a7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d24a71946715c5316833d2ae362748f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861959bedcab540af454880f8f316905667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17665f680391d3d6ea684dfd89ceed4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584089b6fbaded91cf088d1b40561358669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5ebeba847be0f4b3ff64c80af52c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6852de458156cbe096d34e0c973aa6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d40faf311390f670bd6d06ba572cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb3a38d9d9f6e7765e68be5cb49771673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef75844d562e7f0fd4eeaa9772e1aa67674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b01942b0e7a0d8705da71175325f4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0969cc542c6b7347d8c6298913370676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f09993990334e9501f2bc5fbb887a4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca61f7087eb09641584ce01da666192678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6aa433c4b9d480923665e3f7f0a9d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019872b3e0b97e6a6d03ac821af58de7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceb658d38c849f0ea78b824391ae9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41daeed1609d2e823a0faa986092ecb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f25e957e2e6e84042b439fb768c576683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb326d03afe994d5483c311ab5c9fe684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19697279447fbc2cc4bce8607f702d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e145c80df8cc88830035e957405614686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49094f78122e36096d489f20e390f2c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbf9c4710c1b1f29ff89375b0c9872688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa65f7549712ff548eb113259c57a4b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89bb2b70ddaf84b4d97f65e441fa0b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06666f5e481f7972099cf358e89ead12691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f789bceaaffb7dbc24a85798b6ae8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5cf2c7bfd50d23fcf8f5f5db2d860d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a829e690396ee7264da4d45c3d0a9e3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955669f718859761c8b1dcac6e8eaa6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22595bb6b3a49006847ffc1b9ebd966696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5703b1b047a00e670d8b1efa667426ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde16f8dc72e1841b6607c6d8ad04801698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765ed7366f8709d96336a24a9a5c4a3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90b4767bea62a115e947cdf61d1dc9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba655986c95106fac9b3108cf33cd5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78509971331c395413b0c02615484a07702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aac415b77760af968d8a145097d7e80703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef19c597ba76ff533b5cf53ce5b7552704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2483087a42da8580c7217fa96998ee9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4fd70bc7c96efd569fa6fbb3b134ed706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cbe2345061f0d21895bc251abc2ad707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd4b4462478308f568c1dfeea9eabbd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f1991fd544bef64fb3f33cccf91577709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474d2e432b4e84d8cadbc70fc31a9880710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd1653de3b2431d21a14fb9a41a716711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25684e5e1983266e626cc11fcfd16e84712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dcecedae2725b8fc4463a94479092713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8960a5c105ab3f97b83916f5f270b87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59053e3aaa870aaabbc75ea5d44371f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd510df1926095b14b27935d86f440a5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626482e3a9c07afd687624d8b3eb1160717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0fa1dd95418e265bdf868c280aa1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be9101627f172bc43da90cafce17a9719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df640a642117da3752dd5e4195e5c1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70580b71f8ebb4a547ca71e70ffc3369721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3637162595f55cb691b9d9983756e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d8f6c368e491d4435276ca1b9475e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305df9a57c13119af7520f1a6f743089724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7e48f1325a74b63c4de26ab68702f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb78a11b1890cf76e93783a57215da726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e37f6124b93c7971c2ddb5f9b411a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7599825ba626ccddef2fe9a0631aa7f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a3200a7613a7ba64217d3f57ff01f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02150bd9dde18353b7d829ddebb0ac8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e303e020cee7cc0e5f8dc7d17779731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f935878ad03028e55e13b04a32563732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab9a2a338ccffba874687c81356845f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d178e04fd598e9b194f635d99fd89b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3c41e8f4b4a5df72450147fe78c23735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01796e4097fd0c6769d319a896287c7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a776c7c00071d34233221ffada9b7d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13937f479771983978cf88ae0281a3a0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0574ee2d8abc9b357aef0df6a0de3e9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31100006bb244d0bfeca78409fa443c3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8b0042635d17c8b4046def6dfee5a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae297c06daac5b75ad8b493a20bd57742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a4ee6a11eb59c82a1d9000c4c8a243743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c8e27144b8d0a3c40dfafbf5624f00744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49500d276dc9631f8684007ab79251b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe3b1ba85a93c55014c6ceb15e56847746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07d14f5e000b1cf3adf130e842ee33747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496f927c4c00b2c0793d4c8469f1bf748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972529affe0edace80ff6d89193dc8bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24895a57933117bbeb17823feb41bbfe750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19270f270800ea7609d8b9275e2bf4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8da17641d5099fc640aa2e9f91df00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc01095df8731683fc10b8a0265145753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ff763815a1ca6bec3b2ccac624c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e679640e880e1aea5d17a9845f89d7e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f0613caffb58a0a2942c904c6d5c6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d947be2c98e385b58abec26c61006bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95040dbe7c0a31614cbf2f63be9ddc5a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d0d87ff618a6498c0d1b162df437e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>