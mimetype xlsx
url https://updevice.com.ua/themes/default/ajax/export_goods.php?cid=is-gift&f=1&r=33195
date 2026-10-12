--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf628340abfafd074c6ddf7992671281.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c28dc3b572eb8ede040438654556a82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d627d591232c02334031aa4dbe641d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa1f5cb8b0530f51eaf4cf454631a34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3042fdda764fdb960c8b12a714426085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44dd0283d0d92a21ba74344b43b9bb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581ef20abdc7728fdd63aec24601baf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3be108599134017cabc7c69bda83618.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d3006694f6b160efc5fb08eceb3879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d472136f2a6890cbad62b427fec5b510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac900b1b19c80e4bca81d8a204acd3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c5eaf66a9459f9f0123a6da6cf48312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe35d41d82a9a7118dc69caf8d4cbb4813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de7f7e7442e624a7bd2cc2adcc1d6914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad37e2734ee6b38c6a7d2ed97f11abfd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e21774b2f049519e9480996d741ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d13c1933594321adb7ec84bdd35e34817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87802304d413eae6bc80fcb498f5a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41286abb057b3114b09842efda0fb4ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9136ed4d4a99b2d604b3ab27e283220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f120ee6584bc67b5c195e89338999ca121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dd61174a6e2376697178028c68bdc22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2290fc815ddb9c8c6815d8b3a2198123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156b959a07435320cf462543b465da824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d8d6e57bb1d684eae8d009d93a35325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62470eb812e4ff31d0820595a826adb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984712ef95963b1d12d218601ba1d9f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f33d97403ac3f7afc560b3c3938fc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004a36104faec5308e5e158ce818ca329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec503ee385c7f8f9dac5aa4c1720c8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118d98dd2a7efd07dd72d603cfeeeb531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2969d7b69b6422c143f5b0a633432e9c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f04ffe092369695913853335c24e73533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca736c35d7cf39a689b2607b3354c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7534a8b6520c4edbae45bc50d5558e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0940761b17b4c95aa3a9555003df339536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e2ebe7a2fe501600ccc2fdd6924e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1b9362aaa42e47b76d216da86ca4238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467354e6b5dafef49622f74454f3bbb339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c522c59164815df074cf6495d263a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53836dabc3a3f820d97f4817a35b499441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc5fc2dbdb9e0c9c17599c8917b1cdd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7cf8d2e27d0caaa16491e525244af43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d184b4c32334ea3410f7bd36246dac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc83b2e8b0e2bc2468d33568c7e90645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a2395f3f8a7cfb635d3f733df54ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a960930f103faa957845cb8a87343347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197323236d8bf992e85581a151456eec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b0ed0d3872e767ebc00277762364849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26715e1be54269bbe40135187f73592950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483aa427fd2d13793db497c2984d397551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4184d9e9c7bfbe0ec1929f8605ff49a452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0974821ba411b5d3264f0c6311861e3153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d14c969156840d8ce1882dcb079b7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85700d80101627ee6dbc281500fd49055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c55b48b8d68f3f4fcd5b3f99cdeabf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a08c8f0743058f4d05bd690fda43657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bb85e738a70e5c9ee2119220bfa6e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc0f9559499202049bd65f49682d7f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832257c209a77ce13958654e917420860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cd9673607cedb5a2851e5b9b1213d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2f90ed175fbfa3d02911dd96a5ac162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401dd7fea5a3322bd054c7944f22a8c163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be40e4408975000dbe25db70d509a564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f583c0b87abbe28dbf67df316dc9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aae5d41521c646b8b6b36d0dbd8735166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526575fe318da4540b03ea111d7dd03d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad343a3f03dcfcb7bcb1097b477911d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac434002a75698d1be848be20c2a937b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f931f6b6a699e69ba2638c208b0670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a874128648c214d23a158365458d40b971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2674750ca783a482d4376035e4d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471ac63e486bedb4b107515f45a0738973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddae6627e6f65573ada0e19dc4b8f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffb28aabfb59510044cb57bed6dcc175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e684b8f14f012d59f94acdd2bdbaa0176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824cdcd613b40043475e1ea261559e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7ded3284c012fcbb763f9f329a5b978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f8a716df22132bf625655446ada6a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2a4a75ca5ddb59602e9ee74c0eff780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784859b5ba8c780208c2f5ca802809d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115334adc45b127ad55c3d97be3804282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0607d15a73bf270dc7159bfcceb9ebcb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa539a2f6fff03e0a4023d0194d512b984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b422b5c4975101888d8ef72fe92b7d785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a6b321bdb20724d21a0e34109b8fe86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b259a994844be3546a15be1d7b76f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240740e8eca06b328b865483cf055f3788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741164d600579261d7bee74ea8e369689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411ad5085d7f0914c17c9106147cf02c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91b1e2388d25a6b4f8effd5cd094d391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05863592247691f34d35c837fabbfa1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc335d2c3a2c4c79ba8146d3b366e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4890dc1a1284d817acebaf15d9336794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657410ad26c3f31d37af20b7fd855d595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0ebd72300b42d2641b5b497cfac5696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921bf5cfb4b517c0e6ffacc6885b9dc397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bb281990e8c009d846d8c5c5567f498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41390121b139402e7d4adbca34ec6c6599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d05627dfb3941af01a26bb176a6ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176500f0526202f0ada7f15c08c6c1cc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e17062264e9447521f56e93eefc112102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0ddc16ea78f8672d059ea97dca29c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8529eca0628ed8079e77903797a29104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dbeba503db5e74ef4c261a3f72c0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c26cde86cbb0c0a7890080637a323106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf5dc00bd7946109e1ca207a961cea107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba038ef11d889bdf9400909072c85e15108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8478a0fc49dad2e9993bfe45aa27bf2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186759d080e256b4d30153409a037732110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321c7dc2424b52cf8bc1835aa1faf4ee111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3496bb2381fcae14dc3915dc8d60f49112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaaf049135172782bceb161fdde054c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d15444d4ddc41ef0d7519ffe1f8f73114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ea7dab0c124c3906b81788ac6c4ed0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e4821dbaf10839a1a13e95b65df56116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091013251a920ea944ccdcff9c829a12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269ff857566fc02d6d61571693b5c6c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5d5369ef0bfe27a6a595248966815119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7148973ed8df65c0550b492f79a2d56f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363356a4fa0dd0e82f534386d2c08638121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69b846733a762c60702fff6d62a064d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66e1ecb9a6c51b192e840c9654f09b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d612ee7649f7cd5bb3571f2bfc5b36124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd138ac8e14a29fc9af31327fd4da51d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc413e249183397e9a45d19041f0354d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea0200180e4a66921230c1299334087127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def06b4db0693bc15eabb9840cef5eaf128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad37bc79f61213356d2094638af6f01129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dfdb4ed67b1b962275d7a2ac8b2677130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900402f33ff2d63288f192bf22e10e00131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dea2c5533d69c647446d58704fc989132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a4c32947a723bfb7a4f79393231dd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ce098e4fa76c2ee5b472b2a68c6cc9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0951fd7080a95cee498f9de1a7382c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91691c73afbe35a1b0a1947cc25544136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfb189472eebcdc64a890f411b6330137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad31c37eb58155bb0a320b62403f6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bce7ee695402f669cedac69887c33b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b719cedde7633a16dc1f95208ac3f0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4a65b33b378f0fd410c8f2105cc8b0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7cd1287b2f70a9a5450d84d28b85e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5ff23a7bc55c412ee229808d0634143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b386b1e9170a51a6a483bb07ab0c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f52b0d8642060e6d5760831eb64e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00b2f2213f0333a50ddcd6eecea7246146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f551f2ddc56bde1fbd23de87810b3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0fcee28129dc27a9b3e3051b7cbdad148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e25c645d66a2bd3d97d9fd8a9c66ae8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33808a2425e1f92cb9701c0e2080ca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84e73ef71f4cca7c96b8a68003acfa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc2fd90af11ee998c0df1588a2ed03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e987acf2fb6039916d58f6201c39a2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d7e8bd71b6ad6ad0ad0acee16ba8f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e2e7bfad3045b42453537e665f0f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e08743a998d0432b3c29f53e95547a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95962936dc442bb4815eb5f72c5b82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe2b69bab1b10f43053f332e50edd1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62459719932af3536263550629cc8133159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8a3be018ca6f18eef6dfc37476d7e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd301839d55ef2ada77cb65a2877d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1831c00a874848d8a510b92522444f1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556a3db0b06c0a818f2c4748b4973af2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c391dbcb551de3eb24dba1c13a33528164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499dfc502fbd4fe909ed97e8082ed00165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe1dae9f90fa105ca02167a1b1e0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f69aec9a64eed2aa543deb2d5a64f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9c6d95099b0b46557e5d6325d2714168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d898d97f204bf4d36afc53e757509169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d9008f9be5c2075dc584581c66e39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84434658cbc1ef4cf0ecb8b2b2177cd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b4e515efed537dc750fd7e4ba6fa5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80ea6739ba51a641bbbabb8fadde33173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee7acc523816e367da155302deb105174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f9b267f2a0104a590eaf791a27c83175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6bbcfd124308a1c37c09e9dd78439f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e516a79887a85a7e8d4e6fb91c3bc2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0125324e59d91779f84c70ec332e7d35178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5469f0937574856d828c8ed53bac8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddfece1280d485ee381b2c4cf7a12c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4db41774be0ce7fd2dc4ac26c09cf2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787924d82b9b0e851e50c9d5167327fd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff604cb8a5636e4c09239deedfb575183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72900df0119a8d1001fc5f10dc783c28184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c755b90ba5ebc54119b2c2adbed076185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155bf8003bdc4e8b39d05e8de194dd3c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a57542d975a02a65477f490a63a2da187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc883c2f628aa4429edb781425380fc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae67b5956848ea1a82e2d56c2c2b6ce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc9186e97a602b1749ea489986254a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250c0f766b9c6d9abcc1686ca0682bc2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdecd730ac8f1a7b5a7df3632d916d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50a42f9c80333d290e83e0a0095c504193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d129584e259eb3f71eccb5ea2a7351194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0276d41ae2c599006779e41af67703195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c5412a7e0c1536e15e403da9996b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2f99730ee33dcbf4d0ab61d7cae70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7a7c70607f8d99b03c2b7b1dd56b8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54128939f1fb65daaa89521abd3688c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072fe3686fe35baf37bebdce78fdf09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d6e72b469e739ce91d83593d5762201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7994fa8fe2b59fb76d089d0d6fce66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d123db29a2bff654688a9d0e8f980e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e33aa672b6465e813c11ac98286dea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f59a3855d0c2fe2fe8556e6a9891ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f34e311ff762355ac4aa941646a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f5bde9c177f178ef9945cbdfbce3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635051c0c9bf2f7c279c386c5d32339208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d945e2b116f89c18be611b59f8f8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e57eec885778385eebd218df70731a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b4b851d33693e37645c176688c8c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0f784f69a13c3d7c790c860e85ddb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eabc3f325b7c1091ecf8dc06958f78e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835d547dab1a17fd7073af8af106dd1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accc9d75ac3440bc02160397ba87aee215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc22e01fc48d115b362c479a069328216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f60f705b442d6a434b76b07d6e2dde217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725b1a70ad511a13838b9eb85d86e1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495b1f6a4b6537514ccb7e752f0620c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa57cbe14d36220c85ab0e0dc6f11ae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d5493374969385236a9a7e1fe132f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a7d38121a4006ed81f077e3dc30534222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da2ecd5e57992ff2ac9345b9dc8374223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6440ebb355ffa1ef5fd7fb77d59fb9b5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25a349f2c6abe02f8ed93b7b8871ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c22d59ef2c51029a956c7c47bae0b1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64eb4d9aaa102244ca5edd3468cbae8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e102ce604fdd9f83936bccec576bf71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3e2032db9e75fb31e72576eecabb6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88afcd815e82eb5fdb46e130b32df6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c928a9961964a8d5c0423e7f3678cae5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e47801ee58769346bcf66d06ea78f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c575f6ddba6837efe34e5a6a3f88f07233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ce36bd69257b65f2961ef1783e4bc3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f379ecab45af33e74b4a232a15e52235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198eca98b9ae61fe06c3e4b2b721cccb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de491ddfb5f7e8dfea213fb63584bcd2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58d951e243b17bf717537185788114238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572db5ee92c4a432f4f31a2f6253d0f5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0591d0c17b0f7c10efebd6ff9322e22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca5abea9e7c775a24347b80c3a81d0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87cdd006e9fd7bc9a35f6621931896242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037d4453b495076f742c4b7979409bd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5395dab9bde6b4f43e7e9706a21d4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9742c2c165bbb0a5c0a26f02f3660245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1290d331befc5e24ffa4da0f1cff7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba839312728b67584d6356112e7a68c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09708d354cd8d15804b1525c32ebf4bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad5380cc6f645eef7f8640b78e616249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2176ef62a1cea9897db88967bb53557250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9ae44d59d762be61ca228123b11ed251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0ce53e5b872a6a6217ea4fb903b1a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8179fb9238d4fdcc802ee4cd22938cde253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befae90bbd475ddb348fcbef8220d3c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc147f126b82b1488a447b48ffdb28f1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878bd6cd671b74be84c71484a40e964256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc374bf529256b058c42b7fab2eee98257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab4083e62a417eae453ba76f689c9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7017ef544263433939d094ebe61c2a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57395fd2f47691d2395eb50c16d9be91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be6f4cbe275cd55da776bc8c20f3b0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599cb9cc04c43389b7ca9c67d625d89a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c7ef101af3248a2e9f315f422df9f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e592cf296146e756a0df4d4572748516264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239f8425eebc06b49a6e446058a902a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb257c2d0fd76c52542c11bdaeecf69e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a22ddfbbe15b662acb41cfeaae1a41267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873871f6b0e3f9a97071a7ab635ad50268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19327f35bdc9815daf2c8bc14b97c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c13aa4556b0a43b31428a9d0e3ead60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69adfc0fc9fa13f6a7547a8bb75dc0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e1534ab6c09d014fcd4cdad2361a1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba273918c7ad353b92b07fa5d82365c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe259acb412962b4abf176b01966aa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e699218756d236b0ec73daf1c48fc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32601b908ce5cd853477a94a21e8b60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af952898be69a369e915acd99f0982b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0cfd9e11c0c524ac7258448996ccf8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d3f168dfea80eb86603af7573f9f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52695500e8daeee010bfda5675fc77ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296583219cf0ac62e4300ac7df640866281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709fc5a15a47c19ace0303d128069fb0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626414a4a7b4ed85f4cff5e88a864600283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9801e7eb6273bad818162ba68a41852284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9526fd96936af87219a8c0639da5a3a7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c281c012906ba75a6d96652c381b39cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c7a668402a07408794521f41a171d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4b2bdf4443752568f02eccb362b55288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b1fe7681e3385c7c95240ce7553c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886610deadb1d9af2a6eedb6baae8c7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4084606dacc7811e8b2b656c02a2ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92206b56e05d143c55c3becf26d3ab8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38bafea84fcc50e33122655c517e602293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde77710744a31fc8e6cb3cdc292ed2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7394aafb74c5bd49e264a84d1917f66295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5688d7ae362b2a789fa22e4d6d6176296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202096a36a76ef7dbb7619eefb6ca434297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ace75d6424c2af1fa073f97b141b6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e99da7156dc49d7c25bedadd9a7f1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede1553c8f34c20bd1fa2e54137c87d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b41ae700b40de446a756d89d6f554301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a5582964071a3d31db0a01fc9bf67c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25dc957d028d9dcd63d0f236191dd0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cb167aa869463276856b1f54366ee304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef37162c743ba59528af3df5970d9878305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b603300763b785ab4ed8a0e8f167938306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435345eb8272abed1b502ec84d393538307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723da32821acb6a6bb795831806eb0d8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11c22c0bfc44bc0bdf070f3310374bf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327bfc75a418e7da6b1037162be96c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295a90d68eeaa20746a4db40be8840a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8c682cecff4e0c536ff5fd6eb9799312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a74a0b208dbe3007ce08485c1ab39a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d2af539fe57b82f7ee5e2932ef8720314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacbd86e69b1b5142faf9b1c669d92e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901704b1142f8b3bc6a38989bb9486e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aef7b4beca5761cae5f2826ac296ce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2a8bbbb7c138c283bf84226afd0d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4c147a7ab9e68151666bf37cd99e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df57c5dfe5b8e4f871f1a917fe8a4f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b2acce3210b655e615e5ca66344c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d5853f591d243feacb0c1e37ed2fe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09cb884a507bac1669d2134b276af0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cd2f8f7a91cef3e2145ae7d9b8d8a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21816fce5b42b24dc5a0a4e6b699610325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca82328666820d89415096effb6f211326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930a54a9c4ffd5eba6663264ca8c545327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abde640efe1d0fbb8ca04fd30c39c152328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25be108cdd3bcf3fa5343831c1b3a1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8e6e3fb287a5a18fd8a5662584f48b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681d54b70eb9f0b93a50a4cc18b2057331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21edf3835f6b1ab5a918718368e2dbcb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4c64037c030a65208310578771734333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8159ca0f95311f218b1a110e39f89334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d889352442ae6d7b9c82c3c54e04335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813376aa4e9bb6afa18e9b4195e96cdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855fbab4d65217198e7173e11e03e444337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fbce82c380895dd55222a512a8ecd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d80e80c6e5fdc030399e0fb2f9b946339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c881d147fae082d437b3c67a0a2b797340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7c4072fdc62337b85d24fe75adc3d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8268813f016098b03bb839f015911342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f605d905187308495fa3a498a401f04343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060232c7903b059b9612f4b902afb222344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83843841be7368d2050091f9ec4b35c7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c944ff537e16b3ad7ba56953233fa37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3bfa073fd3bc75084bb956709ffa73347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ebccaea018567b8a261bc9d05a8ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9873e19945b0c870f9b50350ca6adb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d88005e8cad32d409bd80aeae6038350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59b6fc4e7ccbe175927409e94ddf2d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962916c6af146759527fd3adb5bb495e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81e9cc2aee77a8099dbb4b17c1983be353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7282ffc484aa17fb03844455f0f295354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7d9886c6f1facab418e778179b72d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc4b6c2f40f3674f4172a04385bc9bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd4722b74d738aa3598a91564eb9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5e1d077104bd22c15177cfcb6ba9f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3da593d4668f0fb128aa6fcfe245bbc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cf0bb48f1c050fc27606961692713360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3d311289de6d10865ab4971c27746361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0230e7d85d1ac325474c17f35b6c56362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21db5044fe8306941db2dd39a7466b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb018b851f5dfaf7693590be3b8cca8c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc805da30a945a46c0919aa71356e16e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd038b4edd770b3148b6a2494058d24e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb41e2d482e42fb619a4de319506b53367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82216facb3507e1db12f73c4512395b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1695ff5b4e05cdfdcbc9c579ad6c36dc369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af736276fbd952eaa1d854089008405370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b36dacef639dbf2b49b875bc5432371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fea799503f1b1b08f0916b98d2c25f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c05d3cb500e208b7bacd24de23725373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bea58b4ced369cb56c9cda997df40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aee5206646fab89d1286b69ada26d8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680df9ff4e3a047ccedf0471b39150376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9702cf47410d34e4cbe2f503d6871c0f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bbf24cb0c4b02e2759302966477d2f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f959a2222f264d76d70711a48391cb7b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ab1b811e9ed52e7fe1819fdfafa08380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d4b38490295cc562a501e8ec3a64d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ce244f8681b131e9cae286f9875f13382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7690ac197c85a0146dbeffab8fe7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cddb4d2b4c8e0f0b0131e843691eea384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf963388917a5fd6b18a79e69ae586385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522e9a253a9e2cfb1556fc372507ba1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a782ac1e8eb565de2231bc977198b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afde9be10aea4f3e33b2dff601ed6f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20ec1733e82fa16d369df32319cd9f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb515d2fb9c834bb4d5a4b9c3db3079390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0302a2c2fb70da4e5ed89ecd7252357391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86acc40bc02ebb0667cec31dd07bc52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9fe92b94c7760d168a7dd7ae3dc7a6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595099ac727d5fe35442985d2f88c36394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fd7a01018a0f34220bcf922f6fc16d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96cac582fe4029c12969ed3896cc9f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74224e46750d22344e0749f7bc1b624397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caa27334240435176ce29d6443323a3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08959be50e82ca54e5a7acbf2b2819c6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7125e3df992b15adedc62d2820ff12a1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e3874fa5fe83ab2816ac688383bde401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d372d32ea5a4ecec6266f8853f76d94e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4f3272cc93742af79b193f556b453f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ceecdda65339e6730c65d432bbb274404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445fda064cfddbe22a563a3a1f6a67d3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc47cdd047ddd48400ad56cd5c97d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de615bac4cb0f2f15123236ba50390e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e29fbaf050519e90b37744d1dbd366408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37bdf7191481786881f1873e7d12f1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab58f31169d3bf86d2aa8b62f6732b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0546d8ea9042b359d190b9ad1add0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6608a7cf90be654705b9a84f291993412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e2321e72dc8df641189285c81d6fe7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf31a67476bd69852d3fb80523e027414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df81df558ce690a8314ffb2bbcbb09415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd5f34b37ebc6d2802835099d9a2e4c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f188f696010cd1592239c5c747750b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa66d17e433891cc96e5237d17b6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfba82835ea4dddb3de5bfb8564ac5a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63a32593abdca43ff26c8de466ec67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c38d8fdc3efc8a8e6ad0320de8e9693421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ea951c3b6d58e83de888e04cfaf1d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b919a762802a345c235d8de7acc12ebb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba6c6b1974d14bfc6533a304099d38424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7daed0302250d2bfa2b6fa4a2eab38e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148138d6d198c04d69dbe20d5d7f88fc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a0e743dd0f786ddbb2a160ae496a6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c77426dddc5c26fb900563d16f35af428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f3f9a20c270bf30635e30170e4701429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52b248072a344a42ea2258b444a80e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643916da63d6b9e610e5edeb435ce27431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5be76193ae91f09f43c4d41c936e7a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40c6a5b8069d673ef107eda3063fe4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26762b77af47ae9c81dddc70184e3a99434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce352dc8e411fd2a614e43db558a077435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9300507295b366610253f6cf3b2d5bc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16a85a2fc91eeaa5981b9096bb2330437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8beafb9d4955aa1953c4b3a3e5942d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16943ba1567416d0810befda335c5cfb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cc9e3001d5298773f3707238cfded7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b7f71c9a02375aecc490765cb0822441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66a5169ef9ee03366cf05df98fe6961442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86221c485c5561372fbcfd19083192e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583eeacef6cb4a53813138a9246d83a4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55f9945c5451390cfbf8ff010773e4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd8f30cd22a1102854f4a55e68cb18446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf6036e8269a66420ebccc849afe72e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff18f583270670b3ea138bb23cea575448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a928f999c231dac3f21a443f2d50b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce84eca589d4f6fd1dbf5b99706c782450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a976fcd03bad1283d10d792c8b2076451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a75ecdfa5d9b85116b3a3f8401153452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b0356a466c4d40b8a6a5d457a2ebd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a14f94b5188d5307f822e592504999454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6e9cdf75d0a5af640d9913b66be37455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5172e8f919ad61903979716e7fafa456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a8185428e30bb9b7e9b782c79607d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6966d8a67062882f3dec918f1d29ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84db4d65c4c4d4dc61aaa316fa285a9e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42752957dbddf80bc2c7c2b0bafa89b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46ca86b398df3130945d554635a3d1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45f46cb404dab07e4ad046dd27d91c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734c3f18459b70dec8fe34bd7a075cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bd40157002558cdaa0670b26f2a461464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b262f78e5a7421243a94a0a02da5bb465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ede008338bcd443e959014478ec92466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de144e7a0bf5d772b7c69572c366428a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e353e7effc14f46b9410bbf0bbdf83d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0f5ea85ab3516b8237a5801ff4cdc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a53cc343fdf4687dfe7100df84910b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442f67625ef52689643edaa3d3fda6d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ba61e42c7bc7de01b80794fa7555d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623c523658aa5c73a012f4ca5aa8c70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513dbc86791bfda9c080fa94a5d033474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e1c33006974554e807475b5df3f9c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba1f5fd75a331f8a6b55f9ebf2249d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4ed594514d6b20fd0d8f231ccb3c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d6a8ca1635fc394992635e3dc418b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8ec0688d9602bce59b3d8002b0760479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d03d3747e0c9e9cd2ecb36bd231ac2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27febb0bc4bd93fa9346464ccc108685481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414461f53dae12080d927f4311d1178482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7a42516f54e4f8ae8f73e7f0a165e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e95e21d42613d064f73bb1f997f33484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04784f76666c39114ed7e112ce4feb34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6c6138e5de829cfc8b0e069f091c71486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717a066b603b03d5568817f52f0919b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1c673978e74b73b0ac56e1a6951cd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75991fb927ddc3d013e3f40ee25541a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c984fdf12dac5b042589b7d3ad950490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64f0c92843d67dc47738ac5b664ad6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0035b417e7d00c482354dc591fa5d9d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6282f03cc6d2dfd9a285efedc249d36493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cdb51a1cf0544be9727b1b27a9c6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b6f73106964da55528b361fddc4bf8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0212a3d5bca7a5c4ece2502c880792e2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9401056af49148beb149e3016686a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742818b9ca6ecaaa22f6f301addb4db7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ecb274b6095c6c6e2a8c69a703d0a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8335b3e2bff304f710c386e1109a1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee189a2c8827ec2db012376cb0202e15501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6aa88352aa39abda18db632d4142de502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc73cb6402fa8f665dada906b1f029503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999717063119f40cd22bb35b2d3093fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c69a49912bdf14ffe501abcb7b7e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feca331e7218d809a09c3e1d82261da506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea22916e884167527b492fb58b01447507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5093750cae280ec0c3c83550e76076508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e9a7776aa346bb8e4a740b11284d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918513c04d84f3b57d1ae23e0617f7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9e992255286f792175bce761e41c0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdaac45fee18383c1cd9e02c47e1396512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2781e16692f5219e0bcf49a04071870513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a91de3af6988a13543ef8a9ef7a674514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478c085871df1f2ebf4fbf79f2b54ea515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc3f0e7c8c3dd939db1143d6e5712b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3265d2634251b89e295de1377e11291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36af3df4ab28f1abafd803c6f2e0ee3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceeaba4760e41c7465c29cac13a1ea519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3004ed57c95e8075542bf0cd142f7d2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eae2421f8b0a0363d532eebddcc296521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ea1d8d0b33d8f1982bdb82e5c28ccd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d0616f209b34f01b61fbf7acfc694523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30728a54d6c3c6322020431d03faaa04524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45472c0aaa82b002bd288c80fa540af525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdd80569d50b4661856ffc60b366df526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899055e67591b6ce04632b020c94a07a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b29007195787e005eb7b2b0b892aa7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f0fb7eb977d9cc2cccf367d028b6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddfec1c89d34f60864aa3d1447d90b4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09e7501417c3749e1f4a8177d8a5ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf81a5a8f2bd8ceadd852cad714eef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049d0f6a0eef164130cb14f8a4be76533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78609e803ffa8d38014209b5c2139317534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca1847abce933b322531bd43e7f47b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62940f4bb53dafe984fefd8723da62536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32f5ffb10ba873b35f3f68df24585c6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97fed1835000b58e2b642379d0836a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4026edc8cc24cf450f9a9752e8ab059e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19079f744b9a4149ad5bb0ecf5f31ca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053283a690089e4aec87bdfa371dab7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2dccba9f743718eafe3f4f2004e1e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c9db60ac3ed91415beab9e0e99d9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95cd7913b89d889cba35720a5a8537544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae7cf01a879bfc1eb5e7bc76d8543f4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccc939aa36b87875a6431e23ba09f8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89214810ea6ef65b1cfe524245e9a69547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a3a3d15ac6b7757e6951b77213ab3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318a0a8afc76eb1cc7987e6dd044779549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7da211080dc2c73df765c1bad3312550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2ee41e1b484bfe06b3a6af87ed350e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe70aeebdec8220dab47999e1b2e40d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ca1e64b9b149c695774112045ab5d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e685b340d52dc86ff204f37ff5a8113554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc186ab4c1adebbc3874e5d9c5fa6c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2777cce7a06b16e3f55d3da9af9a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2649bc4a5c99d26a0f96eb2f0e7df6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2646e78ee5c2cf401cf041f5c3efc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed31d8bb8ebfa0bf7aa5351f465e2c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735ad284f205267d3917c70908fb0e6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05208ecc7fd74526035b4d80fa27159c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c810e466bc13710606b20826f544db2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538c2db54c1ed96a3180e2696ed11f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab68580b3f0174bcf5659ce2ad46071564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51fd4bc56641b1b3891274721d29fbf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f73264cc11d916c02ce921727e710566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19005269a12651929b403f279a6332b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb15d2454fde3a6a2a5c5ea9c7b917568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8df184f70bf185251d9079b4657811569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca92b3d2809b4c2b55e7bbdc58b83c4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b209ecbcd053a3668f141198e5060571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae1294d6ef55a2152fdadbc175c828572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197579aa538272b9c615856f1f9e5ee573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c01c5f237a62bbc2b8b27bd41dd55574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd4b158839fd88b216646b21f6b3105575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569fa7fe64a37dd00352c195bcae23d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe6897fe0412fcd0e989ee84704d10577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11adb4f3d6dc8692a416e92d1e8338d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38660aab9b15677f43e01531e0530e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce04d61c0e717636d8f8fd6bebebbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb37d6e17ae4015583824f05bcdf29581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69817bbea365b95da355c893b575e1c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505d72dba395d0e7c58bb5334538980583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216506b39813e1ea99d5f55761016db1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949901618f9491d85fe16132fad56bc7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1793f6e244a7d58bdaa3a8ff85f9d4ee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087efb9ea7d32ab202fb4c76aaaca9a1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07640c4aa776e40697b0af538d63c0a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d8e7c9c88f8d850656e06a541604f9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07309aeb2cc1195b2471ae66de382553590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acfc18dd0cd5a645339219083bc453e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16cf9b4434d50785cee054b288f6a54592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f01fb7d64cb8b4fdcf2953914c8155593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7057f21f582966ff51aa00bcd40c8a75594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a2641a87bdee4ae166e11ff611466595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8904ede2a7cae5d1249444ec944ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f8fa561e6ee3c67b203b60a20f56b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597de5e50c33732275d886b77784f3b2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27999b267a8e41a7bd390ad5384f829599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2f650ce05452340a1ce12fba14708600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6e0d04f786e824586a93b7b158c79601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadd33596b25cf781721ff854d3044e4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c143fe52bd5001550c273f61d0f1094603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb8c146d878aed53c0a9a9098dbc14604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69fc9913ab9e9bfe7da84602880d23605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c560d4771bf8a28a56fb48ce9926dc6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8b698e185e86b7901f0d8d3c03ea8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db010116519b9b04257ca434b04f7142608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515245d6789880bd623fd691c1664e8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828c5841a45a70a6ef20282a153060a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19345783e9d92f1211fc5229b687cde9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438e1dfef39a7695a780562a2611005612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8275764bbb902874474961ca4b77d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58789917211194beaaf2d941070283c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260679486afc623b7d78d3781eddd42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f579ca631175c918f6e0154fdac5e3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2203a17161abe50ffa386e58679fd2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d469574dc5fe177d5ba427b623b934618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc3f955669b28bfbe174772e91e03f1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8d79ee2175990c5a718b04ab504f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e419f2d6cb8da402e4c3ef76136869d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f59f30300ffe7da4468a30b68003b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4137b7fe367491f62c23cb7f57dae2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc4f151aba5feac811dd7a8cdf194e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd397b133366ba87fd4ec72416bc2739625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80608d023d1a2ba18408b581e0171720626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf1d6260c22b9ad95a71823bbddff4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca98af859eb379913dc38a399effa628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7653f25b18d45b4fcc9579a8eac5cc7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf8663e24c934ea5c567c95aec3b73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe638de4f93d0cf3166c0f47548d7a9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907524690e67ce56d6d151555c36d98632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae139f7794d2121fed3271619661edbc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0115397a6356234cf70525128339f9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d41ca2d88777994f0d55f1c287db3d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6814f999152f9d14e5fc7281d690bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a669f185d37af8b790c31f6cd16a6b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa5528f3be1dfe9c0cb3d9aa71a1f2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224051e52f9798fab6e7788efb2439f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc1357946d98a2f673f1ad81eb6f58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b12c1a4aa7347214ccb7d2a1ba6b158641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeacecf98c02da959c075728bc0ac2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded75faff4221a324d2d65722ef376c4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043298f0f2f5c82e9ccaa6a03252dd3c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f512b4916cf7f173f5ec41472630e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ffc04a0913982368dd039e1a2f9bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede452b979ead5756100a63434247d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ee2db4e613ca3916348f376d75025648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9393e4b9cd0a351592097e34b8da49649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea8fd928c6c6007b20dbdcc06845e7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c13ab13f698641bcf20744bdfb188a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba123ae04bdf1c3c708fa9e308ec38652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad32a6703234ffd403cdfaebc57012a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59864df4399fab61667752c3256e0147654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a82eeaecd9cf311c4056f98450cd0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef136bbfc550d190679759aa5c08261656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94be6e160dd1f037422be0506cb16f21657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443b304ac2566cfe98d3e2f790f8afd9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8d606694505590650967799f04c87659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd165cf9f661cb1bf74b2a4b3bb21dd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225de91c86b5e488679f9405295c09d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f75de4d595017a93af2d8f2f3554312662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d52e04ddd9804b1d6b4676551c38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3959d44eb9901a5504b47d0677176a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561bdc87d195b9e33944dbe829cf759e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8ebfda1eae631d0aa462238c52d379666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31407cb4824344cfb2a4f7e8d81aa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ffc1c7d39c89deed5453129ea357668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726a8b5b56353c051ade998cc14f1ba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe95948eef589d8b92a5fd6e3be1fb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b376fff63f0e5a69e29843bee91b4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6d2b98485099317cc3908e5d769f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299261a4939eca933feb9b5be4bc18c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c95519f992fbc7496570b0ac8661852674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a02c10087b3f377aa7d222921fedf2e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b1def3a1d3f1bbe2fca64eb0274a5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b79b30af4e094328cc65ab164f74d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efba803a37c34b69ed4c389f1324552678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcaf6f11f24acdc1aed26ee26dc920a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f84bddecdf5b370cb7fb91bbc051680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839a79715311ef058445b98f214fd77d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797f99ccf8ff2ad3fe544ef792511576682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bdaf54b3dadcebd57844da50e37980683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5e21cb773f08abe0ea008eb87e13c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952669dc941e4b672044f31a0e83d589685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762b236029553f35858166fdb75686e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32b3b9c6f7a9bc8a0ad2056e5776c4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f49f5b22c1640066e440a2a7b60511688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1caa5a993908fc3bedc482506e7d642689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b9a010a10a1fea3ee140282d42d4e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630a4867266f3853127e1e6e0e5c53691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fac181a715e5d2e29ae0f9821f2d2b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e3dcb426e1f9bd7615f8d67985ec1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787890582e18d20dd577f35342eacd50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f7cfaeba2478c7c442a057ab527ae695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0210baba7d58d44db7e2bdd0dbae213696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3912a6afe7abe6134d2798d3454587697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41fac512c2f58ed19adaec61312774698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7347b8939d52076161c5c20352c452c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d41faac4afdc87b04cc0f1f2f62d9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d915813329bbf526bf9530d2f8880ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc718b729635ae29d3ba1eba37bbd8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f61bd848df7ffcdf503aaff522a09703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c911c62ab7608336256ec870775034a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26c0d04c45e20595ab67cdef887d07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d6bddc1cf9878f840c7375617a75c0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ff4483e243dcf2d4a2a90d169e2fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d447f0b977a3d7903168ac2666bdd3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe457f354c2ec748582d2ba07fcdd42709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a53f02b426cfab8fd50dba3cb21f9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885a0d9a702ccdbb2a5259374dfe4ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76645a27ad2b328cbcbb86b856c199712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcabacd79c00311ee8d82d7d64677a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881a0abf1b07ba62f171ccc94f0db82714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c9e0b9100264554524b883c00867b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8098d6936de5591a13b485584981c9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fec5f75124684c3829434401a660d2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbea618f9fb52bea96d7bdbca57113718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb81da0d6ee6fe8094b88bdf9d5c0d3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39decb04c77fd0959bfaca40d94dd8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575cede83561465216aefa193ee2836721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512bc7fe08d60a62d1342682598c4f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6caaf17c9acd3fa86d6fa04f7b03db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ae3387bbcaf30f692bf344c7502e90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be25c4b2e4d79969330be75c5818fbac725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6dc41cbaba0a83661d63b6a2a84fa7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4cd7fd6d3fdffe38ba2795ebce5f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ae7ef153d385327d0d30b1c568296728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae2b63187d15ace1ad1063df21bb8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887043565e84664e800c285cdbaf1a96730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7c938c2c54215afe6209cf0e80861731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e46bcaffab47f758c7fdd6d6f0e369732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc4d17c78e415ff434381645ce4bf3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b648e9372c4021954f3028ad2db5d4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc339769d89d21dcc9e0939589256f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e825cd8dfa17b35bc0f27294a80f5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f57fa7be48668c6c0293c7103eff543737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9956029e5a1e01483a00c1bdc12f5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9cba2047a4dd695da507360bfcac1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09a5a9cf2b208a6bf97f233a5de52a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebd9b2b4991f678b0962f2b5868f77741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4209004778e87759f0e1937d9b24d3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8874de2a6d6d00de4b813aad4519b4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89ea285bf88c0d5904afefbdae31fef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fb362c2f3a86fcfb92afea744c4c8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f6353b92bc1a240fcd1205a6e9137f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf457bdf1f35c29c8a4eaf7c33354ecd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cdb4a077bffa6748ce20af96b87d65748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44617ea126de5ba4f9b4748ff1a26954749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe810c22138a8dabf2859f6b0c572d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7826e91d2f20c0fb83d7451742c90b6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cf982b921558818fe1e3a2a96936a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e77f3e593af4be7c4dfb9b99a503a753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3186791a8bb15fedecce41cef8e12e671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0c78cf74537d286c5091944f9ac0052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f6f859d3472ae10dce510f7d544d13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9807fe01cbba12175b70f4457d74f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea21e1228488775f1385c3d742535b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b942e4c0dfd72089aaa7d76024ceff726.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686682d12780e375db52cc0fe28b8987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc144645c8149ec9cb035fc407d2978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977b62ed13bdee803cd65320e7091419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfed757305a8802e8b0033a1863a6a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b91c12c93c19bedec146fe7a13965811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883ebc7f1e8613737902109e4cd7030312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85787c1b8cd792f8eb3ac79063803e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f2d7431d5e79099c7ff778129e7bc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b89b7ebd83186c7d6c3bbb0a713bbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a0a9578334e7d8e06b4284f3de87216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e95ab694c61b8555fc3aecaaa4b9517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24519b17634bd79272c098500a2d730f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bcba3de7cd78cd7acc9440d8fb70319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6936e6935ea69c62a58fc7434d76620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aecb5a258d1b6f061f9c542bacc64421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1791849f5a587226e7c85a45c1c43722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54681982b2b1fc48186b89fd805ab223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204da1eaabc5682b3c8d66e5756ac4124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f159c22ed7a0bcae7470519f68d8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d8d5f08bf19119b12f766ce2b8a3a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2745dfcf97814a6d10c1ba272ca25b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a7d6b5a370230de8ea1683a4973df28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc978c819454eb9819e0e50b820c89329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83020d09f6a2b0a7bb5ec7ea000488030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662a067e08181110bfb0daa053144dc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398bb592648c171bf23670c70bda09332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e7238e6caa94b3bd4aeef59680c3533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d922b24ac34176f8d7911df1fee372a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e3a379bb5aae9a886b1a5d4fcd92c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bdf091eab328101d34dbf4645ab9236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30425d2ba1d6e44061594eddacc1924e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113edde3c5d0d59d86bec39537a22f2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904adbb6b6fc77924ebd29f1964839c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0111a1c54e3825ffe88c8a3b27c02440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27855c64b087910196fd6c87e8c85dad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcda1672a0fbae8b3a94bf93fdc892c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76461a7f17deeccf819c0497549e11343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca33d3ae0fe63d0ea9e8b54cdc337b844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44273783e1c02687dadd37a29babbd5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2bd46ab7264db713a5639fa817dad46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639f1b466044b374274e38343c2559347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddff3d0cce2249b3c0f2e0f1cad912a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfbc9740219a72f162907d5351f3dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e13ecbc0a1f06edd35e95a6be840d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e95c9220956d54104da3588c3dc7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d814d0c383d7fb1820daf752d6c033452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f53051c6e1b9ba3ab1bd8ef7adf5653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f9da68c3dc6a4f8e3855d7931fae7554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df716350da14680cf880320dfe007e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d3de761eeea653ff1958832f0913656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adaf719bc90f253fd482522f6229f7157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dddb8b82817694f4dc5c98132d37fc558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed77e954a95d18923f8ea15a5c8d61659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276c494772af88d84479bad696acb9460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ee3cff5d637639cb7fc7d8a5d1b2961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69725dbaff9084ebabe76246ec94f2bb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a8edbe0f28279f578f758234c313c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2cd14fae6df852b81fc6faa63fce564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de850b13182dc3057a4d66fdc57b59d265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b62e31ba9d746573ec2d3e81d5ed166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170327753bccab7ee66c20bc8479546e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740ea75c9f195e555b7597cff032f4b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805733829d97bdc1b9e1b83e97d180769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762115042c6f0773c9ed9cb8d5e3626470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d0aef2a54d21b2926aec5722ea12e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512273d6985adc6e4b82aa9c10800e5872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba10fd6b5978cdf43b66539372ddfa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ac54d50709e5f01a785000265d2b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4651d337d805878350ebfeaf6294f32875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d378fed0d2006e60c8fa0c86c02a6176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59e64a714c3b34e28895d940cf53d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa332ddd3c2a529ed5b457019d5b27978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cba7970fd5105d29aff3dacd05f5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffc62409e878c965872c488dff370780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988d2d088684bd44b65baf259ffed5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ef0d597b37aec1ba394740a6f46a382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b960a1eda145b30aa2ff5fe48df1a483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b920ded845dca3ef01093d3c6638d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a36aa2ca04c8ecb942cca19c28a4fe85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7d635802a89c517d46ebc42edbed286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915cd096ae12a7dd9aa8d400afd1bc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82912cd79d07d11d706167b2eb2e230588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3bbd33981d570cc96cb16d98c5e8f089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e3638d424aa6079fc0e5c9809344c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4cac08b963a8ee322e9f1a85285b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174190514acab3e4d291afe3f53ef92b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd201fe84d19e6f8463a01ae7e04aed93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eaedeac1f3bdc925a50a052169ca7694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e6efdf04171cd39593f28d1b437d7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23633fafe75c142403cf1c4974ba2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439735905060070ec79762cd302a9b6097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836ae2fafb484d0ce404a6d6d34297e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78a1108d4154baea22c0c707a08a0c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539ee06227bdb7d370673b86bbd66b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994cc10a2396997d9dfb3a4e8054a76101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475efa31f48ad7ea859a3e126593cf3e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb9d0e4983d0603c11096175e15ad3d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce5caffc21eb78c6662c6b340baa57104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fda628fbab2ef7e7caa2d760d8d747105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d458c40a1dc54e3cf13b42601b59a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a897c056412e3df883937811859b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b887a53379e589014a9a4445ddf9cce108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9589ff92d051958c06110994bbd0049b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe1529279c01436330f3c130758dce4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d16458123680471974b1b527e078c02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f35d1814d6f3028b1bf791ddc1b12112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee39a4045e3fbd315ecf617a870ae7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115d9ac8c4e3b2c9689788cbf082ccc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b1e7823fa41b7a2ff57d1819ecdc24115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63e1fcd940ba58623adf46cb50f9e1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbff740eb5bb490cf7445345afac3da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1f9ec1c6ab984b94cb7d0aaff6111118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e499ba00ea93d07d9d92b974b08885d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24ef67c7e24dd9b5271740555b28a6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49467c3cd51dcb76ff03d1a532a6ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9115c7d4812558e83bc6f9666f67c8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bd152c4b93580f4e0aa0f50a73131123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92166994c04e522f6fa50430bf3b81ad124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e845d8833e06565dc4d1a78937f190125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586c7c9035c4fc47cd1946af4fbd6cd0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89856cee1bca44a9c9b301460e3aa1e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f492e3fef91844e040499897062ca4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b371a4df000759420a869b0691d08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89ce9ba895e93256848ba46201bc63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c015988c3494e4910cd6af06045e30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38e2e29a64a7a073b8cfda2b2f4dd3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98a5824d211fd08d57edbf43865476133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eb858800ca93641f09652e695e31f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12861e4f7ea8bb6cb975c862c7fa71b7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec40414683e71057b9030b8e2dafd6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1ac532953547bb25e27c16e93fd981137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c4eb089fa9f73e43d5e543cd7585d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c6a0812b5e11ad0862d71b34a3d30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e093862011b66240ac9db37ab4be99140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8e8a19e883e9e5e9ec61618fd073c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97246037811bfdbd052c39f150ecd465142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076655a2613ee8a0d020685ef25fc3b0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7d09f87da90c9ef1b64c5d09590ce144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e0277281deeeaed60a57382ab0c22145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a33b40ad7ebd97e98d60ce99a88cea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d277d2dc14817119bb9d702ea8f72d2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb70fab23d8c3a7db810633e03cf8b4e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4f443ee631e36708c159cf0acc119149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d743bd2acad5e07ca955a66b5337e7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a428f08109314fdcc7d5c46c8706c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914aa37238ffd30a6456d7e6de5744c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452db90b874cddedd1ff3ce201317abf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49f72974a036ed02c5cbcda1af8e841154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ced1828df6e0fd430dfe50ebd1450155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab296a85098834a39444f6f87872b93156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b84a122082b63e5c6b4d60e328c2de6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2352522c3093a88267d19e6d611cce40158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c9bd5a83cf45664833f9981d776bf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90369a09a0f7cb2037c542926ff5f434160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f2dfd6f177df17b3a4d3415e51f470161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9ee7fae2ae92ba89ac46de1dcf7b6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577177ba1eb781029475e756f6a8cfdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90464de111e03f0528b33562b203bf73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9255127a038c470008cd93326506e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd7206a8e16442c860c99e2945c29a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683dbb10b858c2f1b33cada2ec2049d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b3a9be3f43da773c223ebb72868670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f55c1b317c4bd808f0087628cbeb90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999e63aee8ba879cea888662b66ea0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291238faf34b9caaac06b4a6906d28cd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48808b1a4edf1511c9fb732d398945ba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ac927326360ddf40b4432237c5f0d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f119da68277b6cdc5e4e9642fff4db174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d1666734e8e13aa22da824a5b640175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c9bd58610ed94dd4b62a1956c2b2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb641b55886fe877e13c479e1f56b1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d426161fda75cb673de7f734f369e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ff40001da4b8387712f9a5180e87f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba217ca77a4d2d4f2f9b7187a58a0d0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909c122102d7fc6e4df1399bbf736250181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be838bb7311f8e863b16ce02f3da1f04182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e00598cd8bd0913c6218b45524d1d8b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479481911c37f4db24931ac9198a468184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c80b38de9bae9d42504429782e348185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be7cf0b8b2c12d9c8beeedb9111404186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd977b89f862bde04d8990db6023d3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fa5bbd14cf67ba09439c68f4f9fb6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734dc92bf6b6ce4c4544e2759bac7c16189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9469d43e86ee983710e52588d474246190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a320ed545d8e88d520575c821f8a01191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be986ab51e4a3470428e7887691ad560192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229cf947112bd4c5b144fa74d205e5cd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32ddc095506b6fa9cf4ca1c2330a92194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661ccacb7bc9b7ea3b167b033d51721195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c04f0fc18e7e6336c7e5b10538dc3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408d404204ece59d4a095691a5b117b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518384db6c90b3691a844042275bdf8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705120437f2ccbcc4f0593ff3887829199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519f53bd0d9800d954710f947a542c9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a106395c35abdc71586fca2ad5db12201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da04ea38c66caafffd63cbdeac5fa6f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c37bafe21df9f17605731a01db8fd8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52625e7f94c945a1f0dae7c325c87eb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016fe10a8e292b51581af331a5efa30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0daff83640d333e4c5e21be59bb3e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a99c34e123483c4d876a81d3b975d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df027aa724f4a78d0ad78ddcceb1502208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790255b197bd627b6fafce6751d1b88209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500469e09df75e8dd29b6cd4933475210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82467f0b4f2d163897d8f9f227dc3a99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df3f6050ae73711e7972fab5590eee212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33af4ad9ebafd6a17eff2ba50ac6b8c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c0b98fa55bfb76ccf1be654efcefa214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f20236d3c6cf180ebaad6f27f2e52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8d93fa4cf57fca701480723676386216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460c522d9f52073e3c5a1de844336ba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb46ecb284cb7bb7423d7604b4b0063218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c65f697b911b5d47d3bbd8e7b6f50b3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33572e308d7420da217465c0e3cac765220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889a8258afb9531f17922cf9cf57112221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f8f22c1145fe6434fe5a32f74685a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181f48bd17ae6a55fbb39eb7d26a152223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f64cc456de55b4c0312d155eb3bc99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6d1e593218e726bb07ec38a2b6180225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c452a25fe2b113544542dda89bc9f43226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb60cac0cbc9e64b073e8e2ff1a9678227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7118267a4a557573e18f645bd5209147228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375d43279fcb3a00f6d2fcb790cad257229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bcc7cacbe3bbeff1fa72524922d48230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23ca183b21804ee5a34c7535bb521de231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb50e9e7e928f73648210df84895b263232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9b103f05d5c029343ec0a7566d6da233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993eb38a65841906e735d3f6fa73669f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a4aaf67ad18e58c7f9a2015108ed9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b471e46d9dbf69f70db9d4016e0f35b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d20818e0f2116bb1380175fcc621e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4aa38cc26e1a5c921755c3f1fe795238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf647a28b765dddfb7f3f445cb51666239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ba970d03822d934c0509d1908eacb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046971a8b585e896e62885160d057edc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c4a38c8e1b18dd1fde4cd7f2b61ce242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c81ebf7a45c100d70f928abe21b3ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1fb0e1c870a212608ea94107c08209244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81819782d57fdd761f041a6d153a1cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286442a1da92a62353a9c650aca086e0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5110c633d6123c5658503f4703c9105247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c2e03e1813c9c5fe10ae89d16c1f1f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e2e5e835e7772d2e2563dfce2b1846249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a7d5b391db1c91eb48ae519b5a472250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99607cd2ae0406ad11436f32c7f374ab251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fbe6800f9527eb2984e3b4abc4f21252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ccad78086c0dd7b952dd8b5d5254a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba1c28057b407c332a36f914680a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c9651397b19388f42fc60d26a775e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69ce25a90cb1e44d68cb76e3ec9385256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498c2f2932db9c7a9f38a55a2b94bca7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5becf427c4a7f2026ecd5927f5d23f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160128438e875773fe2ce82a8520467259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620f8f9bfd121a9b0d11477e0ca1c59b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0579db92805945ec26393e9f99a9bdad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cccf26cc10c6839d78f3e22a2f8d3b9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238eb334ff83f512ed241d06367d736263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f22714d9a0e19db09e732949b93e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50879c860dfb280beba6d112f3a5deb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606332b63e23d99f54c17fcafa7b984266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052675b40dca1ef4ff51b3dd90ad5192267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1c5a3794bd064e7529fad01b5d8184268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7045977adeb56d2969f6383773f0ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3190f2ad50bad473486dabe2897a934270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216f0ed2346a7e66e4f3dfe1873f8e0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ce83bf06ae49a4538bfa3f3381cb6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c3f922ce08daf49de63db12532f47273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1bb09ce8d96e00a99a9fde2a8aa65274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12994123f5a30e511f34f69a14d0c572275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d92ad5eab78e004aece73926c09df9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d90b54ab4a4e2d458cb6d1150a48e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1ad431d8d8427f5f33f141267dffe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb8ce7547a0713e773da54815042d4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432965caa2a0e9493bfd14ac90a76a9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a4766160dd8c9cc3dd307612eecf4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfeb4ba38740d2e5409a8bcd788fa807282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a153f66d6fbb102c97f96e3c2a8ed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55542f9cc7f776240be9fb3ba7d958a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98403912d34895e1d278fa62ae74ca75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c4004a333bf9d0b91a6d77c2b07d5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6a81b80499f127e22362a11f57067287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516a2f0285dfa3e9b4e7a489508e5b48288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e39d33595efb9868b47168bcca7f56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01da72a41ff1a4d7c280c70cdd6bfe4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e948535727d641ce1b15ee3828cd70291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e20ea0bef5f508dd8f21610ec9a7e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a9adcb370f9758cc9924986a33238293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a6932ea7e5b13ce12bf4f27c88204294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf55ca4c933b54ffc32d1e06d402b9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a07d44ef81c778deb466bce527659296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b5d9fcf1b3b01fb1a0475955673da297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c52ed5c609e37aa5e598233706ca4b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ed4a3b31f38c34849bcf8f285afd3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1a882d706f3010d0b3d1aac794813300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cd4e31d5a5df785ca01a0f084525bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c940a459daffc3d53891204aa7478d93302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d14350e8b232a6e0cf0e6cd5404eb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeea4ba70d3a22ba817d2cf2386b90f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2fcfb56b2be0c31026e7cd0bd7211305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd91cc0da98903b7e75149b9a52f6832306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf4143f4b6ffae20629aebf72075c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4480378b320039ba9488d84e0ecea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4abd5ba826dfeb6a80befede755e34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c33fbcf4911f4fdda41e1576d217a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660118162596d8c7225ecef45f4b7853311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5f88869c1b07f4a53640cbf932fff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dc20ef18f90bf618fd665d8e11251313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b1787cf8abfc7ddfb0307029d9f68f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590891f228884940ddb3cf17374c4548315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c984394238d46131c3143a9a324df5e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a18566647b661c25bc0e0e00215036317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd1fc59afe628a59e145bd01545462318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76588b2be37d4f282311d1afc15e490e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a786277a900526c65aacbb9b8a3c6828320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df74cff9d4d7ca7d002aebcbc1a289321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ac2330963c23b6455af944a26ffbe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b513f9088eb3336b7f8bbd9db577268323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb80ac2bef153380282ca6d87997cd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc8da4e5211fbe86d33802178f9d58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb92bf3ae9d258f3349e5db0b69dbe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc3502913e2245a76b40f2d5bbae110327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974adc4a768b330a8e1d355c943679c9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620d61dbf5b5298f9179377fc5c610b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f3be9ba68af4144bf15b795d893fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89e63ca87a2c0e08399233e4c7e042331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a118887284d1d2dd4b52a799961d3c48332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81724584e2e738c95351e8910d116a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213109dfd762a878effa87c944a977f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8597cf6ec8778e611df183659e20e3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a255c47ca5c9feab35f5e52781633336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a5d01f8c689aabe505da6be876db0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc1d68f6bcb9fd74557dee71d310908338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bbb7723050bf56a3f87f4a8c5e805d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840196a8d5d8914da5f546b1db4cdc2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c2bf379c504009da52e83e387576ee341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd295f273dac744496f5b9ade03067342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31461b68724d81a9051e69f58fb33bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7aff32ea8825e799a66ed4dac83dc3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb80603251772ec7c164f2c4bd5e965345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40deb4112f85fd29945ec8987dcc6e8f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fa9751b18709c1bd128388760633e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87350e53e533396c279cfb91d97620348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06768ae0328cabffc533905d4905cfa0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603bcb6800b577eddba40d83b2f0a49350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b355bd8c9673e8f4991c04711b564fa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be36d6ec9aa7fac6ad7e3969b0c61696352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45bf51d38c3d625a5e9512b503f693353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed67b1aadc5f373769cff814616097354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9735b406d9f91df4077ed92162d5bf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f46c73bdc21b1e34764148de28291356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9773fcfcb397a2164e9ce9a72217c633357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1999acf6c4fad5a8c3f87c1a73a14aba358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e46ebc9f8a975ead107a04d82e9c8b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8bd2063ad41e17c6fea7a36a430c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322288b86d43a2441459dd15e8dfb3c8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dbd65f73812b32a17351ab11ebbc4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc496c21a6dbf4b7f972ddeda64864363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80357c9181e160d7646e3aced48d4e90364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbc4af20e4ee052bbb4cf3e4eba0332365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136b9f49edbc2c35836d0ed723b6ba9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146e165e9d74ae31f4daef5e74f8ebc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65257914c09c41b9aec2c064ee9a4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92310fd51e418d36231aebd4be12187369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd428169b1a9f40f0b0fbeaf95f757370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b88f0ca5bc028b32c7860fb02cf1c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5955e0bebafb10fd6b85033e6c2ed372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6876dc4dc301be09721394d88e8640d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55e911edbfc0ba5f51fdaf9db571ef9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68090c89acec618de84db8fe995b96375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c51f3c02fc0e052eef3c50675d338376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03c9144c8365b3bc8449f9fcd7092ca377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec3d1befbf0f88fd0df558106bb2225378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75be2d4254216b95e6c28277ba5cf46379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e357ca2294ef73efe0c165aa9f172f2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e985fa9e8780ff87ddfb9eaf3670895381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15581d689d1b7920085db3e09e6c1fbc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c58db071152ded2bb72fb899e3ca2b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064b7e4470b4b8410a00789402003e1f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa636eae3aff1fbfbb39d39a227730385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1c7af22a3fb14ce66118b85fe647ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654b03bb51a1040edaa88809131c049387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afe84a7640bb48257b6acf97dc0d12388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86d056df18c22ca6b3ab8b1ee2b3dc389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0aebce070b208e5b1c61df0a1dff4c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fcaf6c95fd15ad8eb37e39d8f5ffd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5c5f8be1eeb35cd80b4077773db19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7b3ad07d88501f6894c3f50b05aa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c33c1ebb712301c239be120cedf96394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e0bc245e0deffdae4d0f9a0e1e2702395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f66f745fecc1f8e2c77bc3a1af0475396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b43a13593490562fa216eff6604a18397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bf90edea53ce553eb2f0691eac2e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274192b8c7a86d4a6e04ee52bce8428399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364572c55ea2681ef25e91f4a16004e6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ff923f3298df04ebac7f50804b777401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655b30d3c137ef487542ba8e374ba8a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d941ab6e14933f01dc7c24e2c52e5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176de23f096ac57ab8a2c9326d8cc95404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efab39cda8989427014c277ae2c14b5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6e69fd7234914daa19f1c2e4ef71406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a7bbd744d638db15f433208af5f698407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5810118530493ade5fd562ccc48e9f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f880404f87dd0c39c47d30042029ec409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c783ad98377e41b7b1d699ef180d5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727d8eb8bc4cebb2367a76b8568c2d1f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e1eb42837f2127710b332156ca262412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094097c7abf06c655ac79fbab305dc9e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0663483fab1df69cefa7169f16445ac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4a7a9b60bf7d10219f02b4c64a4b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd8bc07605cfbb8c88bd36744487229416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a4948942a799c35c895e837ca836417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7f5cd27cdf6e45a1ade249dc598ad1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33ce95c78f1d57a29a31e3e296c12d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf240d37ef2a1bb20027f77ff05ba5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebe364c824fe7d987a580bb3dccf8f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61df5b79cfae5ca5de87ff6e3cf2fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faafc9c77b80446f0229c436a8f05d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ce5a81ed1d23d5e366f2f4738e170c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3be6fbbb4646c81fe474b466bccbfa425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68b4294d21d612ffd8d5d4c4077ece9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4ad2ba0fa90d1c38c0545fdebdfc1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70493909f28dafc5c9b255f24bc5a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1109fb41caa49564123f748d6a37fc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c6f880067cbfcfb7d5734a7c35f2f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfdbcd109375114c304e14e15a1199431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3725b766b4690a7d7999f367b02aceb2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6e6e5cfd6c7d61a10ba4a69f37c5c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84586257f77ac63fb32221dbf4a13da1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73732a460ba35ffd0fb46f4199b721d6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57524037074dac789300e1367385e21e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab947801c59cac74c763d7c847781c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7148440606ed59d39f19b1fb36e104438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd546a8989baaffa97cd804417d837439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9da09dccfea90e2626722e9a81d9720440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038a0f2432d65544251159a50f92bb0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c739a5aa86296b7fa9ace9edb0272ff9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e67a270e6b79eb546ea648b4b9713443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe59f975a58f9e688a09db779ec0b44444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b190522953d2079afcfcaa34beb89445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae610053a659646d519c9023b6010dca446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168ebfdb350e8f8dbdb691a3107cb0af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f0a53cd63036eb38adbd2edb61cf2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4203ba30b8f83c4a33485e55bfaeb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb4be1aa7522aef91c2c0d08988487450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b54908104e16d5a6b890a04b834ab7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ddcfd723f6f569c1edb9982b2674452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ad8f4f0c5a2d502abdf2907d4675a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d216a3d1b2f1dbd7fd5273e9a0a7b2a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c172f0edf03af8cda8abc2738493b2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825fe03690f03f20e61f26d320b571c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32b1be0e817b2600ea3470e7887485457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a0c3b2c2239a1eee877d9ce86220f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f276315abfbcb2a9b708a2022e914459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15d822302a721ef9729215b6c405e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a89a23b048fb930964c6a01d82824461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f79a49ed553c37e7a1466472185608462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15349a284df42d756377171daa3a377a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55e24a5c737c0b13dc6ea115292d9a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0af825cbb128cd576fd3fabee2928c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6202d1aaaa59bf8423518eb6517ba466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d6a54300264596b9aa3acb75c4df75467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d80c09bb1f4630738e1f922a78feae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30887b48f137ff1eea94a92bd09572469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5befe963c6c71e062a2e91f149b7217e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513475521e859ed0daa6979cd3ad1b9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a5965f8f2792d529401d3f0e70fdf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef1b9fff4649b1100be557477334b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b094b3400a51b2768be81d9f31583ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034865ac7c5fca7149f44519af1b433b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3339558f93183e674428d9e89f009e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5e52880f756f56bd46c0ea45044467477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa8f022b5e73146f90cbe230b2a7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556c44dcef896ffe7ef70afe907e41ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2017d70e362bf261c17a5543401c2c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6ccaf55e65f47bd435c1dcf3215de481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ddce00a0a6899c04aacd67efd9c06482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6eb7613f66d29f7b92200b2984a4a9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc8fa1a394e55c311a0b71c4e2c457484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed537473d06f7e5ba0fffbb56e22fc4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6526dcd91bed49cd80c182f04b891d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a430b3c7bc57f453ff33657770590a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b3df977ec488d2b51ddd7a188fbf6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750aecd57fdb5d503137926102685f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09694565b622ad5f505e808541df56cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae507bc853efe55d1f0932e5e0fe66a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ea6d1a246e574d2cf59e7faf880a66492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba894e48f376820b51fcf15e7126f3f4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673c15a0859c5bf13bf528e54afbd0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56819cd1d2a4a3f2d8b999ba1b1d94b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1279e02edfaa3443017cfe048dd5803496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc6b95aca4fc8f5f2d54823c2893ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e240abaddbe09badaa9b51db9fa617498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f169ebd2809ff0b22545f0319fe0d4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e020572303a5ef4e97becb6974e7135b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f100410096b7406fe5c7113fd1fcae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2028fd20b66c03f3f88c06b283737baa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbcbcc65763cb4bee5142586b6dd8db503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139595d3bc8df8acff84d2ec302619bc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e24f0e0b3ccb3a733156f3fc8e42c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f8eeba195ca9709baede6887c2c21506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8ed8efab0d68107001c66e769a903507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1135a26426e194178fd92ce650f6a32508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e8a434ea90fd8263c4320dc8a7c6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc54447bca894795f26538d74cf240a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f2a658be2bef07355c4be5d8e0cb9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871b7eb00ee7eb70e352a4382b10995512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb991c2d78b55f54f953a4ce7973b8c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2489fa2772be52581aa3637132c0c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312a91de32531869b150b2b823da2a8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aeacf590881f59b226be35fa4c3ee8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87352294cdd530118812d9927c7dbd0c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb08d7cf23921b895ffafa9f049f242518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1adf7644f87c5e61267347a167ca91519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108a9b3ea0f93371695798c8cdc6af0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea359488748c062c1c3e96c41a0c78521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26756925607ca52401d9de485fb00a5c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a42f42e86b263b6f032eb53fce7df523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2f153fde7fd4192e625a7740f10742524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3012b8b36156670e2bc6e934142ab8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79660428e859f9c29c978f652f041271526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15372dacb427cbd9969f883004ce2673527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b59c988d20222140849e9b8d03c5b9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a1c40ba706e0ef8e5eed3d3316ac07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5de908e8a02db51ec3a20dd70b73a4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccc90e3dbba8b7dba60b1683b20b577531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24786f55c1a05adb882f68ec06084f55532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f75ffce35c6f3b2e436f3c824a5a68e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc775026b2315997d30db77a4ac1ce92534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5b3ef5951a811f48b8ede5930f29c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b558c893b9f026d6dd3af05d68646ee1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205407641096ddfff0bb328c1ea8a703537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d18b3766d6b8db71f7ace5962d156538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b26e48921a3c9f0200d6c69e46090539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701643465729445fcf268d3370728161540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecd7e248c9b85d8e6ed7a6b5534f0d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e96d609a57616028653404ebd4ba6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee9ad0abcc2331928d1e53bf1a2c60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406151513dd884cfefc7317937fdcae7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40189ee7495002d93b7248114c445061545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05529c0daa64d430495d99de9aa4b91e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa337cd9d59f8ed97aea393c1ef0cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe97afd84646a4ad25435908fbc7d57548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cbf97653e06d9fe5a5e979435f482549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bead0ca5e5afd91208bba27b213b2bf0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc40628f86b0974986dcd01ac015166551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d44db3e350a3877c37f49fbed1a33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ec162a4f87ab11c3053131fe37a23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8bc44f7bab0becd54d893581cdd864554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22640bfea2a6455210ecd39b3ecde555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd07c55f51304853a6d66b5df9bc0c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a34e52f34a221856bed8c75678db29557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec351858eea2240625c2b45b64ad75558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c565f1636ed339d3d4b86b03b88353559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb8a0003f985ae34177d42e35d0612560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d89460c913cf60087fafff2b7f286561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79226db9d0d0cf37318801cf83e5396b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efccb658b3ff772dbc02aea10af750563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c920ed3f9b852b79be19a265e6669cd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7702561f38f378d4f792e5a94354937565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898496688fadaef854e7228e32614a3e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd740977377398a3a3a504e8db1cdd6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbec67d214cacd1e6964ffda8d0e5e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfad0ee41d6741fea1eeeec2b563370569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d30a1ff72b8d260d8a975198a97aa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410c59168c2896719df05aa4359f26c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd7bf4efafce6c3c0c4598ce73ba7f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8395a94bcab6e6743542ec728c5d9121573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68949b655fdf523ffff9d7d6e32b3af2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e549d2bfacf1e5ef2b3c9cfe68498575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a40350f7b424664900e55161dc8023576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3165644b1d2c3a8d9b82e64a5b73b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8184cfe3e6bf5a69929c0fcfc96e2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15084b44d908f8a581c820fc97544be8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fb899cf8ebf27f3d3025ca30197519580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2016bf3bebb8589d12164bae7ec27d19581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553964fc1c2036ccbf5aaaa12e532f4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9d4401acee77d3f60b71485b2e22d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a665834005bfd718f5d5f5787aec45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae8a956b3a40db6ccbe74235e8118a4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbeef9a5e890be8a3aad0fc430d90d2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7ae846d2144c4f5d618b449b018887587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2abe97da9ab9cf4d64eea84c52c7445588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bef86b3d7c4d532a81dbc68b049dc8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996dce6818f11daf07278e6da02cf3cf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb17c60c492d04a15cbd50a0694375591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3206b8ae3dd3d0a0969d012225ab7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4b81445e36632540560f43d6415941593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e934ce604609ec6c8e9f544a2d464f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faf82649c917c29e721221feb2aadf595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5866c5a3959cd18181f3fad27477638596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e41cca5a0d738ba4b5611a6c1f1ae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b47012be50a43482cb7ca0af349bacb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5fe47ddc487c91ba3767671339213599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c9b5374e2efa0097ad67b1f14ae64600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f2c78f9250a9d7a83e994443da6e7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a02bd72f43a41eb7005013551f72cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd9392a99ac8dc92a570827f60c7c3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db903cc35a490a0138d445002c5dced6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6175fb9de18d092b9c7cfe5c7bead7f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d282c69069f00e10a7e6fb38ab218e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182862f7b6b69b73d12d915629feb00e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23e30b2bf62d8498070863feed76c1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd88227eda71d153c1e8f3cec19835609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5fdcf7ba7e318569cb65e5721beb4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da822f3613df523c1ae53dbdf541096a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b8dc77d3046b10cc8da778bff4d30612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418a8a5e15a58d106eefa5d1e5692aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3107a0a9204a6a1048274b8acaa3d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e870ac219934a4632eb2be8bddbc9e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87561a2cf318e4f713ecb98e1280640c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd1df2b72bddeb868d256a69c8ce21617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd22837b0997ea2a02e80058d7e40aae618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18896555f3e990b5c19dccbb7faf85a0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164f9c9b2f94de3890e24bf91751dbe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e874445dfbd5576af98d16e3e83d6c3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c900b38e4d3899d3293580ddda6f232f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3742210e5adbf32e7c5a1f9ad128378f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890df3e40b9ca6c3dc52c28bc2de580624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293db308c0a032dc6274436d2eb8523c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0d85f0683727fbbc1f9a9736da1d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db970f99fd68e3f4dd080274946f0b2a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40f8d291705ae0d7f9fdee270d331628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105b38320c3b000b0b26bf1407dfb56629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce18d8fd641d0aa93ae94e9a3340a4b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851f59c5ac2e9c4b52e675684d2e747631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b025affd80e0c9cf23cdb573f4cfa80632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90947ca1536f3057b0a329edca25d38633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44c73da700e8b05665b66d33b64453634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fe61d93bebdabeb8a4c721fac9733635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceb18db8dbc5acd287229100eb05a8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faa3552e40d19e46bc11707696627bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b375d54785cfa72cc31ef98ab1d7e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e7d078c8095f9802de19e154742e5f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c324a5fa0379d4d9c32166157bba9c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e332a489c4395ff8c1e85870fbda4c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3cfa84a388b6f46971378eca2f0663642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6301b1e9ee64eb4e11c5942c18c622643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161f58c4463d971d63bf72bb879b8841644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598b4962d7e80b217066e9479c2ba63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f191447a3452ebc48b652a01801a9ced646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a083c25cfe079328def80aa05e909d7d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca204d6517fab6e2b3e5a502b322ce3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f6f3c3881548849db12c746e140a4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246af67733206555e6ce020734c7fb7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e75cc166553d48d0b2e06efc442b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c6f9d76c26515a52946a187e606ad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f50d639597dada1f082bac97899b2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f153cfbe74df85f3b2bd002009421654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00fc653583521ded0e9c18a7943369655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fffc7d49b61d845f5f7a899fd87b93656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943e43b2b0b063b2b0bc28cfbfd034e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97fb5df018346a66b268a2c5e585a9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f22f036ecf9bc03f2c341b954c8cb5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26eb2e40a7632f44b3acf523318a16b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ab0c42ecf0b1549b856fc98f30cc4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613d004ef71b769b1a72a08349c64c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbe6b826aa83fabc530474f69aded49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db056e25d74c2602ebf9360d50ac10664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb60ee967223dfd683a1d4cb7ef5e4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453cd2b1cb79fb1a4bceb8525d11707666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ccdd978c74e4619c55224553800207667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b52b615a6a5aa66bae6d63333c0d49668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d018ea33a5f84a81fb97ad372a878a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef015d412fcdce8d5c6f9e804aa5a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7093f711b6f28526aa98d72c40c18df671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97138a4ad08eaf8abadd3975a87d35cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef5bd9318e6896f83cfcdf390962edf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a602b57c7c4f827246a5085d05203674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b685b2df9291f31ec5527da7a335f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963508531e83f5549209609a933729bf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311890356a1fe3db0f6273193c54001677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e737545474739890e5efa1530cbffe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11e9fd49fa185dccd50596cae35f40679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fcae6e28c015296e7ec5001dce44ca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ce1d70798fe21bb23f251e6a62586c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582da3f712affbbb2a1a1a53103f800682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa674d90770a1c277c0d44ecd9842a8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d7945cc89a114401f6e5ed6278d3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aee4f4eac2b1a813fe77e401db861685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e563a1f66721a9164e8af6761272f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859db974e1b8f4d961f749345d5851d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a4b7a99f0956fb9c7417cfb7cb12c5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101df3c1fb7a033f640c8496e8e0f910689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a055c3fbb902b84bd3d79a90d303e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd323cdb2778109040a2b68c2fe34a5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2e00330a7c5407c9c4150500155751692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94f676b8027af5c176c26aa4407c53b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1521a206ff9fd8879265f610fe811a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195ef0fa94c0ab9c34c3820a7bb9a360695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243752cc3b24f101ed954b996055344696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a655ca80c69fc5ef2d6ca9eb65eda6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e73506aa16d8d495cd0289fc285091698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf38a41debaa7bc1510576e696fd29699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42dac5017bc79b629e21ef9ba3d830700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df949c0ab22925b901afaffc86f4fb5701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f60402fb4ee45a7a216fec17dddcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42523a24423aed081c1523815985a57703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ad176c6da996e7335b8322ec5e377704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b4605c659b55fca064326cdabeaf1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05ae32341833acc0f96d7df26e8ad2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe40fd1913ea5018a1cd544950161839707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6409d183b5c123899bd446c7557b8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00301f582a6b29dd34c9e75d028589f6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f59de1abf077c72d8f09d09e9aa420710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a436e4fd3d9445b20231753552be711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3228b4514ddf3b7f48d3fbca70ae76e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe278e997e7cbdd92aa3b78d3fc0ffcf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35235c6f0c29199c5ce9d1a97cd176e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bfdf9d242d71e6458df475ecbe5c4f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b47038436b9a47457baddd65416c998716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0341c3f04b2a571c2431dbd5d70ddd5a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ed9f3ad3af45cfe1e2faff7b14e46e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af01f95d42d984b310764eabc49700f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d406b0b37103892226fdf61e6431b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a57bed7e0a4f3d940c4bfc4d7c762d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371bf19ed2be238e7959c35739978bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd13891e009831843c1e23fc378dae78723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884227e99b14526d9c43034805017a8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7f71875b1c980258c91ea40e7c42f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9822ee159de028a53cece8c63955673726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75702b70654ad8dc6b5f15db22dca608727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f433d40b6df94a4594b8645aa7e7a8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c1c87fedbb96d901b451bae86ee5f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df7fd82e8a800292839adfe6ae358e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0bdad91184e5ff076686e7dbdf3a3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5936b43447efc31ca58247090a98b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10d53f5ccd1e15dc967991cbfeff58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5447dee1af834776b617cc0ebe4d9c54734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e592df1e9b616dfbe0895bcf52a7b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c66021b16c11b51f3a200f70ae405d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e737cb09797c61fcaa604f04ecf9f29737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202507607b8827d07d25befd8d9a475738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16df92d39fd241deea7693a884fe2b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2213b25eaa3684bb24d540f5296c7a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeff85e96cf74700f0a6172c5bdce0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6407746841042c337657195ddb3ec02b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f4f5c8ac6bf117f239ab0954dd0280743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df943cf7a4ccf3ce8cdf21e188eeca0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b39958cc49bc26e0cd1a09d95f1bdb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c64d983cec593c6f0ba2658aa50a0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a08d6e8f4cc822af48e32fb65da499747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85defc749e9217027dfdf7cba3bfe8cb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9553e3b4eff25702cfed7a62aaf79d33749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba05bc6daead41b110a0e0bf100e2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f571a735ba6e0d703159487609dd152751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a10f6b3a6980284caeb49f2398cb12752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53a29926cfc38a0ddf4df5d236e9f8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbdbfa0b7449cc4322d1b275e732cf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f34c137e52b37b319e22847f2422e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af5a81e1dafc556a7e23c8e557fac5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082b5a3d6566a93fd8a17094767eeb5757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>