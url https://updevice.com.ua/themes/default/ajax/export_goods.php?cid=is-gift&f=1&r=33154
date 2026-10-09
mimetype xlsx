--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c25cfb66a25171b2ad771b15d4b4091.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a7c173a00cde8a6e84e2544441372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98759bc797cf535148bfa1e6c946a253.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be68b4855b4152bb888604c9aa55a64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cced5b2f1a4f3b4838880e85cd3d725.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa8b5573e7590f1c85a41e3aa6a176.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199936c57cc302f0470c056163c7b0497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316de67e7698309c8db99fc9b827f7d48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9da9fd437bff60d3e31c0767f8928b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ad5ea08586414cc390284dbc4c09a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f34d04a8223d7d02585e8134b999c1411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a7ff2165d622ceb6757258e0579deb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de89053583ab841b562654d90bd463f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d25c6bc2930122863d105fa52c9af814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0076398b6b9ce233103e43240249cb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c402bd5cc5451f6426eaa8c8c4dfcf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b0733cb0dedf527c378a7a9c504cb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf6a9b1e13082d6fa36dacffa08eee618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14615967ebff3c5d8173eafd64f6223d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0cab60b0bbfd33907885d39f1ef7d520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc8bcd810e7aa35fcc8e878a76f97d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc875e5464b1341701124018257ace8f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32090a0b5a18daa961fa0370f1b974ea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762b1554e28d39a12da845fb4882419524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b524a40fa36ac635b909d457fa5faa1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89e0b96ac263a5a82208379a02355526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8b8b183467eef39dc842db41ef13727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913d709ba63cd65b49894dd82a0a2428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d3d018c6e7564489dd4f020dbc8ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffe21fb9cdb1855e39b1e96fc5198530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1eda0294e4e747d414bc640c62b13431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f983ddd872b765e626ed21abe67da32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1517f97b4998571984b9e47453551ca033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b622797ac949fdc69f455bd472fb3a934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d090322b07cce9d9fb33c7d9ba66a935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ae583ad32c002d007ff38e4d1d3ba36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022c4c82f39eeb8819ba56927eb419137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d23ebb025203ae18988977dcc85fc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c1611f5f0baaf192ff6155673defe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563aeb15868dd329f126f7b12dba8a040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9206f5e81b3707f81957e94928176241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d995db5e8283b3b15067b2c839706c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3d255dba3bf6cf3446ae68d1ad0f843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f13cde641e99739b05843293be3c78944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370790ef0c9813d733409cb4677a471f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce25d00c133d083fb8ed7ef86c8ced146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e71932a8d9f6913cbb1e9c6ca136547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e677808cf6ed9a30492b3535d54e96d448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f1374805e99d1df2ab272c2e9a01349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07615c632906bd16619eef3f190b00250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb1de338c9b3b120ff672739c2708851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8920a5592f1ca1df050bcc5201814d9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e9130f04ba5a5eb7b33f1e7cfd0b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2514c26ed8e931a72a410f2d44d4aa0c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50ac23fbb89b0cf99d62c676d36a9f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5f826e77c8f88611882922831275b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f667d16045e5d29cef24f06abf8934457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a64a1fea7219518feb4a372154abf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337347f3f4ac4ccf687ca6e6e56d85d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2917529ed2b174cab7bb805bb1ce6460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa64e8823384efbd49d842a64ef931361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b87f472801f51658f191a24aaddcc062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33eeeb7c01273a71e0c9e3a1b2f562963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b93cefb7b475c3a0b1e38bcb7eca364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69406a1f0b3f366b2018d135815addc665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91505c797ce0e4e9d8275f77a8d04af166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1af794a106340fc741675f3fffecf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319380044d243cf1ad581d39f7eb38bc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c33a0e07604b008111ac134cc7048969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9c6185ae99028d1e8968aaeca11c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe6a4a17dc8b1fa40cd65d1d57ddca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d689e1ad2a701c173e0b26de38110a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf056f698482d2b57eb7874a1a1ed4e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c495345b7331858e0320bc67e305d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080fb1f056dde8fc27fd9faaf4bd2d075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134e2e9f392cc39e7a2ab81ed4eb94d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a732870fc1234d0bf7955cae10e89077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b749a42b853d79ace84353d51c7359db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59522070f79db195e44344212995943179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f21063d84e78a9391825c033fe1fb880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42aee4a9a55f223d5f5205b478fbd0781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f70eabafc9e35c2cc8f762090922582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322e68183b31c48f74454bb051600df83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4092e005abddde63db79a86cec95b8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426247b939abf8a6c2ff224d3ae8e87a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef265e5b4bbd21f722199c33a3a50cd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8143afcf75b247f2f551907542b8d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7816b2a811967403ab6c2ab069af788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9994aed45bcce0596a5270b71214489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29a0e4bf16b23bb4a7acb041d6a36190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c36ab91df9856f86c39bb6491b79e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba186d92dc5052b2108d80d73ebb5092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90be14ee035746cf2e30da87dd13b993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44822831889e7e9701bb20eb771ca30394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbffd6928fa0c41542b6a62d4bd761cb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa17c795a8ee8aab4801e33cf2d1b496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b8823cdeac44dc8fb4719b9e8771b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07c3fcd9d5eea073e1ef9575e8212098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2e4d055c68412a2f09528d13574cd199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148ccc203c255143984dc40abaf97b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dcb72c86de4c795c40469e07be1559101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99051690522c0c114276d2bcac3da340102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94d2f5a6f80c819279f8065d9e58d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602961bf2914210f44c1a6bc35be23c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf313b6e93cb6f3cd2d97fd412530fc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e6df218f2c9abe73a62b7879d51a2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42ac150fe41be136daef995eda3b0f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72adada927c53adc7027ef9390a1a4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01184efc37da3e8af94f6c88fc258744109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cc0a5994c03596e76066397e363003110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40eb61c039f4e32d86cd5ce2fc97476111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ab9ed39ff8b9d55e4a2622869dc8e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec1ee62e16425e8f1c49e8d0244b7e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f194345192bc681b02821823dc3ad7b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ae66a56b512743a7187309d694b7a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ed8cf341dbe8b4b3783aec181b27a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4197c732403f5013ccbc1df696b9e207117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d0c6f67a3cf19e904dc2bd0a14c98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568cfdc191c2819fcd2d7003b909f91119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915d7aaa5c8c0bb09b6f818a30a4e6c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45964cb0f21b076a46b9a458151a6cc4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab993e63f7177823cefb8413b8df70a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251d31ebc81ad0bfe700ee6a4de7a5b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5189131ab67e8bea4190ec979ec64e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5902fc4140972cde64482c656f7d474125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b7705188da07172d8a2efcc93dff5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead8f891bd7dd9a613bc7a1ad49f176127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b7b7d499f0e58ffa17a18c4ae4bb1b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9349d361810dbda246acabd6ba68d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e51a810d63ac8015bf677652a64540f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9086ad44d1b1ac0683ad9675425c03131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76e4b2c46607b444ff550a1074b7c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb25509f9466a904ddf3b40349a7b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e984c888148513b64101b26c40fd32ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c1c9672105938f13290ed18151006135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e76b31dbcfe5d7b9603131270b899136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4a3e2e1304ee8d3df4dcccfd4cfab6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e219deafe7c24aaf914510f12a7d22c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a36dde596c84c8d1821eb5087aee436139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf980321e58dcbbf653c124c66eb3c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580730988b773eb8e717098455d12bf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa04acc69be0f5a4290fdf8805afa72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8bd206305c8e1bd6572978d5231a54143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a749f19bb6d08a6bf453a0a8d7ffb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ebfbbfd2488ddd787df7a58751b00145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aa7e43cd6603e2bd8121210d39b66146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19002e9c022a018ad5b1c2333d53781f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da06755a9e2024e625598c305b6606148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc68d652e9bc98aa3579a0ccc701dd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2830f1a961461f36fd235130d7a5b642150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823854153cabae74da8adeb2cb7a6f70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b514b5d71a95e02226adccc94f6058152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c546ee116040947a1fb30dc9517e3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6929a4a717ba2be97dc0f01bdbae6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e66395ffb79d7a6d7ac370c765f67155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc2560621885738c333e65fb7073c58156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cabe4332aaecef0e23ebfcc8cdcc37d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7322c25aa291fbb8ab9a83709951e199158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bf1a0dc2f5617e95723164c1a009a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfb920eeadac20cb723320c428872f9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f29ae78af731365a9c2539277b493af161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f90dae579da28482756d532c3b54fd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d788d9559932c8ea9789200ce4696b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7179d3ed195db7c76ef8ad1214308e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3814ac62fb14ad17a105783add73599c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf239d0247289ab9c9dbf74c8121bb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e7b1d96659f7c5c2417e5ca6c6083167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448ba866b05555135fa31080ac82312168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade09931de98204545b643e0d93127b5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7449c0d1ec167803a89d065eec0b1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71c1ba11a39712f24e2fb696d1ad7dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd3eb55e3c55b730f6a9f376956318172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3c0189e053aa27e260e9ed246bdfae173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38e86981aed359c038f96b690bd931174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd9d0249689dce9f481dd59a555dfd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46020aa5d58d627c07c9534d67f5d18d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c1f57b7e1333ae5b31a40de23e370177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b8c60d04940cb2a823c6987efa740178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15e101e0c992a854f29bbede4ccd707179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8bd15fc6483edcdc7ddc9a3f4b21a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174d31026aebc6694bfd26ad8f745cc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbd79d79b379c62998e83dfb823645182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed081a6a9c848448b076fac9ba4d4a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18abaeee854f0dc95fa3804c1e0f909184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13081b2332735e191fa829eea1dff5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a03fe3d47da53f0bf31d039a3da9b8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369693b28ac25733498197ff4e857e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73fdee737e53a17c95e69863ea6ff3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7cc5da87106dd7b3ae1411afee034189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a11a6d609a2e317f9e47cb5f667286190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ea3830cac0d6a6da9574f896d93af191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d36534151e1548a99b63b6ace6fb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba1e6c750c90a8a7a0ffe50ceb42ecd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086d264c13f0293695dde2dc6352ab3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6871ce3957719f9dd8d6e86298e410b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2463a038dc3ad0ad8dc5c7719fca9c40196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0223e8b743644e22f678d0abd7c5630197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21d9ef722a8c01877358806afacb2e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398577d8f3526c347907d46356571e85199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f341811378e870f6c08e9788f170bf24200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178ecd10f053ad1397671b536188178201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5da9f485e936ff40ddcffe049306b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fda06bd089c99339f2c2b8170d1c495203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bffe57f13460f350ab2240dc4e406b1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5478764f85e6c0b21ea8f5bc1afbc06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa000b7f883db96b5752281c801283206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a330617021c45694af3b2573e2ee1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fffa74352732f21c2be4f40029634f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2011cf0e114ee6d4beee1dc1f46263209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc56f262f5709eb54c4aca9fb24725bb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9821ace7ceee4f14110e662af6aae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43adbcca590192f5c1c383b38437d02212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98719b2e9d300a07251664ae90d9cc6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60c19355afd55abf305b23c5c5a602e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088d1fc0f800b038c9290d188a32e0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29ea60f028b8d823cf8ccf4d81db68216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec3996feb3ab0d0f731a29198cf76f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cdd30cb95ce124d8fef1da1283e26218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f830ec2e0e58520775c7442610b701b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5ce036c5fb4ab6d74c09a59fe70b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eeef35a0573b152922061acce073c9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12441abce7cc22a528335be5fec318de222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f428a59186e07a2542f6e7e017aac223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff60022138230d9140d9133245a4d3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5c046d29ba14d7f26c11dc24cea60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7484387bd2d0d2eb582e69dbd6ec7f87226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115789b9b74252ab8272d6d94c51e11e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4ee95cb1c79fe213d86a03c2f1d2a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cc1b22804e3ce5e8f069e43abe163c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d334bd8e507c37f0251ab189c93af96b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac55c37211b06b0720c1123d2e3ef94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d929b122ebe0dd4cebddfd9ae59ed3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946e27a88ad6fe130b6a9072677be5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995dbe1c7f8f8bac98e911ed017338c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789b5b1dd9e07d1eeea5d41fb1dae06235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418e8a86f09af22dfdae5aa5140fcb4c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae180df9c7886dcd84c4c0449d921e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1cd1a26026021d59bb4d7f11bef86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14e30421175509b413b03fe018162a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffdd498713584e74c3fe81cec821f7c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b8fe57acebc08c0e57a5c0768c5b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaabdd8bfdb2b8cab8c8c6c877a9dd1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63a8afc0bc323ad0b734444febb968243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34d43a40b9d5216772bb7fd68b398e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5596c2aa8ef0fb9f9fe2cfcd97ba96245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5579d5eb891692b2263aa1d0dcd25ed7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382351f482d550fbba8bb5f267631b9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2274521f64ad7be2b0c97a2a78fdd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cb3107284aad2347f644cd687abd5a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84046736ec939f083ce15299faf36d2c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6be69108cbbc9b373404751d182fe9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdc761d0157da5a40e885ad9765253252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2325ede56a69baa54f84eff9eefe0d56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00a87019a0548eed41ca1928c0946d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f3e446f64a556c9ca7332c8c78e9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06de0b8e02601ae99dda81b2c13f20ba256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28579301b14ada10937e0cb93a62d8ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa954f19a0b1e2d80faae4d0c494ab74258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc721ffa591ccd55d3e24b184596ed1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9493917c2af12fd49462a30de156f1d4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b28e8cc78d138f6f869f9f63be886261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892c339a868262381a48089df352067262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b2687ea539f13f7f6d335903d105f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5d5cacd7babd75076f917b1dbaa94264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc141d5e283c685e25ffdc32c9c5690265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fb87b6bc9568640cc2bec6c9c30694266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6119cb88e4072d7d442de3696ac88d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf199c86e122c62d41380ed29ea07971268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c0473e1e5731b87f93b5178a1c7360269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e0b2981f2d2148f76b9cf11a18edc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc47a60cde5528eecae3179edd98cc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d99b35b6989cd0bb8914432d3dd8f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7053d6f66c63aab644b6f8d49f261ad8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9395463ffdf6acde1d2c61798e3a62274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd65fd5d98ba24557065c3a9fc59e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c682a91947fe09f2f760278f392f30a3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c42a28bf813565066ab4fd8dc56602277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5895265a311e3500f1820f45bedb56e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df930b4093e8336b83f8cefab6f71c8d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2986a5b3282ed433b527a29abec5f21280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099bbcaea13a7b018ca575124cdb26fb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cbf9f1045e8c93e254eb19a054f14b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8dc140232ad807032531c9661e6a7a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883356b8713e4aa1e039425e6e9ea4d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6de294a611895b6323417fea3ad6c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c046cc1ea3e00f64397176daa3bc5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30cf013b695499cffadf0424689b6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615d50a7e7d39943275f23672bad035288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df6d88233b9d4b319cbb8415a5e08e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1af771c4ecdb1e46db91836d3d3585290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb894756ecc0c5c1175b26564161c661291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d34ae961a038353984d9d2428e188c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d108c490f7cec4b0982c2d72899da34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cdaf9f3b8329c063eac18e5d99e77c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33a108d1bcc773018cf0d7392ea3ab295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91f9ad186f336d05fb8f45cea5657b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774464fba0a6c8bc456829b47dfded09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470dfc260e8fa56560fe052da070ab08298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e3c4546cec0adcb4da4aa821ddb97299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b937de429b19f18dd311c2cec810ce66300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d80a0bd64fd54df3603b89f263aab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68866e97548c9f9a37b66d668a821afb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9f32136f14f01ad5ad4bef0ed9b6a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e889a7dd647798f9186ac08f7cb17304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae8aafeae1d6a8168c437bbb45dfef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa53336bbf6fd733c9e2e49b5ef958f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9947660ecc1ef64b862be69aa7ed99307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208c2767c123a55fc8a1588eaa58261308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383d68059ceb9e1d07c82e5eac1aec9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b52a5b8b4fe5a23b7d612779e4f6eb0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06b8293f760f822823284fcef90ebc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf810aacc594ef6c2feaf4cb09f56ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8ae2bb751ffcac45b449c7cb33a00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a89c4962df0fe61ae14fd020d82023314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d89a49abfc4a7a4d321b66b5ffd81c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e83cc2b77ce015b69d6f859a7561318316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0dc9453a15a69f601f10d10a8bae0f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf865a2d8b83584e614504963316f68d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83dc3cf92d5ea3b9d1531e3815ffdf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a3a7435ad3deb60abc04df39d63125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b973df49408b81c5306f95df209149b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa24aaf3007f0f197911cacf8b2e7a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84b3198f8725cd989ce9a75f30764b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ef35cedb8c51c816f7ac9ab432f51324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f19df992bb7d5ef1ed7e2c3b4deacb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a6c42f4827a6066c3ff06b01fee9d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a95cc1eaee45f9e3bc1b6a2f5a67dd4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a4346f4e7b950f6b4d944f9d2f1a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa086c9b214266774a7f6c50fa70c1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64341ef3ae2ddfe59dfc8b3c131fe043330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f05996c38f89e1470290d514a9f816331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba3b26243ccde83142ed43842d4b6e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94153dd44a0737c41e57f3309cfc42b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab633eba0acfbd463220a352c03e763334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a626ec9ae5702f24e84e65c018ac1f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eaa0ba7e213a25e1749a19e1bb7443336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53adae078723030786a6510fe9760b53337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dade6af2cc1d138011b2ecedab48d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ee75c6f81a9d430be352262bc4d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6282430727aa3a4f26050861769d5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab399d1e8276834fbe96ee0c6503b0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83a8a28c8cbcd1e62ccd924af6e63a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefc4af536ece458b679d89f4bc32ca343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f12ff6375ddaeff1525b6fe1184ce8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d82960413b138e84e75959d93d8fde345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbba50c02fb5e145a0f80585e10498f8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f7503fc1a190977cb18bdbeacbdc9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df8db16569f718c2b7389e0c783f43348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58c12fe5cd250b41f5c58fdc5528b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993776ece89d23c33b8a65107c5d0f5b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91f81a9ad9b38f8f071f3fd60bfe12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e837283daa50a6683eafd2561cfe2d7a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405e0facd118f6ae1d22185c299ea39b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c48448bfdb255d042d685012e460e2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a0e46ec68778fd5420d0f871b6ebf7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d75e5cfcb69f690d1e540e510ba8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c74abeebda4787a9b8e491cd9b4106357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e047610b9f8ca6b39d1b2f639b175ad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06182f92073a6f124134876140515589359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf1ac02030f4c50afb1750a8b1ccb0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e0f187b7cdc0c047ef5ac037776cff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b4c3c62aa8757fa7d5e939c68da541362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a8117ce8411fe65a20ac879f741c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6477c66b9d1fe5a3129d3f13d060da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bacbf7e0f8cf481cdbfc6ad66b69ea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f748ab4e472b634ecd03dbdd8cb0a322366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00781b4097e9b70c2650587cd861b59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e6ed3a2e1740a745dc99a02c7e7a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28520b55dd68dc5edcfd3fd9713e0a8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c1070bda1bd89ddf3020605307856e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d355919a086dfa259798da09c9191371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a348c646ff48d6059f1eb8211666dc9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f9f80dd6c4a49ea4b5e213975af22373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49266e58cdaebade22738df3d6237f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b037fa07ef396d0ae1c3a36de24f5dae375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47862e8aecad7fa9b4624affe1cd354376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f0147c4ddcb740bcaf978e3878e7f7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b882fdc9d3823a774e4aa4137430db378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edcbec657847e7578d898b1081915d6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb9aaffde38565d05c48651f5043f15380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56b27a7bf9e1b2f157eaec6c5ba835381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc3f24d821c7fb5621e6a9fbb8a636382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e324fe719fb1d905de1250adbe779f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146471a1f4fe1e3906e0a80362f44ab3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ae493e60fa15c126b02e832f2101e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c30ca12c842dab57a93da7ba04583a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f95ccf5916e91a2c23f5e00f232718387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce7da40dd16beeb15cd45d4348f2e4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bed885bd8ac1f6a5917197672f2182389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba946e0fa15ba480196713a6e11ed68c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310219e4fc36ac4872ede238e3604ed0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c732005bfe516dc30b8bb6f97f2aa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cc7143f7d26bf2782485f83e4575e0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7d3bc6cc1d2a6f5daf2161da1de640394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b021604ade5749772763473af12fb9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd2874fe088728cf4c0d31fd3b76a68396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff6d2213a18af627d57cb00587e9b79397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ddfe64193ded9187c85d5099e1d4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357193c0e346ed1cf2f354f38c28e60d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a456c5ef34663e4ddba57aaf663078d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6bf35a288cbb01a4c74ff708f8904401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349a01336fb45eeeda7faaf39c0047402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459e7d7a85598a21a2129ee5b95886403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45686d46b4ffee3c3393160a9611b309404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461888fac453f729fe6f77ce13de8edf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0d60aa208a616640c46ce59d2eac2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a79391ba5b2a57923f133b7aa11ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd099613efeafe9eb05e0242506f7b6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d11e650c2141050c37cae53dabcaf0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a542b0f8d445c7aadd7a0690889935a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1902ff65711f8fe42794d1a6852424411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb027b815ee41ac7fb2fb7c7eb903412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe2658468cfacab7f65b66784359b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15974c72718f095dc400f0db9aee7d3a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9fe538436d04e11411960b34c810ce415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7e6858fe518de17bf7bb54e5387a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c08c2ec723d4a2ce6b086d2d0dd03417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ed0a056f7f424966756c936cc3c07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3037491bd75b2ca5d5adedbe53c143e9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb661a6d2c5716a7f7d13b552323d9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea5d59770de99c61bd0f08845649f36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7f0c35af9afa31bcec1fc1596726c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8732975864455335382401d45e863bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cf79810c175b809dea0f98db89b6cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab045c74f34ad3709d659da6827b589425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9890f2f7c8932ebb2c012d1f0b970426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a7d2e364996cef39a71725ac90ab4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd2c5547cd0dac809bab6762154945428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed979db4116e8462c63fb8bcc5678a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b661b680b67817e32c43a7644b4af430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f6f52b383f67fd44c2d1120de355b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ffb76b3e04cd1c2200f93a3a21f61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cc7c0555249012d7d0e7f89c6af65433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbbc98a70ed89b773338f54adaddce434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1495c4818fc2e5f1c36848fa46a14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d739d3c028b78aeda04b15e0a07eed4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e2da78c10306ad598d55353af0d6d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c561a0ccb42d83f4ea737b96149720438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910f9f698e2f64282a613135719fc358439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e9b7397fb2982a81142dda55fce227440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf9a1465509adb3b4d1321026292c0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbc1bbfd22e6c39a76a20bca32802f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d7df5dc17825952bfd8355e2f7849443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c79e3b09e58c82c1ae5da0b8e8a1f75444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285c7286f4af0c256fbac49043515f0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5f89bdd56cbe41977f6a25729a2cc4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992fa0feb23168183fe93a39568ecdb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe777c7eb406fda6da87654ff1b54d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce4a80d76d3c7981efe77114bd89a0e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ef9ac8f3d2127c33a26944ab462b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc2939ffb4ce38bbf197b5c82bbece5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429962c87869b61ba7a8d74315d18bcb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dcd5070a81428c48217ea7482272e1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f462b825616f3b57c9426a9fc622962454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf459904b416d7304ec2ec6383ca2f1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9a5b31e8dc13cb16c4e4970c7bcfd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad00989dd96f20a76d1632c5135d6d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23a293e1ecf048c3d5bdba0ac73841458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a932907a779496f53c2516d842e09a54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9600f714e02c4c00385727c079489cac460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbbac84c2a3eef295a0a475b6210243461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c1d012e03b94de28a9b69a514869c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809c650f2df8680bc398b082ca121d1f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bb2b535286dd3138c1dd7a0c221e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85171721abdd7108ecfbdf10dcc48f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbf3a7c80191171bc8b58b977d92e18466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b2cbe5e28c57a5dddc9101a032bc3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac6979b32951d6e29a2c0226f0a0ce468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf87813b480ea7fac41becf623a3c0d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a48e8b7b8ac555411e93bc742a0a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010449783bec8072e3a1024a34fc8c13471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0588eeae46a50bf65acb232bbb030d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78e149ce15b31c0ba651c7e9f512e8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d06d456ccea29903c09bd0fc20259e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc576d182742526bd7b238aa42a11fb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d71f4350be6e0e247899e33b2e36e2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130fa230f3e18034b87eb239b184d64477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b26a0b0c679890a3bca9dfbd07eca478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b22dc2d93c70c154e7dcc91bc7a46479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24487c48c7ec6c8006b4a6febbcc22b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54ff91dd8b6ff08192e89358f1fadbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605abdb1e3556b1e97c9c60b84bd92482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad6787ed4ebe913fd392a670d40096483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22694d21331265612b48f8b005925ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47df010e12804f68e555d4cac0700c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37051ecba30fc80447dcac0f8be04285486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b43ae77f7327a5aa6756d8d832f069487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c1d483c5123bfc58239bffcf4a92d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22111fac6e2074931ea6e253990da6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454529ea5e6e942ff916024105ae038490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9e9ce4e4d6d5826e41dd3133ab180f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf509b5afbbf33eabc53861564b8fba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c048f104688c2af3dbed316d632b26493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adbb9a178f1a6428985df3dfbb6475494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef50f55d61e519f849cb3654841ff52495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3b26e5123202b80c7c30e84a6ba24a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea71b20305ef3f5441cb8196a0de6e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c61002fcbbbae016008308e7434f06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80915c0452e00b362ff11f8cacb79d83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215650ca3f3fc8b0dd3c5b47a5fdec6b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ab275b1eb60da158c3f2b43a81048501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce193d34100205d50723b9a16736331502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be0ba3a4d60056e89aa377bcffd602503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf2dd0cc9fca3ca1fe59bb6ae09736504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57693b30663646d9f0d94bc1270acd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1ac2ccad97518bc136c2acb368acd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673ae7cfc044f2d7dcbe2f20701b0ff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638557d1320abb244fc3ce85137b8d6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973c501e56b5245e7970c7f87f96811509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872635f9d5ebb39f7ff39715babcfe67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ea1eddf7ef5900f9705536e9cc2a2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529bb24db1a474da5f045d37dfb9f73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79b71524e3e2a316cc32ebee94d90b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3749db16461aa8cc990eef8c45a42561514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf4a2d19e45e7965a0677ef4fe399e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f819c8f48058ca2c4e925e9d98aa0b63516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bc708440f5e7e594e745eb453a225517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d33d7c3281db4ec1a1dc274f1e7f2a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa41e6417570d0d8b1bead75cbce9e1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbd891c722ea1acacd3aa13a44bb95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f9137017726da0b1390d6746273a8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56524c9454f7afba769fb29158677b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f33dacb9160230d35fc88c7f35ff5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25988c5a32f1c96238ef8f4895cec657524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc377406ab7256a05aefe381b7a624e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c26517378dac0560343877c2a52768526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb2645a1f0c9d9e649fd7964ebd306527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160288cb5501bf2af97e189761df5e9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365910e3fc0559066f89aff7e1313e84529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325433b5088df61ea1cf1a3af76c92ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27611158ee74737add9ab15c471bffdc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee41763f8c9fbf33e52b9e625a9764b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4174298d95ca11b4de5f419c95ba4c6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f19bb31b9a916596e915d62da36005a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd5eb8acaa34b8f38a0eccbd9d609e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b57738fb902754bcf8306c25c831d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191347fa5e6dd390aa1ed86d36c39e2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfc9a75741222df12eec4189209cbe538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861b38f3d05f95e05766b5a55799975539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c9240dfe1d4d4835a05c49914b4924540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5fbd969f17f7dcd403db0b1fd1289541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c2bfc6de9dff784045f14a822c4d34542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900334168f96ed501eb79b1b075f9c0c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2531bdaa31fe19ada252ec92a4b94544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603df44d024225edf42b19d76eb85664545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475a42a23fc4ba40a92431ed39d4044546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17bd4b7ab44501129b75a9008d97c9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f29320184ae6387bd18314603144d0f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57fb677c05290adbd20e6bb3ec90d5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd59b71e9c5314655ab4aa760c4db6c9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791cd5b374325aa6d9fb7d20a5d3508551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc77005f169a0a1ca5fc60909639fcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28687333d0c159dea9ca3fac0fd924d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438e8d623d6a90d335ee13cb40b76aa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d48c3ac6084d87aeca20e22a348b7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d6db7dfc99650b79c48c4866c25c3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec7a0ba01a2e05a62a1583631b676cb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ca4c4f20a90f300abfb14c10048e67558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a358f0e17a8f78349403a1a5cba2f8b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890b81c9aac6b2b37a9b80f9580c856560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ac85980bb3c0fd9d7d8766027bbc3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2825ff7eb5d811b3ee712be388a8a00562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7294528089f1218f8112807566b89a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f40ba17b9b4e3cf258de346ec131b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97f11954288f6dd3f57a8290842ef7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf5ee1a1a0dd673a08b177739799a3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df9f5225beabdfaf257fe39a263c10c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abbc48c0a1f391ed3d6c68a2fd98b0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885200cd30d0e5df8072bac89e138542569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d28bf434f0b51669b313964340eb50e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91e25754950e29db4792f4bf7a13a8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ec2513ab1a64981b2a97ac978b0e4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267b1c5ea738f065fbe055c0ded33d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c76fd2f75a1d5a3727fdb1f36102e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0908325fed0fceff65d6955e0d2fe5c5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9025e895e76644a20e3a2c0f1ff58576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff4d776d88f6f88e433118a629cebd3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506629c8c0a33f45521be960f8fc46f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3498df61999f0ca868794cf4f8b40e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875c94e0dce5c511fccf7fc9f231010580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a27c716c98bf26a60866d14aee2ec581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a2449f55386f2dcacf316ab27b0e6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f01b7cfb9fbf6a74ac562fe431fdc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92ea1d1e4f2fc720df6a597c87a4c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cd3a801a6a16c399ce886f93fdf2d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d15e518baa2d0b848369b2eded6d26586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c401dac2ff3856f0e194be9ec79060e9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070d57dc314a7c1fea132fc12ead3ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f349d510fb9d0c85578acc047476e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb7f02304326193f4f2d1d83957e9b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78177c4a9ed0b30a35a35566506ec818591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124703b588a34de6be6d307b8b44192a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0f3424f00504d4091b1a2901b65a1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a95829639fcc04618b4ae44813a1f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975fa279cc6f14392d6773cde38a0cb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dca3c7ba0b4f0be2245f956403aab0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60083f7746940ddeabfede057b5d530c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7c9fe4bb51994563ad963a49e9643598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfacba69e3b8983f3160d09bac95de02599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f812af8bdcbf1c9d6a5c7684294c8cd600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7b2b83ed05bc06b82756f5c3b3cb4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7010aeb9ece5ba7b1d74607c36776602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0917933189e0d8328e40f683486a08603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85b78e0baa615c69124bda772b183c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d161aa9c2eb5838f7941772942d9917605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fb5adcfe603b5fb7c1a9e30cfa438c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e092e2599aadec89f5bef624ab8d04a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c62c76fac8f274f321ab0a83d54d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875167f8de4228dcbb6ea5d616f62d92609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227085d89b0819d295f3024db7c9c88e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e5402eea090c378c1be7663b33e80611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cf6ecc53ae704ca2de3426ac939b0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3318a2f01e769cf58b817001afe37260613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11c6defa9243fe86586a9a9eca6481614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37cd094b51b4e6f57f95d280ebad5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2758331e8fc5aaafb2c415174753b929616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bb1d6ce0c57cbd628fe985d9a1f64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e1b57d18d37ffc2aba1728d6fe3cc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de339a39bec849de40883e4bf2cae635619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c73fe3b7ef3e8227b5c45a52f522f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23931ff2621a1152793b11251aa3752e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7fccfd96cc6d9041dd641e2d70614622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40879538f6d2077c3658594e3835ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0189eef68905eb08b1cb893570b23624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f60fc35e1ee2b9770c33a4b0ee8e5f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df7e3fcd6289742635c38151562a483626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab7da4749045dc361a05b39f123509627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c3933574ba04bc38db933b80116326628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1797a4c59516f0fcf99b1e9234d34e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c5d5b5a1b1aaa4f594be0ea47f132b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da07cd3f79a232b0b30b8eafc1be07c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac325388dc98a1a9464a40b8ed7194b8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c2cbac20d52ac8a8451fc53a430ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ae5bff8d6ca2912d8735d5ba71d5b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7e7b63a0081425cb03d41a51f7488635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690a08da669b072d086099920953969e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87380402c6ffdea0b609d714c6a7ac01637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7448dd7537754008ecea9fe960cae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd249839d43a2f84f023c8a475786d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aed56062f7f25e90111d0c0cbd7432640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c9ae06eff1f2b9cc8de56ca57634e3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10416e15dcc9947494a64372b97284c6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb333a51e1ff8f8ab22d3346daa1f1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acae93439ece2bebbbb2fdb39e5758d1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83eb08d52dcdbce417e2429772b18b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abd706b175fee40d2e407876d348f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c02f1c4cd5de45141a92518a6e1ae47647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047935e74e5e595cdb2d055906dd6e32648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8af192e3bdf5d7688cf0754fd5578649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c6ac73db534012f24909e48c75002d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7151272330fad43cabc3e31a894c858651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110589415ae787437935f99a2622122652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02f5673b157d930a673ba3ae69c084653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853af8de68d583bcb56145c1e7f7bace654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1034b11ed2274781d53720cce90470655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c50f50d3ac66df3979d5361a97528a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7562388744427c154a6d147cb4fbb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabd451fa16367d97f1042b4a38facb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc43435e0356639aac2a679cc3b8e21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6726c24fb80fe77993cef3e93e08f741660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff74726cf92e1ed421186fcd51973b5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf016f3f468ce1787f9bbf6b506ec3e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded25c0d649e0e774efa16d29f63d5c0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b225995c76322a12b418cc12b9730664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8cadcf8577648f64f38abe08010d0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df15aacbad85726d74a44b03f7517c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fd1517ba8a9df5331a7a9024ca4b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f05452629b70343d980d02a1735da68668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a0c0e3ba88297f666e3547b7421f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84083c26420210c5fca1c7d5ed72fc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc014dc60b5f5a7bdc6600b0b0cf7844671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f560344d423d0f8b37ea22097798909672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5176f505ee37e38d8deeeb3dd3ebf940673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ec30b3e61ea9acb3445baa8626a0c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0450d59aab1625c718e140c2af555a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f4b78548af42ad39a967317a85150676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e85a30e54a1c87d6cc20b2750fbd1a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261883ee6ca2f6fc500748f1089a2d7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c919c932aa856fdd3b8b796b85bd11c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79c5946db3afa3438fb7f60985d278680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf9f3c099752bca8436c34bd90f536681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91c4476e98d0f45d38d41551cfcc7d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aee36fec4233917ae6c67e5037623e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846df9e2874dd67c49b9bb70b0d53e8a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1483910d86b874b0c6408b7d3521e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f3ebdc1e71f196e0915cfa7104fd4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8130619cc7d99955dc8fd88f1e118ed687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1f87ea03361a7bad28ba4c97c84794688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635d16807b9c337640a614ed80ba8ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9d934b0fada075608a103076de59d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6620fb77975f0150d9ae48d71096d189691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e60fffacbb6822e8800e33e8f955c7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db41d0c5f9dee9729357e8bd07a40b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73f9c4fccd8840ae9b1be4efbe8c5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d6fc1bc0182350f307085386d90b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e1cd88263c6132401d31aaa51e23696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d699c29bbb7fa9765f4184a7fd5a3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e02baf9559020755d626fed79bc4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232ed5eb6822ba64aa1d14f3672031a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7acaf9042bc52306d70d785c3eca7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90b95dea3f193ed8eb1775f7df3696701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73d2f4c9baec53b0440c55fb71fc722702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed4d1334b74f3f9ab720f937145d66703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248895edb3e42609f4b4405fb38ee5cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b806ea3ece274405a0d4c33dd862594e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743c91e223d38bd8ae25ce11f06d41c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6412b8e87ebf4d7ef0a0bf1c226b551707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc47446277564250d24090103f093e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc993742fc8d105fdd7dd52a42e357f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f7d4fd8313621f70fe8a36717ce1a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad35ef88789896d18567303a805e1f32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ffe6100a6baecf7a68fec4c1c533f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cbfafd0bd68dc23e9b8f789f1e9ad1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb94215d4ff08b2cb80a292f9acd92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed5fcc3e7d41e9a0fad26e79290249715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b53e0def064330096db8a2603e60834716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1237afd8cd29dc9ed11d5e56724c3bae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587fee3abbe8d62ab22101cc5e4c051a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c4d9a96cccb486bc24bbbee01bdca719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd567704c00a10b378fafb8af51d34720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243db86dd36ac009919996e45d772d90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b594905d2bca53627e2beeeb72ddc5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1336adfa40273329c105e5377f6e16723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313ef18ea5dcb7fa760f21ce9a83c0c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807239e8773f7e2843421ff7c37c720725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8bbc66bd4dcc3cc8570668076dbc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6479760475a171bb3f814e4feecb3752727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e200b0356b1e1d928e7397e1169eb5f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b494b52153e10173ed7b32ff14cda7b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e814d98f8ebc2655ae25ec813dd95730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114268de2244948c0061ebc7e1f7dcf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30892522037067967400efd6d1f0818d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb4faf639339f5a6ffcf941dcdd797733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3861bf2541df181a3e30cab65201d0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c502109191962c325e948d98394b36735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337c3a82f692d04b30f07d3e4e80ed2c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0196c1747503ee245df6ba6557d7b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59eb579c7cd2c7968584fe62c4cd43738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a2cbc18f6ab0c9d4bf1cdf921dd7e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c45aeb6e6ba080d69e5ea530c6f77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd032e8d78bbd5086fe6bcb00194101b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd32d96666a9ff1e4fbab6b3ef2dcd5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610f0532833082cc52b81e6f19fb80f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e6d3bafb763d0fe51bb1b38fd1d8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7aa760e2e3858901505756a31a233745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947b4def49dd621a8f0aeb1c5bf7c60746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b33c0aaace6c56d8bc72827aac9f36747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca75e7da2ff736744162050eebcf12748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2934ed5522d703103ce3633df914a1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2602bd2c7a498f89b96ec349b4e909750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbec300646600e4c830cb4be59f5c27751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429860dceec7a6f380fb4f6a5b9d5b3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d97dfc8ef09cbfaee7672311b20501f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9b497b06366f82e7737b6ec48beaa754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89879a6ae0fc3452306cf95626992c5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa05680524fb346677f17e13418a8b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103bbad956fe625c16306c0c2cc0c34757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a6be87c3d0e34ee6c15bbdb2fcf4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd66fa9ac65eb17be4409adc19265b9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c040748bccac862e0562fbbecfdbabb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21378411a487294505622472328e5462.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487cb26009f478d1ba94d047c40e5ff73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e9f17f0bcd571fb24c800f099d8224.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd993d5ee93b74959f8af99eeee5ae085.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98508c28955f2cfbbb8f02467ed6c036.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd59dc72c599f0405bfa949e55053497.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43e1bc0f5a1eb03fc3c65ed3d83df88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad1068fd7248871c7a70d140de05d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1859577d3ab01570a628c4a7d0b406910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8637b21480acdd819fe3f4d6e339855111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e206aa5cca38e3957f2e4c8fbc18ab12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae8b011b7f353179aa309e9fa6482cd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc6c17eab4dcbba8bd3e0bee4cc84a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10528ec407df9d177a87ab0a377e654915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb48cca0a8d5227be4db5978457dc216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41fb89c63539c9c0783ef1994a64e8517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13177ee7ac72963e08361c515034183a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280c896a25fc81182f2c6e6915d56ed19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641699fc0fd0e4c5556b432e1f9115420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfed2488194c3e5205397ef583902d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf55ba45e2d7a83113e5cd174d87bd322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414c0d22dc3863b3d468c239e9d140723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d25ba556a9ca103a78299caec927e124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da56194c3d448e107aef704af4eb4725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20ba7f2544b9374c82852e84f045f3d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00784a9bc52f007399f1c6e2cd43869327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aae80b4dc8db1bd2cec9f24bd21e5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9180714a8995bfe5baae7915ea42c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5ac8e17eccfb0c9efbb5d04d8b9ba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2db9c105a4730464f6fa589ae14b86931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a475f8c41a4994ee46ed3bf9dacb37a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30fcb11bc1df123a3bed5f4dd45d0e133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8cdb0863dedce5f58200b5946bb5c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3826f12e8bd09aa534263c57dfd0735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd86920c7deb648ca20f27a0d0a7e90d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700461ef9cedbdbed37a1389da9f05b737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c7361d800b53c922133db0fc4f74638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be00e30cf5cf4bed51d82e1f44c0df739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8a00cf68fbf0710c86e189d864bf540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a4527649d95ad2a510a12cd1277d3b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554b1059ac709ffc31ff2cbcb00e9db42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979a204867bd0ec4b0c5bdf3ee1f00c543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd52e7bbaa5c3ebc5f03d9565b992c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f178fa7abb9ef499d82d0b20a88c90d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7889267809e4902c3a7a3b92d6260746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff0255415f772fa602a19022da816a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3d06238001135d1b47e2551ee144748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82efdfeec544aa879ccfd6e04da47649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae32dd22d5b9be5fc1a0b3054fbdf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17d48c51799995ba09716fcbcb5499651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f77d6a2b5583d39b9875407f2760152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9480ef6798fa7a3fd5346e14b84d19e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce051aab3e9f5853b01e17c624064b454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d3804c3375e49391acaaee4e3499655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247f89f7c9d97bd8ff3ea62955620e2056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf26a195352935ff68a420a05d58d4c457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d27081aa91cf11711ef27b0ab67bd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e091526b3fdaa4bb697b417a903e94b859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60e72f81739c239c3688f509346a4260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca941ec8c36972a2b8d8e0d831893f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24281a920607b8d4f75716aa93d1321662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a110874f9b24d93322abafe107a66c263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2de14c000beaa4f3fd4620021a62b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0847419ea7262a9699e69db40d27565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807a3d178efc39e04c65f51b9a85d5066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14813f708d65bc70a3e372ece981fed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a05c3a3b0c4a352fe18bc910e5b9568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073568fbdd8367c1f278d2afb09d83b769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470df79228f4216b72f46d270cce646b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b909e7b0b3c8a40472e0fbf10c1a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db65a41f4d55defd693aa555e9569372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478c24fedc0f8bd68957c68b46ad84b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3deefee2ed39a9e268fdca9eb4cac074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403bc41dc77cbab8ee92674dcf335eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef161a36f1d8c738220de9b6debe7df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e15eb4686f3953c89051349e5a1a1377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0a21801132d5f58c2201f944c217c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034da2b393c767dad15d069702b0706979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd6dca482bbe6210bfdb6e2c9cea7280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ad9b3e7dd45b2ccc80336fbbc22d081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55799782580874d3fa86b4420f4fcfa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e26782070a3e74023165fd8dc78a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6e501b3e2fd25d2523e372da411d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e736b17edc8fc90e9bb979797f6a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2913eab9a890a94d95e0683fbb295cf86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a164362c6cfc372773b1d5fd4e6493987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268b3d32c5b22ccbed3f0ebc19539f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e67a6d9f6dfa2945554a7461749ec389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25049177c8614b89c33fac85d74506e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1264ad68aabc1972a6b287ae7264491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd46ea97e2ef23bab52234d796bdad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d22f61554988399c96b60f529457893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a1bdd91b391b2ed5173cb554eec0894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b3d6612f064f57f124aca8a3887a0095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e601548baf3e27520f930bdff741112296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4144f27dec459cdb6caf8dc93edc6e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e148b4cd562e168f2d403a8bf5393298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7cb701fba625acc0e5e579f273949c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e429ed6ccbd348c2117f7a2a5a846100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f672a139b18b6d0c3e01e73fd818ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdc949c1252c17d17da3442a7b18f6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17b81942619995301432160cb434c40103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046e926972821dbdeec9e1637f00438104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de09dfbcf685b556df2a66042dd4f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ec387dbee958d68bc5c4a008bc0ce106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7415d5995a624183a4a47f8db55df586107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a17c9b56df15f019c79730ac6dffac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451a0f9316ad95cef269839fdf9b849109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc552ac9e389c088936e2a5a2e7309ef110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60c22e810c9501396e5c93ee900760c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba685fa180d7d5e8f8db8da901a66a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e3f9f26f11717f8e93969f3a8eae29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980289286a12e8d0e9f6f1e66e319c60114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e8178c940b5f4b8a50e6c2b5052d2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e7bd0fb18d0726724fd4d28a08ad8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bb767ba7f42b4841c76265e89489b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e54fdff5de136a42164f4bbcc5286118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16568bba287cee71b25f94e1236ca2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159ea4ef1cfa3e4224990c4c3854287a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b82d59eebf54bdd6b7f4a183d2050b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353151afa3d8ca1fe3822ed040ec37b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8e7f64c79c5d4e8c45c4899e27a3c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc61f3304da96ffc434dd7a91deae3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89ad6d1ce87c52f81cb22a432b00ae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d9d839296e6a498397cbd801ab81126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425217c8ed8678ca5c03297b971d9199127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404bfdc234b17d60fd059415841dde13128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff53cd19dd198a116393137ed63fec8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964995108fa793535e5429a0140f4e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946388c911d9ba9f493179062584312131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659fb22352ef114d54c3bd6e038fdaf2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15210520dd5cd4c17e72770dd1d0916b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a5d964e0b638639429a99acb15853134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac8e2d0f561fc5cd732ccfa6599220135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79e9ce1e7dd4ba667ed1f392eb09866136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456510e729d79bc544d3cb7dfe5a64e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fefa7b5386010601b2a64cf2d619b9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53433b79d2c75f6fd3b9fd8dbc3dfd46139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4b1525c8ea4ccbb3a64d933b614c65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed6ee6201201ea4c720bcb6ec97d36141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd736607651845aac8a892425ae81e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d56d8456e226b50ef57996604db133143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a94cde08efd08d3780bf386740cf80144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c738e504fd11462b566a5ed6716e127145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f306de1e585bf598601bc7d93264ee5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14390fa452a903cd2ab684229ad3fcff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee9c685fad1be7036200fcabf3cc1cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46603944b41734fb39295b374abe16a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14c492399df1c47877e093c9c8c686150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da477f1ba16c8029919a35e03fe115e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bef42ef7572400a6f3ca8dc9126b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38251ad70c115eb580e77573cf5cbd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c0c3369d4f69621c0c62c6205f7fe3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76990d025df8d2ccc5c231132763971a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bc4c8802ec454a224c9a60e8488dcd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ba8c7f5792bf78c599fdd18c1f1cc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dad1f1be569efde7e3a69de40efa18158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72a76057cedaacdfa8d71856c59952159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16452524e4082a8473d50a0f6500b41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492c4cdd4d38be7025f4ceb801a1c5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641164559d178c1b2e6a908161407a11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902859784a23ee90a33b235ad06c687e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c809b1def5c79ce1e7f5d096ae757164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e822d8dcb90a08fa6d21092883fb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5386a3861ada02205f644c01868553d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd88cb16b7c61279bab89d8fa92836c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171cd1f40272b61c4476e8fa46f4e634168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ec1891e2f84ed04b080d7f0b6475b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd62390b9cb7766f4553701041216ed170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7733be4cbb793e8151a11edccc216171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b98d03e168836cc6c2e00c0af4f3e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bb6d160e32f9543ffeed3662c08f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725a78d0ea69e10e6fa96ec7fbaa243174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b00aea880fa98ee13c699555d15c7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcf1823b6c72efc6d2bc9a48858f615176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd8fbf16df8547c404a472d8918fb3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0b114a5dc790fe8f6db0a26362b84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc192d0da2495e38a56ff5e015fe48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad09b6884efc5ff7dcf5c16e7b910d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f76bb0b94162cdb01df408e8c67d89181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334af80cc58502f6195732fe45c7da9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16651c3ea3e6b2a31af59f209be5a2cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73492fb1f6a6a37d6b57f8c4eb9b93e4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dccadcc907aea8df2ea8d2cf9259d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64782ab5267dec6faf739b9a298955186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1e5b815126ce033b50e0013e87743187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeb925cc74bc3e34fb5ce03d8d9022188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd505fc1b8737b7eceb479b579ad9246189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f02edca0c4f9dd032bf805de0ca6f7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0298ae086fa4c33d4249dd056345e864191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521edf24ca59f4cc5cdba0cf9fe9e413192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c4c766f609668fc8bcc13066ed893193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5462b67f95ae88925e730b1c67620194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51faa1a75b3cd290684c1b888110281f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f10475506c63fe318fad9b7c9fe4de196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759460e8517da9a554a4c395b3dc9839197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca85957dc4fdf9babb61b07d0e2a8dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6069e032e319699ccab861e28db0a72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d820eadd5acb5374e5461fe4fade1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e787d2679c1ed959016a62aff7085201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df818f99613c7545fe149a70ac4ed05f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a04e28c592a535057045f20b24f7e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf75677aa3736bb4d563f7ed857d84e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47122e014269e59ae7962939fcdf1eff205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d61619ed280ae9bdda7dfcd460fcec206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3522cd1538a2ba1fa9c0b3b67baa483a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a3263b52d67427c8f34400d062945f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d23432d849572ec00b433e8406cbb9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed57020a044091a658ae932bdda577a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d11821dc96a7ee5ed190dc749a4f57211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd05ee746483c8a3e6c5e3c4cbe1369212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f66834375e21e0f95f6abe1943835213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c51bd54cc2d6f50aa83997e5585535214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16152ef026ddb59b076f4030c6b59c3f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1a1340807a1412767af20093584f58216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4f39b972ba2bec65a368a2cae5417217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0f4a862a68d3c90e82437b52577fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad5001bce1f5bab6fb492c0744fc431219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d25c3cc1209aed8f040f781f0a18e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c74c43c9f60a911564e1a11319d3bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050df3825269a9bed51a1835b663a5a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536fc58be6b373210bdbea531123979b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe955306ee062f5b1c20832ee0500e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d5d72cd952da1d46979cc68039740225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fe979abf9a0d54e30057f9cb01d5d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffcc057a13b39200908f2324d8dd3ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93683f4f7d9242f107af8fdf43f13125228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103ab3a0459d6690aa406bff1c7f406e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a7aaf4a1805e61762b5e6eedede6c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb801b3e38c201ceae0e0c3d796784231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ecabf6a586cb59619b9600215a1fbb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a3cec8ff806e05dbef979d94b15cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9fdea4ceb96471e13f8e5018253668234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac4065a4ee8ac0e57cc1bf1768e2cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d01c3f8da6c5a87bf27145473671208236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8f5772e482d6d13c1fe743b6425dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb07843c293bcb3796837259ad5076238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eadbc200c23a866923da999af47ae6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40992f4f2e0884cdccb2ae1f15dc9ec240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c150a9c1602096f50c09209d111a80241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152a10a0b222b8040b32b7d50c5340e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5222b9d68a5df629a357b00ada30174d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562b5f491e6a8f0eb9e533b9f80dca7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb7b3e2455ee918831a170178c26956245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f8f865a322ae5a18e556052a32f6da246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e46f6349a70061ad62aae7d545fd9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f182ad5fcf70fe774c699a1937f1712248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0af05b0303dc455d91253a8b4ef45b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb0a64acd3662b3b0dc372389299ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcc722e927dfa33c723fcfe98eb190251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d0012b57a04bc57accb5ce8d069f3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657593a4270c50a306f454b914e0cce253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2557d6c982b88af17d7eb90218af055254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05610103b283cae967a8c04e101f735255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d1408975a761bbc5c82cc1c697b42256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d146a32e645e7e1134435f9116d0daa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2301b7192aad30b23d506ffddd3d1880258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b8fab83a2efb91238b3afb21d6367259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bd39235ce4a5d0b3b01d3814f64380260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669ea17884b2b0cdff984af9d840450261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c30a786861084f6db0c995e3d219dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32f167960ff3c56098c054d6670023263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5323a6d0c9fedca58637e94c350402264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f35f06d0f44126528a85c3dc85a207265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d015676278893d6cfd1a1bd8b314d623266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358188c822a69e88fd4c46fd144f93a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a868b06274edea5338d5b835918b54268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd54439e866096118f247d8e49951c2b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea54103b34bedda71bd4e7ab2cb453a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c768ff437d3d3079022f7355bf1cbea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61c9236333c519e5eef21f2fe70926272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf664c477638e59c09ca27b664fa42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81034eaf406f19e8a60072f4b3885e89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40032606efd50eeb4d5ed46ec7dcb724275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a95401c931868b3a1325a8479ac4e0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc77fac6170dbf205b1fcc2d478a7880277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db95fcee6fba2cd6ae35de2739d715b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566d399f605bf2f970a5c62b2f2af54279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e882f0a6d0fce32ccf9304e52a855c5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39027633097113c07eef1628a290597281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d5cf465486f705a15304ac23335cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feafe0584e43de4d0f26775299ec04f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b78be3f817c190d4711c271e031274284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e810f44f815d835ec8b765adcd31f0b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b460a33402a65da68bc7bacb8404a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb5d037153d4a9d61558f42d8df425b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1075daefdad8d63d9877a453abe6a06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8df3cc9a20d88e60219268fe93fdf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa130b346b351533c810b7f6dfd808e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab33773e39ce77acc59d942715a5b454291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d75df820a605eb942459d8ca0b08e1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6bb762b69fc978c02dcade9f05a1d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff851d78ef6c683afd938dc126959a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7688072008557d323d029de22c6f8dc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffab9acb2cd5dc844a26bb5cceff56d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087dd9cd9d1cbe0a1e60698c4665a98c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f342f86227c27dc6abe2675080bd2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be40be8b5fc95c39910cb00c859aa61299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b82f5c19fc78443d3982ecfae4354b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb3a0b898376742952066607b65ba45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3868c8ca36e490037353d8dcb2651e3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00c04ed09cf2c94fd8d577c23afff7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0aa7eb381b6bdbe8bfb6db652cb16304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634a705891f05ef3784773c7946c004305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b3ab18309692b87131ef7b56565879306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b6063eaf8353a2afc40e94ae49ea6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a060f0073f66a1b3c128f614181759a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d276fc9b0fb1e953b30fb2861f732309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb0454a46db88b6aa7e9a610f43353310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c1c725415770aae05cc663c51c8e2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3682d12a3576a55c8d62c91702c772312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc13447e956f12e06d55e2dba459f11313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0fc77b79274968c4173af8ae15079d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dff3218ae9067ace2a33b3c95c2fdb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50205021737cbcebdcb823131fb1982a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f285fe0140b8e05a19bc8a753c3cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce7e30a6c4ddefa07072ad3402dde6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3ebc57278e2738ccda7f0712b33a54319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756e91440e7464273d823d7bbe6adea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851198252be9dc93d6cdf870041ee26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c13c68da5bd2908c0eb08e9a016c3c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e3de2fe6c9d1fa31386c2a9ebf40be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96729d0b04b11784796f545622f5746e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896ae3d86e339ded06a1db0809551c6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba087b9bc79a473bf3b1381cab69ac95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7765f74e5812d25095de8772bc88f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eada8fdb7208bc0a931185967f2c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4df52cb38295b063f51570d652b454329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efba69ca87cf511c5f30642cbcf0c78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241d4ccd3bbf117727f82625190e626f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81798e433699e531114553d83c073043332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205c80b748c703907de22bdb3dcf14b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c69d9b2154e1cc8f44ae0425bbc535334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8ee4b10dbe5a46727186bfaaea990335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399109166ddb97416a554574d7c662f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808629af50cd5981fc41e47632401fb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6288611286b100ffbbeed64d08912dc3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089fe3b21e6bdbd2a07415110ae4418339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b62944e5b3ae14610a90980bdefb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551cb37c19e444a8e2877bdb065aa405341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a782de58fb9dbc15e85467d2a5bccc72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41b92e4e6da7e9d2e61ffdcf307e1aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af578779988c41c75f32274334384659344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558892811c5171b98ea4d7e204c36b2345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321e7d5a9331f8c741c5d942dbcc2461346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e199cd44f2d6e1d30b17412ceb82eb3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9aad0942c388534ce721499c5b8e28348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760e09a2d0af837845b8bbbd9bc71bf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd32b42bf07207a33faa92d959713aa350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78195a022540748fb14c939f93a7c03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7702d70b2a71effdb54dd41a2de4e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db3934148ab72553de90c08c01a58f9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd7d3d4f315831fef5e6e194bfc251354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d45ac46e03e6b86f4f47cb2793159355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32ba080a890a7f49f1e228feb7f0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dfc44b47c0480a935f42fa92e3f73a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d57daa4077301dc7e71818610269337358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a454a42d27ed4ca7fe8888646682359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555322369680bfa0ac38864d7fea7584360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ade107ddae97f233d9c2569e8675ff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca193231c24c87b72f9d8987effac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630779cdfe19a4845453b33493cb719363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22073a73f6795c88e0c303787c880c8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f138d1c33c9b46e73c39664797210365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1826f30fcbb87789af61b1c51edbaaac366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec7be1473bba6354ea7c1b595f163e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bdd07251927b070eec0e64b2d071b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8356d5d20b9060d6447f7e68c8b92a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57f476d1572418ff2562dd35e0cb4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b336d196448d59e49de6ab179aff79371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5ff19e998461b2d9c737cd8031cb3d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b54f942b0bb39b68cadc2346a170cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dd32a0e376e3a8967ea711c896c83a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7366190880b6e78bfcc76d15c0e56d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d29389f6e4f01614b88cfa5b2a74b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb313298f3e2a35bd891946f5f5beb5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd21d634425855b1fd68df9c9d026dc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f05a18ee4344f6e6f7b7ddc9c64781379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df50b0cc2766539a3335f3f0ec88ef1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc55eeddd745bad5defd940bbd03ca6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b73b2733b2da005e88a62357e158db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01240837447924244dbb7eaa32c7d8cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d347ee864cc793aa248937dee24f108384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89310ec1f31d24c99134c8479cd3fb0d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65def2264aa00a5884183d42630becc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35355a66ee3d67508854774fc103a2d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2222b46fcbefb957aa2dc5a58112274388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebda4e9f455c1ec861f559778b02681389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb7b5e2e204eb9eb503725daec6d23390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b812d6dba77443a8a4967ad0bf39d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1229e625cf97209f154b84c42b5271392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf3b774322a9b290e4e844874bd0f2e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72668dfca20c582f47a972fc166e53f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3963f80343ae34e37b712356e23357a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec356348d20321828159447dcb4cff8a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af46a9290ee753c889a288190242eadc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a69efe9f77b995d4ea88b738ff4e25f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52e3bcff74561e8d37658d945aba79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc2b6f99930186e6745b52dc469fda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9291364184fef7eaba4271809c8ced401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac3ed0a11f9386b254ed0f6dcfd16f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949600650ac75b1d0d1ce980167f086403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54884b1892fc9fadc6aaa7fc6aba47ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3428e97eaafcd1ce8c7fa7af3bdfac12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df612dc06c29d3e5aba8aeb7fef22835406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70023f545afcdcf097483896345268407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be039d80296e09239c2f0190c5c2a263408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad984d3d5bed92bc3c2007e10d2545c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c319090aa2108cecedde9dc15308b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7968087c0e1fdb3ba8bfd8f0998bde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dd0844b8a527f4ccfc00147d5586d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee40e5aca393ac5583f92963a9f94690413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48111dd6383eaf7f3f6c9f27c02daf8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8c8b616debde3bc1d066f91a7ed31d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266df752d198112db90f83f0e0002b69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718ce63f96d2601b2747b4cfdaa34aca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f372b5196d001c8630a51bd31d7b8f85418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486db9b18156afcc6023a641383c49dc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1081d40f50d8ef6382a550e6070f5e6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb974ae82d2967c677d6c59d98b27d8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911639f84c33906ffd5a094402108a9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923cd9b5a1aeb39bd7b07f44fd139537423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ccca5b4e11e2a75939a873029fc652424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa7f02cb4e6005145d67d7438b8cd05425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d9a24f0340819be61ba0fbdf857e1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd770bb28710732e33279b21340e538f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e98766ea3085302d816ed62542b253428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d7a87d093c0e00234b345b259031d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ff1fc56533475f9f4fa497d0b5b63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e273c6cc0f7cb03c34001ebd54f41f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c98940486c17c5efce7a22ed66b72e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0d7886284f50c32be1aa00fe68929433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28089451f1648bd48eec730b6ad24d91434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c7a472e82b8807c8b7d26160a5319a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e83f3b15705bc196731a6fd9aee4c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85daf203d05f65756ef1deb21cdfc347437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb89a7d4f1d75e3177c8a82605d2300438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726d45ef658d52467fdf55e30706866439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2bd230fd1aef111598cf69534efbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb2adbb9768838dd953700ceaef7fa1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc60ab4cf520d7245503f0cfafe082442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1875be4f3b88e127c5db2e6ce69cad37443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3adf85baf113e4451268c53065b4d5f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d60cf3e8f5140a2deda8aa805b9e5e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acbffad0ed851c67086143f2253cefc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f101fdf711c8d999e1495db712c8f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665da5d05fb05e7371a9f5e35e2a996448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0acacf9bd129e1c4c80339589896abd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344489dbbc5ba1ae7f203d15a1423516450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481563e051d3dfa1942271505812be45451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c8fe90b0fb612d0528163560c88174452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b462e830d90783ea714cfe8de85539453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e88fb8051c4cb331fb3d38f079c67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b28b13935abbde1aafcefaa883c762455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28aead2f335249d28f11f982287e5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119629cc27e772c21c9f994e5c11c8a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cca18f2166713daaffcd14360029b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14407df9fa7d7657dd2c2b3441636bb8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237f9c02edbde25f06644c55ebf22b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d585f24f9c8fb06be28b6ed93c10b3a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173276e3f1f266ea60e448813310093462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0d01ba2c5cfa22b32836936384fc09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf542984fe2855d682fa427db590f2e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4d1234ea4e14938e93e936762bd6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec28dcf760cd10d8a5365de8b70ac077466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b5ac8d6d379b8226ae57f48f242bf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd412aeaf9829b30f6465705ba1e1d6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4495368b2f2111ee7de181a8562dbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb896ae412ed981b30b8629a60598de470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed04e789d85ce32bf94766a87052bb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9299152635868eb0222b9b7de6ce7dd3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7414bd7a8fdc2f60f7899a9fcb892473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c7557799d92913b18738007e15af5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d554e2903e84418099d1e88f3295475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b30c8731ad90a8da32d60c2f21be1c7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f468ff264fef675ab316c6763d25576477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d9d83880626821a7445e4e265fb5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edbc14609b803f13882e93e38d6b9b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90b064c58c153210e44dfe2e378c756480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d1a439a5cf49bbdbd424ee044c853e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df441f42d28d2ae92050e9517513011482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba13f17030cb649e19048c1f4af761a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b0543979dc2866bc77c6f62a5e8d7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce559569b615bb835f6302f8d4851eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e7867822356fadc4bc61692561dd0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d0680d86e324714aa2b1499f314ae487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6972fe7c4348cac8e1bdf64d41c77a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9140596f9e4aaa28403d6d8c5a36dcef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6df78fb321bb09f3b76cce952fc3b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26235ac0b684dd9d163dbea4495efc81491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d82dc77af5fa82101d560817ba12b4b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95970b3b6ad9fae483da873713cc96e8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb1ce62e543d2941751b3964472748494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac2b114529e4191f99f2205b9f1b097495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e209d384a50f78e38a97a1f08f97202496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec66eaeed1bd6df3c18a14815d1a0e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d3cef4a92d9525a76beef02a931ca9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec4036b7801153b058aa79b873a99b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5653b7bfbee194bc5cbc0f8b410eda500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2256156b2f39c722f07eeb49455cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33435cb516125b6227f4dc5d871479502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8f33b3933d2d4698e3d54ecf81b414503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bbad0f6e0a22be075d308abeecc888504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a7e627afa5f91b9466f7495d0a568a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6131a5f01f12265886403ca7b8b1c77506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46477eeca7c71554720dbf6a5e24cb2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e828f3af61da906a45f99ba833d9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c9b622464ffc426ea028364979d34509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4532e33481e49b894f5d304c8d04323c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333c5ca7540b289d5c22ef43000d05b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a602c06c9fed0e6fa19b53f0e78d4b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147f40f707225b905691dd61c13b5cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f12c339061d531a1baedfc6992fbd58514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740ad82c90dddde23ee5209ba0bab10515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da91db8f9ca555bb31ad7845f3d7b0ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdb50575fbe4fcec1bc53073ade94dc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b196eca45b37459b4df1cf1d73586518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc91e6dd995682ea596df0e0252163519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c355e57a3a052bfe07311ec96e6bbfb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd51c0e7a8f547a264eaec59205e389e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a574e44fd90ad7b132a5163ed3df597522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e5a7b93f8b47941df5d8de3ec18c1e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a93d8d6d35fc41f418c41dd6da80eb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4f7d08774c8033d4e91032a56d9a4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1281b7d728868aa7ffd2232165a0df1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606531d2069538c0208f9c80255f423527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877cb81b0cf97049a1c29f3a1bed5559528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cf30697840ece53706e591ee65cd2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748dfd98244ad64ee66832c2ad51dbd530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71cca5fc2f3700442ab9c4609c7e16531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6156297483aedf9c8fe61e83c7d4f1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee79a57380ff8d1c70d011d58544c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6b8d600d2c7d95e055eafab906720534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e77989b4ef84f11a886b798358c06a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea1cecb1649a76ceb67a1b761215f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37bbb4b562db19923099f2a9acd96b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c16dffbecfe50411d07d89b50da47538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c446bf0ee10cfdb64bd2d6432096a64539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf22febc1e088b561434e9a50df639f7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28989583ac21716e925d600f8357ba82541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6db16cbf3c8876e13dd04da043d84542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943744a3019561ac0753b4a350cc6825543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3d7ec52c684533c9f490c78f60afd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7943fe87d7535d558acae01f3c85aaa2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d50f14851bc90d86dbd49c8970ebbf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6210e4bf8574b24d11bbdfb5afc4fd7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab09b26c5bd2c96388df4b72cbbc8f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4250a8d55631b9e23e97ed12ae3b03549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02740daca25f69318c38f051f01fd76f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b47ddc35a86a83ff93565730455cd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef26dc578d92b3f4b918b66afb11f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80df5e738cd05d8501ad64b4dfaba806553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e9382a4f1ddc32f63eb7f08dd544a6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e498ba53850fb5081900499aed8bab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7e120c384be5aa2152e9003ce99f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7112d9655498592efcea714fe5c1913557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa07449f4fa5b497437d4113c6e833558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf8d4dd9d668d29d838aaca5531ab9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbc77960461deb398bfd42d1dda958560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804f6e6d23eddf6ac116acb67d1eaeb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329d0eaa325f8051f485506b566d128562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c4cd764ebd32e75e9593a85c4683f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7315fa7f99ced6327c8874c31fa751564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4febef07aca2cbf29b952243c740eb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b2d1bb264d8cadcb051573178a499e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91fcc067db15e7b8556ac68587954c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1088f9c5b283f11d2ea8e07d27d22568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bd968ee5a554e226dad6f9d61df18569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b47acb9a4a43347f280c6084d5c41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff47a9ed0035993530ffc36e9e4cd8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab40e9147d5931b6e11dcce0a8376b9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cc31d8c7587e82c686b9940efa1a5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460ed7f14b0ff22abfb9f4eed890aa5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bd8089e9bb1b5b778f370562251db575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c4284a3ca4f827c60e8cc0bf3fff2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315cd24c482b27278a027075575fadf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe1b4df36cd6064e11235a1271db28578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2e14ba9d32fc714ce1b0ad2f314eed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f053b0baef647415f0530dc8a76149580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d69528a1dc672c76a8ab62757056952581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf58c20fbcd29394c3e1223d0ca277c2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a057ad72f4981456b3b045e6d3b3ce583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1e7ae1226f7a333996f1c277e23dc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a4e8787ffab8429f2471d30611e72a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768980526a5f77dc5094242cdacd7159586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a6c19eceb2f5459ff0a2e83891ff9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f410c69b71cc73a8939a7d2f070d1784588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7fce22061a6e5451268ebcb20a2b8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e1f2b4c91bfb31526bcf4454539f52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db08641cd97a13fce1ed255ebd22ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae959f012d65e867194bc92ef48912592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed12afd2d556b9086e5ff18c835fc1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011add048e71815a71fca3724c3306a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769847a1a356bfc3b9229b60075c3fa7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cce2c959a8072174d639fd03aceb036596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc0c0181a7ac27fffc3a878e8beb4d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7270c76e86375c21c462c9ced12add598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1ac08a470d1adc6eaf3bbe692d042599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7bfc68503f1127e5ffebc49873137600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f37654190f99c161fbe843b9645a5b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc114b4e1bb21e3cd38aadb9c8efb8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382e9126c16998f60e24c2175df364b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af205a4e3bab37b9e7543a653d17973f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104ba5b4fadd1658d9ea4365c8b4c68605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535dce2241f94763f6c948e51ea4a87606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c581acd2825c334aad8ad84123af1f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b230638574c55655904f9051dadb7ad6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ceb83701215b215ede8ddcdcc7d78d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825942242290a7d4217e2900eba8ae610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1d540dcd109aaf488fa9522410007611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff58629b5c57971b874a1877c4d018612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042aa2b1c19be6da6f1accf5f48917613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a51ae027aaef02c551e331df1fa9d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd73dadb90d07ef76bb922d3f1f1e4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac534667c98eefc321a1f2ff365a8c9c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87798cd354c6f5297bbfe3812195ea05617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae27351eb2a8020c172f804862520c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b317b5bdf895fbe244c186070584d1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed060afd68fd4bbf203aeb739263ff9d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aacb55de776a50b7cf765432199b70621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5583b1fc1b4028d87662114cf1347622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d9e89ecb69818543bb6986e9a24de623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9538ebcff8ff030205689a0ddbaac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fab81b0b9e88160847c297fcd88217f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fc309926e39f65f3f111d2600ead7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ec43ffd76d3d55933ceef402559a7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98db033d89b9d2b085736e5d08d52504628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039957a5ff457a44d38debd6c85bf7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f3c4f5973e8b047c45b3ba431196c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb130aa09f7783ff23edb0a5103b0e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b7a8fb2747ad13045c33278d728d2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b609a06af67b683c2b2c4d9a0c9d5aed633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6fd0ba446238b26708dd5b57704b8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327147d0c81f15185e54101f0520d78b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb5558ec729498c6f9489fc7893be8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba6eb1b26721f961d3be5cbc96dd06637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dbb7018d5ab91c04b4103ab7483d5c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f9ba7f41a1af7ca0f08563630c694639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf91a1b66e2a693e79a1f424df6311c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce6e2c42be719b3bf3f1b2a3457af12641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c49cd3dd487e1ea210788f01e71993642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f290a8370a3a0fd128d275c4d71c8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5c3e2302b21f6c5c41dedfdb11490a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5568139e15ba0848e4e4c359debc8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57b4595b70da2ce7dbe701bd2e95345646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe46e5e44b7547b2b80a2edde9c544a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679437d1579f923bae3fd860655f2294648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9631a394963e9466e59810bf5edf346b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794634f40fdc31b721305e5bec821f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6be74330463b22e2aaddfd9ecc00fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcd052bf844b0f3a759b9e72e4d72c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0b3e55a404b02b8781111c8f59e50653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e606b4e371e57a6c8c238b319492654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae04fff85aae7eb2c5accc71b03755655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373c8aa3779d807cddd5446c7c92fe7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5d531d2191270e3e593c24c5b46e8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66685e0bc5bb2f50e6c95253deef39b8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f00f2393d827c893a49303e95642e6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57441b2b6ba4ec50f94399ee8bcf3f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfddc59f59d61b2e4de829d4aeb636661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db95624855df69e971a09fcf07afb14662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5e55aa2c37fcf719420f3c9b27e923663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a354bc1957fe96fe5e75005f5e5f0d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8b5741f010d12a04912687d7f655f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc1bb1b0b45931cf26bcee91a5ab172666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5fac851ed9ccee94755769df87e47a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25504de23172aeefbcaccc70f3862200668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fdf59cd913488e9a9cb0ac26976f86669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10111159b50de7cd31572633af6cd408670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18c7bd3adbcbaa3f9cec7ee7eecb9b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4531ea64b9d15c2b1392e93f946d5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fd6409e9dc2aa7cbcdf216d36e72f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea346827e14b17cc69ee059d3e07915674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb33b500cb5e70f22ecce12ecf170e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf728440a4b124bba9dfaf4711e1f988676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd97773f88aa0d5cede670fd1654235677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e225c3db4dc797e1f8e10677e68832a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4e70061b745ee0d4f3acdac4d53b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa93b05aaf6dda96e1127a45b297708680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1725ad1d84bb52945889f0b5daee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64499e80b33f2ea4f270ab736b2e2492682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dc279db073113174809b785e43914f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8d415767aea8f14cf7ef88ee7dafdd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2a66a45090461a371a8278e7b4dddf685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f66cf93a1c48eef2ce81ebec3a4dce686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903a423c525b61bc5a0be50e9400bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58d9db2d693e1e900842d3cc607e28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e69f73b82717cc67174878569cde2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054fb2088693f720403672e073eb11ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8cd096e69936518b034f0b629ca420691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2ee63d59a9c3849e440f37cce36104692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91692bc6ba5846b38206957fbee61f4f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c366b37968e48ea2d80958588b8fa88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835318bde315c84a0c6ba0cafffe793695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9976285cc0ef89d5e7620f149da796696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dd6cebb27a4b26bea23f2cf7f0c05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ffd19e398e11fc5f307867a4c6c9d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720574fadd1f6222ac28570d568b48b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979fa88a70c8cf4ea81b28fbd8505af700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a617ed6ed5cccddddaaa7a54a78cbb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626197e81803b9b0ef1a6829db4ca63702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f9ac78cdf316adfa60302aaabefdc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4278db10c0f264de873966374680c84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0620963bc735c7397060aa27709d13fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445be1c42086f1a5ba8bd4bc86084bd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b88c30e7f79046108b280e5a689ee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f352f4510abebb2e6c0fee6be09d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac71e9653113fa561c8305b846d547709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccc7f48a5b4122f4ff806fb67f4b642710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4da1711163f54d887a25d6cdc3f0c8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a605261e14e390cea1fd81371d0f7c6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49ad2fac14f5c2e77049d887dbb8a3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3908763ef9f3e9a983fab90bdec45714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9843e01f7a46d30176171de539097715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490177b4952a985ab398c5c05cc9d8cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbc0e61f3f01e231bb8fc87a8f2e0c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13585c08df9bd76ae558bee7ae795376718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4b32997b314474ae3f7d27342e40b6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a1416eb7216b5684c7355a74e9e55720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76e201e83e135419c88f2a4310d117721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843c64781d0e6e0915fb2d65584d28bf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e0c3004d56167154183dda322d9bd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa56efa85f872de7fb037aef743c397724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57697feb62dd28442b0058dc57beb091725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e89c2b1b85da9490938610cde2d948726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5a5e5b2cbe20f01af93430e4d8ab44727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6868386c784e6a16438de4e1ea66e45f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf21c0908146974bdb62e7ef30c038c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fb7bfcff0878293deeb6f396ef0fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3dec640b50fbf0dd457356da88590731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f6361c5a916545b5539504da9ab36732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9827273967958a049591c665c7372b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b97c1f24ecb1ce3aaade6266a269e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faf904f395be310cd0e65f66a4285b9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600f9a001dad56d119b2098029558a4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99d1d6a002056903d96cae455f1843737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db03109e3d62adffb0298910fe4663738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cdf979d35bdacedb312c1e2a6c919e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e20c0b77d7361a3ea719f826246134740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c111244b0a663263bbfb8c7818990741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e16ddd8276360fd6d4827c852f5d6a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce6973b31dbc3344c4b79af6399484d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3d5a0cdde53ba5d2adad48e28dca4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62173aee5db982ef1b51ff5fe6b5fb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5ae6fbc6abd0de3db2376e2978948746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47ed950a9f392c77cb310ab9d9a705747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c44f9546464af2f0a9a9ed45a04c27748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff36c05e2a8f7a8cee90c298920571d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123d565c20a9d6f7c93e14d74d162401750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92ea3c7249a33d518479403d0b55f4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc693cc8ee95f416ac630090fcce3fdc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2d3c03feec8acbc0f62343d9db7059753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a4dae5cb5b703d23792e4ef915684c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682a67d544578085a976247cbec6305755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24717baf26132ad958f9a03e7bc47f6f756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec88c9559c2f6ce9ebce15ee67b79ff757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb88ace29f293dd441d79f354daf8c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d3fb25e7bbf2238fd90631e15b7bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>