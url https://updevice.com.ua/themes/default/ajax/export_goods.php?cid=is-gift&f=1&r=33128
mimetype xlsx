--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ffcf5e42819e2fd248db242b101981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663346ce0e5d4a76fcfc46d92b362ecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e5c9db03a1f132a9a0ae555b3e7213.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a296d513a924433f7e4e1c38fdad1594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8305717163501feac0c5f28cff5026685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3043190b783e237b7c6fdb4d5a4bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477c457e7f1bcd2d687637582bda1cf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e856a1e7654bf68f272ef8abd9ccead18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba37ffcfdbc596b225f6bbf725d4b299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e416a4aaa9abb2492474bdb0a88ff3f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739740f60bb96001788f6b4de737a0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e6c2f76401493f984bd8c103b975212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5875a74527efd97785a25a2a803478d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ff039bb4098722ed6a711fa2f6eb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fafbef812dc2cd49c8b07332d607e215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1454b032ee0be2ac306a88fc610eac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2622cc5850cf7ddb1f6983e7cc8ebbd617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01fa58a157364b884a93015671f37818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21046590db4e0c745b1ea6b403a93a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a3de94a06a5bc0a9122e3d63f195b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25f4fea98a3359d158ec7cfa07b20621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9069ed6e72a57ae02a88d99e232725f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b670907b6b44dca3da256e59726aa42323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8c614f81a405a51589e0c03bb2646624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f322c7f9322bbcb4ccca134345b275aa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9cddc333aa42095a287888464553b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ecdda40f80de681afb48db6168cd727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d49ed51306f7b606cbdcc7706214d428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708f9ee99b59fcaf89ee5b59307838d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c4ba130dfb976cfe8ef518e917ee5d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da256281514845a4b47273b12fbd99f731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e4501cc9ae0b2ffb7fb31315e0e59b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a5a7538350f0707081f5bd70eb74f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d82aeb82ce2816330a6a1836f11b3134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b2b483e843345e47e2b73c678f1d935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb254af880cd1bb816cf869c487e9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc3f700c622fa48399e421f6f63e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e96b656446e12cc5f026fa06ee27b338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9f342ba3f5e5ba196f8c364f4cd08e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685ad77b291e41a16818dfd37f7208940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19dac077c0a5f613d133e58a9eccef41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0c008745f72f941e770736798895942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6cc45386d8f36fbfb5f4e80cc5958d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234bf8d881fd11faa16c2450fb914f244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d43c24f0eb735c6eb884783c36e609b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299492bef37c7137c5c0e0c1ff8af5a146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6402d95872a0cb57949f0a067b7ec15147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0bc98deb7b88fbc93374ffc186ed0e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f20f825778bc5531bd6eed430716f3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a92bc5525eef74a4b96c6dbe51750c650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97958f72d1f87f7377a4b52f6871689a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c425208282500d7f5c3b34436ed254d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b137508367197643be3a674630a4b053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ff1b24a13e100362c98585b883ab5554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57442a071b39a683edfbebf1fc37af9a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e979c7cfe84ede894d5e54d72b3e22b056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ced5669b224c62fcf58e90d4bfbc4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882c60361383a292217ef275a22a69058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8122bfedcc18785a3328d76aa81be95f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0162279588991c6ea58f47ecd81f160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266b5afc4c920e49b54ae9471263298961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135db5cfcde136ba395f32b1c346d9062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022187daa4fbdcd0fecda893ce26ca1d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9781798577bd1953ac74c81eaec8d26c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e86ad653a7471847eb0024a6571d3f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dedd718f5425d131bf9ddea3bb8be366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f74f6dcf93dab5b537708b60e5132167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6176d33a97980c7ccac94004229ad6768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59874b0b0a4596763e684aa539badc0a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537355bac87a42854627039937f0e4f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dd9052d36e8807e9b85c6adca4aff371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699aedd9e731fe6d54413867b84e41672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fbdbdafe8334972f91b5535f20b2f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a76a928d5d1abcca8b82158d1c05674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83c036e40170da2103e55f562b490b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fe1c043ca8ee7a81ba1fb3c8a006de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0c1f88d3f4a1dc260e5856b700666877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ec9fc44681cb9c34f2ed434f166f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa115fec17325bab19376702493d97a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26450356d81985d08ac6c3e2f635e4a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26526e03c9d2f4484bc3f879ad362eca81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b90b7699334cc239e83140cd5683582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff6296de602e8de809d00311760fd783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba1231f3e829371d84286eb1ba62fe184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428fbc27e867ce4efc534d0ed3c21c4c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449eaac9aceac63cc8bd686f17958f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f86a31823edd2123299970f63e2dc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f92f68fe2f68f877249ba87d819f188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa11edd8862d127b78f0e378ba82e5c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c555af3dcc73946f3c43f20f21638d5a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d52a8a17e8ba1476bacf905d7e6e5591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4beac4af93e725d26d11c6a05815f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b3f514e8872aaa4ea0d81d535d59b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043bcd8817b0efa89456352c65c561694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e84f53e2f792493d22697ffa99f72e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85650a5c45fa4018bc075762c48b731f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad06c0a4175d42fa4e4f687681c3b5a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427260818a8f17b9d555e798220e1eec98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2d9773e575c35ea33f5450679625899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7decf5edafc2e077cb1377f730d3be8b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ab3223efd02f930c8466eaa803372101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafee4e37710f31f163f86c0167df201102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0020697e949879f3062c46b6d7e1513103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99648925704d82f980509b15d3ffe21d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b52721b8a8603b3ad67ac580788a775105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70a1ddd776bc08f2fa6e23fa261083106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc747cc3280fa2b923fcc934e986e0c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ff6dadbddc4951584e385de897d71108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7afff2b297fb87c1f54c0546234cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1510f0de458efbcd7fbc6c68df974110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094eea3a1ad6320ad3ff5008a089f60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df7e28cff620d1574d2ffaeea725a8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d67cab1db9b73ae50374ee25baa5bbd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757af3f6110168ab819a959dde1d30b0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc0b39a21e7a4f816aaa751083e5b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01665a962da3b3f16f3a62feee132d60116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693cbab479bb5d368fc04cfb63094e3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a682f1bbbbb33167c4c0387addc9b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05728be8f9267afd92186b7051d30c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1f5228451423448736b9c8bd8cd85120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744392c3c2931420927b2100817f407121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce4852b246794a6281dcb22eabc90f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a11bb41308f53aa7e9eefa8367159123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790634b9ed1f4f3b3e7bbd11fbb134fa124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726a28d2bbbfab6ad539354ea24e913125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1b64f7911e125592e1388b6aa6d68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7313a91f631476b24a88252419db3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84530eb38fddd10679a2dcdf75b8d740128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41a5a57e3a816fae55b533a170dd52129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37b71d255f7a1d79b8d416ffcfd381130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708e089dc7a5ca83ad465f96afb4a86131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bee987e2b45725e0c4e2078e5e57e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3fe4e61122dfdc182122a320d9afb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603d4bb61fc11538728d057f8be2431134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eca592fd9282e06995784ee532079a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423f4323debedd756102762de1275143136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1e50e20869cee6c3d9f6d9aed2f11137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bbac64cea0e8e9bd3ab7a25fa3097138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071afb38cb5ccc8b7c79ceae05757038139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a07c11955df5c97be4dc80f38c5240140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce812a3510c62304b60ca551cb96473141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c78d8b5c3d620a10ebc5dc5efaa2a2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419300b22d6141fdf547930eace05ec0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09583ce13f4b17781947acd1f803f2fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8122774f5b152d64a33df5bb1da6a1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da570341d6961f282140e9242356d5fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334de0070ed0968d59e4555c32a3875147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b42b0915624323307a8842169f624148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e477a88f3cfc898810817bf4f78e70ba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3ffd5f5888d9307140647b56aa8d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f2c39a0fbf123a5eef071d1c63d8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862ab1d45a171f20e3f3376fbb357b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f15c42da383b2dea7a978840464023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa20c1d55b6401da7e2a31cdba39c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833527490546d820763a2f696fa1e288155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdee467c075a3fda9b1be0cdcd279ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b579d97e9250958d59a55cd810368157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7250136a6bf35ce442e641d9582509ad158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b88f9a8f76244ba7eff83b32580852159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e27420db4c557de50bb0bb5e173831160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229a1ac0191bec7313cf0b0ba744b4a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5fece908d859b293b5c2283d6a0d29162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059de9c77af268c07ae80e1e41e330e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8636cb669e48bd7940eb09e6b7ef2e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46851e410a08bd936a0bb1862d335e89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b075bfc4961021098caaa2c6f728d0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffdb78be5c41fc658d960ac6756183167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba652970cb7bf4af5157e130b3d870168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de165d970932054122bc3ee3a70cb99169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddcd84f229b54468e076e5cd940396170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d1eb55c93d55fee9cf11d0bb5ef560171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4436ee69f6a7257d3ece0d020ec17757172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a5180fc06879dd0a22dadeb287baf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff8d3d24f46439d99bf8207ec5844f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c3d86667a1a5cd365a8d2dfe9a31bf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b208d6542d67fdfab529d2cdb932a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076be500a5571412a8b9df81f3d79532177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba175dee95e88e1d1f18ee42787bd0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671f5ea3fbb18bfd5e59d1a110dd5f01179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39005d6e8fd406693cf8b859353b8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d665029b8c960154e05726270a5347181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fff96dd65d368e801e292718be57967182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ba9df064b6f2d4ab212b7e6c22498183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f1ccf1626d883111d6e7ec450b97184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74131f1f8339eb00877cd7dde665eb7f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b733061f9770d9d310e9939fc7076f8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d25a6bd38afec0d37621fa4175ef23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f87aab709dc0baf1d85ad49db9035d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d22f3f41818ea1935e01a64005068189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8e70d74722a49fdcabc029690ffa6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef938821957981f1ac6005716c40e51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95259cbda244d81238d1b3a97eaff91b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87be71af881ece593dbb78ebe192bcf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6376a437ec0dd2427804e1d50be7ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291cd93496128dcf43b56160688d9500195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea5ff9e2d3061746ae80e8425237f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb350cdf742a23f0c27edcbffd9b0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea41dd6f1444cb953cac407c9234f5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadae0c5481133b641fb68f59295603199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a4709483b496c7855448b55f014b2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75493bce4b673f9d7d1a268f04c65728201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebe4ffd8ab3f071e77b44e284d70ee202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63c56c8778a18fb1363db64c6e9a1a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12006a746715d672370557325fbe5428204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a621151f10d328e19ab8136208de74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6c80ebc765dd1287da670cc5b94ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d99342b67a9d3530f5fdca4600f353f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ee42f0a8f480f45c09b8f8cdca484208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171bd4981ac909781983515543a79e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b3b39d176effff53b10fb62f884e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381f7bbef6db42befe84ffa55da69cb6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538d35c34d3619d55f96b3be969f02cc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e162ecbd4cc9663a49b90b029b81d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d5472790abc5fcab8cf35458dcc7e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cc713ec94af00026f7dfdbbbca543b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985fc68b81267aa132bb54025bba311216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2111866dae504265348dbfe323e7df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165d905283d95839a459db31dafa709218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562aeaa750da199e8d41ce9da32a9ff219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b3cf8748aec322f9a0c2994ee7223220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3a0bf07440dc109a899e708a3c87221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018324d0b2b15245624287a6bdd05da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fac0edd4a13bc1c6c86cc58b7c41ad5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c5dbe42223aea09bc23b7a4999032e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531d3d30669343d7f26c971a451e07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2d37e4b380fe1b5e804af6801a9b7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11cd35492fff26e9b4501e611008b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f69bb7d52af05e7e444d353078477d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4bde82b6dff1b48f95a740e3ebda59229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eef442e46add0790cb0e5a4ddebc16e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0908f48eb9596085d3747574ac140e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58dd45a6ddb793ad22041df31d0fc6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3db2a21433b692989a5813c43d3b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f5e9ba364ada4751763d72033a90f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c14ff00f5b421a84c799bfbee01292235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2f55a063ab674c2d215e7484815b3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1092fbee6bf1c8716cbfaf81c820d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c5ede96eff0c31e1854aece323270238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95b1adec63cd23c2521e2d9972bdf0e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a956bc89f0c931770889d296e35a4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490cf5dfd46c8448ff7e22f961d41aff241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adade3c2fcf0ad12d248b72de46bb92c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b586192fa225404882b2a8c3b73412243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34db6c9fd57c0437e43316c4a6ac44244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822fa2522d6e3c7a07af01df44cd72b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9957489db5831cac4f062941d1d0f0c2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f97eb31e4f55b1c61292dad1639586247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52ed9204700e86103014dfd2fc23c9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6719a2769b2cb006602e5cddd808b30c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65a96a1d13994d57e4b4f324eba08250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70800c92ee164ae12970a1fa1b154ba251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27259b5435c530277e8a9d2880b541a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f76ec89ed9563584e329f68ec945f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361e46da0a534e87d10d81541e5e5bd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f420f4b874b8d5c0c32a32bbb630a1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923520e5c4ec1eb6d36126b7f405f2e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30f7c25c8dc3bb054dd732c6f7c6e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0defb4db76511bda756b37606b20d9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc46f100d00296496f5d588a5745642259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cb134b185c419a296038048040020d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64423265b8a07696aa4e2c8cc86c28261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4f328033d2e5f60b28ba14fb89308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63e2d40078ca81237d0e3c75391af7a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8fd248c72fd36f8967a00b64265595264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d97e58fe6a5154d7ae65674eb0d659265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634e7ab1977f0804d49161fbdc1c4506266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134a7516d187a922891316d4dcb30b2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908d55c59d3f5423b3a2e05c65fbe825268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed7225d480d23867d04f6df28ef130a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342085aeee5feaf845b457b292881fd7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10415640998c75dde41bf497f3a1d0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef33b0cc912d04c0f96d9d6c3ab21272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af357db85ceeb77746f07a999d31ac273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef6197e2aa36294ba3926fe1b4d526274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0872bcb3674e85f842dbfe3d824ccc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d8151a4eb8d3862274c4adf715b0e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe85e1c38eff4741ba3361208644d6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53482acfa97a37668dfc93a8026a279278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5da5dd1050d43f9f360b91dfe6451279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e422a47175a134baf5dd81f6f52d49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64a251718f927c5b9d589863da07ea5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e7a6ea2df0cdbf4847f550f157b17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7abcfcb2f5ef3715bddf74e61fd6b67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf97780f4dc0f20ecd01434320b34d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70057650104bf4329562bade4e4871285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7491f6fb40f2cf280c8629badf9f2511286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066d136039e45219a6d67a38bdc48bb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ee25131b3b44107da05d21ccad095288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129501be321edc5cf7b9562029f73df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9a83e4c5183be1f17f6f85f9d745c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb388420e2aecf87ead7b1c31e65a32291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60bbf5528f2d3266c7dbc537e1332b2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1752da4b4ced49ac7b3dbafe0ee366293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea65fd823e0785e0a0910abc18d4cc6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd621db3ee0866aed00f8979cbc4ac295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ed417e1835c70f4195cea090a1bb9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb9b36a12494733ad66773a1a8a805297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c802e64ad4af06122cf092159613dbd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a4f31eb5f8afcc42fbb027d777484299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0fb313bb76387a1906ce1a0dcce08300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7c368b5480b870d7117dadb7bb5f13301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70526f8c9945ffff9c7ba209fbe16ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20251ffb2ac9b34dad4a6796bdee408f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04170edfd9ef22d6804bad8c5dddd094304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fab3c8d131abd5d1270f46714e6d9a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dbf4b6853d6c8d76f35f5f286d623306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fa5fa7fcac86b338f4640acc99abc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099bbce72b8557806469d4978d9da1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a638626c2b47191fd10c27226c3c50b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ac9cdaff220b88d6b3e1fa1e9533a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219cb2262a9fcdcb22e22b8c8921e6ef311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1c8f5a26e949c8c742e91875e4312a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8946a64b70ee9786683106416993e35313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc8b64f673380e354b556ab54b0a67314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6deb64d81eed3cb22df6f634abd5e22315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c9406e321355acd97b4b676a15bd6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19d3b4197a6c8fce87a619b4a9af27317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd27e3d21aec3e5c967c7e42ae4e7e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20317e8dbd869357719bd9322fa464fd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e6e6f1bc1a96226253c1505ac96db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eb3eaff3328f9824cda6d1fff57b6321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5df18b1c1ed487530330cdf3d6ef3e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b90dccc0c9bafa65bd6eebbd5950a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba642aa4252f52b8a8f9c3823d76e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48544a76df565aa390a22bc7a55df6a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475a632f105762c14fd5c49a856116e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7fab7b0ee5a257e6614b324e543c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecfe82dbe66f125a5097f6b9433357328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d65e321cc7c7e16140369082059c2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84634c31426d3502815be08f53b0ecc3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d40b1d0269351f18354247d8d469cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0df67cdf7b3cd870fc1b7530e7873332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd20b9116975c3b69453d95ebd369ca333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de007d15d513a80b0f486b5cd5f95d66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f049ded85d7ec7aa27abb88befcd57d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782288c3e0f62c40c5cd63146f1c790336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b76e4cdc7d7fb8616d5636e99190552337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055d439c0843d84bb8fc355a4334a8d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3381d7b9af4afeb36a571c236145d7b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b6386c0561e81f4e5951116701085b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e063dc52f5a20c46175d977afb5eff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369a375f74af1e9f3db244cd0eeda23342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f7e922fe4ad6fa91a242a7ded7459343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b3106f378644e1e7d8711a5f47f3d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8e3724cdee1e4ea784be54b76ec5b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f6b87d8c8a3f4d8efe52bdfbc6ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3843ab8b5465f3760c70d3a2d7ecba4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b464614d8cacce6b9749b6d950b76348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9b7a41d10a86e4c24d57d24bcc814b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31362c63ef00ecbc850b96a0cd0e1054350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59157eb40751e6a70a93b09062ba20c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656dedca61ac437f242ca555499a811352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecc8b490134243e99ce98d29bffda2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1470a245924d71bbc75dc6bd7aa2ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535fad2bc959f5563ec78f7b117d59f9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30975fb45936ef5489d5057723ba65a2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5f8eec69465039f4a7ca182798774357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65622550aca1f81ae4f14ca5c49360b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72194a1fbdd2c249d54c75171b6154359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b580c0572990c246f040cd228abe40360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0809ca89095381738fa38935d4c5296361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a540e2b3c6e9d5be90daa34ccc82b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f6cbf47b8be2136462df06207aa07363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e215a5e7425c578bfcf77fb7029ad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969830d8b936c6e2a337291963c1ed3f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca1120e9d21c18585b56cdfc9499d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc32e2ff861f250bd5a7160cfde162367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ff70692b132403719c582edf3e845368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9af126e1ee8011273cad3a1267b903369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50947f009aee8105dc4b9e73c2a84123370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307db4cb605adb2c3b78cf95900abe7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b337a117780d85c068c158c3cbe242372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623805e2b68592c19e4c8f0f057a6faf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33585c6c8d8c72bdea235c28fb3ac7a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a27ef1793302b44ced65f34d5cd8e3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54b91a7f303f4c1e71fa6beb616454376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5565a9f1ce2e9d7b96822aa589b813377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822675d56d6c0b570ebfe67053dcd9c2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b36ccfa9d305e475934ea3a5b1ad5ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cbf0f327dd05d12608e047705f9ae6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a665a922842ee62bb03eed2a88f61b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5b4ec42b8f58b56f7afb6e3e60ae4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ce25a4ebad33672d3bbe28616fb13383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da50b72e28467e37579f6831e038bbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74341c751e0c31f7ceaa5550d17489385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc0b11466ae717b631f2ee85c78a89386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d7735f16b1991ae6c290f2506eda2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d330847d581d3ba38e8c140787893388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900635940882dcb6880cf85e34986cd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b31bc02e3ff88e83dceb354e0e2dc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f356d67b0c26560954e3698acf4bb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3960e52c312aff3cdd3f86244266fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc813f5e2b88652530905f4b2f60477393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de1f7fb4d6d4d55d7791bba169e0de6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe00cf5136fbb817d977e8de7f40250395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c6d390aa01121436f54adbfcb7f4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922233fc77addc5a4f7298873dc77c8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aaecefb54b2dc2826e03f47ed0b22b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be487fb99e7534678b5caf99167faea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c50e3de9969eb1e53cab7cd0e6bda400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdce2629059e3bd1f4bf9472e351822401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd83b2f4903284c297449a2c17938bc402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652a6d9f257a0242b34132f8283f0b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a136040772e1306daf6608582fc4935404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d25c447e0f85a81b61d9c759ee5935405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8250029fea66851ce1efbecc0097bdac406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1890bcb95c12a761e517bef9f6bc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30552d65ecddb97659e58cd272da792e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f645b5635338b353544dd9487bc3dd15409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0684235fcb58798c224bf2929838fb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f18736454df287b5f9df98466a41ad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c1e8d38a6f955fc4475e28f39f80f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85366eedca081c06c001681d7b9e5cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a151855c1be71226408fedea528514414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bef0a97ada01d9c10ab4d1e62e02b32415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2c819482405fd5264de03da647329c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f122477be64a45fcb2c0799682a8c1f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d94eb89de4298f62db056b96ef60c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09d349d63f8279d981e16c36a993e2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d16e6ea6d0634f313189a597ff96f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858fbaa8a203e69622e30632f048399421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77959c07535c7bf1464b845bf21c4275422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fffb2ba39a40f71b02aa97ef72cce423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4346de93bdef15d522fdbf294e8df424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3de9c983d33fe1f8cee057f82939797425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce51aaa7fa29c901d48ebfb71c78e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831b669786aa737e6b1b8b874ba1279427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb47620a3dc15c6b12cc492f0bafa3b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fae470e7c8cb676dae330765f678ba429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d9b8457e95586f39c5e0c843bf3e3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c5207b8280dd5f24c77633a25ccbac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff4cbf33f258f77608b2a7cc95a334432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc68877cde6f715366f379c111321b7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adc63766b2248221038978b142d4b9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30360dfa7e30a40fa45558a50287a72e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ad19637e6b8e452b31c729d2a01b2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c0b053d24ac913a2312638f4b5f8d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbd46db8220dafdcf4bf9d1392a44d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da7b59b8bfa424632506255fe02ec0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663237d022b63657a13cc119c364cd80440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3442f92ed7454238110396ccdcf44d5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595050467cc11caa4f8424b607ecffba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b634fcf7a31d523eb5ed9a5089d1343443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6c248277101d345d9feafca32d2ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfa121a1321b16b1ed9eeee3b8cf13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9737a0fd9402d5c31b4c2b7fb06f7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132cb4166090191066560de2a51baca4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392c6d6c99226ef227068efa5e3b4976448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0cf67ebed6602e5888deaa2fdcc84449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd75bbf28287b70ff42ae5770a534d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7df6c910180ee880a09d3634dfcb3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6731af9306b8d57d5b59c409ab66de2a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e91e0a8c16f64c0cb8056c74c29c58453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8167e9ceb76509c68f6652a2ba96b8f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e837469d8e05660df35393880f64b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dcb999c826a9840904cab3d410add456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ca76fb0aa6999fe17e11b6fb0b185d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023fb5999b4095ebd4002de6dbcf39d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f33f34153ed602d0e358a0cafc409e6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5caf2af893b528e3a3972c13124b8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d15809d720edf76a05ec9b6a52433ee461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ff606ee7567619edbfb78f5f70fcd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6740a5792373c56c148949987e04b3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ee6c84f700929c453ca97e1e518f6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af275f96b62124912123ca3a5346bac8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03920b9ab2cee29a4b07f18aec20b97466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e838a361d415385b5c4aef5ee6f74b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb0e6239efc19d07fe1c0aae6af7ffe468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337566b5b68682109aa7e5d9aee2452a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda7972032bc14e98ec70415c2a5788c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c7d3e485a2423c98942622d45d13a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca12dfd3a31fb9c452abfe5c328c4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102877cd07882ae9ce2b9eacf38ba22e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a22b3104b001283c8b7774c817586474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83d71dcbe3891308bc3a7e077de899475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc3c90a057b46167faa30d187ba9c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cdfc279dc54544197141a34b0f5418477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544bf00ca93ed153c19d59566e824c6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2352fcbf4b40d473fbd23faff224d8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafba851263b1badff9a2292f78e3374480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756348d5319051ed3bb19ec86ebd03f4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffba4f01d7ab71b39760b93d0c4fae482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4080bdcc79d9f2e5cc948cb8aa6eb4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc690decfb465a59abf5a53bb2c286484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f743e9e3b1eefba6a2bd65a881f39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91c95f36b7acf474fd1b494e0ea34f7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c5d2999bc2ef67726dc64ca31dc49487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abd2b74e2d8c9a755e03514821f08a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12f064e389b03bd0f70aa662b3610e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca4e72179229a80c0617cbda0cb182490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779c14d18153954c24412d85fbaf598d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13f09183c96672b4fdb4053d8e304f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac004bb81b342d9154fa8e720a71ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2368905f5477d0290df2ad4b4aebe97f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064563f795cb757d2add903525ed027495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f0a3e40cb7e31fb74b2c37b4bd5d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fcba6b205fb92d5bb454e1ce816a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a628f9b0d9d6bced064da425f5be1f88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d7593ae7a0487c298165d99620e4e1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9914d7d44116d5228899b58753f6da2f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3222654cdbde6815496b3ddbb2bf2207501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e162150cb68d7a00273e10e4aae13298502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77025f36214935a316f991d40f68130c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2b8eaed1d6cc4fe3a4939d955d271c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e3ee17b561c99ad74e8e0a5e47621c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e54ce1ce182f0f5f413c1f49fb2c51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c2f548434c2cdf5439be3b4a28e33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d688111aff29e16b8ed03a0b979911508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc6199c1b6e990acf3883cdde98a4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6358fe0c1e151dd958d294353146de2f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0593dae01eed9708a3286e827f84ac6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d36bb8f99ee4e7a5b0c12f87cce4e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61cfadd3df83c5a1d0c4d81e044fdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034408cbd1819e4effd66466c62b087514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6551e213d8a728fc1a25356493fd6e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a1b99beba133471f0958a47d27096516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b83e4936e30f22d1fc3a36c43d5c8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ae551ff55d408ce53768fc25c93b7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c2d5fc540fed304652228e7cb8b8f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69e375240e44ee773f4d448660337bd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea5c608dbc57673649117ec3fb51f51521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cba8f3d74a74928f624926f6e72d9f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b8c7fd4708d02a1516f7133dd27fd1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854c9e397909e88dc430c02ec0aec4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bd0f2bf2d7d4da70d94be0298b068525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfdcedadf82f523c3a49e50cc5396e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa5b289f635f0ab7493411b40985d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127d25e5ab2eeb6aff2e68bf9ab2ce0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453fd32d15bb3ff049c940c2339c1e7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be60ddfd74715233b822999a85ddb8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8e351ccffe1064f9cacc186a8abf09531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d3e926efd350087d93a342008459e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca8b7f0933ba36c7420b91f6f447f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05a39ad9d079f6f8259402cb0bc23a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6268a8a1b5b7f544450f919617094535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ea35901ba3aa1d5def275443c5b7b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231f063c51a8ed86516550eda4f01ec537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f644365caf64e69f51105f8d66baea44538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039959c4696e91cf30624ce03652ece539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f8fa69a4497db14b638c07e252ad59540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f51ab0cf089d42fdb9c24701e6d896541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f882298ff6d5478ceea532a934b9ca98542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f6b5a0dc90cb76d625438ea9ba553c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daab7343ef6c1326eafa3cd4d403bac544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d98698d0dc7b34a6054c13373845a0545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f55f627b79a6084927ebd651eca8da546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a18424eab2ec4db067f79f1b074c11f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f421870e5efe0e8b205e1a67ab568548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90439518f7e9da9393ed5475b71e88ab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47e2348ff2c3cda155cd11e6d13506550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad6b2087fcea03910e2523548f4158c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c3c6d99a83175ae13d36c6d7c0cc6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e9c62116672136713441036a1f311553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb416489f8161ac004fb55270b68273554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c05ced31e0c8fbcddef4569d37475c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc167a7a4f44f034e18c76ca44956a67556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55404d7051836ffbce98a41269562260557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f8727f0fef9273279beaca63097be1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956c2857a45a73e9abeb9eca8011b0d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f668d0ee5bc41edf7352f12dd98684560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab475466b2cb077bb41428a2d737d8f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80747a5894069a5667ad63595d032df9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c74a25eab5460c05d281a60d5fb23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583934e0389a485d203942774ea307a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5e09ade0de21d09bdab4eac20a542565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e001c09bc1100041ef87d9a383259566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45653e44b1412f0b69c63a519d2be60e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ffcd4f106258787b76f47e3704ce568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544289ea0925925c1d7fa65af2535caa569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f74490b085aa6135e6802e274e09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16b9f95daaa271db32029e47be1832571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abf54d9d7288818a2aed8c5185b11b4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cdc98c2a3dd5f85bac695ca9e7fbc4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4bc0601ea5a78a175b11130275a6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9590542e9a7de64f8c77ef75f0d1406a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38af37465a39c7ded27273f445c4ebb4576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3705db42222dd117df88336dd22b829577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbcbe5060193bb69b6420dfcf0d27d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6921a0d5651efa4c6bc5d281325a66a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c706a3db7eb61da08d827c3ebef06580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a2014fded82390165aff6bfff60c8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179af62d39ff2972c7f6244e630a09a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610cde9a2ed4827a78c259997afd7ec1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586d494d4ff9d565dd52dff24233f64584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e399e1d23516153a6eb88f605fa5574585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b904ddbaf2af6fac86c2e3d0fe36fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09382caaa8aa3c22a451fb126c54dd81587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddaa2c8968455c1b4c085c274528313588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4903ea376dc7aa9d02d2448085592ad589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c19cb53048615953a8f7e4ee912a0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e7730566515c05c05d3c6b99463b4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85b8f31b5599d28b36fd047f8f167592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be489c2e3ac66040892e8d7dd4b22bc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6d210f81600f6d970dee919a22025594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78b9213df35ed0d76db4938a4c5d7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74473a2fc0d951f3b83ed99be6c7b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95800f6fd454f8c70d05b43817982c6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ac9dffaf3b33dca65a2d964449bf2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd04393fbb9373c494b508c377e385a9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a858ab8344788df55c10da9563c6567600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf22481b3a5cf1074f43c79338ec718601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f50e1ad42e5cc6edbb4bcf82f6dae4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a26c78bda918aa2f28a6fd7473ab3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ed6f9ba0c63a5e7fc730500db1c4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be8c24cf1f374f9929eb41e9a49a6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b0aa6293e6487f688dfbb3ab918e3d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6bc75aa0b2046c056b0e53190881607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfac31732929ad6b8b621b9f6cacc0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa8a2a6fb1cdc22bfed4ea98f3642b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3e478c09941f3a9a6b8b5ebedd41e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43263ac9ffc58df494ec360efc19caa5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7eb00d33fbd2b23c737781e5772698612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6475a619a973ae3d614f74b563ecf75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550111292678b68084c4a099d39b2108614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212d655d000c782d41a847a02cd1537a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed1bd242f4b07085390c86b3158510616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c5ae42de56d5148b04fae1042e7e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8cc6b0bf212bdd43c1976c4881f89e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51d2cf26489db51abd2519aeeddfe7c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eae2fe83f942f60fae81547266c4c27620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374a3242d315ed729886049cf8220c46621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9056ec2b099d13006a9c5d2739603f11622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c999a055f43d528b34208209c2d872d7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c6b114bde1c8d66911c8391d5c58624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca822ba7f13ecf749809946bf178ea4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731cb3521c9bb4ad5d550477c451ae1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf574a030b7b7bb2b687f3168adf5422627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076377ebe429a4ebe6f7ff3545792c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbf266fb7ab3007385547465ba080e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5c2598e0a542b7d7d87c3afb7de44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657ab5336ddc686ad075641d7108ac0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7ffe190cbf04723fe343279a5d9b14632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4391739129364e19b71bb24e5b07e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1b55d01ba1285493f69540eec597f8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448caa4984e63ef2830b307ce5cc4803635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f4c95f33d4015b4bc1760baea08dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19480d4f5ceaded42098d1ebe8e8da4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52c7a792461345dc224c2282e2109d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea5d88070bda03224444f0c9356268639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de917a14f9a4d109b67b5d0bb1a2783c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6743c22f835d995eca9bd0210e753c73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b415a69b951e96313dc3014a45420642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a7b378257896b74e45a87b21e0541643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb382760fd82197cf0b80e4dd3c0cdd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fed2edd781d37ae6d1c3857db06c0d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1852e8eee5703ed811d2f64fa964b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836962803d78fe3c8ded7652d7070d2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0560af661d39d738b16f05378c96e1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe1cbf6355f07805473490407b6042d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e060c5b9bf47c8341656c603030eb43650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e35e9e06111a978f52f199e818a0d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd579d81f07a4475ff6e4f19aa81b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062f35bdd741f899f532f0242bfd7d8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a82d29b97156e717064da1186dc3bde654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1846c509aa5b80ca1903d0184a4132655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0bca3753746488ea05964ea50309b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ebc664e168268cea18116c5a76a200657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba9e3a321be6c2afd3c7ec3f91cd850658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a504b2f69a1369238de393731385010659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f4d872412268ffd83e87f6d8b2fc5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d023d9c537425520b25c85429f97d7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7387a0c376c19d017d461ff8ded7820662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e8d592042a2278e476d979d841b134663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb9456c920fde4619aabf8d0a6dbae664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29ff751cbc973a27b93579dcc256bd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d093f7ab2e6ed7647a240a9e0f1c9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51bf49b39b6b0d6674c245e3276638667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c126889034afcc771e782494d1dfe7e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fadb63f65c59702ac528b6bbef9dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94541b41ba70cc859d0b41ede4918c4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9cac647d6edf69f8181d0609799aaa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0156938c67e9be61006b4fe9004479672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488af20e12c654efd42bc558f6ae354b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800e77c8c5ea8c5cb6f89d69b3ac53c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6665289922089f3d6693112181bf975675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec30bcdd5e44eb10ef8ef39445d28b76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6276604d1b103c102d48232d74cb036677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa83a6d8080dee7cd448a18cf7670d2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87b8f33b4aad7d1a3dfd366cde7984679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dca1842be4654c1acf53d9b3973586680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c4c7ec8eac0f69b88feb49e6a87ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7858c9d9de1774bec398b26c047c9cb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c537c7386cf4679a823a5190d2577e4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49b328c1f92d4d38a680b427e1d7571684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abba2623f92ac6a0cb9ea5cd43d0957685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89abac397091eddaf8747bb2a76142e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18094c41b6b183bbdaa2e8b38bf5ae687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76b05801649f853628226ce9c80fd2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f5839ce030fcf94881584cce33022689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f1866ed1de2722ef104a33d6beb993690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc514c371e718783ebf91365460a8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df2c7ab8e92db27893a3c15cba0e00692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bcef9d7aecb2a63efba2c8116240b3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613f39eaaf91ee2d09cbb0fbf52cf425694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419ff4aa1fbb77bf4352adaa841b83bc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd11192e7687504350e7f4dacc5baf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04343e0d21e0ea97b07287ab66f31d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee88ff32654b2cdad9304b5fd22dd8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70664bb9363ea741e48c31f7ae2bb0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec753470a70c8de7ebe7f747801a6c96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a940695ef066ed2ab593918ae5835a15701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c5a01ff2f0bcc79e92ae4555ef3f6702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0d8401e553b7b6015c9907fc0c005703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384113e583c95194fcc38d43dffa6caa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbca4a6a1d3aa704f12d202b3f6efe8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740aeb1fd5a1601af0451feda8e7120f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d35978eba5555c5b71f08f2445a9ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179f54c2904d086264f25f15ee5f382708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742daa4ef2075acd852a7e74982faca709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58597d6ff7816baa468e70205db27938710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee13d2b15d29c28c6332dd52aa50760711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0afc4c7d72215dd71cd680a99a1dfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699aab695c447d2c815b9ca074848fb8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c652f9d8717210bd580f53bca7496b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcf2d80be7be740ff9b9567684b26e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb080f291f25c42e60e0af8c08a46ec716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df7ef9503b70a77dfee1977a00301b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b965c6724c90b79ce33a57e982f86f6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94b3e38e666a39609f1522fe54a8762719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127eb470e10e9805751217f14b3f4531720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a8bcfa267d746a4ddf9528c94a2b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc913c72cc20ca4d70dab86e728debc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042e2096791ef6084c273faa2790e09723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3625c9726adcbe639d9763b87b8cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83e3abefaa20ff7fb14f0e83454a6e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee28d24501c2c869f76b99c40ce176726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c35a1599024e7ada06cf0f7f01c5a2c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffc4ed7cf9748b7925b880d3114308728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974dacc1cc1066155841a7d49d230d56729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b00c1debe20dcccd064cac2f8b2ec4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331cda5bf69d7256fee4b155177b36731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d7f49d004b7e30314b31df9cdb43c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00edfe8c5eac46cdd611669d97c6b494733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192466b62a8c62319fe41badfbcea71734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150b5bed8284d6c5a53e097583ab487735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b86db912cd0b31060f48ff95798a3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e07f5b604624132bb1f10b073dd49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec59c668754cd683c5cb9242a59acf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff002b83453aba558a7e0c345aa5af47739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18409b7fe191087b08ab8d246c0f8a68740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc4ab06f3f5e97851e7bb8d356de54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d6b540cc4fa17d84a2b7ce103c1b3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e476fa712ec6f48fc60824b176012743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad22fb4a73d60ce8b3e19ccaf0c5173744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27043fa61752a6c5c1660ab4504aef8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af4cdc014c9b70477d0c350cdffdce746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbd7f4c6797b5f8ac7e24bbe1fbead0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2ffe3e96ec60a6fb6f0abc7b6b15a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0e076bee518cdbeaa67a03c2cf15749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b56f629da2a743c9f1c7bdcf738c3b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e229896e4bfb5ffb4bb14cb10ba24d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299bca631599d6186b3ef22268b80cfb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd1c80e1c680d8ed39b243d9b5ebc2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab5ccebd5250e4d8b4a650c21a7829754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7dfd446382f71641781f39e138754755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aed3710c9b34e7453eb8e24f42f60756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8a6f4f8fd69b648032e8feb9fc1f60757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06624dc270a7ad8b213e630d50ca2879758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5798573db80c4d8ab630a731c0b08759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7922b424bb9a1dbbe7e5c890bb7fb81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012f2bfe7743dcaeef8a058775cd0ee2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5333526a06c1d8bd7ad5f31175e2c13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650eeb0c767ca6c34a5bbaee50203034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927630e8bb489d8598e71c64ba0d17e95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4009037cba3d15db82759074ee2e15de6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c649e5934ef554bdaac24ed91df5019e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192650c26b441c13e50f6afa2a9ea9a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba19e97a995a019f396a7c51e7b5b029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b5b573a32fab80a0619bd25e72cdc010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9838102afbb70750ddc9df82a5128dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15214510ccc5e82fe02e9447a9d2b0e712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c21c21e2a3d76940fc0527ecbde9413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc002bb2ac006e449236577934a3414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92878b14642cffd6cb870cf44d7b3bd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e83fbb7f133458e52010c949346eff16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8169babc797d901cccd0aa3b82ab1ced17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd39bf546642333289e594f394041d818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c75c73dbf62213f887579e85c12ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97eade8a016c92e22c0c417fae188fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994324a0e62465eb082b0e8c7a68a6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1827ab1887589d73d9b0a717ff2a722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738683ab7da713fef8f021b7aea72fd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd4731702d87e6e550a2e4831e36c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb05fe53acfd6c0126bff448ffc324f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ff27a34ebe6cbaca1dc79116c89f226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14d177308c0a77bd3726e1c9756549327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910621345622b7a09abcd38722febcaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2966cc2c974ab74661c0c0fd1f2b8be229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9642840950a1dc9180896faf98a1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f2724a811fe967ac844f2a33444cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f90dbc95b9bf5430e86765c8135e432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c8dfa15086f992cfd36ee2469fafc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618c9626aa98f54437143258aadb63634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326210e8eeba01609dad28845489cd4135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7faaeee7b7162eac09975bdef0bf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6709ddc22a3ab1fe94792347084e0eb137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ae0fd9209dd58a18a40de6554a23b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0514d6d5bd01eb98427672d6560b2a4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa38b64e3cadc07a38d0f102e291d26a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b84826a17ee84bc24fe868c7b2f0f3c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68399d01f633a2021d6c61585af1a5d742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fba126d09e017659b89b917afe84143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d2c6478bdcece928647baec6fdba944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cbfff4a7e53725af191200d1feb56945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c92ac352d9932b83f41b9fdefee84846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e01d6e80d9ec067b93f3736c60b789247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de89216760aea7370b8bfc117cebe23548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29798819a5fa2f37700c2f94bd026dc549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f466a9ae11a00ce4c32bb02109cccae50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e183a139a5d141d664b8ed8b6dcf70851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd22237b5bc9d85f86cd13887ab6545252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34c96962c16af0df632b23d4d4cfa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f303d82579d0e05d1314f299aa72f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a827fea6a6ea73711441ad033906855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6c1147a5b9b1944483e53f2de8523f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aac42b68f574a07bc021d5c09662bce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d661220b2ba8e98c60c47966aa415f6558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809a7d311a4aa4978531ca581c980ff59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27700b69e452b4ef5d41f616a6b2c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6ffcee8ad710251008d40f435f83661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899fac4dfdaff69c1c139dc39268c01c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002758191803bd72ba07b132a67048b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a548e1e187302639f43209bae8851da164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e0ea509dd2f7139d07fc3504683c865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9501c8e1581684c7004d196929f93d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477edaac0b0259e850f55b4def94f29467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74605e38d67ee47c393c83833359794068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2bba86382ecd278dc5b7fa8643c4469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30def6a368fdd99416fbb10522ea07170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08e042ddaf3fb003c78224e4b7396871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ed2045c8a86fa79d72bb6013ff0ed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c281f938b8b2d125aa8d5daaa4578df73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9bfd018f0a275be28940f2f4f3367174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f651694ab0cd0abefbe04622afca59575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0768f12589f89341d0fed565dc710376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bbbf031b09d52823325a3d0f7eb6177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8577ebafad21e28d6a5d4273d75b306d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9d0337970e50e6a027495ce28e37979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2184f3669d233d09e7f394daf8be19a480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a3683a45f8f83dfcc97213dfa41a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f119413d3fbddfdf59e3f2f3b852a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a8c527e8ef03778cfc523f8a1a581a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed20d6b84ec6642e3441addb571394a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283408ae2659a11a9a5b578ee02a78485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a9dabf9bcf0bdc393f8e539f15467186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73be315b16b9fcedd207cfb1be96ea287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6877fda72d26d78a320ae0ecf6a170688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281bfaa613459b3593f5f438477c7fe289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2e68c99c0f2976a7153632e5ea48590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e3ef49cb21943bded9556d37dadd191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68091f72ac07d2d2cb05dbd339353592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af4e286e022d5b87544fe13526f98893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041830471b3f809c5ccbba06122bfae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc3c7a32ce65aae838e64ae2cd4f2d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c329d2d9416549cc2788c9dc538003a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0600cdd2783208d7d9caed05c37145997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6904ab4374a64839da10a8f973e064c498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24f57dd171e0b124d6b9736749dd60499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdee71e233f75c1b1fc950f62e901b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09e9c384e3936cc38b9c27ed29c88f3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb179120a519948bd9ef5b4c635b5e1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0f23c4cd5dbb2703cfc06323c91b8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2499653869eb28d55f4dea1bb7d85c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea126ad719e7257d6077d364e9f6c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773378142d9b3ee9a65a639f49138be106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b112e14bb9fa37907107a8e88d24dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e123af06e7ee6dcbe3e79ebc2e8e853108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbff675bed578ed1665e0499c63e26e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd2381f5ca57aa0a002ecd3b5c1321110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1aadbb129fc5ac47b2a7a9f17bc66b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c23de74a1b93d48914ce0dc124097e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da769b4754a875ef38d1575f9c8bee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cd2dd51b4b2ffd65cc6ba50c81d513114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ed5050462e9526d3903f5486da11f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874d515edd154b23bd3954a686858e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab06a0185d6e656df4d15c41040ef1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd233ece461c6087118327c120496c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344ac96f6a78c1c6c92b41cce4a9343119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd85c45f17f76a008ea1f4d7daf6783120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05d85eab383765f61f47fa70647a35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f50a3f57c32e3246956e02250804a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a03c9a39250439f1ac6e60682fc695123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3a937171445d5dd8712f155746df1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79f65d69dee67497e1cfdd9be36d7d7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa769faf774153a92d545769c3a37a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92773034687425181ca79f88b3a66adb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876b75525a32928c68d6b669a8a87c3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24c74f91eeaf87bb161edac0d4b69d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaa19da08de6e67a17da8b3143e73f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ccab89e3f574fc37d6c7175dc663a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c335a15c2384c92fcd8dc73295cafc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf181878406e811cb81c5369fae5ab5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ecfb61958795f514277bcaea803bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b69ff5e65eae731228a28d063a1e48135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646688f351521878f4db810d21f7d6c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66307a7efd88271af1813c47a1771c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc7024c7f81321017a5e1b9da1b03f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48772576e095de924b0487aa7094d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cce992150e1133a70404758826603140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888a3447a4723c81b4b84a53248ec0e0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4595eb58cdffe320f54babb634a851c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3f59bc717d0e961579d22b831c29a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46e54b6cd10950ef598919374ddb2d5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c25b4c3abb3044347d67bf59556a788145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ddd3fdef354598427d5e876ed851e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b054ec65d2980a106a301290b9c91225147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c33e66168013926f7b7ec4c914a5f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d41b6032e0f8b499ba56dce6c1ac9e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f292301ecf101a7cd677da427e02c8c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f64c8ea934e8cf422d75fed552c3a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a4688e136339233c578be74955258152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a09c94d3a86b4657001794604ebf61153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b768394f232bc0c6fd69f35cc1e0218154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517680bce5fef0209760c56556e319e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26a086319c53347f5b11224ed6a37b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391503b81cb5794186bcd90c12624d64157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae61a50f253922432b3f3bea9c38cc1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadab48d13b3523657468f21d2d81b80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38b49f6c2d46b1da54e46529232311160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448638d15d60c338caf504b4ce22c57161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5995a2624f5e9e5a042eab71d71c6c1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c94ecf7c149e7639b4f0506a6b0a6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ae5fc3b4c6fd9e40c5f43e6ba7bf2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e071f6be7e1cc6a2e59eb4b2f697169165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b16e253fe3633220bd7b23dd53777166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ff79f095f7f104f15a29bc865ea8f5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae04eab652a9216dca092a11d54463168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3dc58517927b189d5572a5f70c71c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41151b8992621b617c76c30b311bf3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143e51274f053842a26d8f94bb861d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a664e2b72084471c541d22430e70db172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6d11496c9ae34d5cf0321edbbdbc6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50060a3c0f7d85b5329eaa5b15d15520174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d55d4f7517ac8a873c32aad8cff704a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74077b6c66b5a6d917136743b63e36176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c80e69a20c8ff03ec090574f8f8670177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172e8b46cec27c74979abd5ecc919ef2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2688aae94a34121c8ba279e87691ecd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027634e3192807f0ad410abff5a7d88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374941c703aac26f34a0e83fe9df915a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f280fc899c1f3ca382059ec2ae931aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f96697568e8bfba6f64bb12b6fe1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdccf92cbfc5703611755084719e86184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6da974795c84e6d7ee163bcff393185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3a5143bf8457722d28971704f7b19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e2ce937de7d76295c85d52270ea73187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486e4e6345ce8cc2ef76171fed014e3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c3553c28d2410b03c426fcc2007c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2addc3fee2c301cf125b78ed468b67f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b6394e65cf9a45268957efee377d9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0223ea9cbcadfd25931be0871163890192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba31302da19b9c2873c16bc6481fbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b37097fa7a417af09ddf3bd304744194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc936746fdc5b23cd7fbb4633cbc40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80464507df3108396ff6f70692b2f049196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c2abd683886ce33f62397b9496d8d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9d525a6a9aceb140e6093c632fb31198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8341009831a85351932ec25fc7d5a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95628320b8ec770d9d37873c29d4b25b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6763f3f11b2dc84bed5e9cc6ea6f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d701b50707a9a91205e025a606b5aa202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfbefaeba6f441f2a18c8c6ccd0851203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b62a81a53ff740a110a244a3cc7768a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611e7dfe2434eac22932b2a31038e55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b941b3a3fae46458a1b4c8b5897854206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06411fc0a616a45a60b13e5cb832ff8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b07a0f3de4594a0f5157798d25e61c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f3a4675d046ccee42bb79d1ef35b2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed72f7d5fe8bce697a2280eb3c969210210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5418ec68fb81f594fe0bd7e207d6ce58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27fd097dbd89c6ff15c338de637f5c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5b3d25e7897c57224fe7603dfbaac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02443183c3a2528d641e0b8bec0bdd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602618637a68a6b57efc799a260137a3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986bf119ea4485c1e1d333b7b5eb47dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab18507a86a13e4b99704d7e212f27217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897430e0b02e9d8692532994a960506a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fdecf4c4a7f61c11cc5c4c9d47c21219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438c930e3782b527648662b7b7a3f1c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d363d645a30db3fe92b51f95efd6ab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c55d5d9573fca76020a8e9b5f16c0b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112c3b6d9967406311c44c8c87adad5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737339cbedb74c2d3a283b3ecad965224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ec49fddf06049cdd18d3b471aa9b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c32803b6bccb190f310d51adc9bb7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e0883295db81166b8a4ea72b1c1fd8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f418673c79397811f7aa332dc226a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaf89fba0850d16c8ebb290fa8580fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fc90fc8cb15d8c444ec58e57921cca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92aa9b3424deb809458911fdc0714cc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091bd7cdd12198b4f70f977aca660a3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6568388c5da2c74b8771f4fce82fb80233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be92b57913967680bec7d950817ff9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c0ac3a46598469fea1c52baa6d75a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec9586bb404f711b726f08810cd10e7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f53c1bce436174c1137af9b689ef0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46894fb4089a48de7523fa5347f6ad238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c29396c225ff29f077432f3d2bccb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e289ef91673464853ffd8e24d912d49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c212fd0d7e98279f25075cb75d0b7c6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e6970b497d9af31b2a8fbb5ef056d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fea1875ba6fe68d3dc8c3e3738027243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e638d9d17297dd1467d2f3041432c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d905eab3ffcd6edf769c6ca99cfe8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95059e99e1db2fed77b6d82128815f78246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac21634a11e9b2a8cbab1b1d4f150e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d83d3ca2f0c485eb7f68b505e2aa9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1342e60a16b39d1c93a01076ab2ee249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e041e71fc61ecbcf4ecc11cc806c65250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424bff2495825d175f7d142fab980da251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23f5231b1b1080c48a7d75a0cbd7b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918257657ee453eb7715ba2aa900b661253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0539e936553381ddfcc76a081be801254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf773ed53bb52b16415f9403d55a32255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f43da76ea81985f6ecb0ccc182924256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7a0eae35c42d0eeae2615652fc578257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c461413664dfc8e0147af4c6d5d633e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc127dc13961904fd337716b9989df9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11cad8d77c33ec633b8f0e0a359863260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b3ab1e39e3f7eeb33d3319e989a42261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e1eabe904e0799a597246e795b0c0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562e70fec5eb6c49a92a7ba9861f4b7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da761a02d24c1e011bf7b3df6cda4fab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59147ed5390fcadad98ad1ae9f83e9b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22080c68d9c4ee76e88ce1fcd0881e57266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a555e3a9d4638eb8296679e9255922267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af824777f4b94046e2a320217d68b023268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0949865738e86688e7c4ffc504a9605269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93694317611be82fbc488957bc9b5b35270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb995b66156ed61c06c8a445bfe8af5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ffe5669e37623088bd8de366a16fd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53a6789016edaf850df68aaf07a16e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd6738275fa49684adbab972c84c3c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56694a78606713f1a55e3b929f3eeaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4dd33545083ba13918fd156a125226276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf8b663f14e106489690035ee398ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762242016d8b358d0ce6fe4191c5c40278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bc22eda98b603d96a4f76747c6e586279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d9510c9c65a6bfc668ca1014c9c943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106adca9d254b5c395b7cc26aedd1c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b27bcd50f9179c34edf6b99af3a781282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29397aeb5e0e0721b8b6977bcd4e9d98283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d392419108fc30bc13cbd4d6d233a3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6906f314071315c085b8b19ac68b8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0ffab186bd72fadc893e03455fb090286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0f5e1cad72b4b25648358dbbb0499287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32df2e6561d847a82244a9f0a7a8213288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb662a469ab3b15caa66a95d6f7a9d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593973a8014f13af9dbc0ddf8380c22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498e0c6facc2839ce2c955972ac7633291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc842065c9a200b2ea1b23c591c94e0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4ac5f0baa337594d8711f9e040c6d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8bd363144551ab8dff0d48fb1fafc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67651e53c499c607d56701883ba51861295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbe57b1618ff52631a090209418b09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdbd17dafe6aa986c153194617a2ec1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db28eff8d6ca9da6987b99c8d8af50e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b754d670fcd5d61923e1b976dc7f41299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7378f6e865a3caa70074fee7ff42e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72646a37965e7948f9abd2b893f8c40f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182ac8b9ec1537a8dd4db852ceef906c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4fc73ae5e6436ef591d609d32fc8d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c6082fd44709705ee2d2675ae4893304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ed7c40da03ca8be54a45d4b832518305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9dce2fb927d0e8bdd451baa83f972306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097f4dce0dcacc89e5d51b72cee6f1c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80479ace85a8531c118a38f82e103b09308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9dfa96296abad252e3a0b89625edcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ec9277f2dd03e771b95c868f48c594310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dde0befaec8fba37bb2a69d8f3edac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb91284d3852e4c876e6b40c474a6b0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df54ccf540c1e4ba59c8ec1e3bba501313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a36db960ad5af6032316e81cb80b3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243abf539c73292f1a4a9ada4500ae54315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac882b78165ab31055767b1374c2ab81316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b60ba478e3543e4b5d32c65857730317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706858e432e7638d1c057d0848f71577318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ce9152d472c7dd9c44cc04ba4a645319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23078d229e0d31abff72f21f57f7dc56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab163ac8c4b6f7fc04635457f6a404321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526693617a327be6f2be65e97c4bbf95322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfeee96669a1cc4dcf778473e37d73e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cae7d6137973c5d99f09fc3c5bef33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd3fa230b87ad1f8111240c94c6c27325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b1b69d7156ddadb7951ba72a6822f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ed8d9823a967c02360bdbf713440e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e6df69eabcd19a209d499954bbacb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06220fdbdaf794f0f0b9b24950971d48329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5569724ea2da2b525f5dc3d26be057e2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be0f4b577b5976ebad6b0a83e12cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f447b652175a453f57253b36d5cb98332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36849063841e4ed4bb5077953c5c8d5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0b2a4052b02e04a8b52657b3448240334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462169bc3f7eccb0bd0ab935bfd50e0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906644009936d4303e570bc033696539336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0cd94745cec5f222220d2c70923a4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec81dd6875c017af193ce0821fcec33f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc358ac1b0234de75da4c8879a422ab3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911384d6824b9f09628e518de923bfe3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e1b6f0331b3893c22c0ea6e44654c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe527620b5c81f385447d556104e154342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917d1f2c5f9299f068c342d2c51c15a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e28b6ee139d241f30e1c5d55f88af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2287f429717b708cf4b1cd4f69547d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95094169e1cf14594bce7664f7a44c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00517b80a2408b74eb113a3198d4aef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34087c86e531b85abbde77029cd89a4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c42edfefffbc44274b47ef0f2563a2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8635ff571cb0fc7b33000f2f1df4bbc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c96ee73ddb1a4d8ac1e0a2d846b0e7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c60c42dc9eac2f027c582b5407542a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c102f24c59f2b218371c74b48e1b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab629bee584e2427f30380f07e4fc238354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ee86e01b4489cc35d382d3997561d6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180fd5950dfdf5fb6b3fa4df25ba3165356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217c3f6d5bdb4d58f6350e2666b93c8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2584d749e23fa831024c0e3c49927ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5298f60fc0ba9adb9a160ff63dc9a3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a314633763cc20000088561ed0f3e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05168ed5a5e26302559583ce45dae1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6217c1c26438fca2cf18807a50eaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b458e3eeea444b7023eb9978fc99d69d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887663792232b2f65cab6a9549981c2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9604b9cc94f9dee91bd822eb876a69365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e73ebac96c976e08f40fb0a4ba16b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f1f4446de5ae3729b627a302db57367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eac51da1be8714711dba816eed56b8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ac65056ba1e48b4bba04b72c66579369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c8dbf6edba7f627f6882974eb03c84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30618c9eb935217c6f12641d0f98eb9c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4b3c989a2998268e20da688e234b9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871141378c21eef65ef62f58c0db548373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c326ca5fb1f6dfb03175bc6ff95589d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52caa04ba70327ef054f54ae9af8ea0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8649bcfc3091ea156ec5bb4043cff66376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5db2690102058cded1e74986dd9932377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924401649b98250d16c9169ab6eeafb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34cdc870ab80f8d9922ec0c16408cd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4a958321b1ea72be59eb03e587f6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe8824bb8555649ca69fa7ada1b419b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0321b9e8740723256394cd0975f3ae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7ee5dce1d548901f9d8c567cf946d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eedff6ad2e4ce02eb0054cbebf6d366384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6552f881ffd053da254b63502bd1bc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c930e62668bccc56abce60ff54c5c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d721f35bf0eb743e17f1fcad6eda5fb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530996616fda20bd45dd2b6a4ad27ef2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bd164491013913242785aeac3feca389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0864696acd06c9a133c7f00b861476b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17878877e26727fe35b2ff8c35e7d4ac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef87f4793d7d71ee0188fdb583aeb878392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61347593d9da53b99e122937aa38d181393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05afc2219806a544a93902102e2cdf59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7dae870057db164bd8b87a5a77757395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a978f0c7b41ee7de876e71b8641d2b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1bd1610217ccef2cb101af3e02690397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d579738bdfd112c13f489af1751080bc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3befe2d791de44a619eb4e6f073f72399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5091e9b90888e48c5ac1f9590ec1a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66213d97c7f9b0ef327cfdbd4b6a61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db9d1af9df90f894dafe6beb608be8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac62c0cbdbfa87506d47d052a918b0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664a07f97c69141d34e17ecf5379e4b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce276af47c501ac62edac04e697a1516405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4e659be0b4b2d1b24816657aa3f050406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bf3a633481d721964540b066c2d686407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbbdec7f923b8352281443947229687408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253968a0823f20273abdbe8bf21eac95409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f956141fc7f70c1bbdc1d3969e24d0dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42553cc9ae00be92baac6684cfa53c2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87714e560dbfda6de8cf8a969ce45b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4417ac920652ad832fa715757d03e1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b1c204b6378b41fd55ee709ff1e428414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ee0187a49c08c0546b5f1ceeafeec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250114076a1e5fbd82fbc8d11276aa57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ccbb101bf915059e8cd2b0dab7c16c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7e8700dd0fcb5a397e4531e237f7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08406727ea5b586e3c475c629c49bf34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e0453322dc1df70ab37350f3763f99420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c52e8fdd54b34f40e6d033bd74463421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c922b4969b49b2ab7dd938ee26226422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c653aea5289cd51e5a4b4ed7866898423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81bd0bbae8670eaf710f5372af405c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7b51aef42a77a8f266c1a31a97337425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51903bdd320a2a3031a543f84bbfc66a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deb71412d58d1cde700aeef38e362d4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47a1614a94084dfa5a492c22e9cea9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c03f623b9faa486c92dc0d80ddb08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be735220effca37edff9bcee75e1cc1b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8bdf4ac9d98585681f73cfa6c3b2f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c9062ba14a42970c86e506d873b26432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df9a32b0b2254cc304362164aee675433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329850940de52272e067d607e920da0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19578c5b0a95cec18a56231140d71753435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e286bdaab50c0b90c8e27789f7c1b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef28315911fd55cda1f499b542be62e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccf54c82d8062a918b86fc2c0d78fde438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44c43d14163469bf501fec9f4bbd3b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c3c0b140992e7ed96be478b10d268440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679349b5ac396681ba3b2fb7e4d874a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623249fbbdf569cff6e2c99ac1ad668442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449b780fa260222b31c4b3ca6496f785443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d1cc19761f4b49763d166571a8807444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f94f012adc235d8c6340fc86900b1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dd8e93c35e4b72d220e731f625b50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518165e78bc088b4f68c6b186b211b0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df00d94b2ffd5102d9d281fa4f8452448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3c139aa63b00e6b4c30d373245229449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43ad29b306e7cf3db8abfe605b9837450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36e9988373f8ad9cfbf9c05d0c3439451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65687f3e9b0784a0d1ec2e129be922a3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828486c64ff9815aed560ea006550f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf0d30cffb970b8ec8f93d938a4b01b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73577ed927f4671342d5f22279b633e9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237144777827952e223e009c9b71dd4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856a673de6fbc0e4a1bc63c8900a285457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29567b7c26643891a4a8dea21682e3f9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3879d520c866e54fa79829a450660aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79efa77d1fe58fd751a525d5c2d99199460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431310faabeb04b51548187f5ac8346461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7f48c305ced525eb71e2135b11b55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a45c0d2c1eaa38fcc970f4ab4417f6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2afb11d3a7cec0e0b4063863e755e8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a88e4a21fe3a9f453caa447e53d659465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d22255673bc95f5f6b22aa9e9d7a5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3090a3df729ac8bf0a5eb1ff8f8478b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6013a9391b66a378fdaffdedd6d8ac1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777adb3bc175f4ddcc5cfe25e6fc27f3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8528a76fc0d51e07ec89ed66f3c130470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b394f8728edc0aa3cb37cf5dae2cbd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9dde6f50db0f8f9c63e9b1c3e58698472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd4e54c4143edf0a204137884996e7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47544dca3d509192f1cc42692824bd77474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080e976dd541cb47a859a7a6175e717475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f391520a917e1b0f7e911acd84e9f6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6c780a48a7ee0a1c904afaf63bc1a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd525c159fd782e95a5b0bdb89673bf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2c4045a164c105df25c1a58df9c87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09965a4f8c7045348ddc0b30170e1c7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0639d7560f87ca1e23a91add3a7306481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8355999c328c1c691f37bc2b55d948d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6791601a02f4aab706f5fe8b0733b5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35fab977f72bd48fec0d9e12705946484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334cb3ef828186d108e7f06cb7f6089485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a839bdeaf4dc639c333d00b057277a3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e65737e334ce63d3f99d5f98f987d88487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb3954b8572223e4bfdb52da4570d75488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd6f5ccc6d75b2f461c618d28237a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0aba40ab10e768b7f51a1367f591f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1bebfeac1e3a2e88482368695b3df6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324fcdd40aafcc8db7e389ff20be401492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683570f8aa10f709052200081984136493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809be34f2387efee6acdfceca6c8a45494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70e7aadc30747140a5aaf5793cb1d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0252198360b630f392f38adecae744b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1479bb7ab1fa0037b3b367bee77d81497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3427065a70bc9a7b49fa87e87464c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33413e7b6c9e46c4190c43e65b5b62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de95a0fa11b58635e605cb7d208f99fb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f13148fdc6c1f5437cec976f1ea5f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776e91404b023e382b924dd5db883c9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f566936fd442d668ac3cbc091fd61c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9b0b1319c31a3ed2e1bff8414efad3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65626bd624cb487aab94545010753f0f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495b0fe05950f812ac1a305cd767835506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457588826d82e5c738feabbca940f055507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ef7dad51450eaf854605aef91dfc30508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71686ed0196fcb6ec433d0144daede3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0408e3e623cb22f74956b0c158deecb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5696701cd514142e77a9466d1d7e4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff40661b42aeea7b0700a13ab916c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d327cc721d9fb49f3d382a3231287d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfc5b7a955f5b7700cdaffebf51d983514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d62359ff7adc823e1479386863cc4a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b4473e6a85d739c5d8fe10f1db8eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fef03d40434b11447efd000ce5a6d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2f19d672a84e54029bf5065429b14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088dfb240a3951cfa3db1250ec5e319519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880c58f5335ea0ed564e29ba58f85e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d7d8ee7e415334d0d23b4f2a4b3b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e07b1d69766bdca021704f2ccf50fd522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26bc4a1a5ee70d9b7fb35d4702a2de4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec40dc66945051f96db978dbf484bf8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce89a1de69de2466d2f389448cb59b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f153da3668c08ffe627674b3f4b99c0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258515e77e5c792ca1d6abf7b909e7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b40d173e23947b9e83af3b644319a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831cda3c003f485611c93b7a94c13cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7ffbeea0a0ac0ab507db135729c7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b82faa7838568f9522c9284045ce7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc320823ec8eacd942479cfcdcea8ad532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947986116d57d9abb7cbc8b4f871f958533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20db903d5aaee1d7b2f5af135e79818534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eaaa210c05825146794024f2848957535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de42710df611e8eb57f2e9cfc0f9b15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a292f8d0d4262f5559c8e7119b7b8e85537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e0cdf1da7fffb2ebf2c6f5cf47091538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5c3e4f100d4d326d492ad3ec69d71539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3e12b91032ad417ffef6753fd43fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15697215479914d7eed375e41d6ee5ea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f9796a1c2d5091bd1c794c24b55266542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951714c1fd47889008c5a8f0093a4847543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f705dd357428ad36b62d56c861a2137544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94329e2cde17b9c4bc6d0159fea62a25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d6b2eaac02e248a0ad15059b38482546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e585d742218f4ba4e85633264ca3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728951c8a1c00f793aa99dd34aef4466548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c4b5f324511c6000e34494cef93ae549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c1a5a7f4d4459c48e365c47563c8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf57be601e1c8984e9eb8bc6a52363551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c6747a2bfde534d6dca633fc9f409552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61cd91d18a22a05f1c7f882c58d8720553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d26e30a23f6e86d3259e0e6a8fd6bc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1147a35aff4924f812476f38342e53555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec26763b705066b279be40ae7eb8f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ddafc14002e0d603f969e4ca31f0e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3245de8ced4a446fb82715d4a2de72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11066c5e6990fddb544966c230fcde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb688190925f3dfbd08f63d9632643560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c78d32f72fbaa21ecb849964ab96f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016374764da89e48d678d735ad32e378562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c7a94eadd7440ac52d4a5ef7070ecb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05704b6c3f4e4d61bf49d36d1ec89bd4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec3d5b4d0356c23ecf21064b56e49b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ca488a9c04dd93a159298a68b19d26566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb712ca365fc3db53d756cf2088d061d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02450411cc5cfd9829bf83ec3c4f7317568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f5563f37165994e3862ec164b1bd1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b301ecb70c9fffc6921de2a7f8f07d4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b75b346ea6ffe08a5f4398947ccda1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34796574ee984082a332a0c30704b4a5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e54ed71cf2da956ea01986ee32c83573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d98cc8573d0bef018c5754479d908ce574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dc35d69766a568793dfd5aafcbd83575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef42a0eae2302475c4445591490c86576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb89b8fdc4046163ca7746d8bfd5e53577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731758ce2f91aae3c6e4cdfb570c627f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a802e44fb6c11f6f744c605920411579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4392c4295f47563b33740dc45aab1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96fe1268526d6756c5ae9013854471581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec93fd47960872da13eaa013924781582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe9ec15260ce53580471fd1beb9e65583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675523850ee46b48ffa72664e5af64ce584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00798f8c39c8ddcd68d761fba579e749585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea19c0298f37062b2a3ba81bb6fec4b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418590b617baa520737d9437bbff0210587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5c953fd6ae7a16b05abe6ae790c63588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d7924008ecbd001538d189da873ef589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb9faebe4043454d94630611053946590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388003582208fb7db5553e55ee667418591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34780bbd449f03abd8b2fd9a8eabf4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345789f532d696426deee5e5bed1662f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e526ac6cee9f6e18cc3b2368a7683594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb25436c3871f62f97b0373fdfbf13595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa0a9de71fe946e491b42f86076693596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087542a922b1ccfd82580bd26205c299597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c676120cf7dfdbde191a968066391598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a74aa6914754c1d6bbf5e296e994e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d9d917d612b83a0e90885ae29a192c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29118115e7fd1ed11ae29d889c7a184e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7f946066399db21473552bb5a2c575602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fabadefa7d56d63a7d02b2bd1c32d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42d86926de7329b942f7d1d47fde68604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba42ca10d1051b3c9dcaf3ee738a0c2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09eccfc30f49c6c95da1e71bca3bfa0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9c90349293449371321df24a628e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c4d395186114b12639e83c972c76f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe7078f282f13cbecfc06d0f20baad609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac84e3a8890cd80a41ad62e640ba0f13610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a050faac258777b4a651d5c7d88483d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c69406634853e3c5fd7ed8f37a2c73612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b2c971cd9c7b5894d0a9e83fc5348613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97013fda9fed02d850866e30baa58990614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d597b5e97afa80c32583dfd02627346615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a6115a984a4643ebf44a1b9ff90e6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21432e4a3a4201c03240dd111760f114617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25913673a22970cdf9e35e3dc8641d6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978213f84c8ce256afc4312c41d3a22619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e4316bc159f8836727a9f30c847d4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0523effed86bc51b4fc4604940606b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5f0d41cf108fcd82f3440e7eda32622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4ef358aa0f2219355e2014e67af86b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee8b72a8e62d2bad418e32fafc6d4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4276878e1c65db7aa0bb2a051f0f3470625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0622cb0606872b382ae0087914d2969b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f707aebc99ca9ba4d96ca93df8b12238627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71da50ea0c72a2503e7eb56fbfd7f09c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97c337a47e560dc3811f1946bd6b01629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5196fcb60fb4bfed7c92335f23c8a4a1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5046b0aa2e788ee9cdfb69946e359b1c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a119fbfa31ac3a86e2dd5130ea53aa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633d571ca6272c20e37128428efb2e0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0035accab531c916df07d310723517634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6f102ce528094b454ec905cc20dad8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685265cd3c4d710410b242ab2741498636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31c5b5a7ca39a4bb80172c6ad906c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286c08509ccec117e5ae5c145e939a56638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a02f665de297fff4d29604abf7b9e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcaf9acda77aa46bd9607adc4605284640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17ec3f6ac2282ac10174b25a169ee2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f0df85e7b8a102419448ee9b09b5e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e8b89c822e3f33b9448181b24b7c9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8af06dd8cc5c275ce8a85f7caf0be7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6700a66005972eeec667b43081d2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a5b1ed82979b6b7ab7c5eecee7e9b2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7ce113a27c992286833f219b291a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f06379d6cf3b747afaa3ce4ef6da3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71afa130d7022533c012797db105da8c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e39f442f4b2dc64c241b10696607d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cb1f7d28b9c6cf8e0f541a583fe5b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a16db6a1d1646f18e0dcd9fec5aa4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526074c7fb0abb94251f41335b15fb94653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0e8ed66047dbfa57dbf96d0275728654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224fde44672f40d5e14af3f7e2f86a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a34543490e3260d43c3638cbeef62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f916eeb290f25b3330b634a9f47951657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f44857b849826ddca910657b6982a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979d79a38675d3c3e50b3cd2f3567a2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d8f02731777d976d00bd4bd2d5db660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f17df85edbb156960eac4f51cb7075661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45642e7cac6a0b96029d9e5dbbbe27b6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2505f1d95d07b20cac0e3fbc0ab7d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099b296179401052fac301fbb44a531664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01714d9ddb414a069246de1626e6fec1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e01a23ec9c76464b6c2240664c21c0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695314e4cf6a35c32538d2dfac01e36667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d04c2e6ed92085106dd04da69d30ce668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60681f261258d055f27c372c4ffa26ea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db14497b17314db60f154fbe5ae323c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74c6ef803c9dc3883aa0a8da69292ba671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a99a31eced4f0368a3e6386e0148b8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003beb18f8cce2b7c29dd12afb0e6382673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d751791425155ee43fd0282deb874674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a3f8468d1d6d8fac8dc531e385292675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df945913bca7653b64a7bb9380477e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d57c40358d0480bca24b9b61de16720677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ba603195a85105c39968b77bde34d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeeba362bd08499e2bf2f638fd1d20c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8fbd493c0897a372383ebd1616c5bb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36d8538c67620c8c3283ed7571fded681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72446d130ed2438b202840b00ca78e19682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68452763c670f1752ef3f9565fea1341683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa880eb3f6cdc31093775708bbaf8327684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334417f3a245b289d0f146faa56148bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32426e16271498b688604692fd049780686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17499c8b5957b58ed9a5b26e40ed0b4c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca510b0834a4df969fca79242a30afc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102388571edf478b423e82fce510a72f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0575a827f3c6243199ff694248aaddf9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc8a960a7acd41a222216afe3eb2081691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fbb7fc49bd24e273305600b3de267d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a28a93b219c1377ed7cc7c3e48f7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85c15ebfcce970105f38b38232648694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50758362d692efead9ca3dbd0e28ac0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb551bc8a26d2657c713ae4b28eae432696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f1f7273f9f88d31cd5a964c7264fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399297ce8db6f8cf1d888e758de81c1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c372016bc1ab78b98ab5ca9c2b82da7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16fbbe7598626fcf32e543ce6c41983700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf49d9a1009a056b41d99e93fd6275701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be280dfb02f492a15b8b019a8a6ec5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9929a309da93ca5d44ec09deee50dffa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1bb94b66a07503965f722283935e91704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db12bfc6b4a721f4d26b77bfa4c0418705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d817005db91e834d5cd3e6343d82a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4d5fe5b7e139a82e61b33c12cae6f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a288caf19052be6dee5be0a518abfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf66ba3411fa08bc1f0684e0d4d11a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967fc1aab9398fef18fcdfd3495bd53d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c9ea7fe138e70620bae0ed8a0f632711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee10c5ae0d8f432bb1f10eb9539deae712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e9ae29999895fad817fa4e8b2b466713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194662e5c5af2842a1704094c54d4123714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064513ca87347af7db2481fc249f134715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a1f7958675286c046ef38be3517b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5629c41718249c9b420a470d3b493717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca97584fd5ce4832aa75ea68b6e2bb9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec3f9efca3976018fc372ce56e138e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd0dd96db9d1fe6416924f13375e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6885789ab4bd42c98febd8d979f5b1721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e61ce7c5751f2d530cc3e365cf38e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c1833a77e4f461399dbf8f153e1649723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3a12fe2ef1fc718318beb2acf3d33724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13e1076ea9ab251ab9d56f69f4b168725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6aa71954ee9289591c795c0cb81d5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce731e941327071d96e091f2e3579079727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28267f3a4499e151e7d4216777d5110e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bd6791b0b18392e7aaaccf4b24f7a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff90daa51e188199a642fc6542050d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c6beefada0705890db3c90589ab50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c996b6ef4535ffa81d55a45665f5204f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b716116c07939d3b6b34f201e1e78a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa268fe2c4bc9ded628e31adf767ac96734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d0b05c4c268a53cb9f2273aeba4a65735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb29b13e0cb86996a7318929c7acf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490e4ff1bbe409623f81da1a2fc8c2d0737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0180b07d7f063536a5ac294079bac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eb705ca8a8508defb53cb87ea82ec3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4866d8430f88da7cf0f7c3c58847ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df20ddc7bec0b8069b45414cbd9cea16741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8a1ec543f1990f1227931cac8cbe5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1122a0692fb44195d68144a88cee69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383f63fc20f6986313ef46fe1b1b531744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad583c2edb636ea1f962738f90ee2af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180cf77fcfafd76a34a1b289694ee3a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b43a68b45ce18f3c2163e5bfa554e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a813bcb3f9f90b25fd3f0187d7e4223748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff1fcb5e1bd14e066c64a7fd1763630749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cba868bf09b4e95ecf3d290d164a4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9896fbda12a46ab9f5bae3f14dd5e3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9390dd5e617a9a913b9267ffe29e63752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491b29f7be663bebdb9d8a4f173c9fc3753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f41b29f5b4cfa56e590c50945f9045754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138de8eef55e9fa06b2e475d7b6f5afa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767c35583ba2daaf4639af6dccaef42756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb715cff95af94bb061fdec03a3180bb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c95cff63b0fd9ee0ad479a1658d9e0d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cafa8f5737809da12c7fe74f9565c7759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>