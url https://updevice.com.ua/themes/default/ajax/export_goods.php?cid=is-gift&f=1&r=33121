--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9bb3be5d70a0fb398d1c3d1bc27c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dead6db04031f467bc4535fbae12972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56248dcca7de385f5ef27d4ac0de73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cad09a4a70b50fd4ac71a7853e3c81d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e3d7d70a1b1ec353fe120b36ad8cb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34cb6760029e43af317e3e60c622676.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4361f75e10a66391229581e3e42a017.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade0fa780ddb2489b2a55a59f1c187348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfc68a6f30f737561d300e6deb702599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bf461a49ea7aea48278599382dd4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0f004bc4fbe63d5adbcafc73a890d311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab8d24ca502500801b6b9e53b46c0fb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3475a827e50a807cdb191bf4767b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f3f5a5c8c0b02e19b0939e636bbd714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b37174f41ed406a67d1b885b6e6fbc15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05f1b64ce63f36acdf60647412a3bcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78952eaec20c9268f222d3ecb9fe0b7217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc790aaaa00bba39ca1ee08d3c3988718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570b1777f19eb2e95c8ff59aaca8c4119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77fe7de3ecf2adcbba0768289fffb9320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f8b0c737dba5a9a5ea18dd23cf52721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fe592e4fa4dec08ec525cafc7bba6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e068eeae0221df9b3718a3b44eb049823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8583630eef8db3ae2df128a8903329f224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a7776be7cd392df8b7c166e3af99525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9b7a11d728942ff1d63ed3fd1e808726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e566fd9e5668990b17f9fbacd252b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74ff53758e66c0535c807aeceb9ea9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d2fc7e267f6fe5bce1af9f012d2b529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e675c06f6c9eeb55d4d5b0cd2bd4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da64a1c18e6ec7bfa8f88edbc54e9831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a1bafdc81c4f21977df494705517cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a12898b6e28297d94e31285057df5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e21d1c82856581050968044b7da65534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250fff8306c9bd30657c4bac090de8b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ba296ca81c6693f5d897a637d1d1cf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40201307ac42f0f76697207b1bb30b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb0e6963c16d3d57f4407933941e54738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54cd742c152ceb256955c0c55c573c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f70ae17e5f8ffcfe99febca41f4740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a1967f6f5bb2b5e554b0ed84c272d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280f73f90c2eff7b770b7f4d64da75e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d94bff59c30112bd8913079d946735943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0238657acd8df449a85d77cbffd14b4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623388f2a292c42f3c959bf59ad33edf45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e150ae2c86050b2bdc1b11a8be6eec546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7849f3b674977e2f9c2a6083a02139647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6b1a4ec71e53663c3803796c60b5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6907abdad090e959d976f0ee8ba441f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83599d1e74e2f03cfbf4faa6c639288550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac85721800a3d06f15739a9e9d33942a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b296e8a0657aab41bd1e08cbb49ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bb724347ec6d0be42804ad2e2278a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceb5cd8b6146558f9fa36b6485dff454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a031642547df3d91606677be1d48f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdd3e2a3cfb72889c0357c7f6d6e4156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b5ba95dd928a85c02753704d7b9bb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b960e5fcbfc99cf7720d9217714951758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474652a5b03dfa09c1010b611f57ffca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e42f87cc0e63f983872f0b064b53ff60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78020283711a3345830ed9128ebeb2aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5822b5f7d1a2b5773408995d82b6b4f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35b98ce2fe74b107b23322347ab561a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e2a59023cce73eab91c37991b7166764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22f13f4d70d990b3b0c45ce947642965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38dbc0b6181e08670d58b67aa781df766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a749bca715237674eec216792a8fcdf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7d334ff68143c566e5d3970974c6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bfc3c11222fe4b806315474a881a3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d5467a58990a4065574064da25d6370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb4a5306abd652fe52dabb5ca8e19671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2485ef96c4d8bd6dabe21a978497e672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59646b539948734588a2b89dce6966773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ba56150c867ca4d09ffbb18c3e1f974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a11340c71010fc8f2baaf6ec2706b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac278f5abbc4553e20cf64bb232cf076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d199dfb9ea2c4c38a6a933cca6357277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d8fed744bee366d8774bcad56ab2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb650d2f59dedbefcd07139fb69bb0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997496d0a62f65155f7629f3dffc074480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019116b80795575bc0941ad23015d5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddb573e873e659367bc57b5e36502b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5ec5ea77770614797ec9a012eee0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c66076d71b80fc848f14450952cdb0884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f21034a1355c8b2930b28f2ddc52385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2129d29f86acae9253e791f559be786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92820a5ec33bf0f6aedc3c72f45c01587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc2c2c3a1caf0f4728298e5ebc511388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d3d834012a01dca5f0efc7ca202b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7c87150372a486af38c1757189738790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be8a9698f41756d2df22bde9cf777a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6e3b279357079da5f89b351d6d52192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63de4389e74eb362abd12f20e977d6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd2710a5182836778106fe2ab7dd9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3884850fcd9a202abc8c18c522aa8e5e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d48241c415269be498619b5280e51396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47158ac7141dd9451e0766c3bc658d3c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65906fd057d05fa523e63c80bbddba9398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605a4ec1beb6a80cf97e5df8d7460f2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6269222873a2889f10f63f35f644b12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac6892f1e476e27f272f77b9f063bbe101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d323891266e81bcb0958811c695bd2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4223f507174f6d8a213f596682938e1b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bb83226575a93f55c7e99e1c9f217104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c2344b4d4579a497fdc746502c7c16105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45aac42a2e6d440178bc43614119b3b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d706ff9a6132d9192cf73e0e8ff6a1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebba23e58773f2b73508bfb428b7fa23108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7039150673816d959427988e7511f98109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf206b868ec716080ef7612bce18d9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a943ddc21844a1c3035a04a192a70d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa313e52cca839a6fbc88edee450a613112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dcc8704a30c9999c65208ad79c2039113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74f034a1bf1d79c7f82f1f411a53e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204c405ad759a50368b2b877a8b26f2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d944246cae67c49e14d2729679592cb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17656adfe8713891fd8004b8f801a1a2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afa07166c4176f37e6127a0460f51e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca1ab4c14f894a3c8d8241cc27b85b8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a3cdd954d1b2c94dc0b819f8f9ad1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fdd1835a8322be534fd262f6c5a4d0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bece0bf1e503c8d1332820d82e7fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea76ec6d42d8760b270b8a1751105f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8690cee61b2ca87a39e458da49c60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77afa5a7b6b94bcfb59ab42cb6c8b0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b8b3d295aecbb60ea060b2c486ef7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db94ab0e1c2924ef8d50040bf34aec6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c9a12866ec6e0d873fc4d2ae6b82da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8aae6471fc4260c8462d99e2c1301c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d778b30d076a61e0fad0eb54af6198130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508fbba7a418a2948a9e868de44284f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a204fba2cf57dcabc5139374bba535e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd7aac45583672cd10e142ba3f114b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdd71b515869171052f08c72877649134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8eecba06193588ac9a6fc08ae910135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb6445e7b26a9966abf3f7a6a8d839136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b9d27bac29d17e5c05a12eb502ccc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508813db4ad1777f428b5e89a5253f49138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbdacba4756c3165665f738107a75d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb0ffd499012c34789dc32c753985a8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99522b18cc8efd36e4f991fbf23543e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c49e38b1e5e6e27756762f72d42dff142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fc4f869587012c3dea9c771118270143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac9b4809dfc4ca3ffdc6740229ca69144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134707dfb514626556a4d6a4e8b622f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913e4bfa1c1a055ade5c3b4a596c3b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdac2b351bc0f656d6e1ebaff9fdc0b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a64ff017a3a0317e3d48b9b1c0ac8a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f56105c0d822e33784ea86edbad07149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdd0755b32feb25a1380ecaa9322ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f7ae0f7186c07054ace1ba226c77bc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07365e58f40778f25d50d47afedcee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3528165b19809a9fecea736ea482c2a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8cdd9af487d116f5a9b38206e85a14154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972be976448aa7576a61f4282c230c52155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7df0469a06525c04988ecf0c1bff80e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027751cb051506a4aeafc311fbef5727157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09c05a7a9e1c560ebd3ec9bdd7e0e0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7090a15fd7391bfabf7371fb867e9c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0640c00160096055cf3c8e6aea6755b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc842f058e61a8a0ad9d249687f68049161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd495135d3d23cfebddabde962e84f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c206b889035e694cc09ab6fc720483c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944829445f22f142b02b0db17680a582164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff905b5c219e0fcee2736ee582adc30165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4323dec7dd00da2275e37106fd373166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81012f71824ff3d3f07fdcaddcc4eee167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21656948cedfc1cee49fbc0154b74e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f0c282bdde07f0b2794ccd0f9824dd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fd5e81c5f15ca4d87e310f6ab9de1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9364125e1419e401a1ab37d5e93a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d5160c9d0cbbedf55acb0a966e46a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67059a12992686e4b188d03664acb6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aa38cca317053c4f08bfc7ef65005174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d0dabc8e2594ddad7a55ea564fdf3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0376f1766512bb612eb42407edbd6644176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4c224747bb57055aba9a45bc94511177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed360a0d73d7adb9e77ca8d0bce5ad178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a6da567d485b8a2235359b4ab2426179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aaf299e8552d74ed0d2916906a1bb2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50743e8e9aaf6571994ba2055786bae7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c5585b33b20371d6cfe3ff0c9c09a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467e3d2b0f7e421b15e762b838008a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd599583e08e948c1876db43f5e60ae7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e107ce821b6812bf06e0b4cc4fe7e1a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cfa0bceecb28388cf84026bb4b04a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9623b5ef7d7c012a49e71d1d8a07b06187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c98276fde6cdfcec923005c01b0f51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f9ecb5dc242719773fd0de80c05c48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1acdd9c6f03964e4941bab25a2f9aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c0c13a73a20864b5ada572c3fa1733191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8491a8179d3e9a97d668a4273a67cdd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8ac597de7f6726f6c54ea36844781193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc4e5374b1c2ace8e84b2e5d6394b12194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8778462cf24784499e433bb3b9bcc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfcb3e91c0bc9ab4a611781f45871f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ebcc2f78e6692413c9cd4b901d391b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b312615d170e9d96944f17d75b89783a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9921422025cae4c05db3fb582130edd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb40e044b1de98cdbcec9b84797a34a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e769449e71445f11c0bcfd2509d9ae0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1b1221867197628692a3e44299cd4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce2f2cbb6e9103903b216275808288d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f74629e07c87e41595370fe1f95a59204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71859219eaf000ddf74a351eae210205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ade162ff0f4b1f060c4938bfee884206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab402aeb0f7d57a08fcf1034f94c5ff6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbf8a6bd2938bf0570b86a5486fd4a2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacf36400037121e6a1a3e3e3b294f3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016a6283cbd92d4037e9162fccc7913210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d2c3a003406581fbacea4a4082016211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f83549f3c7ecb4feecef87b76f0611212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb591f3da97f37ff7139ecb8f873e90213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda71c8c9488326cdb4903c1d6c8c3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6ddc5b18d3b84d35b9baf2f9bf83b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bb804ff59039b6d443d748ff95f269216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472a7eaafdbc157fffddc357c847b6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbdd2122ce5d9bb0d4cc5de445fc022218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794317b35508ab6d60c0e38bea0077c5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c7ec521e414c10f906575aa634957220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaae7811fdd55e0bc8a4e0dc13c660221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a7d0c2406af64e0d58a01249fc6b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4170ac0a45472beca1843cdce79dcc4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f946c05a3cac7ed6b40a7c473d097f5b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0fba63284f8fdd8cbc9ee70bef22f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2719d7419c2e58cef2ea7273724181b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c533835be7655a84bdbfe9adfb1671227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4340d2c8252c7801ac7bdd2fe050fb3f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4550811820c552067a941554d64dff50229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676768c7e8ab50bee82561bf9ff2dcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf40d8cd6a3fab814afa5dfe734a3f5231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70f325adbba270c1ce4fcfefed17d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e14acb347623f54603134b01bdc99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466de6334dbb8a736f7b1294740980f5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d0d8e91011c37d9dc52d7c7f8906f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502abf2f537518d8495c0d959f951e54236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640016bfaa239edc9391f521c1fbb47237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc46ba77e2c667daed015d86f472c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90316d42a3e59d7386cfbc464b6423c7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e04b89a7cbc9180101a4ca8a1b2d3a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cc592d15f05f57a3d538a237a6afa1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cda3c14884eca058fd40ace8a4fd95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ad4036103afe0b4dd2a770ab208ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753b75b98dd27c9e34739113405c9f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bcc30a9895ec306fbe98efd0b2c94f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562365cfc85d361d5e120217d033ce6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3796a772fa7249563b6bd9f1009e024d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bad05df94b6db1802bb6a809913ee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3e68fd42afbc08391a6ee47d39298249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb527cc1905fd48cd5895a47ccfb2d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ff2529121addff484d1015848d0cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e4d7042ae184efc5ae010eed94962d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e0d827f99d6360e5ecd093ab65420253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5f5fecec335ee9190db903b5542b2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa788e103182c3dab699db3bbddc0990255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b605cbace0b75ddd62aa1439e559183256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a520e3d68b61692c337c6ba1ff3bb4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab5e894f899d77fe43b5850e6e21ed258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb184feee1a650b8418f44f025fc77b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f265fead31cc818958992a0e2ca8dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3926266436bfc4d9373b98142a87824261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec015edd5c0c2f68f14fafd93cbb12db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968e65d6495abcfe3d3af1c40582c463263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9df4fd054a8e008d0d87c2cb712f5d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f360a5b586dffdd9441d7e0edcd53975265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c830a02de26dfba78b9a40d1ef7d5d7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719a90529b8a46e4dab2be7f8516041267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e721fbfc5061ab452930e0ae4dc7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af5a2df37543986bc660c3a82677010269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9127a86f8f7d2cf3dfffc1ba65f7b74270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e105ca680f0e8c92255da8f2da5241271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe196227a0e51652aa19146209cae9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c18ef717becffcc0f648ab126d6918b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b48260431801576bcd250fe2badc97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d55e4374b47b64979cadfd2ec10fb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3fe38a288627c8f60771fb50d3fa85276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c185c9bae4df5747c4b9635a3e43078277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f79e3c1a493c115255ae2b5690899c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f075d714babe4a553909ff9cd36f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81406595762fefd3e3990230878ee24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad7af6b2ae27d7699e95ff784f092281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce8fe62f0d6c307fa24be10520e7585282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ff956dfe60568a63aaeb2e01e5a2df283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e72547db3e8967673a8352ce19c13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31050cf9ce48a2f078408d9267f14835285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7a5cb64db4cbd0898a04c355f0c58286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db6442f775b5e3254110fcad3fd547287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48aade3c51155bec0fde6cdb242397288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bb013bc32161a2855a61b5b69ef38289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef59abaf25fc795e5872a940bf3584290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540d383844aa2782c48698b335bac3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b0b97a216cdff182a27d91ffd2f30292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414de7df7cd56227c8bb6fd24c2e8bcf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd548803e692788dcda3c84d731773e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31639700c9fa19088b7cd56773ed0a36295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87f7615be90a5040773435438bc92e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13549de3034b04871da14b068fd844297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72469661bca16ed0e07a61ab4db2bda298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa09f1a9049536a0aa873bf3a5e289299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcea007f2a9ecfd05fdd5c071a75d4a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4aae1a52276fa549cbaef45e6b5c86301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d60e1215db1f3e58f84ed5464fb456302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e34ae8504fcd4f02cba6584f2b6f81c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be2fca0197f61d62e81a61777d4c3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ace91237dd51022fc50d9603cbb8c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11241c9da5bcbb40275048692965ce5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c0eb1099e488df43a40dd477d1863307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454dfe8f931b886f73dbf589dfa127a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b61d1c87015c8470da36aced03ccda309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b804e51002f1ed7ee1f6a2f1f570ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9451f44bac334a1764464d8aca5f2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652b673e38171f7663af0b6d7e33ffa312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b262fdcbb7541641358177af3c9b4b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81593e8bd0be822cbf08cd31a9b7bde314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51545348f6f05fb9933b2f0c1ed4ad315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096488fe44fc640e831af977d88a6dbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03816222a8e1037b32c0b2c956c1670c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc82b1207282d1c3cd2c5e6f3b297f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270e8fcfb636cd7d3cf8f17ada9575e8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f6137b1071a180651f00c8b6cdb4a8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618bd27c628da31b1e50db0cdf70eee5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0ebc40550b232e5f9fbc10f4c72ec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7220acab95e731b68764b730e68420323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8618c109d6ef1257bb24b7f2d8d45d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d15f79d0da5ba8aa3078caf70dbae1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5577f418c1d80524db20a5e7ea8473c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df8c2b0c5457aa8412c5ac011706be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869eba41b2e26bcff37ccc1b9fc2c9b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a966a2765a31ca7762aa2f4c96f44e1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242bea2ce612bef0d387ea80f3bd3fe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fc22888cc824b3a2e8046d5de100c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba569045d8e002c8160ac65877d51f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926d3b3d8b59f9be4c109fa9dcdb37d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17794181c3269f30ff75e262836549d0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc07faceff2083e55a60579bc03dc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407bdc2672b988123b11595ae5f9f30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3c95d729392278e78d32cac882aaaa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952294ccb3225a87b124517d9f0c40b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e4a3ae28cf1735d58215732db79af339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79abd1bbd82e9cb781ed3564aeb158b7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef9b0eec30c18ad4ec1a2fa5562e624341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139668b5ab8dbb30c5b75ac48281c004342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719a30bacd4fe03b8119b29e0c76fec343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c6fbce16e778e1474047dfe01020344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22840db4d77d224226bc20eb711d8fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdf7b89ff60a4fc1cb548b3325e9cf4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12206750528032ca446eb9d603000fd9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4cd069ac6e2d028a3d0553917c5e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d318db9825a4d8272a8919528fef827a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c70d5942ddd3b96dda26cda2fa6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fe11d4149a5e94e93d1a84070e70b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d095f089f3ef51d0889530d2389d72a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0149aa4af51c9ba6967be4c418fc558353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da8277e9b999f4b931023b39950ed354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26649dc5aa99f8f9be299df514fec101355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795f597049600a2ab31f15314e7345356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f705f84c887c5d43ade9b0a55dcfe10357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fccf73616fe4efdb2e82e67980428a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c2ab84bf8eb6da499746ca0d2c590359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85cd084f519645a8770ed8f65f112e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d977d124a49bc5d68d438a2f671b1a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe4ec0a6fee9177c5491be82dbff329362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc707ccd6b4d548cbb14fd8381517c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70add8fcf7ca1c20e85b997b9cfdb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f45aebd47f0c62db091a2c8b735e00365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2f99adeffe8ca5c88e93f7f9048ad366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07b754243b33ae46fd80d87268820367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec2c800db999592f5bb405cddad980c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4a60b2c2dc446bf12c8fc513b186e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6c0dc170258810a51a68ba571eb46370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be0f699fee66763df9c421849792c4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8ebca6633dda75282c8a69f90a956372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a41c666dec1bfc3891aeed2906d90f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd7c9e30161b7b58702346f61c078b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0277ba2c690b9fe685663c140b4bdf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3cf0dc5d8b088989207d6ebbaa94a2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682daba36690883f42c823c56285de02377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8067c275929059c000449952b7e5caaa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20a4248065100c796329b3e967adc8b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33dad5c262081d0bfecfedb9fe9485380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5626d58fa7db20f8f3bcdfc67a0927a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a650685a07c1c879804e49afa2ac09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ecc3240d336c270a5a95f5c1e338e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac87889ef0b4c0407dd712007b8326384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cb10a4eee87aaf045808971e445f41385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05611a35d6b198d3c447a6cff2d33590386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791122c0d4a979c95729eba6c6c661de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898506191b62ccf4d41b5c1a1b65653d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e792e3b7416d2e0b8dbac8003b00d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61d671d2758f910625fda21bd51960390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88756d6ec51a591f04a4b427e5be1b0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b364e6f12816b7e339d2831a8d53f3ef392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede55b0702ff7e6096f4ce54533b6668393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522bcf1480791928d66cfbca69ee146394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fd42e949992b7461ab3aaca738f09e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e4e37451b8d6b4498e5b9da53cd4b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eabe1370ea892f9109924030af404e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56529dce276206b2cd9e5b906ce31fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a757d315194e28b791740b4f1825be0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a7e7e02059bd11c39c630c60efd41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa69b99061d16feb477d266e4be930401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cb3ab9bc0c2825c7c13cf4a40d7e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4fde77c3340501010c3e829b42fb8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb30a22fba528f726512619d8b189cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659ec2b7fc78ea9c21cdf20952404fb9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e461e55f860551d7ee2b048921292406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc03517afa7158ca98d81c98c9ae7ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f22c59489f37c8125b3b956facb27a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfcec2f1645feb4028f3e95a9958048409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a96ca523738427764c21aa3403f08410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acba5237a8ce63fc972ac384c6016d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb3acbf5bb20ab0809debe6e10ef32412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca7e41bc2d565306e3c7a4f4dd62c27413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77e7e30d85d7b78eaf87a1ad07b058414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105fa433db635d3ff88210242269916415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c81916596bb38fb1ca8f1595bc022416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ecfb1201f2caaae8eeddfb500becdd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0745a760af9e157162fc3bb7aa1d0b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac27de9db9f1a2f55630e877b2e6839419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8424249a1e8dcbd546af1bd53727ede420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924e707de72d5007d4ed9cb82c16e0d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ed764c9c9502487fb61aec6a9a45a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340daf7f75208dd9c5833e7c0e9082d4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a115fc93c408f80f30d987517341bfc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa47e3a09d51967888a99d0b8d0edec425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf8854fe82830d016da05b75fb3c85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e67c62ea31d9bb0bc01a53e734e630427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc41d447bf3d601d9e78d342f9ec503428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90475f52dd10ffcd9b85c27c6dcfad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cc743bdb4102fcfab13af253227f3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ac4b76dfa3c1189e45ca4eafcedf3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db9fcf83002dc90bb4ec3b01c10866d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6dda40d4ce57dcf4b61ebade70f09433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc374e94f979efc2f130bd6aeb152e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559252889533f433b4021a2964a3676d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c864281e30dc64038429225d45a2a4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59070c8b4745886a04021a755fd0cd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45262010d2e4f477ac7d75dcf52a53438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275142e3d449092001e13c86a863a74439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924ac819997d04e47e71230370bb2e71440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053a0d479fe04c47a18eaf20c6ae2102441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd63461731a68a7adbe6d195b8c235e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197439ddcdeac60e9ecf6573008952dd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed2350db2d9ac5bcad53be60177bff444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e23c6c5c1f0c8afb0c4aa408e15db445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b858e2f60e2468951dcc55218fe3d23446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73ba1cb94351aca03f0ffe676591e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb64795ecba155ea01c009df3aa35e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4135bd0799c063a7c2d182749ee8c8c8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739917ba96b28481458dde849251b631450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e920bfb91cf23633e08da80b1b5e97451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e7be6d4a2e22a3a80f6d0ffb33919452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed971a0a0eda2f86a8fa1a452ce4a0c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07c1e3ca0213daa57065e87df4d36a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac89a4ba23f3441a0c977840ec0846455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff39390303d0e001e06d72292f0225456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bf19224d2d02607719e134c2d9d82457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e092df3cd4c8e88099c7d731dcb79537458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0498410c1d4b1609f94bc1104ba8566459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477929bcf5dc100f3bfec30a8956263460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b141abc8063570b7a641118d48b46de461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed77621eece98c9c209134ff4d6741a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2256c811f340489311280e7563fd55463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd041bed1161cfea0ba35d457f858263464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff99e3c8752d1558affe403ff640d9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0443b9d7c294908d7388dab362087f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42219a90eafccb9649481ba7c7db2430467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db02e845cfbe5f658c31ab14afa62b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a81e026e0b4768343bad6fe1a00d73e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ed3e25f552709dce69e6ceac1e3a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec54279ab451e37463b270c68f08c34471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427904a4873f82bbe750b3724a5a131a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec15b2507c5c36aead2a633f07a5e344473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99a868f038a6479512c80c62e8615c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b104db3ff7d43a44001fda4831cde17475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13895a5b6f991c4d1b170b7e8de19328476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450f8cab4b3f4018170ba1bca4cb849477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a9cb78c23e4f992cad96579788483478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8faeb406c850d47cadbf234bbb976af479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05942896c15c42e150ebec7cd948821480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89333b3b0c91fce53aa7ca07d81c52481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98071af76a6d0f401da7a99d1d908fe482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a364f75f052be580ce24dc556c00195483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ec939dcd9f8a475158ae4b5020edc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf8fedd4a4b10d39cef7df38e46411485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff277c5091219640c0e7f647129ebaef486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785659e0b559438d446a53dd33804330487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a90ec2a773ac5b889fce549a37a4d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c869b084f19913e68aeada0b23602489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966cd396e4e14e166bf2200b3a39c96b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbb873de3e1be64999c8c3ca54f04b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a976fa708798b429059fe026081ab2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf34898d7776dd5e8ba44aff941ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220d8cccd9c31c9fd32e9fe8c5f8dce494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c36e94d7d9e2c68a265aa2780cd44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcfb45268ed526218533081d5a67ed496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d7c27e8982e59547efa7c224aa7dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63bc91991c66eae9c8bb0321aeaf298498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2780386e5f0fc8d634744dd3c4069d97499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f7f8baa98afeed54d3a91c4356cef500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77109d427f5e02bb8050f40b4e20d2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b522732cd13cbae588dcdc033bf29a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0c7ff8d4560278c72d9666c94b058f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b1d04ec2e760164ca5969dc573a59504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2b911e18ae8b971aa031a775af186505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf52433e51e10a3119d07f497680d1a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083a5de012364f16e055756bebd8819507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be76fabbb0da2bb881fc52b49414b4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6188881559cf62d4bd640ddd3b5f5e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16a5f8e53d5c199d16af19f57202f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80242afceaca7631562607058b6635f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307e3463d71ebe3ec64dbd5adea35b6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0596bb95c3dbb462b0057afb38656a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a823279ffd08e9e87364e266215c06514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e41da3a38f5469a78b181b59964e6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969263840de7313c88352dc45b2ae77e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27fa7f72452cfd12ab40bdf2ca6d45517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86074d92b5bd42f0d42d1519073a67c5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e245d3a84856d6ff4c878661eba7a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2277c792579261cb22b6605e4d932e6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159bf893a42db52764fd9b37633d5e2d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a40956430f797f36f46e728ef64497522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89832ecf63ba2995429f87c894f8f852523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd44225d9d5d85831e9e9df2f4aaccf9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed29fdb2f9c3a9c0baec5eeb39ef63a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ec4d23b68b1c3002619b7e70b1243b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68705818412c8639585d74327eed604c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76d3739c81d857d3326c12a75a11e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd989ca4b56f0468705baef7931aae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbaa888868dc6e0f419e847bb24905530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac6b4dea2a5ae067da8c3c4e864116531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cabfcd2f925b80bf5c1966efdc26c0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9721b2ee231283c260b140fdba885bd9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547584fd722152b04d126acf50c1bce534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7acdecef12f111cee089245902f5c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4f3d44dff88b460ed11a718db74bb6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087d9c9cdfe78d9c05f891a32edd1a7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe09401bdca6987330d11c7773cfd1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0fbd41a0e544557dcb23d72366a873539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd153ca94e4b533e2e23379a8bdc5337540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e060a42ada740daad698d6ce823f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec74fb85cadd55bc2e8f1d9517ac22e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410adaa36666670b4dfe223d5ce5cf38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbbf25d743d6767f33e38252838eb9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a4d829a232fa8df1e66ae2e9c42fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cc91438f14399eb9b2eff334a2c6e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57357c98020d1148203cf57958bc4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f8af937d569340fdc4ee12c81134548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b46aa167820a4a39e6c3229c3215b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa68fa24ac5addb096777134d609e69550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6c4116309b00ca542e312f53b5a9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f2d9d557e9872cae43645a6579ca4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ab389663cfc69a21952608ee36cb9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64464c959d5500ee6c1514de3120e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d85ad6c9a074df0638beb2e6d56189555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601cbec95f078ee4b8f729140b9b305556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0fb9051e13a487b3b46e54b53d9202557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132bf99e258c67203ec9532d8c8f60bf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9202e5b2ccfd4c58f92d27ba88f2ea9e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e491af2a3f947e33d8009ea487fc0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd5f32dacc4d754d5c0700be96a3109561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1c2d71156bcf2539e3fa968736ecc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ef3ca3e94665f25f0d66fe7270259563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36470b960eeab9b48ff1b9e3cfeb9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be404276cc88be42d0cd8adc499f9c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909da253676ebc7d5c732b0d8ff8cf96566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64bf9bd4198dd1c37e0008a8cbb36d8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47244f9f2f368585f66c165e0d033800568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fb3078ad2a00edc0eab83cd2e3a68569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6b9fe0c64efe26ab42bea328ec1f9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b945bd24648eb911aaaa3511b5c60bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde126f3c0b3118c0fd882b7c54237e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e70653d7a2da1eebe31316fdfa4444573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bac9692b6b299ae1e79c102a20e1bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c22a9a791a1d703f1ebaf83b07c46b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e26edb24599c610b937a302699e30c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331944e8477fbe0f398b94ed708a6554577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113b86a60a9174296bb2823546aef448578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba07724f4843c3ba4e70fa38b70587e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989e7a804e5638daf607f8278181516580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286dcbffe7e796a454477916f9972cf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c18d1bf33e3de7b5f9134f1eb83b0c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeea68b192e8d2692e282c171bd77302583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b5b2e9a3c700d0dfabbbedc051809a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc61e4aa483ea80fecae8a676ed2f3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b05a7ffe45a793d92e3b9bf04a607586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19430747666c688badccaa0a277d43ef587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c202f2590a038bb80db280d4709a6fe4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c608a23c6486af34a6dfe84544292b9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a6424244cbe1adcb1ed8344fcd504590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768de05c90099d96c0f993cce68b0926591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0982eac128c09c53205049b00079d211592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb93a736813cfc785c277de8dd75a856593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c33de285bb50cb250e353b7d6d8a4bc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71315385c28ffea01606ad6ad7e682b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c58ad592051b482a05d55f9f477b72596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990056fcbe0014c27e5afd99a7c718a0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442286d58a7f214e2dbef93907839452598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affb93bcc0fe42989f0630aee6de0801599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4767bd8315ebe4da08f8a6b7589638e1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca92bf94d8ca42b33dcf2c002dd59ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e656fd3a9e9eefc87d69b7a0a494a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f13e8be3596755183aba9e999c8d8bc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b1c5341ba3ee2d2d31c64c4992fe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60bf8b342c2e6d287b3e3e79b21b076605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e950a8614e1ea11d8d83c8d1efacb2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af86e389db24278bad4a2e09f8b31b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8e772e52793224c24492a0f3055259608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c6eeac7979ebd2c3167eafe5a5f9f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4940385d6dbb19ed02d5e85920c0d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df2a09c7fe23cca7e6ba00c2e978745611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941f8d394e0a5f1a1ff4bd09f87b78d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274164592f73a49e6a6f184c8ef3f6bc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b800418dc2c588726088559b80632f8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e88d8a1b69d5f98346c6aeeb6270a2d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5796a4cb381f8e3ff5603bbc482949a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a930de5986741de360779911be7b7d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaa45f6a0d555df07a40d6a9eb3970618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c775c832de9efb8d23f754ee7f262619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80a30e53f491eb6391671f2b1ba49e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d70ab1953af55d0b0d84049eb9114621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ce460e98400ee09e03538a6fa9a0d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86484cad275c7b16276a9064e7884a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9df3781f6c7d4c8a6a467e78d802c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57b918c89d3bd7320034b38ede0f24625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe15b981892c7057edc13d62a08feb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120ee284ea4f1ce7a01f755bffb26d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b61d6fbca72c5ea9ac354312ec32df628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f403d6f3d0521a8cf438a40ed0611a5b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e83ca33669c4e07dc440cd53eff9a4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fc6560251f2d203dc90cfb8bb1222631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd5ee0801995af449c913a8f1b242dc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6953356faccf1f4fe24bfb73422d0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e52d2cc354fc2488ade4906c955f30634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e498a00a3b4709de2a0025f6d1f9f1e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e372ad96720d84479db0ef3d6f6fa8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d736d9a99becd9ed8382843273ba1f9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592725a5bf2cc8daeeb4625e6368bba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e6ba61dc88b33023bc4403c2896100639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d628917267fbef43cabb152bcb94da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661df01b290db301fd053381c8433f08641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316d781ea39777f08e6c8e012a264d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555eec584d70d99faa760a5ff2997a1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67d05ac1c594aaff080089325d293c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9001351ef6ae58b73648beda40ed13645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f445bb6af4abd936df359ae52d58a8be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55febe7e12f3606ccd9c9f8784421a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5481aec6e25b47a4a7807c2bc40be648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7403f005f3da32e70bfcf0fbe91155c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d2a90affaa4531bdcc29e24dc1416650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112f7e84dab58c4fe82a0b329b2181b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa14225882998a787a0985ec7691217652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514b947980788b6bedfcfd0f0eaca67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be7904255dc57883ac706be3cb75b57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6828b0121aeef71fee8725de429bce0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f809425b800e5f4ca060e46a2a2b5c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab305cf06ad769d6da37b31817f97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05f4247a9c59014124011ba99d58e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50063a3bb8ca6f2da07814f440a6a2dc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50cde3b98a860b978f64ef33c09a2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c7d69234c16d2a4ee1a4585a358e36661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3b4a43d6289179108fdbf3380c740662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b641de333cb25e91b8f9d4256649c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e1e4a159ee7bf9ed379cc251476af664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add7dd6907ad48a7defe15e1b6d09a1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c872ffd2dd542fc11bb8852e133a24e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0858cede475cfd63d600242123402667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260528b3c834b03021c2837e1dbf9baf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9ec27d0d11c1d066b9722b0816ff3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6469cf1454b10ecf680aae363287b8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087c0103faefb661392c17555d9760f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a202283b1acec5eb47c5b1e1d5d18bc0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1126b74899c7e8ca4aaf6d33b6ce70f9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c12bd7cbd5dc90c43bdbb6c949503e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcd183d52a0619f93f1ae3f39e1738f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ec9a0e422ce224b65979c2dde503ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce34b44d48b5fa5dd1cdb983f71e7d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dfb8164ebf087aa21c2a4695c01209678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed78146e91ccc7635fd7890e5739a3e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c5a033ecf6a496db91f9eee658b68680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d011360068f6c3792cf17f83bf05dc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0f3ad290973f2373131b94f7737911682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24877a20ddc3b80910e858fa6731f257683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746499ad0a201f37969a09200760c79e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18330c59b48787f456c6c0de989f2a6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b319a948e1a1b1ec7d8c087fc1279686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be25f6bba8353fac078bb7fcdc69d68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be35eb4eb99978268893b83cd7664e59688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a19a638780ae7f678a2a5a1178b174689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeda77e06384aad4a75593111be31c0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c0bbf4e3bafeaef4a7d28bb36f8f0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03151d1aed7032a1868cae0471e6bd9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05a62adbf155429213d276e61a9e04693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164821fe6e29dc31f4e43e6bffcd2ef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e463501b658eb929c3aef6d3a6e8d16695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2184d223a0761127dd1a42c4a9a52cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e33e7f25fe6f63ebeaf11db6acc253697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342583e28e1484c5baca3a6a331dca35698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b1a7eb672805561a238ea6f27fc65699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a5e12de0f49ba5d7e2ef1da2c31bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c5833b596d6db7db27147cb282f968701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48378a02d08b91f8dc5f963522e1cf702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c502b75cfe7726d2ff57450949f26f8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89674a679a1f58262249b28af13b0a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a97f86ed96e526fea385c5da09f3d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea8ea4cb41d44c19aaed91444dd08f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa8d3525e62311f983be067f2d1330707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc2badf3aa864e3b3c4246a392f308708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209dc1bee476fce701467052a7d6c260709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b5261301eeaaf3e1d681a3e898c43710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd656d26103d1ca220199befc0b8f76711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389ed249af9f691bf0932360c9099aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063e95eb7440672fd04d3b727cce0276713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915a49e39bf5ae414d32dff2751c0c76714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6996a6ba0fcfb29081661ad15b99df6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111f968b3be65fcfc8f8dbf99460294d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c099c6c8cae0e4689f9b7c8057ce50e9717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d9fdd4c641c899a052f4045de4259718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0369c248990fbabac4faf21f60ccc2b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc981f59afd5dbae7551c6bdd46933720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32416d33f7bc103b4f297454836d107f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c49fe8bcfa2121d485c98a6bc80aabf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346d1167307ae966f0ffd830a34b66c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0315384df9b0f19e0a5a28daf251647724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634398e78566852c02fcb520c7296938725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5dd026bc455d961d721ece6502f402726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7702ed707665210f66a298420dff7a2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9dc516e898d8ab8488be6b91d9413b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00a2f59e0baac66581fd1db0638f09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa787a2e56c29f8395d405126751b9b3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e5e9ca8b11ab47db6e052e2b28da73731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8780466939720a3f5155281f762c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfe53845dd22f89ac4b2f67bce3d37b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbdd3e4c396d7332f02438b52303db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb2fa22236f2ce1475fca9d87cd748735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91784745498e8389f356d99f2de8d75e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2bf8b6ff01705f62a66ac408e9e4d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d22adf5fc654acaf159bb56398878c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff16fef570074a9de93867484b2a408739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f109b61f074881ff6715cce36311a9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80453d4897bf8b59ef149bebdf43145f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae807aae701a5705798196cf359ce5b8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bfea827a24f8b1583636afdb3ff10e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef92a7f6eab3ae0a1c069d3f0f17473744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78af27e8c45d6bbf04364602234cb78745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bde450ef6aa1035e62f1d47854c27c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e42f2f0c04021887af75a28e37654747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5062c16ec6011818d807fd1a6f85b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c537c1af79dfc02bee3e8e7594243f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86816124e07097be15cc63e164694c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0d7e42e86053e919d007cdb8db296751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55685762b646b3b5857e0cf00790f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374adce2e946d05c0d7a4977c01936a7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20b3e5064db876e96c97536e67f72c1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54435d5656186b559907c31fcfe5d183755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c38aadb49b870e31da9dfe75a5eeff756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c410d8821b099d6b11b674edaea49e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89566b3239d3702d5ae3fea0a00539e8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7468e25350ebabf54c2c3ab1a25a25759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fac5f90ee0d09d011aaf9bac8ca681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551db33ee6647555c465c6edc2e740b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb637b5c2c90977113e20daf1f0aaa43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac765f4cc53659229647132d310cc124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4521f81e7f6d02e282749b0dd79cd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13303cc61150e144fc6eaaf8af49890f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca01f29e6760259a1d486d3e893f927.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3711b06082962049a77b37125e2608.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01a20630bf2d54eb8036af5e7bcd689.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ec7ccc42c890fe16be98d043b2e7f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b2b3d1f7f3efcca0c77ec6e4b13d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a4354099d3691780108730fc7e54212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae0f4405d59c5151fb395c8e1daaafe13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50b7d851c18e6a7a138b254e46958a814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834b4db5081f67aaa488d8ce91400d015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7600fa3a4108df8e938cb2f36d1821f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465a55c20f0cab0c70c82ac2cfaddb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7ee1ece98bef3e3a306c108c9006f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4355d304a04ba504a2cd564232d194019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0031f6236582d686a044245c8bdca620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2ac294ff6f4efdaae6fcec968185721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e018b2fa2f01735409b9d078f06abc022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543cbda52ab8cb8f7b70262a38e8bf823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2ce91160022c7d92ade9c2702605924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b0d70ace75d7ee74c6d774971d3cc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a36aed81e881bd6843e33ce2c405f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277249b8d3e7450d8dd0334ebd385f1327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc85769438556e985d5737017fa8560b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950762129adcf203572411398e6dcd829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108beb42d59b9cfbce898f986ae2e7530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9087ac09bf3a1ee066c29b04df0d26031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6132bc41a21bc77b2bde157dd2305d132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798911fdb0372a58482bfb84568943e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1a04ea4395bb1883f1515693fb41034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aa12cbd6636807474f56d2cb760b1b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ca4f26e5a2080217fac76aa58cf4336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d56bd6935dacad9b3245d470246e337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a0e9b5d3f3de943dba633ed36b44b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4610c3c4c38a3a4664b44c39e18f11039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a611ecf196370b9ecf8a89d4f2ab2fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695d98ce8969430c2ee0e62133f651741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f9dfcf16a60b68b73ba2c729c3125942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae28ebc94764936d3b618e4f3b747943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68747192dbfb01a78547d6b4eb77198c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a06e8f26108c806d47660c53427c245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0634934a17aff5f2ea238bb75e964e946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96727d9406772f04acf647c3e74a2f1e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fc3c256e0d492cf6ab1614793c36248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7804bc6340b9ed2578662e69c62e7e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2393e03c5c7a1c541e8ea031b069737850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd566cb134586d5c13f128cc418c97c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6b8036b2181a375c66755083d2b9852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcda922314a724bbc8a41463f4cc5fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa5b57ba5fc664c6376be8d6d11c69054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28d2f69b258db4276529d15994d95cf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972713043f09b2a764905095a0a859bb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec09cde08c354619e21d65fb2906cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7215881f03844d1a7dacced620abd3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60734af559e0b69c6ae00fa9b14d478559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aed23d66c7471b8b1724d54674b17a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d66cf03a25d82dc98568dcc5e4cea8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9209366bbb96a7fb2822540394ebf62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c71f12ed14350028c8bdf1dba4b8363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980ce8f8d81af7217c7bbe78b79efd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10efc9a1efb22e16ab0db74decf3cd4c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e577337bca152b6071559f5f61d02866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bc0fb0e10bf0dbfb3a6666797e12c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2425b42f1bc5ca7fb0c3cd310a9e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f83ce26b19fbb41d2d3ebae5e69769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b653df1a243ea26e7d6cc79b14b6050570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f021bfb44cc1ceaeb86f3e90b009cd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153102130561432ac4e06e60743ce4272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba59e4c4080ff462bdc8e3d7f0fdcd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed60a07c55820a29ad84bf3bc35f58a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e19eae3522ad843d0a83548b2309b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aef8bae2a2f1e40c0e33a2d265af94c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863677d2240432a5e2ab091624342d2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeccab868c57b5f54f72bd8322dab078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f8be89422ddd7dc3644e0936c724179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b57407b8535c6d51408d65fccb2862080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d20bc47260743aaa93f2beeaa4591af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c3b94a057d17140a9479c8167708382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c0fa51376b1608bd93216a32bf38683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5a1bdba411d27c4940bcd854f5f85384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814c584980483a2790b9db409834ba885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad650c73d85c0046e2d0cea9c8746c5386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbeab8ee59b957bd67eb456adb4677987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebabc7dd458c0b01c796ecae234b33688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf8315f8738dfe755a6954a6a521d889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e02e2254d40c4ba3f5b02224f43947490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2935409fcff6bf080bf9fa0af0ea6ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587780cb7fb52e5f8207782f3bed7eee92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8e0b95af65361175916636e47c1f0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2e42c3037a0b49915b0e5a793967ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b1a3a0f4f2704a848c725f2be34df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0017d71975641cfefd68fe9f76c1fca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166eb5abbae522dc8d51caacae9fffe197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949dc9d59ef0cbdb7c23865e25ae23d098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f38bbcd0c26b69d467456054d7de7299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badce13ad16e1c80fa01d79ce7001a61100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646972525c26e7114b0d533959449c1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf42f07846f33a982139d63969ce454102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c5762e4889630546db53026537fc5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8bcf28f281be6611ba185f39f7cf5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ffa89fc209e754e623538d7d8b3cc0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81b6f2908fc13ebf0384d17507a4cea106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bba2b8ad3c8374f73550a643cd7293107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bde328786e8ce04bba23e0e95b339108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210949885acdc7608d8efbd7f5b6bf14109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d50431d2ccb031add78d2cbd8fdbb5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285addc1136f6350db08dcc0f116180111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50748a5e75f4bb4370a28819b55045d7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84990bc564685827b81575a6d828cd35113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc676ff0c0ecc605de933782634ee796114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40faa9d2727dc81aed8271b014ebd73e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af89c419e0781c0424ba34341c8791116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42021bc65456ff784d5086689263e45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab06a32594340a01fda32b58a85aea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4dc1545fcd4118591916d886e9d226119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e195198a3c025de6cdabfa83a9044120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a7ed49eb7007f02843bda24aef4a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfc1edf06307d2b6a397695165b42f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ecc72e22a28c2de9d37daa02f64ef8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90a32cb79f9404c1cbc21e192c8568124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed8fa0616a1e4c527881e602703960125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1979c860cd7c36be05b15f11b988ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea31847dcbe2daa5dd76b7d916e89add127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cf524d6c3b4cac2994f0a686a49e0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1d28e095b2ca33525229bbabdc6cea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bf24ffeda6ab7da92d556d26e9bd1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab008612756ce3fd38163aa09ac489131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817d1e56ad240753661f2f429e9c53b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96bdb2f2058850a6a8a73d10ff5b78133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d47c3d510c18290b815676e23934b7f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a19ad637880f2ef4bf42708ed34df4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dee1b1acbe5a1b5c98639ade937f84a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9f45f21f937a638d55ef7088cd6545137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94a6cccf0cff0c164bcd9fe9b16bfb7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a38893ba9d64231328b7b0ab5c720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa751df7fe77d5cb202e43e1ec38344140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192035fb63aefb04172dc1c7ff12c98141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac754c7275b62144a698d8cc00dad8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e5181d5886fd44e57b415cec9ca638143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6eab008ad313c63cd5d3043707cd3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b70bdc8244102b9ea2e7c95b37c02145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8210be5e7d7435b421ee26c4dcd817b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d55a3485587bfa9c480a6b7bb5a91e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c20600234ffa831c8af0922466d06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd7e84309c237e015c4e45544b8ee3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4942349cb15181ae17993edbb2638150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cc56d1262109f6e3a0b9b085f7d53151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c7f78c849f82f5f39d7f6bd21ebd9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ca2b2fd679bd3a01f93ca8f3907eff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4605e4b7a7520a4acba6ed11625ee11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b860ef9a925f78beb4e1520999d75f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34f3419b758f45fa8f886af6eab275156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed2a3fa32e5131fb8706c2ced4709f7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900d5107380046ef6ba01bf0ee31c3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7190f326c82ecaad3d3580c2aee994d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e2e90f2049372d8beaac2bf434a5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bffdf1634128efaf877917b1df02fa7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0830578cd18f3bac23783156d8431162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811c5fadfea9e0285290d5aea94295ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a14aee48b058d4293413b83b2a25f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdee10c683360f279afa0852142e88165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b726c97ec0eb16877541daad738bdc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbbdae701605cf98243e6cefc97f6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28da0f8fbcd4d2810fe7508aa459eca4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0c965ea6481134382a605d15ecd46169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc66e4c1f77da2c4a367e7aa05818b9d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c0fe1c5b1f796d668898ad3ccb9bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b3bddaf3699a6e249932306fbf4c76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3512ced58cfc23bd3a211835f15c837e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232a2c8885a8b474b6415f2056624e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7bea499b03cffeb5b914821a1d945175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879544a53c16cc1f345ff1d1216d69d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581218fe8a5a7e5ec0500b516d392983177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c2c55fec90f3cd3a538f4664a63ec178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f311b2ba8609f50cc03a6926348e589179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdb3c4013a4b5e07dd81bd19bda598180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452082031224be4c9a2cbe84871b37f4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78515859fae1de3286de224ed2cdff18182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806eb895ce3a706b98675b03b8478e27183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d274439180bc43b7b9b6ac4a4c1f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01a07693cb72720eb642e187ce1c382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a77b38cd7f57345e6b08c4ca1b6a0e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1376a35a2a2502ef5552a0f98d6ce1b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03814411ed7246a17989e5b3eef0d6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ccbeb2275e9cd0d403bdbe848b629189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887e9dc33d10895711d11eba90802db190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8abefe35b3b6291782f5b2a3cef540191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcfcf05c8508e11f26cf30268c3edb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23a1ac06f179c35b660a4947d2be01193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3139017a360803deca9e239846b9b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee382303c47d85a1a048e7697ee2571195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5d37db973c1177e899c3935ee4b8d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e383f2fb2dfa68df51d71dac5739431197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283b8c75708183e6e328c5e1bd9a6c7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552575d49a97edfaa43366e324d71d43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f80999dde6e1726f788cad125ccf07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0fea60f0aaac3f9c88e9b385ee77ba201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1557acb09b021867a1be132a8cd7cbe9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607b22f8c94872b4d0ea6cf0d908c4f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c49e39f58cea7a89b799570eef66fa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47e65ccaca7ec4cfe007a4c7018a55205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f9ba7118906b0c9e65f58895281763206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2039f498da43471ca6c705d2d1aec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3299f90f89a8b98481748d392f8a6f2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d6992c8a6d7ccdf293cd7d180f76a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe38d443b709039beb9c355be3f19a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162672bb92d9a59853a47fe8a7a16e25211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018c8dee96455eda3195ff677e6251f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d1adb7b1b8f2f2278169616e72516213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3ad00e61af6329a6eb95723e90b2c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c57bf15780286ae909506794b6da8a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94fe23db0a2f29df424e4554761cad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950416f7c069d848981b465353c86077217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f203aa041d2051ff7c22490201f9480c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3012cadf6cda1bf05440b9091dab81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd9011227ed1657a5b7b8a2e6b8f206220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce61e35ec7f1a1008377775286352b1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f95837ad5c73dbd0f4cf8b99633c1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f435e02da708d489430f076bbb1ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0718646a94b7429bde691d6ccc0de7b1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdccb36fcd04ec39fe0979795971119225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67171198b5d1cf608e5de4d65eb87b51226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19bc98becbbdd11b0061cb0cdc5021227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fc1945b88cde6b29c7f082a150d63e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea3d6793ef21c94c0742a625431605229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb886e25f4c8a128172325cbc69b0b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88cad171c1b8ef547902dc252a46f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355c62ece7dd82d0a2de0e3aba02572232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96415025399c4c56bbc3597b58bc2fb4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8a30cad07e5f0eb2d07719084e9ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878f36d03033afd73878289d1bc3f13235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0710dad3fe0dd77fd7a44bc678e001236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7028d0ade3d145627e5ca8d27d01ad50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eef244afa7fbf63cd91ab8c0209405238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456006db59c762082479d91913acb875239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220863207c468fe4cd377f71799eae43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e9acf6a368b49948f37cf6dfb24f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6edc023ba78594cdedc3403e7419c97242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9537c568e01af1082cc6defb426ae93243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1a49ab6fe80051b454a52c80d16b4d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffab63b80730e2e7caac3e2a5fc737c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6543f631d444068da8d4e459ceb7f9f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beeaf52c94a817b6aa861250fdec4c1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c9d9cf7db944e9a92d4168dcfecbe7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9f9965aaf09aa832b27be7f28a7cca249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e76a0e594781833bd9d7a540434028250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66d13f9034206ae18156bc66cb01197251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c219177f00778be2a9d480a69328e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a96e53530675413839b0ed08594aa5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5554e6b693b70cc0b0add2240c97f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316c709337bf1450544e94549d9c5b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec37b73a22a272c1f64e0653faefe0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc9e9a5151b414e1f4c171864339a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55baa052e938db7242cf856f6e6af222258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e63feb2cf8639d6375ef9267ff17e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c77aa59b55d95b7bc1cc962233e930260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb520c644a6324196bc2970cec0ecfe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f140ad93d8c7c05e80cecbff80676664262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e417b089a765af85bb8f1157dee6bf28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9db1dfb5cda24735c99f37217d603a8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e656d8a69cd83e88c239e4639d2d0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f720c07efd526763a7cf612fbaad2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4158465fd6ae283ce8c77eec263f15267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55bd8dabb88ee24f1b85a155a3d4862268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632b9f09b59743c7119452cbf905250269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bde5f8bb6de77771b959c3977b589af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d8a0e41a787834a603866753a8f14271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b61eab9dce9ae267c7ba1a60117e26272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20619ac54562ab1fde63b2c674330611273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e756975ca0288180fa99a2fcb311bd41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aadcafaba6a736a40457201d04a6c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da11e489d6ab5d509e9a96356dbb6e48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a5ebc3e4cab0156e3152f50d99d498277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5364e884c7454f808b7364c4a0f31278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759d45f6d77e513c19430f5d371b10df279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2843270a0b92b278da92053dc201c9aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe50d73dedb1c4b5e82f4087e4000c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a93b40d8233d97461d7ea4cf1bbc2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73ba37273b0909ab084837b53aa28f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455beb6f954f6a1b1532b3ddc515486284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb73f0edd90fb5e81b32cefc953e09c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b946f9928b0e70fd5bafc7af365b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f237fd55a5d465edf59174c3b91e5c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98693acdb006cf2e9255aaa1b26b9f5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76987292cd80abdb12d552638e49198f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a85a3e915694f0c485b18cc6267caa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccc0c8d2d3e0882650006edc2f03e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a0983cdda38f725fcccc13090c7c9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a67932c7f4555655cc2bb4e11f13f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3615faab2ee8356d093276f1005b6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927041de9917be62cc33eb1bd04cc28295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe1dddf8fa4ea29677e17fc95b6f3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e611657d4aeaf9758a641ed04e83c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5806fb7657eb91a1150a3dcd86294f38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd36d43d50519cea95159e556e9c82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c98712c130b99b48d4d8232951df0f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748306958ef1d569d8f6ba63de638c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3841f07695882d50a0658661cd25b6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0b6ca853da1a55e4be51fe4db5ba5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc20956adc24d3a71c3bbc1d18603d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f01eb9bc6c2c6bcbf6b2a91b452da305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241f61b17bc9667586543d5483eb0a7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fe6f4ea2b1ebc7aad148a230578b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72686d95da81351a582f10a60e83df1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bf76371d87787d2f32a140f261c67309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40051f327851f74d10b0526ec168d9aa310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48041aa0e804ec7b2de1f79acd5308b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f099ef8a33fc789c12d886bde305376312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fdc3b206623fbd47fe8910c835bfac313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf440964a3eb422a7e75c1734aca5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5164f1cdd9739da7e50f67012c55e967315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ed04aca2829c2b4f48f93e3323d649316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5543a8e0055e046323793fd71fe101317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d1f14ac8b668b543fb09abceeb4584318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97056f3eafde3817c103ccd717ed034319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f704a823319f6771f2ef651c90a8d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a186136dca043f5cd3b31daf05c6fb8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87317023649af445e1de7e265dd95d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0fbf01c79091ff6024ab005976040a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d37fc0e5f277db972b3b1e6faeb7e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef895e4e0657c691db70779a00bf782325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e101470663bbcce4ad417cfecfe78a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc22ed4e6d68be0cc2a409a0825d12e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab5945393ba847707707b6f56f0d248328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1b4adae41c4758891b406e0894d010329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510e27cff75124fc776c78751260f1d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34174d25d78ea89402b82618b4447a86331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7e33bf53c869b996d53c2202e628f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941b3458ebeab5c7df73c9fa59df797333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935583608b2a1e7056100493237f107334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19789bb08219313ce1a8bd8b067bf66335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa9c3e5e5a209a35a34e3c7e7e70a8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49673213c0ee622396baa8a99505c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14251bbb291af445056bbeef0208bd5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5c71374b3f1f216a584d266389b8aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafaa01fa507aa1a7f20be74698facc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8006e6afd3c2a03d8b79aaac4c70026341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53b232798ee6b4c65fb497d487928f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af980a79df28255cb08a9a4e73fcd5d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84c68304b70caed41d4a6549dfc7ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e74da173154dc110e7c966ecdf5842345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229bc58ec4c1a6c61d80a4332fe9959346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa049baa0363b23d2346c798ad6d1c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad9038575811f2b455c652139b8f86348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681bb7625dfce6b5f4d5ab60df43b94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767717bfc1087498e877b1f8a12ab1f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407e861413a1d8eea602ed0261aa90f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92c5839a1c1865824491e7d9a5a51e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb9567ffdd1ab2c1074293aa921e1a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d0d0a22b236f446d386c00af6e7fb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63414d72132a3916bb5317ed4814f9bb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a075bf5fef92d25ce9cf384a2ad9af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3e69a8fb45aab2141bebf46ddf2887357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714f1a8d01cd1fd3cde0a01ee89792e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c69761e801403085d071055c8ab83359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcd7379edf7a2c85811ddbc1bf3077360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f54213144a4302b520d93e8f9eaecb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c642bec6c57a132ea5d1bc4d7785f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e5d4bc0f1a8f757104eeeaa1883ea363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301a176c045271c6aca1261c8a1c0fc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd64c15bb089fec7976ead8b652299365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6153d12cd5b4dbe569c4d6e585abe9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef799a4d064ab79553e16fbb245eef367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa6164a0e70017885cca922a8e1909368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e8a8b2faa6e88d459e36de4c3f4360369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecb5b6c3d5b49fba04db8a64303e4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec30646c9dbd13ab4235ec1de1b39f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb316998d97e1972d24bf895fa02de2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008a4d819234243ca7b404aa56545ce373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0711a376a4e07ca54db59526de234374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729f5361a7437fdad71b46cf90a0a2fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db8c840e2ab2b9ae34ab21e5e132787376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266990456afc67f51b14b3be1d9f9faf377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e4bacf24ab9df3d68085a2f85b629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e36211002c4c698c9e5cb2d9ca562379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ae07f6ad87527f6eda213fa5b1db5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3842f2a90a4fabfc6be360563286f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2db787ff383c93f3af9649894730e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a5ffdbde7f21f35af8c46612e5cb8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55db2c48175d23fee598786d824fad5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9247d4414bdfe07934e7a63e5229693385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73243c7a253917e25ec4aca68f33f1a9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ce778e59ac790e28ac6e704133827387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f0d55980ab78d125343d1a64042b03388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa78e98b34ccc92f96a38ce32aba779389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22e97c28e166b9b212db4b333ee3c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dda550278cb3d830a7524212e213b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e363eb07b09f1992db1675b7ba83f5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9936cebb7450e64f3c94270381b5f704393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5499ac357446010400ac583dadf5d78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16d8968789b1f1b66ce662c197d50a0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe9c415c5709cdf3c2c29b7fecfe7a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bdc54b31e1c1977397a0ccc1d8a36397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f2a3db0921548a45456b686890520f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ae2df84d9b39650009b38d573891e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de96921ad9fdda75ba9d6099ed1cb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd68877f9bfcde0c852fefa2be61728401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088fb8439e6acf32b6813c583f365d7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963ef6819b40a1139a59091f78234b7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7515ec82a878f95af7f386cd4fdee43404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af189914764b280f0710f42847a475d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d82ca1b36d6d3b6047f8f1f21cc9e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2965a84761d51515985cdf3c027a2d1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b1d1daa10594d02ea3e348cd31d728408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50c638ec5d44e1d41fc0b79b4e36de409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c865dba1c9da592cf312dc687c72e5e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3d6e68e300329f941118a01517c7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a1ce59f795519c545c09e40a544b5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea33ce5fdd991f51dde97f0821d6de6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b48c4e101e55202e1d24225d28fb2cc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587a4267cedcac936d3b5f46a1ad007415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f3b66f9eb2efc7fbe78bba741546b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942865129a3ede93e8e4d6cfdc528db417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1544f0d9024aef8e876baec2dd947a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcfb25f03e9911558318e4a3382e3bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003d1ecca223e7f248449243e12e8afd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc7c25deb36c3acbf8573c5fb80ec8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60db5b6335420684a91c63749c459f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c8b50766aba565a632a4afd96b597423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc21a3f840d1cf9ac3591f9666254d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf54c0819afc55dfcd4218af6ad660425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac27bee6f50b0e8e881bc95c7453005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9b410b520d6716f93679cf1ebdb226427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee4c77da6d781dfe91c2fde36fefb0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd72aefe17247634735e943aa43eeb1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f533b1d6d9e5cb22d582f3cc7fc73e0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92116a21bf286d13a700e34cbed9ffaf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a82b96ae7ffe77288861f2f74bf9bc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961859ed4499f65f7a807ad56bb7ede8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948eb5ff085787e1954cf8991355605434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670453504d9af831f7057ece67809b7e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1effe630bf14e6291f8ee9b1a23924436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1ca5e03d1fc9d96294c3473b2d5ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c2b7a620a0d7ba82fb6dafe732623438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c439619640121a4726316ff34abdf1d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dc96918a2ed3f7d1fb1b9e15254fd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f3f75afbf61551eba4d9cbb385be3e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848455fb2f990e033988de84df794555442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abece3320a71539e8870fae6b7919fce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ad02cea6b02c2c744f657908d9f1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52a4a1ed38bbe0c7164892ffef0fc13445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2f4719b6e0fb1f7ed9fc2b325cca1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344657bca202c07525c2c20e4d6340ac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3af29a6a04a07cddd21d7fa5fadf07448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7238a558e091caa80f1a1d2232710d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd683db4a336dad603a01319e3da07450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f6f9d055d7869d391f88cd506ee9a4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e632ca801f1d84351996dd785701b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5769fe722801c55b53df87c315f3862453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1a51cc3fdfbf7b6bf5326b0c42b6c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4cf9c37a80670376b7fa2d58d8fd0e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce5fea43ea618fc0dbdbcc5f2951e16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fb7e91c9c8d9eedaa310990f2edc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00890105cb6d6f9ec9b9d5f7eb7175a9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bd32a01f280c0d7e25264db863e09459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe95ae701ec721f7595b1ae008badb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd510e597f36d8cd2d770d4901e88c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c63445c6d325a61766fa259d5d8a15462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dd759b91814c8897185f75b6eaf738463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff78280747e3af5343544d6c3ab6ee464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2b84fd5ca003ca0d7ccd33c65c60ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a19217e27078be6631b38620fb49e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65734ec48405084d90d4e6349dbca1e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73d9d42ad1911bdb9d32e7f4f66bc5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb169ebe153abbad7967c9d472c3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b397cca4b319b1ca5c62df8da53d8db470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a7eb5472e9156b0edb06991f03bd0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71152f9aa1282348fe23cc286fb6f601472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe7f995d41a691f3bca55859f0b3092473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4907c21e1e36aefdeb34538fd16a87474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a2a2ad3d6ebb8d004b217e2d4f396475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c5ec8ae0a0e2619a7f3edca63b515476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76316b9b32456ad7a8f018f77de0056e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88f47791231ea34b94a2927c026f739478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea11258533b4ba90aa65045d67e4f40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf3304697277c4fabe6fd98f446a5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a07608764c1ba8725d507bbc5d6db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af045da61d405b425b996a9fb18ec01482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0ccf70d7557deed9d46f5ed8945ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ed57a0cba96b01e72420a071306ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3d62a16e6a62d68c18dba58cb07ce3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c201941b1a4865c45528f6cab24409c7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bef58f0e089c247b01d6dcb52cc873487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a6ff95d3d19d83a0fc4dda40991f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2eefc967b7bfd963a4ea32511450fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a6c31379c3ad57b809d0263b1dce6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb134b6fceae1ac878f6722a483663491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000cf7e52318717f14d17cd888ce6429492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3824255200b5962ff900b86e4a5f4f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3008738692959d54ce2f01186339e04c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab07cd81349cd3995af1211cf99ad2c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0e22ca858e29e2772418d8f84598dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fe8e24e7ab4c7574e8e28443ceb71497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cde9a1d4928e1bc67b4d8327be074498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4420471651296b855dd534e92d3da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bceb27e80749465beb93913e804c589500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a73b0afb28ccca1dd5ef8b0cf8151501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf173dc3cd566da6928b4c1282d4ff92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca996fbe8ac34c47963767b6e0a907503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027e7eeb48a7583ae5886ff3e76954b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d1b95fcc53da3837ab7b878a753f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceda6ec362568126d6c1c6a6fb10ff6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdebe99314fd0d1dbc65e19d9a3a696507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5245afe77cf63e1a9ef31cf7d7ade11508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a57308c30cd0818b13ff8259e397a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cc0a9d829678cf0f81eb69f7fe161510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccce6bc78915f69469a1aa35c34c68f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bb47b9ab950bc975cc55e3d17dbf0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d1367d9fa4107c8a2916a29ab0b1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a5796ad6c2dd774f2d5094aece8205514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec68c69dc887ddf828335ccd75328355515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0786211a0c5c2297368659023cc6b33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c220d8ae6e88979b599633ad7ffcce6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7699b60a647c1c0b2fbc7e1dfdc3d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f9ee959a316e0df714c68ff3e25c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9136d5ae919865f247da2f9a7c33ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf608f76139b8a2a1680dac7bac853521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec45f8ac03de9f8d81ffa0b0ff63bb1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7b8a56da9e160e2b0d0638381e7515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bb43c2b1fa23992e7fa329f4875783524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd310ce8edaaf21c03780b6886dc1a8d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a9f42646fb7ce6ae24265f0b9bd19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d80aa01b458fff13c81c6d59bcf5b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e98c006e5f39f9b3e51b5591064e5f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f71438c6992f02713fd4155ba051cb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63eaebdef14a7a014f7ebcc8d0960f2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9933375e47e14a8fbea029752bf9af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecd33634a8a2583a138e29638d8f4a2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15ce419b75a740d54783d5942d5b4e2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8e968875f46e3d3388a1357e4da0b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9505c50c1ade459a05b6eb1659b7c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141bb8fe031e32ac0522474b6868b6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc85ce0ac3bc113c5a3cfeefc17ebd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa89ea0cea11c1d1cbe41ddab9fb803538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b73372958cd8f4bb7c7af05f7774c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1f318f8338ace573a4f28f49eab3c6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfa570cf7d4ff7b9749b19c1f5e481541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6afa7e977f9493c48f85fc9ec3c4441542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de77897f507fff1d09fcd980d0689c71543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b1211405959a5bd43239a8f895a8ef544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a450badb78dff84df9d27f2660fbad7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc93a2241b5b4abd6ca702003c72202546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc852af256e2ec4882a4b68befbecf3e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a083fa936cb0a5694528e244cf4049548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49144cb6d0a8bff57674666e566d478549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e65653bab25a26f865cc1538b8ee3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee561225203469fd9aa5f63dd7a03da4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1041135e11db1d404056b6ab48e94552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f101e33cd30aaf9377111a567294817553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6832153d5663e20d33d45cd729b1a7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780446601871a28f634b5323da7b44f5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58daa697d20a608708c859990109250f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94400de6789ec6373287bf02e39670557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291e515b0e1c6e42229b23a9de11768558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2fb5a8ff4adb0fe8706252830b04d4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71400eeb3c5f13c7082ddd363ed3c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c1c0bdad68692c2fb76644bdf3435561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b51feccb16ba68a1e4ba5fe0ff7605a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8528c49456313b46236aea936e602eb563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb426bd755c154b78b256b9832092fd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8641507e51618e6dab6d94041eb955565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f6dc80873aa27214a9ed5e44791e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcc2387f8fa3eb89a32ab5d82a08a5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da91476576f97057d5b61c01b1289a8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab467d612d93d1b67a99bab72caa3f3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7762b399a4c8dd4e7f624e1e5e1919570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea330c64644737ae856f8270207c654571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f36e045f379866e741ff7125e4c6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1013c60e39d4d8eff08df1d64e2707573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d278b9fb520b9e56e0ad95bb3e152574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dfb433ce8b9d3e84758971b2390ac575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c280a7f177c5f0de438c49c60b211ea3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467baf1924371f6a707765e931b3225a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50286606bb60931fba06c02e6cbeca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e727f597b47aa690b3fa05ad15fcf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1cedc79102104890ea3b9ad88296f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4efb5559e3a4d9dde8fe2fc9d0cdf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85defc706e1de1519d59efdfca1d71cf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3d577ebc63d61798907b826b7f0a0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8094343ae95856feaddb006d36064584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f489af322f4fddf00b86866756803c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ba64fe005abcaa3879217c8e9f6648586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3932304b04596272d9836bf35e5bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e084a526b2d808135d58cec3f4af36588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b71125810af44ca592a7b398316b34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220270e801b977714516e26dc92bea0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b822277d7ee0c45ed75c913e5a279591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab30269e45ae6b36cbd8fae57f3286f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb558048bb71ebbe3707580147c1fd8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9673fb852ddd30002a9cd62af674d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f959dafe00ec759f95938d14a09c4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138499f82b5c7e37fce852b2bab1f6c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e9290f03bf4ef6e78ed136588a84c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f17ec03cf48ccfb71597a6b06f05ec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787f0688a3008c0740a684c36b6d0c8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd530108a4609e1165e0ed24d00a85600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54f39f24757e685af9142fd24d6f04601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dc6729483b1f28b6798a56434af51602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c7004699f6ce3ba06471cf4c56b41603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860907c1748110e207d5efa03fa2e9c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481940394ba4c46d9a6101511e6e1fda605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d55d01d9eff4cf486454ed3142c1a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b40c3998d0391890142534f70a801b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a609c16fa2babba164e1341db321bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7940c6b92258cc39e53a0d92b9f32ab609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d5db27ac36c507c6db69224762086610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57243ffd8c4ca2ce5af86d475321330611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f989d1d22f2eddcab334bd0aa9d6fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d32878871c5a40812d4ee5ef90646613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7127c244a0283476195711e4a35a83d1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd67dc85395eb91f9a37806ec50bd5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02d60dc599374f1df86e2f9950939c4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db599de1b74ac4cfc221c51324a49579617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca97b914f500e0b1d58099e198fabc5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9642a18b4b5665fca9e388d57a85146619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e4d67bb7bfeb4eaa2e3facb8da5d51620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdad36cefd959fb8ebf9365de328c17d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896291846afc0ed9554b8cd8c45e249622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874baf7968c82e3066b3147989355c3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484083ad41cde86e8ac038c3d886f191624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bc9b9bff8ee17abc6411bfd2e1055625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b1dbddfecd5ed7a977641c8dc1fe68626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78536891a7ac681a8bc551ebb04d92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ad945d9025c4e1caa4f0b84f7409cc628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c6aeca691e0b36565963dc292af0b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceea22c84e5adab3a1371f35387e048630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb97cd58d439a62e25b1cbff25fdda631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b01706805445512edcfb76373d1a2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3934e2da683fbf83fb7b8b69f2a140633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41af0d90a8ced5c6d18fa62bbc6e95634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c4a6aa579a69bbb92d242426feab8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b116140174c40ddba2f5c45d10309636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ab352260d67bc3cae3902940a8705637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64350fe8af0ff774a949cc2597c28485638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a424c41b4a6f994482050c3f67a726639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c138ab8555c34f4976b504b1ff346640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a95bdabd9f1c4dab274b185bcc9077641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca616810e3f62b5eb2e6c2438606c77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97517c18f5594bd84e6e7531048aaa9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6860f930581db0c0682687f4eb521268644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e920bb2335d41d3c5bb37946b52ff5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb842429db5d90a171803c9a119ee5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20e65aac5867e1a3e9049bd1739ca4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c113c690b59ac6c842abe69f082425648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b04aa601b4d54b3e2e8fe77a95f15649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076f2dfe2ff9a6eeadeb27828abb78a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f197df543a656918e93bd058da3e0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb76621fc07c45c21cf5c18fe4c14e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd5ed7c92564149d102520870416a5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329af9ef30d958923379bf62da8e5af6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58ffc3e313b1da02ab768310002d0a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d462900e20257dd00edf5c6cf7028656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2723abe275f9bbae07deddbc1070e2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fa1d875d5fa6e15f510419890702c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25913890a6499508ce2c10dd64f7d3f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb1db69a792c87c32f0cfb1dfddec3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c840c55605563d5be2d3e77fd387c6db661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de33d1420686d76f5c075a71b34958662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0eb6550b0ce812fb337b775df415e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2689bc32e1e3edeefae565d5c2d04664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf39e40a8762c77576776082cbfda5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ff240e8777e87748d8c59bb3c8dde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f4588600f0410f0e84c9100c9221df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5b5af914f74b306fe688a76092747668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5cf1d2f75922c0264129c00795fce669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40df282a36056e69cfb770c8fb473e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76ee1d49bd2a6d405e082c5ec55e16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938dcc0f7a97c9a885143298476a84e2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44b8a6840992769b8c673644f73f67673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d5a72b4d7bd152c0645b50946c839674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449f788676ee046badaaa2b0ff78e22a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663b179c50fe9d4400e03c334a1e862676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68e5756fa33d7ddd43da6d24a7fa0b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a24028b48ae1922bf70350163becf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054fad09a6dedf65a4274dbc67cfa02679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b9cf0c6c30d1610af58fff3f43120680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae62765c5b87d99af4960b8803c34d7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fc751f976a5736d7c001ddbb345ab8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d8634b9c6f6bf7225ae842832b784f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba6ff3bbaba6c3ec447cf88491adbc0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ec8cc619dae80b2dc517500abc5237685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a8a0a175400ef68a50bf906c7750a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443d012c941ffda12a9cebac8ddbd3aa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b329b78d4a68c9d3d099a2696e9dfe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885dfdb0c77c084681d439d1e46a588a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e45a9f4839a939ecb25c47ce90d563690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49f501b0723dea67de24f5a255a8ca691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb84e58d30addf8dc47904212aac024692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2181995d008585fadbd347918206c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc346eb98c9098d0b6e2f28c2119051c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eec04615ec200b053ce197f3a08718695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519bdc401b50c2a169e952ce9b5ad0c9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830eaa635bfbefeee9b3c2964ff8834697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917260360b44a4567fed65885cabe96698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d93cc8ecfd701470acd22d175ed1cfd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2062c7e46c503469ea1848d6babad2c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee46d669cbea92d48a0348456fea1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02a1fc6e2651735c5d7968eee3e8372702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ab1fbff944705cd4b23666c4c899f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8bdb66aed57102bcec7feabb7a9fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991d7c112ca03e4cceb5f39222440f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548941f866ce291d285e82b011c81dad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0110d6902ab9cc4e00937f996aa60707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12a8efaa7bfde29586ad9a8851c2f7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2397582729cccc3ac8a960df1af75db709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0fe8c32b2dfe3496e316119931c16710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4243ff3d734763eda6fd31fe6380447711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294df563dd0af5a9bd5724492758f5c5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137ac27cc6392613c592383c36365a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6afd323c356dc110f622b55ae0e177714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf4abd5a2315d6b00d4a4683b0603715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6665462f98faf5c4dcb44f155fd2c2b4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abee0dffbe53d179b9b5c10d8280705717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6842e9ac541e36010eb70b5225cb15a2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e126fb3816f450ff98adf088d1438de7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24577597b6d8ffa06fec7482b496aaf7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e5e979c380d335c730bea37813836d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fba4d883b3afa2b23ddec018f393c7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c461c3c206be1af6c581c20f00050baa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f776d7b0bef2a2093ec2e1c39fea7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c981834ee07dfb8ea0e2eb611e502725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ebbe7e74ce3ec35a7fcd4da25cd3f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28940e9d6aceb000dbb8e7baacda8c14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c59726e6e946d70e5642758e16efcf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45076a8dada8fdd137e4740be6a12b7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898e212878606d0e05424b1aae180d0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e37de7c4521593a5c08354789ff19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856db29f0e088e9304e59b911d3ff2e9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60ef68a9f54d8bdc26e1e8f0c1cdb1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce795982212a65c3c672d7b80186dcd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96617a4d4659e69acc0b87889234b2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bbcd0a4a9ed89ea41022332c7df603736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8e2a9b1795eb8321c67bf49d9bf808737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f661219042ffdc3b5763e636e34c83b0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ce0f5790868327c62c74f2689d7825739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9a8bddd85729a1503522b7200bc8e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53d5d97cf125fed58033292b905d43741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c44bf03e9e237d6a92926ee53d0ea742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee7ba9d6d66a72cb95d675c67a2310e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c60cc6f90190a2fd93a3baf8a415d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4bcd946a297182862e19662ebaf30745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d8b2a69a44e7a0b24e6ffb8f75990746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672adef9c1217e567000eccc3dce5603747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d690f893dfbde03cf8f6e4f95f67a20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14089673a1024e4933e8793399e73345749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c925ce5725dbd6c7c9d7936585955e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1fb456c6cda3058243d1983ad8cc9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7347a4faee01eadbeed6f7214f0dc2f2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d3ac57780a05d9060da0f9fc0b1fb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e31e4dc94bfa149414bcd551679b3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8c04d636f7d9e664f4cd1ce296ade755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb085127eb535dc1eaf58f03d6c5de6d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c267bf1d1311a4bf78a421245888b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de5ea8e5cfa5790f60b4aed0c331058758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8050a1cccd8fcf170f39612be6f394759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>