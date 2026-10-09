--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed311025b2a68d6a23134e9d8ddfde331.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80356d003cd839f5a82dc76384b04d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b8f3fdfdf8e34e729799cca06615243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fdc799cc2f070cedafbeee37cd74e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be3f434c5f4ea77ad858d91c46cc855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110da74e01689ce6df526560ea82d5556.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ff997d9258eba2ba8388ebd1b74f127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220a4ae6bdc7c3942fba1edf59f3ac88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3641337458aed6eac7713bd7648be3379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb4ff0651f1164f3e6e05304a7825f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774525ac607a1652d455f71a978422011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d85fe19da205128f13a7b94ba2e1ad12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7da3c25dd4723792abb7979fc3568413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc00a6acda7f1372ee213cc2047f64714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa432c9b771a5f367a8f71646e4252f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b30651e3ef5e1d4493d701aedb337716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d9fcdb70a196271dd0bdc5a15c21317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153569b4834034e56ee4057d5fbece718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff7544bed92cc93743cb02ad1fc3d219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc54c1f322f974499328a9dd7ba65220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea779978b99a28979cec2d6741613f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad8f9ea494f24a168c306ea96d56e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1582a49d86f4980952d410e71a5fbc2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a36433e321a429edc9a674d2cdfdae24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94010f393aafa8f6492c64e24b7fc79b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d769e7483ef39ecfca3255971d562f7a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b66d43840a70af436c5b8b1f6510f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a507de79382d4a4c3ca66cdfd4762128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef61b525a65642f598a78d91082c4fc529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b47805953086c721af9ce3e5fff8230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8cc5aa28bcff650bbd41e60a2a4a831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c43390ed83bf4abdfde62c6e0dfa4d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7945942867f2f0305e72b9f8fa54d5733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83cb8d89d4b01db8c35bb9d32e5541634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7189818dfc9029b1d3a8bb17a998d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4dc87affcce2b6d51c9d1a3d959d2e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c36582a0717886a1f2e7e8f55b09a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c56e9a1b6b16ffb2e7be16c331c3f3d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e080bd195b354146882a16faba66fe39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37d53488cf33e447ce4735d1768eaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ad76112d2dcb1bf5a5c1531a0d8d1741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419d378602cd9346bd1a20f9037ae6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe62e83ea525ad2f0fa76d72e77a52443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d387f188f036941969a0e5a07ca2cd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6483f9c70231eea7a0c1283bc179de745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae27d5f5df8da06577012ff0c821e646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac88837ed8325d73a1f89568ac13c2547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3362531365b2a56d2bfd1cca62dd377348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533a8bc6076d990f14c1fc2e8b7249f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7377af8c4863ff5c6ca0cc38f2ebb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde15534b8ace125b11c04d56176b7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffd22a30b3ff9f2a32e1767e1b783ce52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb068ad55000121201dda19e208a9a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c3494e40ad273174ced3aa0043d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64843bf5a6111922ee4bf97f8e61ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1090cf8343a694be376f8f23811161e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea847f3a26688b6e71c8aad6aabfe0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b07f60ff759438e7680e7bfa373b258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81053981b327042a7ecb7b84d7cb0a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0150a80d168715a768b9192cae509d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b41acd844b64f51ff7a012e08961161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948be6b91a825e98ea2b8703e373113562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33995dfde8f219a3f5784afed89798a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fbe22c179d4371648930c0971f9c4764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa19b743f4f8c29a3dad15d19a03b265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ce32f8ce6e432ee90fdf8f94777ec66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5dc6531f213ac991e835ac923854b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653e4fa8e784d7c5b052642577de6e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301c5d9611e06d142f32f22d3f47be269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadf9098195eb24865c766f95038ec570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a3a064d3b1e6c454d86a2a9bc530671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0c028cea40113c7ced7699f8082b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d16b163f5176461b7e7592b1f7bec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31940e7ee88a63373a5ea5c88cea50a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aad0e46010e02c8f78af80bb96a2e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09eec8ab4288f992ab470b2eaf272e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24790b5f1da3b9f00d3c679cc9cd2dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beba414aa2875c9109f139d5fc76aed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51d118f0a7a6177de67bb48a00a9a579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc58234226532fcb4c8f437b3e3c0e880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f44c91654e56c63fac494aa910da5381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0be2b6148ac0ef040ef2c8d88bd8382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65164300c920f493b5fdf03ec7ebf9e883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843d14adfd2aaf5e5c69e388e0faa86384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42f6432f0419e04792bffa3222eb6385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d70bfecee94f626fb4bfe4d1f5c5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130115bbf14b53bf68ed39e2c029ec6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e53eeac4feafaa1eb6475d7232b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107f47779706c29cfb17c308672a638489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e382dffa0d32248ee1f7fdbf31d29e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d861e620abada9e41935a66e49b68491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c601b6886e5ce1daae1d33bea880e97892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96c095566ad7e6a231dfccb8bee5fe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d31c50ba9507ae522b8a20ac61327994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203c38f4503148855c6a0ebb06049b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbf8497a955d0d987c28b8a7114c9d396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e89be6bf78ce41096487dd15880d33397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ac40bf6081f1250731b340e4b9de5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ebe77bff4125a51d6889a6c3f2bda499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b45f9142aac54583438ab0093a7c0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b8c7a3aea5e4b9835fa1c00c511fb9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05033cfb5e0d9a8d1a8c9f66e3715831102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c9086ee8a882c1df9569a3ca57fda103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac555d1dbc265b899f61ddd1654bdc6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c32ecbad65e4e3804c957e23c1b0f2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5941f6d6e657cbcecbd7332f1fbc28a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9ae90cbb938d17a45770435b6c61d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc09ee85467cda16a33ac28b0b9d8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88acec0b1c0b519c2689cf1cfc3d1178109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d784a0af9910a78d0faad1d14a40db48110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecf75500cbf07049b1d05acfa72cdec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5557e5037fadc7c7a7450d7e02e0a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95cd038f68553fa33ca8719ac77ec61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45752f7234111015121d56e6c954af114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952cd102f115804792ee779fe655b858115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd2387d5835daca37f2d373fdf81c0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a88936ef6a38ecd763d222874b2f2a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3c7fcc88dad8ad39ce0f1cdb4fb61118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d61a90a0038175b277cfd7daf8a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63007dae0e590539afb5b52246755a2b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6765b55f5b6a55fd0fa37a7fd6d778f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da6dbfee5f85fa5f3fd09d53b685f8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab1de3652902b372338df8132a51a7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097c80d394a206091b0b54aa0f7cc19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16d1abbd1ab6cfd36bb09c02a04919125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2933409f56e9d5c2501d6f2c8b29124e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5c08a50a315b080415e56deb31634127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f339fd1d16869ec3a52404518c61fc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd04f11392802dc3465dc604d5ba97129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb887aa0e0d4746b352728a0ef930790130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91a97379761e9f4704465c561d08ee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085234cc789cd7c8942c595e8925051132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57801ed2add287e5adcdcd1397f10764133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb8d35c4370e292206cb5eb4d86230134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87eae3bf9ab01d161a7b803869d93f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdd78732222d19a6b2aa7815613c3d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81295e1c51ff3d7ac1a16abfac3ef580137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74047c70d77e32aab1a9723ae2cf9e6a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36843c950422b855706ca291a389ac99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fed9682ce61d0a6de8c6d65f3795b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761e85646040a20512a2a6e70b1e733141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa31fe5edc3756eb136007ccec4f61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae6209b03321d7773c2303795ad88b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c832ee01f38c5dce8ad4a86984e792b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c261cfd731fa513a835f88a869b0c478145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf8ebb1b1b7adc08fea5122d449ab2f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f9cc9fcbffb996666bce9fcf0332d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ccce97cee8832903bf6c73181943b1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8ba9e04852499f0d81abf8d6d9823149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563567abe6ee304c78e37b88f1f0082a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfccc23685385120c03eae0296e431d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490052ee34dda2beafcbf8ac9c5d500152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05638f5e5a1fce4a661b0b1e54e52151153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3cf01c12c17c6eb77de67121d06206154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff465bc473fa9d26f4617d7b8d10338155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf1e2ba1a8e53ded5e63f6db20717e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ba1829920a6d89554c7ce9b03f00c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2c5dbe82bc7eeb1dfce2c3e417c20158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc613aa456cd39a3333b7dd7f5de8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c76e6b0525bbbccb9cfbe12af3f486160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc92952bb1e314186090fc143655e53161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b531610349e3f10512cf05a949c8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef1d882a601bd9638b3edf4820a3c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645815b4f403c8bba28993b996ec7fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4777083f369f871a70d3b39414a99cc0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeab6539b13335e419090ed3fc25f79166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274ab45b19965d7ccd6f63922405e21167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db3e13901d167c5bcd0fe386a1240d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a91492b25912d85d36e038fdd02f1c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec99f675004d0df35e93d6ae74ea8ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa103dae24e568335eb398bc3ca7d70171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71afe1755e27f7fc5238cae6290d0a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bfb73a2765f9283bc75e1270bc4c0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658635c2619c82955dbca0668ff66beb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa80d9918c256a91d2d500333d420a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123dc8e79fdfc1b3aa656bb5286d4557176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6980022fd733eeefdddcd32d31d27169177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908c1558451ee88efd9a329f366026c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1351e12aa7e466e5c5f9366bdf6604be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f083d3cac718324b7eb8a6ab154de1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606930a1e08621143aa1cdd3220c0590181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d7397f53bb85cd4103bfd18467709182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680faad4688f09c3826ba0111224d1d2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0cce37ec324c53cdb7396f52f44636184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2a4ed30aa5fb5a0840e8baeb181ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4bb1124efe2fb4b07eddc38ef88a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803ba0cbe0f5a3d2e4b75e78a48b5bf1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344ed15de9f2a3e59cd3f4f10c4d6ea5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694edc2b23b5525fc242f4148d69c14189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ebb9a85a2c2942b1c75333d4525ba2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc9a296084852d75cff1911c09767f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d671adc7b92d3c5819b2ae557ee0ba4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a33f1bf6eb72927bfb444af678961d4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ae5316e83b92b2e036b730d8aa35e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654c5dc1afa502d995bcfb13fd08e5e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c168d72c628a4755dbb2fe74686020b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa82625af83ba6fe7b8f3c753379c96197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6ac8be30d73dd8c6176a4edf95d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ec96165047e036a20f7127ac850ff199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1ba75d411de770b2c198d3f597b2f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62852db99c5a90854f7cd3931e63556201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fc1c4e7f4f851ddcc37457db01905202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b287e7353cf227260ff7a4196d4b7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779305e8470386e2d65600e907ec78b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a033891c5bbae9cde6f53e4f466842205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3adc4291813d6dc8a333c9821ac9b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badee13ca4592ebc1aff9e97c9fc68b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a22df82225f751883eadb94c82ed50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b476bed9718bc510fdaa774d069e136209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3499be6f06bf7926b61773e5f9173aa4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266124c1853cd9b11d5fb9096389b32211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f547d366f7b452e17b1d34ba18551212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deed5e87917cfef9ac90748f460da08f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c1e7ea913d599ac67b39bc50366cd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7997ee3004a8aa8dc1fc901dbda070e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d39aafbd2bf9ae57d71e7a9478b03b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa34d7f0591b4eb534f39d8dd8feb456217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb924366c688e704aa505d0ea6aa9dd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a93f2a8a824f4c53c1f2eb41bd9aa9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4119f093ff7e4bd83c7a0c0a05160c23220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0b7788e1f32402a2428844c75136d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed35248f88d58ae540165a1c4537bb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501cfa24a75b73a71abab359732086dd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88205c84acb413b6bc3dd6230726551d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d4aab56c6d419f285a616fe09258a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d770d753af2b97aec936218f4bdfe5b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3908b7e834fd98f060c654667bca181227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b6d18fdb9091f907426fc3f3dfcc7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303d2b6b1d87ed5379463bfae880faf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a06b38ea9ee069876a122d407d635230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e5ffa155235bfbd9cf14aa16435f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74bf1a72a2e34838c81f17700b15bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a709eb6158c5f8449e364dcdb94b6c2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590642f5792b3366d43f0f87e128891234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbefb001119a3aeefaa0419a43b593f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac48d3418fb5f61886cf516ad96a2d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816bf46150c848313f89b2d12da1460237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd769d1c9adf67618a13d78629fefa4b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b00759c0840ad85b5ac166044a8bf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69feeef502fbe2a570e1aad125398d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6745afab82dd6b16962794f8d7487ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3652886093e083f315954325267ef242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0db6474758d95cc20d9e50c5b9aa34243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ae694b5b010a71d4197fc9dde63852244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3720d8281ba2e6c4aab34d83d893f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052cb67ec5efaad24a8a80fdb85150f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ce0c28dc19c7a69eea2b9e240f052247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ce40fa25f98e6428ef8483039094a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c2f13053a33e6c4d0f38f6df5ef52249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c518c67f793d14f506f9b538ec6cee2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c691c9e9a94a16f812618f1c3d2471e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a38b955f71d020b233f0f8d83443e53252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c22b544c63099a3956d5ed175e705d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ed06c20588266bf6225206f465f40254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c6e8802f6c3aaba007d4984c03b38255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553de416ac38a197aebb76747eb06920256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ec0532ba7ffa67b4aef01dd63c1d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c98a10d4a96b134ff8e9d3a7f92f1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d341d6898f153686d07606bbbbaf03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797325ae9150ca4e325b518b5abd99ea260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a6c9f1e8759605160780a9d22d070261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f6f873fc0833561fe3965d2612724262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c143509c4254a61fad3d07a1679051b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd49213625a234f3e606d5e61616c53264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dbc93f1a1d75befca21a10abf3e22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9322bf2a74383c7b64a58806a93d2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb516c0534feffe287833a258d791b7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b967d67bb1abcbadaca6d8dfe1340e4d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022e54515f4047fcefe0189f45ab085269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9820ed9db27b05edd4baf000cb2b40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9deed113b421c8bae790f1f6e5ece271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa572132bb8abe89289a1c266f85790272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4503030a827edcc4dfc654745712b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663beb0c7cc603eb28e673516299c18274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979922b997b84e4d86c921bfe6bb19b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910d61330d5ffc66f3b68388bd4f0d43276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ae87f25e0e21b5cf214e532c2ef1b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a30060850db68de04f4fd4180e1add278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042550f03365a04ae32661f212d7e12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afb62bcabd3609d5424069b241415fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9355d1eedd0d6b45aa0594a7027ea2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d80c6cf464f0838774a7b836c67c4b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94050e257883debba93108e2230d813f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f370771a5b72ad85a27b4d9c2f31d2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca34797954cf5ba35cafac7dc5259573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eacf24070368356550238339a21645286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895651185a2388609f474867b0f6d72287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66e94d32e79356d7e78bbe1da4aa8c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f19a83ccabe8f7a29e4a8c7f0e72f3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e3f22453bc667eadb2ff39ea9c605290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad9dd4fca7bf2fa0bc52cad7de5e0f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb0934d35709867587833cbd025182292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b85f72d1fa6b7c92f69517ce9c33c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfd67806c3417a6738f8b75c03147e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda496a8d4e4df5e30d98317b3bda174295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df31e255d80f8b59bc433457368338a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc619c76efe0f42a3c1bd76c4f2bacd1297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16776744218794013529f321b69d175f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f36917f486736cd97f2bab67d1a064c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cc1118db3b3ac502d363eb101cb73300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d2a2dd21524175bcab9b45f8cdfca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a351a3b3d903cd3945f7601a9b098302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a9335a71fb20287df592399483a67303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6392c9ea585316ac77bc89c7ec16e996304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89bc45884dbf19c7ccd17da885ca41305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b930a859abeb978de9cb3afd462eb86306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82982d2d788d5998421c89465f3a474307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b74a7483f17ad708fbc65be8b2858f7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871fb9cdfedd6c0d10682e7ec877b34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4810eaac0b1c0ead10b94cf49762eb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f5e0b2b186f8f31e4881b922436234311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f504b8264d68871abb8c7910bc5d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3334065c4b5b665be23c783de52461313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca4d8fb11e61b709e730d7721cd3f3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962df8e4ca7c5990e3913212f9c31840315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3153c923ba614cbd6a5eef17404a637316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64a3c8c7428112a7e93242addd6218317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960387dd2181803684d9b10f9e08f9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057b3df6cd3e6025eaedbde033b66ad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da4dd897cdafe5fe02b86d433fe161f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09022ef8575e826c562a2c90ac4fa7ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b21a0675d231bab6c4ed9cfb200f4a9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be062d4ad9a1705b1d1c2a7911cd9541323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd18a6d57cb7352257751550dacf659324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054d437b238371819b600b5a39785c4d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cd0c12525d023a9e09708927d4093326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebea9b5175f0f76c01c3688610d6b8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ee2784216bbda6bdb561312c4b086328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c0e62b392b8158481f6c763624a12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca62d0c729c043b8822ce1ca1b90fe2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b808855d1d8c962e13bdd3d4a3fa2a0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cc6eb9917c83758d3819dd45ef5b11332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd92ee8bb2bf3564cc39454c4cbd5e0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b47e49afc25a3a32f55f986f9acf8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f52e6f71035816f634e9d9c4d828da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a348b230460649dc34c18ac6c26f84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcea99ac65d9c0a5c002d46e5b7e7b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c6ee1bd8b36ae423b31a233fb51c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca79a7d4c710520da4ba5496e57ac75339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56d4fb8a536beb669d6d13ce9b53fe4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdfc239f9005b7f2e0e5632cd32f719341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05d54f88df49e549a9355865639a8c6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949d9d93d4bfd7f3c64f5c4268d8cb59343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aabfd4715e4b5e664ec5bcd13e69ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5469e0a892d713d2930719034413991345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5c67e874fd0a7375f21027039edad3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43f27ebd8d7a26f7751c3c0dbbbbe8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006fc343a2d2beab6bee3414b2b45a33348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9da1c4db9356d091e00a783e0703f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ba5ccd62d6a3547acae5ef051aa258350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ed7752c731b49261748ec7e84639f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa5bcd252345c1bbf3845acc04aead352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5698ba3129dafe22439fb4010a10e15353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308669bcc9e45a7c2525cd97926a4fd9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33832339e42a5b5cf9bf3c4ee0107387355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07dba0525ddca53e3ec2c87a55bd929356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb53cba725b81fe0d23278b9ebd73a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0c78aa08ba816f4c653fd18471255358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea68c30ff985d609fc46c1902f31873359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4732f904e48e4a1e507b101e3f1fe7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e21ff36da8b5db5585a0aabeecc6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e9c64ff44713bffb7fb5b14af46d0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba6108a64f722dd2e6d56f0127a0f8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b8dbcf73b15a1cf72d8620ba49bad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e3da95bb8ca9f94280354989eea37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477ebb3973ef37788ebb9dd72787c722366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27713678bde3536dc19729ad64362c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab5a6b48c2442b829f9a3f901e78fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709b334501da1520a7bc26c97940d7a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405066a0f59416e7247ed4087758f980370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4a56c1ddcbcf2d6868edcf504543e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f94bdbe17d0788c02fcb4e08c625e0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd128660fcd182ab28782757e2da3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b5217f76d680255a97a92c62d4085374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fded8569d7081f046e9fb5e4485e4144375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86c0baa108a6ab512273ca5fb539f0d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bd9b0b74d1d555e751c9f7c21dbe5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888d083f1b456f0329dd8dec3e220b94378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5779d1bf02eaeab61811353b9c738222379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e65b2e296b6d74ac335b97e4c29ffb2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa21977c43f51657b2c572b95eb9df19381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e709f0f389084de4a9bd4614585a10382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8636f9f2f008628f4b134e10db6fa11c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d8574860c9bcc8bbbbea1be1e5c9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d65b5acab191a3bdd8df5a58868182385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dcdac8d1ed171c739dbaba390c1e60386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7333612676edb10cb715241fb3166387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cccffc29b89e05295f8243a9a2006e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e485ae855d16c79a9b80f9686b3c098e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd49b42c6f2b80b82524370280c0f6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e945e16cb23ab7d4a78c6f91a7f6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf4d7565685334729f095327265658392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1708e930eb452fe774ff24eea4d2bf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066101044cb13afa4f6a7883025f2f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3b4fa54c14d3da834c45b63bc8305395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7a60644e81d1cb7d07e27001000aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9f778c2e51b8719427173b7db1bd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257ecb0861433a13614a4f3b984bbcd398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9042a7245f9c83430a0fb9d4414f648a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e68074137131fae4b6512df15851e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52da1c0d0dbc30d39d2fcc564453922401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f42719c91699016eb196bedc65c7d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46c9ac41c3e2477cbdd0b034fc10fcf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f88e9610e1c55af8918a1121522bec4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a4c439c4a57731a8a56c7bf30b1f8b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e8094a7a83865686d1053373da0a8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e230dd15bd2591fb3d5fb59f97367407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff84a0af00781a4c4b01e4e870c686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4ba8a27df7d3e81b6d2a78a90dd419409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891cf3e8d4727142a52ebc65b1125c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343b4b10faa339213a330f7a8c17a6d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924a228974788bb1910a2ef356241618412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfb5af22c4c0de90c990f38bec26b97413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f8014eb4520788df6a8a75188b687414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed972c6424faabf33ba2ed43abbc3f89415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1ec54f83a1e8b877f3a8fc4b79dc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c256dcbe660b554ec67ff70fb74b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc996578ecb6d96b16a1a1dcf3217e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e58894228a8e07d9890e3d3e0f69271419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67053038ee3aba8b34f49d78b6c8632c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9991744ac687958ffda61d145c8743a9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb093d872ca3d24cf3806155af5856d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd2a31b16a91a9678fba1e1223af20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767da4a54ca858d6604be68e114d246a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee79eeaf2c32459122f61f08cbbe7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7ca56e459de92c64b038292ec8c82426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ab58d37e8b1a31801051fda16576b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249b372d45bad62cadf05089f4ecc1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa17408e311001e3bbae1e2f72c14e8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d971cfac39d2be0a4a5c3820b5989430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916706f2a88202389714a134cd60ee57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082135a26fa12da7d41a9328a7b59518432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466d920e31762aae81d6302a5238432433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b16b4c8f6fad0da4f78b74bf32416434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc540133f20b161af205ac1aae2dc19435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717887a4748f717f6b181cdbee82a0c7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288637d74d47f90960ca2660bb7d2cfd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a0631c28218f6aad58c3d2dccd565438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c91e1ffd3cb7d3c89a3d39cd194ce0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b510b57f5c0d1f353d7e76a92d53440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46cdf319fc4c539b7af5f143c280e6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387650ea8fa4cb9ac0ed9cfda318f08442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cead9d5444077529ecda8ac844b1d1e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2d8bea454709ee5079fe438c6c443444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e869c62573a7bc0cb6d7d9d8264df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c673c9009dc5fab752eb4170acadc8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aa5db65f6fdccf58253f851b2f80e6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3023c82115a23f062f7633e1a70b53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f6d13de532c3a73b2a5e3fe8564738449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445fd12021271a82e11d6af4a5bfe90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2558b4d0daa510ecc322047fe400428451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32b3dc9c91df926183cb9cc22d5096452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58fb18102d756f3fe34005c4f85bfc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddefa38718e11174735aca1c38c450b8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cbb9c4999b3351c44df55bf4b3945b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1173d020be7e15d84d0086cbb1b11de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370640f4b85bbd9b4bb15030d41e3b89457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fdfedefa8ebfa4056b209e6a7193b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47c9ef07f15d479e49ed4cbd9ba5f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19895348687037e2070d91a17ab3dcc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cb86b2f2b7835bf28a827c0fb5b9ae461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b2ba8db14a08797a7ad5275a793f8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9fd2ec8f7296d2724ca98ae5cb2a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512534054a802a285f1cbcce55177fd4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ae763610c29f375c717dc21862a62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e98c56c2ba84e3021bce0b1f57f7acd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a294ec785bc58f1684e94a377af2c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a5777dcb66da3c38425bdf1961bd5d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1fd52de2619aae0971189bf5553f24469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a56ff48b9d35f6d8101afd1deee2e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168d79ceff115bb949d47ffb5023e5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8fe3bda13425711faba67c1c6959472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b060c09e17bce938c11543200c58a5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23a2f1f3998a85b0266722b9f4cab5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1eca82713e34607dda0db827264a9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c22e42e679c2e030c4cc488a800a49476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b955b25121f4edfb44e1d7f2d0b9e4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3537ccb73f803559c0d707ce815958478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663d80943ddd5de58fc96c755b4cfada479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9f9094f04aeb5cf2e6d400633a84ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af30630b55fbeb330d9f3d44fbf35a16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b14211edfad1ae25c5c77f7335cb19482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b6171d57caffc06d89279cf7a735cd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5768774d10cdd0311639a959cc55a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7874374aff6e0e02a5acd1c156aba73f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d541aeb87ca29611f1be014884da05486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0893942ec1fe034ee4c7448c01721487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cba6310510a41f99d82063af0464bc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462e66e3c5bb9b9084a2b2e5c0fa3df489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9a441f9011020717e989610fe09b2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d95a6442a9db3b4890f4d1af1f0919e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9654b3fa4a08d1427751e08922175492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf043cc77810dff1ec032e195e23f505493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774adb1bc0f9a4cd301e154d6167ebd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f50c3ba230222ab859785ab1e0e5950495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1996b83ad474ebf4549e1808038f7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da857df7e5e00c7929325e58c18728da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10138d0bf9174e1c49ab9e1eeb185a82498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd6db9a7cfa8abbd6e84c18f4bb6019499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76f525e61c2ca2edacc134cfba6bc9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181498d8ad825836189068891f0dc2ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cca409b5dca7ea969890315b9081fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed6fde50b0c5d67641a2a3ab81676d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509c271a3e60401a079fbb8fc932142a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f1dab13b4d5b477f7ae6054be66a1b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24470e602239fb36d2d463a04a64f9ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eb862d93ef190c6b464fec955ddd4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0326d7591d5fb8e0b4592a7478ca0b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69de4c82a8f6f40194c9b063d368ce6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a69e0fa7a851d3b624d5de3bcfda26510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647fa9d93654ba2548294b62755e1fea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200a2e00752f82250ba00620f20a2b5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79316e4538df0e50e5155fd22015e5d2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78faf3ea40ee3fe1f967ef782b3dc85514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4368b1dff4188a2c2b3d8cf01ab461515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728138d7aa83ce5590686c1fbe26334516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0fe47b78e4613c0b09e6c31bcad70517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc509b37177baf6100f131cf0c30eb16518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a247e8802552c743d8ffa426de6830519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67f2424942dc3fb67b390d148e9f32520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f367321e92761c336c3e46d059287521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89562d2a391266c13dd4e4006764d50522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b52f339aad176f47067471754a171523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f980eeb599685c6c4f76da42f86d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9558a259cc294bc08e70206181f6d3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a749b309b83618e3e32855c90204a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b81565ffd197c942a0b7665bf67ac88527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca282a1862c4b4e81d2b1c5205b929d0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e31f3587dd0f949acd70304c7bd379529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619b4a65da67299f5d45cfb17ddaa81530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda3d79250f9be522ef3281031c439531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54577c3678e6d23b4b4caaee0f5d80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9eaccd15e32a44802fc5290486049533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e176ed3ba6b0474993bd4a9d4338c2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3484d75e3fea6233a11ebc7361417e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6b6a03ad13b9331fcc95d30735c7a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da51f026dd69b115350b6624f37bd2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d351efaa7282292db91f7112f6c43538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df2a9e648197d9cf1f28a3f42d9b08539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129226c4a13a4b60a4b3f63489c9d78540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10814d8eae9e9fbb6b8e663d9da0aff541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17109aa5e47e6d7b42d17103e20ce16542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fa3d29bde0464f32807d8557957de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d7056cab601f08fb3716289f3adeb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36eb3f788898b936c65fd8e1105cebb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d46b983bdc28cfc89bfdb303569ef4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7ba70d41688824491582573e59e4ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8cba4a0f884aa2cc31a3e2725c01a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9158de2690df31d599921bd86f344549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3075e33cf1eee633110f33494319c2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c9d2d5697ae05fea4b377fd12697d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eb848bfe6551ff7e2aa89a69f38caa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8fb58719279205d4a5dba5d5086845553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a74b2dd2d917d61ede8e13dd2549e47554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8acef2b4a9384539b2b1fc55a6d265555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915543bfb9a059fc0b22f2ec49c460f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f121f01a7134ca00c229966326bdc57557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92753bfe23dc45d11fd9118ba8960a72558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d197fb188d4991a0d5652d2b3d32aac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe5c21a6855e9134e8504b8a3c5fb1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652d0d45c27cd5b38465c8c9a417ca9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb91a768516aa4ebdc039deb7696c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c1028105bd8f48557adbb6d16bfc53563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd33d237f001aa5880c63b14c90f453564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1280ad590538b865cd42b874e0d11f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c40f5bffe4d85315f87b3c723d063d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b63a4613bae1de397eb75fb6a3d0c0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c3688973d4627298dd869f81c3b0a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567930f134c38490f9bab32485a1310569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b827f904cd9bbf55b232b707324a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30587a48a5bf235021535d1da0b23f5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041094bc2ebd61ece91606658fe87646572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5d1869c8ee38f4a0b26166dc3d7931573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb094b3bd29fe222d01decdf42424f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056de9c74b1a4d3b48e35abf32b63b6a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d2d36997da371ff0965909d08524d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191598a3898d686814c131855ef60b16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a820cca7b2399f1b0206b80bf81f26578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0950b42353eed4eb658ffc2dd7bbbe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f68943e04494865cca8cc6e059980e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d052d2558c4ef43628badef2c3b986c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2062c5bce5e005c403468aa4c1dac2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad90aa6a79f89e7a37dc33a7bfa523583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6dc3177431227cea6701e1c2a08bf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53652e817fbafe74809310aa685c47e3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeaaacd78aa2498590b7687b3863eda586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e951677b8d8c0a8257813b2caf6b210587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaa0a43b40ad0e337b825bac6ed7d5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989b4ae01c2e0c317729a8bd1fc5ef57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ddd97e0b3c5798123e2a838b7b2f5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c745ea7e78639082d315b4c1456b0d4e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc66c9d54bc57dbe7c47b1f31d44a3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5267b4cb21e3d7ced347ac1dc74da2f6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1c535f82db08d3e95f28577395a3e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a520df3a9f24e35636d5a6c3e4171595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3febb8744827e60d46bc2743fccba7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69701a9182e04368855f49d04cb53a39597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f82450fa0e8513017e3a749fcdae6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014060fc43b62f454e70b3114db5a0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75317f3a1b4e23a8e5101be0630c5b40600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90074970c35b4bd5f9af0e3819346f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c4d5dcd9ea7b33cde7415e9732eb2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ee89613decdc730139b600c91c688603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9070ec5b139d73245159cb9080a74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a758002eb7de0ee34cb6ab995babce605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bac84bb8fbc9c59ab98903b9107d43606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8887025b2efe2c6780dac5f2523e0ae607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d1f57cb72caa01cce5f754015d355608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207210c4cbd54e779be05965b7a96f2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257799546dd12ddcf694ffbc036ad7f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b93f5c7ffab9e8ea4d2a834a5494da611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2e45c8b801012fcaabc25dd1576c0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c56532ae02fb0917284b0582ff7d2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566300f378ee8fecd8687277c1dfa79f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e819af5a83fa8ad8276869779546c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63dec51cc5a1a510adeb50de42a623616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722b5d98132c726446743d5e6e3ebc7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25b3955f393d3d4d4c18ab1cf5fb88618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d9a8169454719a7e278a4846c68faa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae56bccc3def0c25d4c2f1d00894f0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f54ffcff50afdf4085746d15330a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e9319b0db16e29f8303312f21cadd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94378c6acfa780dda5c6f6df6b11b00a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aac1d5bf44865c6e44ea88aeba52cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7532e6609d4415a668e7c3d1271f6a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20c1a4e0860e5808d4a4b84f01c4df4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029cc53ca6bbfa3fd077e204aa06164627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152c4291377900e2eb40d2daf878082628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1fb89d123b3338e67a7260465510f5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f52e251c132b187e1d64d66e29147c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebe8ed26c2847a55223697d7866dbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb23f34e332b1a297970aff19488e59632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea449f4502c80d53a5b60bbc5f898da7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1bc5903369261e8e465df83250b0b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8fa594497335d588f75d246f25c3a9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dfe3169bac359027e44047dcfeb29636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e3be689447ff35d10cdb8cefc77a1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23751e8754305a6c49359d713c6df4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522dab7428b5a006221cc1672412264639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f7965eefbae2adf74a9bc4ed7a6cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd60e9dbc26668c89d86d27f8ce562641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dbbefc60f83ffcd8ad7006845adf1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198f8364b1bbaf32690b3b7f6356d122643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911cebc52979e72e4e3349b7ab7b78d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccefbbd6b4772870da42c41b0b93b9d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78394521e73d6de425b790099a9a72c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142c88bcdee8923ef5a933b5c8bed31647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b93b7bca06c549ec965d2dfb59ff3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5687fc983802db9e0eea6b3ec277f3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf096dbeaeaeca70ff433a7722cbc6b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d42b45a02c93ac8f95742dc9ab949d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31119f443e62d953fef2fc6bfe5b4c0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163952dca19898f552ea265746bd1f10653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dcccbfb1e80e0f5fcb03cb26f8671654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4970603020aa298e7f1e9029b2d269655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bbea2c40d99331f4c22bf96831c8e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe69765c131243671988c35e66a5d89657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcca1f82a4cc57bb165ccc00c657217658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc89913a708b4df6f6873a2f179cee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df689259718fedc888b9e06fbd4bde660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13946e5ac5fe8513b50871fe2fafb232661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558128017121ab60c7361e1eff2382b9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0c9aae8534537816ee71971611a034663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fb15575a3e942a14ef9b9d96d32cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219bb2344aa00611d9cc8a3ffb1c7a2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135ad78fab88640bf59c0234239f819666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e830ce1e6150df614a1cec35c2a248d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ebb305229a29361fe610e40e0d65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac57b10814a673860ff3a084f711a5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e0e953ba0040ab47e3c7f4e0906f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fba88dd2d50bd7f5dbe0d3fb51ea9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b9a8e66719e9dede09dd33837be42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27c36b370715709f77ce40e7d93680673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa9fc2d78f36ec18de7f9a74210790674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ea45d554ebb93303a8d162528e592675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72391aff1c5220903beafd5a7bf3f91b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c3b211e42ec9067031c9b93582585677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c304b7d16a03a9d35850a4e440b88d5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e9065a4479fe25e3943bdf7a345a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0a35aa2bef94851c61ca4a10696fa680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89725cca9774e22d3cb63818b67732a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8bc60f40930a8f6261d333f2ecb42682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd090eb301f85751e3bac4c852e9b18a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bfe8faf62f39d6a55d92b7c06ca27b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3260c5e1c20d157ee53b75dc4ded1e4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2d06414a645cfc1eb6a37d27a2b57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361373d8c7f5a509a7982ee2211d8b5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b05ef3f553a675eef92bcbc00b70a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2c39d1ac4c056b12c65855c7ad9896689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78690f4e90b9093732cb8d26e55d9437690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e428bf4421f3e64335c6da777209ac3d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0fe4d4231ee843a00b7aa0437b05b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b864ba7d1861f66f1294d4a1a6d5112693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce846bf9a2e5174683d8dac90adb04e6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5199f634097f8c9e3d4e052bf04a6eb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dbc6ba3b53dd19fd94e22b3e521996696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11c6718a73e10f655877226bde5078697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4a7e3821a075e62577ff59c67caaab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19622aaf9cb5350b37f692c346c879b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cac2bd07894288e52d0f3cd311ab3b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3520f7baa69eb41f5928111af7dd7a0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3246fb170e55974278566f3f8ca27a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5aaad9aa6e4c70cee5c4bf233dc1fe703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48a92377d820cc7a006f8d46d61724704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d91bda774f855e7b60414d1a8f4155705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982f06306eedd18bc76646d63d14ea3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57d34689751c1b664f4e6196d44a2fc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439951e3dca594620fd54e723c272565708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401f6208dba2c3226fa229dcccb954a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd827f7f900ab8fc9c8f72852d26894710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3c21fefa0dcee3208ba1f4d6b29cb711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6b744f37324060057c51ff52de32a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7189ce1573b7bedcc6fdeb8a57c2b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ab4bafc8e449ba6e6d92a85735819714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b8743e71b12ffe905c8a60d214939715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58b8580a5b028b156c737a3e4b8dfb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3fb78aae24e4a617dfc07bc08e0c8b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012fcac5abef774287190dfbd11b046718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73eee28a4e477864892fbba54571c0c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd735b88d9d00b460641b28c63a26c7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e966f90ccefd1e149ee31acd6f05afa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3579ae465660ab1be45ea9542ee063722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089de44d8fca40027504075550b28bc4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d865917a93120ef3b15342a81a4142724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdd93935a2024dda9d4035d16b8a4d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c42dfc2b480407c95fa237df5f113eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3ee57752b6d1b4e7a8f4dde281c036727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a103802d21cad6292802c0ec2c470c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d3169198d5359f1e39525fc6dee09729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b135fff444d32bd91895d6abb11a2eab730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8dbdd8c4fd62f3299c31d2ad0329731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b685940812e97cfe9c9c484f0e11e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac1e0c7e2d33678023b2691054390e1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dafa53bf1384cadd56e86bef108243734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c71329f6b9d3fb8c711a38ba02d2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e69c027400db4bacf4a8d08dcd04184736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1447a01453136a5890b4e4bd3620f2f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2348a559aebe6855b2b6e4e2d8d20b83738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57b4fb916da58b3e523c494406e6af739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a8c03308772092ff78540ef2380bb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cea297f686e20e1931b015458273ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868db1de61bac9dca076dffc792fbff8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c055fedea1b2f1407b1840ed0325d161743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1158e1b0e7f8e0790ac8603a69b77b16744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3d907ddaa1e28876507cb48e07d9b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d10fb820286f43836909d817d6e059746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b593368e6d47c5bd8f9e6b9374bf2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46920cb9109730c2c0ac9c96db1944ce748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f505a1b050abab378449bb65e5546d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7999662868e6c6ce36128bf0e6d7f701750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036f0835e21a79a83899983021201486751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be392aeebc9ee8f8bb0fb4ac2aa92a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb40f0cb5fb9511c1b5a52154e66d799753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b0cbb6dfeefdbd2c98dd8b111bc43754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32413f64df6f131db10fbbe1b207c026755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d357108670059b8f24c311136b65b71756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81cd2c249bb2bc085c4ab765977af0e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8adda21e6b2a390c846b91fa382ca758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5506455911cf0342f9fdb609e440745759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217c1eb879b26f12498ea95b3f5cba31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e47c3fbbb546bda6aca1abdab76cb72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cdc5f5ea46a658f0da597d1cfd5a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a3dabfb45a79085b260c7153ee1304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ce365755d64e83ccba7fd614e6d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e173bde734381e457d203174921b416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6343e1231b829edc2a8840a268e487.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d6718ab528c72c117d85534416bc818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328771824e7474a7f5b48597bd4e83b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9bd617f05be0f9da7892b4f381cc6410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279ca4c8ae4cfb4504f88f062ff8bd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e81740b7ca596869b53384e15056e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf77f2d0da662403e897ee9190568113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf92c7b6f7d57c7df2d12d1e63e96ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bcb6cffed142a543673c8cb91d555015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6749636e03bd124586363a01d969e316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daba9c7fec6fe9072a7d41e075298d9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635a819e5f0e3a003f534f05958aa4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57a341ac7bd55634f2edc3e088b86319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd988bebe05a141c1fbc690ddc781120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a4354745708ccb26e517c8b280023421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4658c2bb781795caf6202c274874922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c14a024aa14249fd246a680a0c1893623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022a5899325673d1c3d536c639a0e0a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841bd62909eb28127b9172026c49f0525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf25ba44d0695394897c061699247b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8421d40db675a4e9f93a92abb62f227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba78e516381c9372728237e7cfc63ed28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a758116ec8a413bae5617c991369329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe0c07801133e30e9b2b092ead2ad3430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dec6a1567bdaf862d5844779239ea4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c91f03c29d968886233aba9938af0a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deeb20327474e8de0e79ad303db60f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effe70e83665f09a13e625ff9c74a8a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096872b20e93922b69673f258c200d1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c64c391a75747d20c6fd956f92559536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b694be91a7af9841b747e0fef69637537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4122c8ff5427f91caa0c94e2deb02c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1bbceeef49ac23bd4f428a58291f939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53b470000562856afcc96735f1aa9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a323fe248d1c8733f99d1df11a066541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c5924531e5f3e0a4d2e6cb3dbf212442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ce486d3eeba1cde4bbb68854a633543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf04f310574e1923ac89df6c643a2a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48f1a14e9486dfdabf3db768060ac3645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28b66fbc2118bf308c8b14dfa6926346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70ca33a9a7a1cea1c23d9f2517947247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c775f2d1d2e5a9bbc34ee4c1eb3200b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798590cc4c304cac34c61217eae2d7f349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962324f38f179dd601a77c8a87a971a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc2c6e18228a44319310e0e7b2da77851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd09bca47a29da728963cb8d833a91a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fafb891c0468026c248ecc7dd0e86fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6c9c091e71ec22327c27829a1962754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e0b7f3f61f6179ba868e7ae9e2e0455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a0dee632bcde8b6bf238fefcf852856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2118cacb2c1a0109a4e6904a7ad7c95257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bdca45d626c4a40d0f59ff74b3f3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d763eb44c47706e79743e21e7d8f726f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44d1ff042bfc3e9f627374c836da2660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5809bd6fa8b2a40803882be7a3c15861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cee8cb2743ad65d25a939405e1689462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0065dd078d180950da4b962e5e3d963963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2001ea7964bf3c0caffe34b1433108ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a207cffa34ca7be42064cd31255706165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc06af8626662e75fb333649eae244866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007e5e8c5928e1c474d091a9c1ce5f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dcc177a65336547170bb03742b1ce68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6477f3fc70feba12585bffc7f35b59069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8d23e8b79b1e00cebd2aa8569b39c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236ffc72aaa2095bafe5513d0aa696e471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e269e2dc6f26f3383a4edcbc63212672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a69c6a3ee1c4a81a3dd5892f53b81a073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3bd234aba68fd3384441c19ecc02ab74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bab833dac114610188757ae5098bc775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684183c97f357235a3eb464051cd51876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f983b90889710eaa0cfb6d3b3e57b0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce37269d2b1ac114bc5d73797eec9b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15119da4c1e9f5070d81e01a51ceef8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9bf60a9cd53f12443172a5bd385f9b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9648e2b9369a404c5eeda7456061f99081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3a2c88cf4e6d774e614a14ffdd471982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561ae62a121ce75d762584bdbca63a7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca87463822de58330bd062bc3c30dae84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b9dcf60719d95a1f12b44ea53462685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4754f681a59908c0d13115dd73419386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f2cf2095adc9c73f52a8ff8d5dd9c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e0e035c9cba91962ba966c4896c1788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce478ecb967065aa5936fce196ba6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396df541f8e14022393fef56e8199ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef61bdb7aae560c79db1272325710f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4526027766671393cabf5a35c046f5992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788da653b4d88a39a99841e880b2547b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa44319f5933823cd5dd5a9a3a2f4c294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa3d06d9d490b8963653a6ad600bbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0be2a22dfa47401f9c2be3aaf8396d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d168a061196912d3e2b1847328ca997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e54cfb286995596bdc53e81f827398d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6972f191c206fc97373ec57f32aa6d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea37c60f5cf8c2ba2b91b19d0ceb6de100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e887041346a103962ddc0d8a4ee60df7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5adc0c24cd453fbb60a53d684e0886102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac7d4f88977f098076c417ad5f59e8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc5cc31c3804d467bbd26cf953707d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7c5edb624d8bae71d55ba076b6e531105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066569180fd90b7cf277b55086268d0b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a4001312e41665ae71cbe142c4696107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d32d2986876a1fa6609c333e8a7ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d207aa9cbda082e1a70011324be84109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bdba02b59f7e581bef06fb03e7d33110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722ef42b5a7828f948c5756f90b8a60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d9d9a3853cd3799426a13ec490778112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe6fa0f639ed7b26a61b64ef808d6f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6360d6e272fc96b77f4148a7e21c472114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb68167f9bbe33a3335c9ab00d216117115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5de4ead06dab3c02471accc6d4675116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cf5305a7498e9a837a4c493988c4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0037616c068a428403cb8f5f6042fa2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a5f000703890de2d8935a384ee67d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86984ea855354a31b3316c69a35901a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34255a10939222500b0ba44bbc542cd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d96ea71ac87ac9c684e6e34691a7dc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0c28589417e7a0cd0847406208010123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc90e3ed1cc4ae49e5183eb32022e9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c0dfcf10dd6c6f9880c6fe6b346ec0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f904c127170c35edbc87b61f038133a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fae6c713209f29fe1c84ea40ef534127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810c37f2fcd48aa1ebaa0dfb2f887f4c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462508357ff2406a2617e9edb8363571129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965eff9615f87b07f5f05147e33fb2a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4b1dae759ce4429a4cd9cbafd3fe06131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69705c58dc2a45a82b1f09dd08f68a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba701bc1b74fc823a3df900c3bdd00d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e91d58524fb7524229d815c66577a0a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee84185d880c224e182a2ad1965358b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a118c283d5f3d1c961c883bdf74a9ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d93463530733c5e9e3e2c4f356cc558137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33733f9adbec9fb8042abc77e7faeb5a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30396196365e8f415d4e260f51d5cb1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0cd3948e4c6b0d82339a5908df54dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438593e02d74c6b77b91b3d5521cc8af141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f822ae676bd19089028e23f85084ecc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68bb304e3530b9f04a330df22153b9d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2e5b6050c5354f92affdf7df7f5eb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5f68e273fec587a388b5080df920eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c152c7001da8a3e18ab36e213483e37146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fa56132787b38d362ffdd53abd7603147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1738c4ceafa5ec8744bde2ab0a4cc04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113fda21152e666c9d2d551fef23925149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131cd43c3127958e70af47cd75f81d7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e778ee6e94238522fe677fe78ddbfc0d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05567b4dd3bf3f7df9d93e8b251ffea9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a70c088b62505e589e8d70bdf3453153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c4a909f0915f137c6f2e6933433f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc9289e0cd8d24a9b2157f15d6294a2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cb54327957a51beb7bd5ab7900c30156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e893c5a1c0b0303433fda0e40fb21f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f716818d2dc2cb58f3ba0a79bab5f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e03ea4787e8f654c273455d53e124ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c75135a92728ba938f1a6b529dbfa1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cd344fbec8df24d01ab3faa3292f51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c739f871ad94c6beaf50e356da834162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc778c8fe8741d216794c1f2f4ac34163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f94c39f4da4e05bc9836af360078b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ff33d86b5154b336df1c7f6def5961165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c761e5fecb9172a85f64de82e70571a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842f4c8e971476c2089b53521458f0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb29d4025589c065b579bf60097550168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d8d34a97ecadd98476b70bed88e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffba6833f6e64127becfd548661a36f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a48e8a3831c757d8972cf739b73e1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b3ea3db5142f2acd559f07ae235a3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042d463a43c7b067915e205e92688c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa9dcd133dcf184a19b4fed66d45f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485b56c6bdd9bdc297862cda9bcb2f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc527d37507c445378f217c19cc4f9b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4737c8072832244035cc05cba24c66e6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b72658008f30d71b638f59135878cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91ab57bde75c48bbf95d736653c976179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bb47b2593453823a65746bff420139180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54458433f6408dbd18c33b30c87552b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051dd7b622475fc5a429c5a8f137ff6d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7f6f37f15714a90001a350f977afc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8a9138623f80b347a67079d15d15e8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee113caea27572ff3429920c064a9c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162bbba2693372c4db974aa30f7766e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50f46ebf70b93ddd2b31fa766012941187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73c9121b12489b9eb346f23b7175641188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f961e4a2279f7591a010eb667ecfd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7ef1e019c08a6655ce99a684fc22e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955b7570fd0720e7f58b7a7e3844b80191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72025293f23b43b2cb9fc067251a10d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f338e5412711a7ffefa0c6773fbbba7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617e97a5771e19063fd06532d801b41194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef019b2147bfde4c9b331bc00176031195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c3e7b56fc88e5c3a39fa3ab3e614d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79422e107684c3d597eaddd808b0538197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86805572428a389e9eafbdc530888aef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76b220f3a53411f238d94166b584ab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65c073e685eb1555605d662fafae90200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd90e64ee0a9ada2a419f27a43d63f7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6707ae6334502a1b231a60f131133eac202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7e35b2c8e4f98e4ce92d6571097b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd422c7677cba843939057e3a8cc1236204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb353a773ac3436083ec41935029c092205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87d6b6fadc6770fb9dc47ce51c71f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99363c89d8855211b59559f52237875207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68e764a94f6b5b8fd0dbf3ec4e66dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa569d7d521bf3efcc259615804d6b83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cf25df1364ec2bd195af070528446210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a672da57e96b6bfd735de0f5a933211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0185f3087637b10c3e36bb1e3cb0c92212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03779598b404d80cdd02bef686cf83213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1f79ae011b4e7153dec65b972442a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39a4e20027b29775dcd8a167f39c2a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbd30516167eb3b62f1ec2ba5086f51216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b0882824cc1d3637e4ad157225fa02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f2396dcaa505b91ae6426b3749e14218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaab8366f7e46c74f6b96b9b81173c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e4a39877e0ce7b83bfe6c09f669c45220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0387e776b1e1b53f9e256b84ab53c37221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c097a640917d67a638d39b75d1533f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146c98e2c2130ec5b6626052d43dc8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6885e84bf126d029a4ccb6dcd9aaa678224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f1e93b9fecf20a554c0215907557d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4606e59bab93f622a85d2abd0b429206226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6a492731f492f11e8d4567af9fcd4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa13e0ff9e5f8c2d212014ab1bebe0d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185b08e5fd3809310d2dfea310f77bc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f27c7efa919ced842810f370695c3c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3cb6c8e285a6577e3cb570e2074d56231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967048559e4f4118216a86e50d1d5e96232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a5497fafd9e1b4615c01baf0a5cf7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d466cf371010c2bea6acff7bb73581234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489ad08891c0de660873942393b7068235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c384ca447c31fb3297021a132f096096236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb79b7a3d326f6a426c09e7098bc0ce237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8678b88e76fbf6fbf93b9173ab5ff8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582eaba9cf1658f51ebf3b3dd87a866c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961955703b281d3d5084f26ebc593977240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d836e76e0181e653cc744652641d5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da4ff7b70fa61d354232dadffe418a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feee01ff44308c15ab7d06883f2d75a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285936ba2639aba65084cafa7934d9de244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5649fd73a693ccb2b8e2807c70ab3cc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee8b5de788560a955cda633e35fcc3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4281eb3dbfe879458ade815fc6efb1a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5ef58f3ac70da0c8674c1eb75cf67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625079ec3454ea9d70d6dcb226fafad1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734501375e3f96cebd79505c954bdcc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73977d44c88a1259d74f547c0d5b4b70251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a7754fdf52ec26071052bccf31b1f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c708ca97944306625bfa9bc7512d2b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60292835d477c7918c7da44bccfbbecd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e1aed7985f0c5dc0554f0b593c42b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d61e6a57d5185687ab85884776c8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68377c5c97e2b43f38ef84201419c6f1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfb7f62692e3e4539bf8042b805cdfa258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90146a0d6e13a96251d29e4b13e4f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1652bb2775a47ff7932b8475f6d50dc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10925ae36b8e413cdb36b81999938374261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8175b1a7addf8bf3ba388503a0ed73262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cfed232719dc07be74b8c4b112834263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec88d97f709f161bc03fffc658aa49fc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c965de8fa5d007f6fb13385c936eb9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164cc50cb77567b69022fe2015e13ca0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4c20d7495bbe7113d5bc499421de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328f678ac58d8653a6488497bd59479268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b6392b4510533c4e5a4e55109895d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef7d92dcad0cd47514c489bcbf843af270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430ce08860673adcc462c763e04d469a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c035b7d7f5265cc8850514675f160272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3e18f39d9047685ca85e07b9a0329273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a073c4d2963931cf7906be9db22237274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a47771c42d9673e59698e02e1d6f11275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a660e5b1d7afbb09786219e7f49531276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3449fbff168bbb7d5943ebc10c740277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c659ae5aa10513423ed45da3f99f1c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b7bd2e91b7b25692bd1b2810ee6d3f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41144b9953f8d5ce879d87678119c7cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea1b79fc4f31fade9a62b84ecb38b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac897b87cf5235d804528d5a50b892282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2fcc227b9235a8dec437a830f2dd53283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f7745aab8ae4567856bbd996fec0a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2ac9cb2d75c116381c09448f89a3ab285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ef98296f7ec4fb06aeb76ffe59ff4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99e2bf68ac8e271895aa55fb172d647287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e919283153aedf50af19a4aaeade355288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61326c793d646397ea84e9b71eea273d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0691a1bdc538f5aeea35f30faad1f13290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998a3639a412170efd863dcd9d12bb9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd077ef7fe539f9f58eb2fe597086eb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e2a1818b419723741caf26c2c3413293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbdcba67aa8eb213b98bf2517f32eaa294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379509e5be70713af83d6feac8e1e6f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260799f7cbfe202b1130ec9f7dd3c81d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e876f8515597334286c7dcbcae8b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d417bb4098bbc83248d342d559710298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a10eee8892928ff379934d5acc6272299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61db5c3ed03d694cd0775a3a370872c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b90def56c4d2c14b7f9f468b757af301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230376b864211b62e08019b53e650a40302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295f346fef408bbf30063a7ddddb244303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a462b6f5d5a26ac5f6d5754beaa4a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62214296008e89aa913ad63ac80b0f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77f7109330e9cef420119c25533265306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92af22fd1cb47cca96b6e9551c73623307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d1eb5b151e15c411988197e8dce1dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5420353739f5d069cb11a933bf2b92309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ef4df30c654afd2965f67e813297e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5493ea988afebab2a9a872aed093cc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b1c21e9f4627f7575478f5345c5e6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1e03663000437193452bb0abc220f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb073b46195862e38991fe47a61c05c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6484029703d145f3a475c03a1b77eef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c83d75726c50864a56cabe1f7fc4237316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f7b0bf52e363cbd80ebd1ed23372a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4e5388ea74a18bfcd5813d03dbd46318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe88a48bdd3fee77fe519a549c55b00319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b80923b2b4b42a51061140edfd11f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c58b9416ad22df0a918cbbfcf45bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9270d21e85be1f84cfc16d56898a04d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5a19b7b2706f5b446ad7b6421cd298323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5819ccd1129ec0469fa696210f84fcba324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bb4f2d4f2690ba96d715013b9cd5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77843e000ecf3702bab74e9027275fa7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905d959ee16a75473c5468f2ce13035327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e439929702d5c2113fcab20f9c19b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debeb84e65c278cc38558b4739a5143329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b2e73503754e34009cb77d7f1658c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e896ee28b3285d2107cf23ebaa003b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f389318b52d1635ae240b87dc0914b3f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d49fae232f2c3cc0203a801fb4934333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d5a145224333dd5257187318a5798334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00059c650131aeec4d55f491b3b05ccf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9a5a643cb74414b4bed930082dee3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be91a4842d6189d8ba4f87c0094008337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2aa00548f40c7f0e2031ffabeb02f9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df7d668cb64f5a23d8c60732282987339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d4d9d0a3fe17c2cadbd8a0c06bbef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc438bb915f5992159c8d39454ba63341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d67e3839ee52dad972f43749d97bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545ca15f7cba980d5da686e6e9d94a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a80c622fe4a813645358532bfea3fd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4094d0820fddf7a4492c8a3919767d7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db99012a09c77755052b3514856f93346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffbe4f2e139231c5736da767faa6cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021401343be9d5cc0113a1251c2f083348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675b2f529417c964740adf608b382ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07e254c5362c64dcc363bf57fc05494350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f5b846de3e556edeb6987d560be98351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c849a5927897086211057a693a668352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842394caa28cb81a79b8d8a1dbd25f8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cc4ba7bd47ad56ac99d5dce0199d2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92808935c5d457f323183442ad4d4e0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9312c32301b91a8ecc95a9f22ee948356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9d6262076ebae473e17d609cc0c123357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d7f7ebf87e420ca6c4bbe6801067358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1324c153513bfd27f019c452150014c0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f792c9b6570cd0423dcf77006719ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982c095d1c2a2ca39413549e472c570361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cda55b0d93e89d80d126618440fd9d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d25c962d4248ebf7116b2e3d72073a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b77f213630990fa91f6824863c7008e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508d0631937b23da05a428e8bb7e027365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9ef1fe5b023e43e01a3d86ec94edc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e95ac8a9d591ed6c843112bb802928367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7718f7b8c25f899f90b4be62f41ac8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3216d93ea637e8c8621be968b1b8d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081f3b112a446e2eb635490bce7ba56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67020f68cff67e9983130f1a9a72851371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a78690d83fac70cb466cbdb804467372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72dd5c571b69a8d96a241ae17119f85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c6be7ee41f7e3ac7d6cfb11177e71b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043cc89c5256c9d884fdd803358c2ff1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab8ee3e10594b23279d3cd26b7726c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a483063a039ae867128df25337eec92377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bd8e15e28be7933e44e7bca90f97b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0ba5b34526a3ea78b6caa16477cb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a583ba3b0534d7ae4df21c10fa42b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72efb20ec3198f0ee4cfc0285487faf4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca5742f961e0b55392dee3153dd36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa23519b3fc99fd1bc74a49f44ba3f0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae7011b240544c54d7145652ab55128384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936414e92e0e536ab0a72e6b7a4a9818385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f46e6b184c3ea9d3322d9ff840d73386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89e3df493ce122d307a0eae97a3475387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744c0d029b2a6b27a8781688dc9092c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3531542afe6d244ece9618a694af2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650b4c6a3146e91c800d7a470904b76c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c2b1167aa01aa7a1c276f42fe64e5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33923d93cc7fd4ad0bced6d3075c39c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2268b1c92bdb0aae3bcd82254eb03a78393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e219c331b283958e34272bb58be57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc2d686c43521939bc9a817707859d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96231d353f00c76a3e0382e7bd07b145396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b080457615a8ea2c903cd835f3934d5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620afed479d7f70cfaef4cf6adf754c3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ada37f258ff3e319a9163d4d37e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0cb1968612f7dda67116478a2c047400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9d4365541f15dbe143ea0a96701577401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc76a24593e4f5a642e548be1fdaad402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2fbf5ac7a104cfcc4561a1532f137d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f07bfef51a20b324cd77503bf31e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed06fe542a15033b0fbdf304be291a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959731be5b775eb80c97645c4d26f5d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dca1075db308c54e99e411a890b0c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9492cd473de955ac1f258b26a8bdff3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16d7e944ad00c714ff4189635d1007409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2413de3fb972ad72ccae5cb5a6e0dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d13267c1c7f6275640dcb57c8dcd9c1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2961faac633a57ac085946513a354a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a032e41dd3817eb3286c414f611abe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c752b7d8970df96da7f627183bab5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f61c7e3e4a9c0ff21e3012e2cf12df8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b444ee913b52ddf54e04e71a625ad5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af00fe0450da1a49a74f86754e9157417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292015569cad306a499eb3e46a63e63a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1049fa004a8957d9dbf83a8ccdbfb3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8842a93e61b408f331a433d78ef5c9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e86411dc72d92b0797d80ed6f5287421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229728d48fb7b9c67b4e0f4c4bb9916b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ec16ab8c605cd0294c626767783132423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6444f56b2a9fff204da57354f88f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72370ed01efc42491bbeec568497bb60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb3647410a0cd22d612709bf2a6ba2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec26d25a1b5375f55db13e7ebe9898427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348bba0d513c0bd9245511505096c5b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9487b78cc5c1e8cc8c7e5561e427ac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f7c01091ca045ddc1df5fa6450a37430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ad274109988f3f6a789febb1089a5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae9f082eef678e1d3d17d02cc736694432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dae576ffac0ef1abccd26f9b198375433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dbc3c1340caac1477b7c3abb2100be434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dfa235186eb4cd3052fe0036eb052435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a7c2f935bfc2e9639411b6a9ab13df436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a37642c7ee4bf79cfc9bb5fb2553bf437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f4df34f4fea44dd9a7e5c80ed728f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371de7cf58e7ecf00b11380b6cafff43439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8e9511da662f39858813d565d6756440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a755420641085d8d5fcba0a1c3ad649441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d23b8a41abd276be1084399f3ccb3e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed12272c5e8b0365ef31b46ac73e23f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d177b8c08872e402183f4e12c2f80e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda2a053074b9cc4149218c2b4f4dae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e501fedd151b9ab72291f433b812ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4b624685deaffd49766c5e9fbc83b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbafaa0ede6297c79b1e23f7ecddd8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517409cfab9aa1520424dc120a3c06e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c911238739ccf8880b1bd08bf6c9d42450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b22bf82713f0a4d751bc7c8b6f0f17451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898b183d96b8e368d59189501ec4e51452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f5dc2faf04262f91aace7030c35a6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba15d00504cf3d034c9c9c750353136454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b166af3ba8280a33af4948af9768455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec37b77ea2bf287be2b4abe52106160456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57d31ab9481d824639be45fe961b58457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c987b2a247e2070c8bdbbf7a32a2b6e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a1c115f7447e2d487d4898a483fe1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9025e2a7fc4590ebbf302ef45084df95460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52879b5af74f4475b7a153f46491c25b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e01617cf2fe4f52e6938e09d3005a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbead13fc2b5d6afa91538847617ce6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c8242c1f001562576b06a6e5bfe9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e83fa9cd00c7575da6008fd2f73064465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b09075765182299a58366ade498513466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26e2d1b1b3762dbc43194f78aa82f4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64730a064c0d17340ac13e8395af764468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2126e2d18dd30c0559a239147eb2210469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31dd40b3a77a6d2288b9873d8a74dd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca0f1760a4ebdc7b83335d29713a71f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10f29103df33e8aad34d86d2fbc5b9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad01bf7db62bf37af3cb667ca59c4d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b5c7d27667dba068499c47f6f07424474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb0ed58a3c7b92af236c66773fb9bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1648e2f7bd633baf76bb6087c5a5416476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebee3d114582a36ed553905b3ec9ee0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea03e355999f90e574ae5282064a23478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7201e6bb15626b3851ade7bcd4b75590479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd70d9b26c7558067d43ae07ec3f6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd879168c7751f0693b3d446e7c33ceb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fbed80c7e24548b9e1e663a194bc1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c8d9a1a9a48586d53418408a2a2ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a57003e843c29bb38d9c831ca86b2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cbe618591ec386b048ecfa48e000bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a085452ec47bbb617f72dd88319c8ef9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300ec8d3a89e09bcec71a8dde9baf31487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1c1ea1aae78ff15d9a1a26122e315488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed509a8ef2fde8134c71bef5a7662b60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02439e3ae8505b62f499dc23b27e4799490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d38cefa2c1f0f6a3bcbf2924cd3d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c08784e4e80ec85a506eeb8b7d0cef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24127f0b5c9406d92c9c5ee75d80928493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe36d7e44560cac9504e8f136070255494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e679cffb747a2f8892be4eca62347b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd1ec5ab5669880425ca769289229a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8db667eaad2b388289cd3b7185fd51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587b56248d6b4a99e9a0b6ae4d76159498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20411bc10e5bcf11555981cbd56afc32499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff140896229b75903db971d31c357086500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5364f0a6201b1993060114b7bf1db3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d1c5447a92b59a9bde824e6122c36502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943865c19c0ef02340545f44d6e34f0503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ceebc8f1fc5aa62f10ad8ba7a9ca6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e31f3d3987a40a218823c8618fa944505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfb86216e53e4e0ee59cd821563c27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c5f01e4494900637aa23bb3970906507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61394877374a469e96e0c3e91ed74ade508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21920887307b6042893f534b030cf162509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda45607d1e070bc0e96af088890770510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028b4f8b15ab303af07ffa8a3eb8c5c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13da62c5aada920cb70f5ace3d5c12512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9524fd0d660dd5e230dffa6f7498b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a2ca62eb4dd425b0d203da2eaf4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5374bc2df79acfd4743a69e0492b929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d123130988b5c27745df09484467f6a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee449972be73d978015ec51eacfc2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb171ce9229b44de9342e1c65a5a92a0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079ede5acd3b6289688c365974a8b8b1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fa6c4aa3c8b0af50f7418444b8dfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f792162f25e881f142019dcff068fd0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59437d11bfff19abffa12e122fc2c5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb658edb054415ef4ebdbdfddccc0c1c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1d3a6a239b4a07433d82b4cc8dec90524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6945cbcd03bce013b80519b0eb286525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1a1362e87f7307e8f72318ff736e0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5183eed08af21f1cb098f4494a58a3d4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9627815b211144d0eb4535bc3861df73528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ff2eea8931b5461d70505c2a6a644529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2484ba34dd24e1bf9c2ddbf79e15c21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681c0400b79c5330f7995149f921c3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e960459d37e7ac5fc66a5a2c103881532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188eeec081548c6657ade6db5ebf00f533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c295f87fae87cfafd99125cfde0955534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab004a1deae1f5d972f1f7c5257320535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94e61d57c2773d06e7302a2968ae15536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bdea1f409e462017d210f8567fbe99537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e422b65fcb0a529e96bb08fdc5cad4d5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279e4eec3b971ce60afddd586a49c2fc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259db33eb56c4bf1b7ca894b42ba582540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65d2de777cb4546661992352ec18f55541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f657c740a9894a2e2c9b72d76992c4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8aa0de94c687a9331781adea28e12d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b15fb98470dc9dc386c80938ba3e25544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee21c78742b4cb8d85287c78107e5938545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7953d0f2c4ed6dd7a66faea88fc2c630546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7fcad72df59aa47f2d6f824068c6c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a7c9a7cf637357002147dc740b69f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1f48f46f70c7873032eda93d20caf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b69889957467464c44d6614ea925cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dd6c25b7a9239abd8933a04a8067c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afafbd24039018e06bce7b86f1db26f7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f658f5eea2f7d06b330cab0afa0128553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6abee6a93107497108ed3fa80d3496554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5febff0aa4a79da6a79ba58467801cfc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79324b712fa141b3048341caf4168fbb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f682650109ea8b6341d5fd6bac2154557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d76712049f5810b2307e56c360e8a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46979c40c7de24695ac55516ec1fead6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3a4b34ea5bb90d69b31406c2dbcb7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc801ce3d07c33f38cff6b08d3388a2b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff7bc04d502e8490b6448f5a94a5eb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab8b27496b964192f61058c5d1a163563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51d563937031c018580a37049e4839564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df08a67ddd10921cdc48ea00d02e136565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76d86e60be8ff2d5e77505d4596d77566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8afcb848f16acd74df97511244994567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b45e6cb0d8e94e6adf7ee8406d75a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811547d0daedcebcbe2645fd501e5b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b3a1f4fd39c921a441188bc4c08e7570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162078429961a8be33b10f2436a5f359571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1599bc90a7e21e55deca31f99e43c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367a6f79ceb24c5a8a3d46fc7c456db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8d037a8169458e19ebfc1580f235b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798135ec56fdfddbbb10683b0ec5c22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b37fd5f5734df26fd44d14d82d30b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98eb019e6d8e68b4e2cb08c7e2b1c9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116de2e5c546a89cea568543e90d450d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e665b7a88db5e397e59578802563854579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e30dc6e73c0c2d6fc0e1ba81af0aa580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee2b8083017f7ed444fb316b463bd8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdae11141762debbd26bde779083698582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b036f8ff7a7999acfa07320bfa592583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae8e5585f2eddc71102f97ada790cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352615199aea3feeb3e40c5b6d9f7f61585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cf4ea54bc467c0301a463f7758a9d6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cedd9d854226cd2fd1072f2c3e6155587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9660f9a524b2221fccff0c9966e879588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d241f45a15a49c1d032caa30c8e97a3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48aa9f8baff80e6115ba9e4dce6c63590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f272fa196883380e62f4e41c990431591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327adbf4ceb3b47b65b7210b42f19568592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc487d3346257011e9ba28bf518069593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec295ef8b5c43445a955c73c5bcdeab594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f4b67aba7202ccf5b2332c5330b090595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b5ff3ea67d2254bc26fd71d87180f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879360116d7e8c9e4de46d1541a123cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417c4bfacb681e65694b1228f5f1499598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0623d6d1aca473edb9819b1f098a7aa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba101821e11a07cf961df2dcc17413a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69257b81fb770bca9f410fbf5879f1ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ffce1d7eb4d0d0cb84eec2147da86602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a08a5718b92fc8383c93f3d17cd64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4487cb01049db6cacb75687bcf7011b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f2430ebacee240a1dd2b0f77ff63c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ac4edd5375b5c387e337b68c69532606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb9fdf7eb9d512fd2492e92c4b68d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d113c3f570c66cd9c93f7a7884876d4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676eb56ab71f36fc8d5516d22c31f558609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd5e0ee16f5cc53f389f906591362c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a7d4afd7008c3d9fd27cfe7f48b17611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6467c394d7f462459e72bfaeb9280b95612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62af2c080065d6b66c10a97b5eee0c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaefac469cfd7d4b843caf757eec35614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0cbd2e8b233e374ea1715bc824e33615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc4b6c92f70f675949ed28e0c11ef85616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622d10220ef4b90bab12941a5a4c68b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c459a6cbcd0ebd732fc8d654dcd082618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e630cda664cbf90b8abab1f85745bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8c1713a4ff928542d80b2c5b78123620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa643b46ef5911db98841339607069f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f229fe18f74bafa7b637727ba6ccc24f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad38828d499b1fcf11500c9592bcdfd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e96fcb6037ff4f7598cfa1b56307f4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958b408754c53bcd2e09e8b8b73308c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07ad8b56efa3aef047f8733badf033d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7083ce10346c1357f5112b0dedf5cc89627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fece72d4fbf49ca401be29cbd5f09f9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a643a12186f62e6b90dc0184eec4a0e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d871bd9f0c93499ac4c41d0d5c054a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942ce571b8ef2c7cf13124af0d57342c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ed0a3c74cccc2e213bfdc2a0a7c93632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756932de70c31c664bc7a4d060d7992633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906fab86848f78e832e532abfef6def1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476f4369cd829d5c5b9e021f00a2cc18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfcb0f7e2c9132e176c70295c7b7768636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477e5086cdbfd4929d9f9d0040e5ea8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753af8d2b172dc332362cfa5b3cd217638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897fcde364b8481bbdcb4709e82b20ea639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003eb78f4748a569d30159ea972e0138640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3a6d515635ca32a0029ad72b23d96641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efaef2de30142535a06b87d50f0ec6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408b090313a752334740ed7537e6db5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cfc166199a89024b25cf9cc5b8ed28644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d716fa05867f9cdd105635c48786cab645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24771532b9f5de7900885c885557b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e96b32ebd86d5a49cb55273f1363647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29154238ed8bb188bfe1621087df567648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da69bd2ed2daf571049e081df0594f73649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc685107a2837e2933c59789fe17d2ef650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff3c397437faad5a9153cb587f5931b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152045dc8e86c4a6560c8d819c50c7c6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662bf27d86ac950d23d00314b64075e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36c8eb5705b82e1b09229cdea71ff6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c7e893afa40b14434f70cf1878eff655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ffc13e525c36fc076c1c0e9bb5e36656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ae97cb4abbdbfacc26b3009a8c600657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76606c5513e7734778435a57d8d871da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231f494a070dea9a72564593fef5782a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f74ba85388c0e8b4fe51822b74b91660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608d0009071fbaea4d062d0ff8d091d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978716ae7262c30c9d5c4569f000cb3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647c3b25d2fae1cadc89f03f4506bce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7a8ef04df157ba648ba5480be784b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a689957a6fd009aca8bd3a8a0679529665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128dff8ee7ebf18eb89891705ef5efde666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092f487f5247589e160f1452b9aae75667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351743d2a50deb29de0ef20d6574ef00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6031832626789089476efdcd0beeea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78af0c19afd46284b5d564ea5794da06670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bbc87324827f5bfd43cf4c3a0f3f3b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128ae943b1bc957a8394c808c27d20ab672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2be89593038d271ceff4a4e77268e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9c1540bb83bd0089cf227f062e083674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf1bc5b792c316795a333c4c0adfa2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7460484d2f27f08c8a804ae24e56187676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdc42798e953a9409949afc6d2d989677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ae22e7c3dc48cee1af7e4f3ec377ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca876a63885179ddb5b3ef92eb8187e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5fd2187b23e43e20ffb86ef766d280680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7d84fc8b8b8defeeb6c599fa9ede5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03772305f6222d7df3e99bf9fc1a51682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7049880eebae30d9ba9e1d04f5f03683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a360c8d56def5429c5a06c0a14841c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ebdecc3b9f6f7226fce6d1cce1161685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af4cc1c2f71a56a9110ea2154a83d4f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2c0b18f81af69dde1a39acffd5d02687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea70069fb644bcf3af0f6d1cf757c3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88619ca78dbcf6da62b9c619623cbcd7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e18d2ace31397275cf41da11b55d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3c66583359745dcd70b2d2fe43ae01691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420044ead3f8d93cbced6f70cc34f190692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e171857b23c4fcfa44674320cb39da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa04f75cf5e9771bcb6b784218b4a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e33386bc090dc48575122d46644625f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b416878649f2e07ed8162e7b801cb92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2adea43da61c6a50e941c232b0c59c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ad27f1ab6826652b6b007b8741529698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c219cd0868fe8fc9da39cb0d230203699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e410404dcaac8083f9942d35891c89700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21e025b765c4ec2aa3023492b42d0d0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8c46ef085aecad3a70244b52c0ac0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e680260cf816ff64229bc0bf60c8d8d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ec4fa2f10066b2b69a3dba465374d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6d007bb91c1db0ad9b09e3a2b42412705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202df0369912a8ff4c35e6443df809d0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded52307efece24fb90d7d8a83311a5d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd75acd0f7b3ccb6c70a9cbf2af13b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b29d010c4c3785ae876da8bd5a11ac709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ee66c601b9e6ecfbf28c10dc096a3a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261082925e115438ba36b797fffb917a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faa43a25674c94c57885b9e044ef6d5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe379e6eab23bdf20312d95f9e6e039713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a6a82ac16c77cd7d348ed4ddbde13714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906eb66c0edd069227d2a4434ea86c7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d8ce818d50e43af5f6df753e50694716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82da286c208a42aeef96334b631e2c43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9cf281ff780e60bc9f229893ed0125718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7b7a28a8a6a1bb8046f6cfc8a15a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c488a747af0680a04bfa7e93e21a3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c7b7adf46fbac6fb236101470ec31d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073b2b5f505255e2623e6db38891947722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4526caf6d5d750fbc2eb2d220842ce723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710cb95de2651e555719abd3c4ce0c99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4b9c712564d2352a198a5740f79320725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529b07f403cb4b13947c653f849bf26d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8287c0423dabfe170a40a8e9e51d8e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e971d4184e03cc5896302940c6b8d7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9c5c04f128652ed1cb3f877770571729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b767cb4b8634eac5a9d16ae025001ed730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cda72246d7be6997e23545305e6af0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c701a6950f2d1315f0bf4e9702e54732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ca9b84e19322930dc9b1d6317f5458733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa2ee459e2f99deaac97186fbaf366734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853ea198fd429c75accfe36d4c0a019735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9c6d8e5e67602dd8fe3a737614f30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d531410c915c7eca6df88c7140e8f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4a56784e5bdbbf7453b4f4c6bb70f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c92255c5cdf030008cb9d5b7b2cba739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c534d0b557329d985e2c5dee2c2261ad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002e85f922a17b493937c266fae11ce4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc3b76c60a8b9ac2c97f6a8a4250f72742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b881c92b3a7164f10e334b78b66a86743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a547d7e3fe7740914575f8415c85a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a2895ea50fee82f58ff5f6de491ab745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f122e51e1a876737c914f9321c8ce1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394df9780c403c1fd24ee563cf492d1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc26220a98a24d3c54bada8f9538460748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2322a093ea440de9b1a253f01ed41ed9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c4c050db20e86236dca9ad5d1d4b9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39be193770987dd3f91ecc20c775e91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76c08911ba5798122b8757533b4870c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b134a7733ad8b0075461f0af5295da753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ce419697331b076324e49b19e029754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82bf714ffe60b82439e7c91682b16fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a64bbc7de0577b7ab8d4f1dcefea54756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038998ca10224e45a76d11fb0896e4a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb081989d7eb59e1e986cd8bf0af236758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e342dc52579804bd08a164e23424759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>