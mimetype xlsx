--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeb8cfb8c6334909abbc420e288ac51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e9bbff8a8b87a0c75277b6ee8ed192.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18917b493dd0549b4aee9d93468096233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d0fc6420f1fe17eac057edbc9f65c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b4436cde0d86245ef141f2f117ad6c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142ca6288fc78d71fc7ffb35301dee96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195de83360e8f24c78328d492c359a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48c6846d7d0000a5b7bdc74a4b1f9548.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd458a01054453d341b5425d108920fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de80b6d767199ed32e16b992a954c9d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7286f5adf7331f4ad4db885057182a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b870d53419c41b9dccf7586cad79f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2555a1a39150b1fb7741b0df12936813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03ced43dec3491bd27292d043444ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7166346c509cfefd247e50572b9ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d158b5419578ba4751ec8701ee307d0616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021f043cce36f04b6cea4eed9cce52c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca980967055a12b2700b8f5d1e0a30318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a185d2d5c4b657bd0a50dd403b703119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b3b44fdce876a752d38a281da02fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fe79bc2a243f89b7584ccac402028621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e0dc0c6bac35579b603b7a856ac8122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9426bd437be88b7265007f3049b3eb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde94fbf7aa3e10e8b741d9b6e0c91324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd31630c77b5560213ca053d01e60825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85151870b3d7f85f12ebc46b18f4bd0826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2806a0032c3a53d1d65243710fb557127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b8967d74737e5f17b0a4104f2f25728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249c3e50e719f72262443a20d8530029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fcf0978193252d76b83d7b728772330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34635f7ec0abe8284e7314b431e9b04d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128ff00334dea6b8805f974cc77926832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8814822b17c1599c85f119368ff45133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8593c63a28e34250422f1b3f5ff2834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a0a23a7a33a77f10c7861431eca2a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc809680c2488fb7051ba71045a95bd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b3bdf44ddc771af3aac0bc825610b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc532406f3c878b16a520150a8cb17838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86987d25514be6712bc63fe43e2f06739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b38a776c02aa3583c30ef9cf77edde40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3e0a0c4a76caf3d80cf355497946241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd5165a03b9b7b6b1b5559601f79aa742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756999e054b783a6c66e29b78aa7596a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba52b4282cc9846055d885bb772940044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c095e6801dd10f00f336d5222f8aa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138fc9e6979bdb0276616fc3f4e34a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02e849fa1cc15f22f4d0ba9ae2a25c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f240334490b4e210b4017448dcc9b648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b350ced5d94cf4c622035ae2ebfd8f149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc92aa150c790e9d94eb8e0e2b8c2e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55cb964fd9d55a5319f2f3a3c5f301c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40f242c571965460c5b72404d826faa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d0e0c093b99f518f1d7003c27cf1e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f2c5ef410f7058bab26eb2a4f6ea554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b816c6c9f6c2be39c009fb1af86c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a66c4c46b40304905128f7abe73a8556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc5eebad2c0226914f3b36590ae83d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670c4ba84ef48b57e4989ecf7fc6708958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a07c9e0794842ad2b19ce1425583a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296287ff87dd417b84ed326d748386d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aaca37608b4a1c1150247cb37b5b2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48122d9a2a03a9009c75a33a798b6ac62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab28500c6d14f48aafa6ba1c37054163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9609e7a0a20638e866b9716a707ab55864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd48183e792401b3aef4896e2b99d10a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886e3eb8618e5c42149b800918f3fdc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099ee21079dbc11179a61ba2a47cb1567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da87c7b64c8cba18066e2a227dd56f668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf67cc4a7be19978f0beee00b52ffa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b217d013cc95a218d2d066e1183108a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390671de39135a0e8faf25477cb687871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f2a3792bf9c0c3e1207060c832722072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019f88861dc38b892c615b8d98df9d773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28d04961f21f46c69c83e169a19fe274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd981ff5ed3196f7c213ed03f69eec6775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac229281cb13edc4c5766df8ce6d1776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b740e75ed6dbfc7314e4c89ef1ed677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226929231a301abd0a8cce4c1ef6b1ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda7c9f965fad3b7579f3a5cc482d1379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94281bbd583e15cbc5690d1a52e7d9a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fdae3e5362a35771e9129bb1e06eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818555e08576402a17238f971d16805182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec827d00c8a2c9613cbb341c7c549a083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5263d81c182d7fa5cc3d942348aa10e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d95cd3a4bb311613446303e4013bf085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f895e9cf53804bf2eece6d7b940a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf23ba8bc946f11aff16572fea8c5187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7acc250a7e7213bd5db63fbc91b0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab41543b646dee6cdbd57ee99dbad00f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269263184564a3dccf40d27881c08b390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08558a86c1383aacc1a4038f113ebfa191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c55ffd81c97530469468ab157963392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1368f767dd3f577f0c9c30601941dc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad4ff96dac292c5df69ccbf74c9ba294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01519eca03ca8646b4486e05ce4abea195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ad97ef674a705e0377af04bae23ca96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555b3d40b68cc803d7f0c7af39c54da97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1244ea29286f01f244b486bed607bbb498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7fc6d5c04bf1c04f4d9c92f9e2a9b499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ee7f89b604e54e44f79404392a9427100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14372c4f800f85ad624e47028cff47d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14767bb2fbeec904e78d23918f78a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1cb40b8ff78dc7b6d1d199441dcb0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332f614fb939961d6c2417f77d0a1e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92879870ada476f746e460bb35b80de6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fe273c551de4c73912e2c99c724176106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f679b4e4e43e4d20054c5ad9c135513107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471264a9a81c6aaa818a87d12ac8b1d9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ebb4e40acf9a0e3d6b329054e2db8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12331e638062a2c738e2286398a2ec1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971388ca39e076a19a8ebfd4411a824111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b5155b338899dc4db5c751195177e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e9467ef2a43d45161a52202e5fa0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254fa196088a9319a5aeef48e2a7e98114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea8dd5d9ca9c58a0844a2d79ca5448115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175988c52c9dc297b8ce9620b606e13116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883541f2b4d1800f5df5458595407a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfc98801fab33b5259829bbe5296c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235df6d9e8d3aefe58f4c51e6f4fc0f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbb29a1b22fa97ce5301168a186a20120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a9532e216971199f67458c15a320ea121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef91566adfa11a78a1462338ad697e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ab669ae429d0ea918ed73585db8fa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51943b638b5174cbc2586eac16843bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22aef9ef8d4615b9e377ce4ca226fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2f96c6d90112da569d40724495db5c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68072834704d75b4f05406a955878a60127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770f3bc6d87753a9ce61751cfe8e872128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a0f0a6228bece42bfd0a6aeb692a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5c5ff41a43b186ef44aa254309178130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249296eaf2960ee5586353ee89160736131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fae38a392a7874945c3713adbeb273132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd856b0606cdebb323dac0cb26ce9787133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e78935a44352fecc14b3752314c10134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b97e83c5ab43af4d54071f2d7f6f4f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd503c6e1a00e773da265128ab4397136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81c2c4d6d57018571022a237291087137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310e6a5b22492c7270dd9572a6c7933138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99526a733a80d2df7e50dee91cb2fc3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c89d40a45176ca6bc054c7794791f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d29681285948b5ef91b42526ff89442141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4435afcb5a8ddf12b97f82538ecd5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859158d74bb1b854a18eeae828e3acc7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046b9e4aae1193ac5a3451092b3b4099144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833be06124e07ea9384ff5799c34753c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693013d6720095f41f545d55d57fc69b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04da10af214688b0b27a185c4cfeae147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e777ad75c36b3841c56f5f194d65674148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935f4959ffeed390fb8456cd2d6e022149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616be1f9bbbb529c7a0490c06f8b5e0b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d8c754d24443477e14f753612bf32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc650acc7981250b14d52f3768498a7c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a288fa8bb59978c2ad1ef5899daea3e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f207129ece594b61f1ff1ff09584606e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223cb45ba53266beb43c750056077c56155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeabc40a4e960593380f24add6e1886156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b094aa90a56d8d1e08f4883df8a80c05157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981249c314b8d483ab4d80a9ce53dc53158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5760beee8e32633908e71b79841ed1a6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b242f283f8d016669fc721c1b8966c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136751d86773f212b2a2017ce952becb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f493af86e750bb88d624752e556df1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93fd86c0cfbb0705b7477f21ad273b7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b96be2b356700048801a48ddfa0269164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5386284e3dadbe2fe4a851955186baff165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338e3b3d77bd2152e49c8d61b75fb74f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511f0bc8ff94bb009224db35c3490b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d5287dfc20f7741efeb148706645f8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f580b321f926ccaf53cf855f07df74169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a48f42ddaaa6ddfdb6aaf8dbbee0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784db0947d0a9e5b72ca3e77925f16f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3816fce246f78189cc1a175b17c557172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b82f6f15f98ece8deb867249bdd89173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef643e924fc48e57e070249dd7d4c295174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9065ca68829892255e49013708b47c2d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978534a28145b8cdb5fc25686838e4d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da993bd37d5b191424e4e6d0a153d28177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02fc51d6c0dcfb927e07538ff182e09178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e42911e4820001d5974f1c729466999179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0ea1e320f8119b1b74df2d58ed449180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9ebd59dfb65e4ee993fdf1d43d48c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f88193015d8a2f4cca80b33aec3c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3f9fadfd12a760f3f0f38a5b112b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93b68303503064a0000f192b80cd82a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdce39936a4cb9da47411da34c6909185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4576a1427031561018888e7a9bcd2abb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68227f2276f9101570da5a03a167b101187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcdde11a78cc24b10af0ba93382bd7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f0e76fe40ec5024630fd0770cd4af4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc133b284df43fbe95b8bd0ae760f8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756232c9fb5f8e4a89e4a3956667776191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9d551ba29c631880886dc800a8a46a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84580959c6366f51faa9808511dc36c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac260438dab2b17c6f024ca0d1fc91b3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b32427ebf9048b457a2f14107c5333195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9cef0aba65423170448e0190bce85196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cf3e52ae6020e92126cbfb260bc03197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7add670371de0d5fe731b608879dc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f70cd3841c2d201c6307469af57dd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e3e4151273ac3cbc74530581b3323200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153c2b1cb0cdbb5ccc95e9009da5b46201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4171ebe5b593ba2c78048027a8099ad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca341589a054c0bc2367552a69e630203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ae5ae7a46e0fb374d8f8984b1ba4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12df13dc8177e272e73073759d97f9f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd668fef0cd63cba7e71eb2a966ca06206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ab6a191a46a7a8fcc8a19ec30e8a01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b74589e30fad49dda6ecf84bbe2ae8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb01ad5f4e9fa93e47a2c2b68649428209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6ea3c69da4b787c1bdf553051530210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a35918de636f5440877e3db095cd6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2f281d7859c34ea9227fd55a5bf91212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8507e5571224c76184bf45d7a82c97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5e5558a2905cf71e8d2badf38dfd4d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc23ff3e7f49231a8b1023e04fac0b94215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203a374cce629e383be8786ba9796283216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b1c31f81d6ce6d4a57ac126991c644217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1179b0a86930ddb6e155860a76759218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be95a6c1fc52fed7c69526b7bb6ea9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a23f68cb407de79789158c21c6f2db0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc5313b0ebdc49c8881c914eff270a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0651953cd8370214c3fbdccdc952e1da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d53f6d60e5da1a694f4912eba679a92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473ec483963ac4f54ac6ab4777e06dc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844943d31a292500b74ac2248c06aa0d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dab8eb571f1819a71f669f7261526c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27778926c1189ab0adb8ed40ba0a76ba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eba9cab6ded8a3cff37c157d2c6aab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f867c1946d16eb48823faf9f955b0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac27d11544fecf935c254cf16613b3d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbd97bccc027074edd0537c89cd118231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130da7fa74a6c343db8f0d155e5ed5f4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7548b72660c420fe82911ce5226d6c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf53cc7d63bd0bcf2fdbf0e52d97d8e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e24e27b243b56f44b92c0f10fb37f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b325d9e33ba166b530307db24039236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89f1737a6e23c58e53b57e223ed152237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c303eb381c7a124d79526c2f95d3b3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfeb1e537b8a391fab19be74742c15f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58907a7bd4a05ef89793a594e3fc3fbf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155bd8c7d55ad4837dd988ea7d555af241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3db6000ad6e4d06ce046bf2b4eda28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0559eecf72d75ac29741133b74fb12243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc322165f2dfd6815f3484b7f5740715244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72130a433d11ce16b5d1bbf7cc535bbf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534945cae728d3d9db5970e5f028c5c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c371c1c8622c0bde9232178519ea9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8e20b0ccf7dc0fcfe44103d73366c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fb86179ee33264458db631ddcaecd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1b18b5c683d89f516883a0b19c173250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56afc184afa085d0ef9e7eed16a109251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369a762076c16661c6bb7a3ed3697fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b22288ead4ce244cf13d57a629eb003253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ec924b52510d605acd37cc7a9f446254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d81dbbc4b13945bd9022504ee009b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290251751e0617050f1d5d2e287ace7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13086774c1c8be159a0aaea08158abb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2d6ba59f7bfed58e2d0955c7ab115258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548c5f094536f14c443282ed241ab92259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844db7715c94ccd4bf099bc77d410a91260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfcb30450a29bcf8b68503e225dc7aa261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c0712bcccfd422b00b1e57edbe75e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a8b4a1308b39acdb5342351773519263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf042fad4d44b9c07eed6056329dc4c9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785dd230845a64d8987082ae908645265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88681dffc7235f5846237e69078b69c6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6e43d693b97bf23071b094ec99d06d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10311370e94781d5e07e7d5c5a171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60fd97ff7211084a93634d2ad5a7c8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d61b6706ad280c061c84ebc4ac126270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e77b007b8bb27b5461cba16dad924271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b051e3f88d9e0a085b33b12dbf071272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e67c62ba2c5455e7626a1f2cfc7ea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ca5bed7564a0aa29aa579bbc5e331274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787a47e82c38a002e3026ebcee81c84275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa0193894187d709ff1cb678f957967276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e799358726f0685aa40cfd81f577a7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cf32bd130567f038902dbe3d5b6cb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caee600fcb2de5aeedf8c0b4f8b28f2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e0b2e93bf0e0c1fe5d4ec3442faba5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44b4c4fac942954aff30a33b359736281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3331accf68aedc3fc5f985eb2771b57282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050db2f36cd3f0673544a9bd5926bd38283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a428b6a62e491ab68236f906c5233cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc675ad0fa477c380e306ec98724b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3779594e4242b3e0f4c85604f01090a9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa97d0f7cb2cf28a649dc700d8bb88c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdd22a289f0db5d5646a5d1f883aa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e257c1620a44bc257ee77aa60e0dc81289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47e41c89bd923b27980326192e91ed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f98da20b955e8a3825cba45186f3e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839fd5a67ece5c219f7b644f1178de3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a65d6cc194e17dbfc5171bfa90b767293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158552a469f59b2c6d28f3ff66ee21294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f370d4ff2e98830ef436f0224ea41295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59375c953cec208c9f1399852b65911296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a31e4dae2b9f6c6eb4874be08864297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d19cfc38915b674253ad8d2e93754d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e3d0b2152692a2395fe31b9c0b528299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7f5d5f6592252509084e219daa9663300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d023488b42f2ff59e17bbbc775a96b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48501617e2dc96d974151e762175bbfc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4489e24dfda131f9e66cb4b85e772303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08b9b24f7ffbd1535ac73ef6b662d23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e1ef43d9bc965bfcec34437f015114305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018dce5c8b5005c8842a8b3b43004ffb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1683b38af2852e09393207ad7f842307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c4f002e0b31de501e7c6322d2d1a8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7ae85b3b9e9f324033ca4c84e8ddde309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e834ebdd2069887735c1895b1888bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688da931ba1b38e439569c6f3330835311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345e0da1823c3fbf187d47e7784b40c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea025c0a2c09784b248205c4f48eb5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a2170cf6e0f52d4f983ff31f75f66314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9009de3f1a36d423481e079d256d14315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f910ff449df33594c2401557a9f5a4b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b325f4e43e34b4b69fe92283fa3eeb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2d19f286783a29186309db6f84ad3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee809da9e1850174a6d60b8111c9e4f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d851e2cdf6df74460a34cb7f86da9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d312595379bf18b451450ea7982dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0ae6296ea50b1efcd23d573f3b9b8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5743a91fb838f9072ddfc14fcff3338323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd321c4af86dbce2e904af4e902f1c5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d8616a3519985e0421bc26e02f0529325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee9949bfff50b28d2329bd83d121f4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34d53ff6f22c52f6f76590272f19e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b2d2ec170d7dbfc85188ddfb81fb4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45258b8ef96601d82a5d966eb16a91329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca143ef91102d0625246ad41516e3a2e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a282c9a3a8e2f33cb963b2b7bc8a51a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd136e10209fb62d0f7203e26b5425332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19201a46ee04a951869da3dac8c907333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b28bc8b72f56b4daa42d8155eda35334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ffbeb9bf05220e8c7420cc0c8011e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c587d1e317d67d96749e5e358e8e760336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201a968adce80724f785058d11260a76337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b03ea899ac5456fd412f00ea58cba8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1069023ff937e5b8a4dc22949d81938339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8372107e933e838d96e1bf893960d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f1ef4263b0124aac5c7fffc7202f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc43c692b210817d2f532937b63da310342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5934dd033eac3a9c06428ef9b6be2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5236ae0e49740ede2e9302468038d26344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42d4bf19a367619418e7605bdc01d8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af8ca3a96ac2da0e0733977e1aa3849346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2662aadc4815bda67dfa0c7800a9863347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219360fc229c22f184146f5bfb285d8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e322c2484c438890115cc4eff5918349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94481b9ae3c9a56d465298cb0ab19bd3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77972756af2654d7e5db3fe09e1763a8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b295eacf835007c5f8d9e4d5aca3ae0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bddcdaf3d48f05ff4d7f818f434c9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ef3d4039c76df6b423963dde3c6bf354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a148487e5b20179b6101cd7e403c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c567376b41816f343b30be1271cd28e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645287a277067f5ee74bee75b398872357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae75d83f2c25184b60daf665935300358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805fa0e01149014c2fb57e983446763359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd175c7dc1261fc133f8ea2ae87b00d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe13e0e15f00cdb074533e27855b0f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac04a242c596dcc445a2d4706d5c49362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f69d3a6e23b3f623203d20f2ae02bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be6eb1307f5859ffde14e862ada7b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb267f446325b17bac850b4ebb26d94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e308bd8bf2f32251307f3db470c9f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926bd5104fb593d6f351d315fa910ec4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe8da37938acf403f8e840e30c1d629368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557d13c83b515b3049d69560f72ca10369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e1cea9de60ebe1c28e478dd1e34c8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db93e239c806795381f3b2a3da54ba07371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709d67948f54c210ac9048210ab4b18d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f273ff126acd685bce3cda488750463373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19975979a219c3625c055e6889138b0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1797938092e44346881c74faa9d624375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37684415ba82868f9ba13e48ef4ccdd0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933d6ca934407d0863100452dec9f64377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c28204c174de8028f4089cff22a21ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417e70afeb486854ec8bbc4f42cfa964379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08eb5c14cbf24b9be05a77c4cbaceb5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af373029745f495aa5dcf67cb4fba26381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694046af3498f3438cdda0c3e2128f73382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a2a71752fd6fa959329e39ef72d25383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911e36e23be1d4c8a2b96a47a26abf0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d56e0f274779ddd36c7cff34449804385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede137e59d599432383c0ddfb2ab905386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc653f5ad95506f27e14037d7b2ac1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604131f05cdae5f8d6360d0b0e4267b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd1f5e50ab2c3e08ce2d334586faed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111544116d62fe3679b7ce3c8a1f47a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7499f88d89546075b1abaa85eddb0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97fbd75074425429bdfeb350fa333e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa7566c749f2220accb906653b4c68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947665be4d90635e1c5672b91ad272b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcad9012fb737e9ce0038a16c64493395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f41b767d3a14887dedd745efe712aa396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2920192db0bb8c7d500df7f649d7e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34e686014896bf34b275a870d7d73d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c95caf416e60168c38be3c6230eb93399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29cac2d24a26c966059a8c7ed48c2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4745a359b039a9667a2538c2a223d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd27981e11861e4dc07fd077121fc6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6562fd46b7b0b640a01d606d8de247403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c28ee1a98eb942e06c1b8d4da921e3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e0ea58b81d11cd336f759a8d83a27405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f116b0c2b006581ba23d806899898406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4aaa2bdd406cc180e1b8d42c253c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384e90efffe30cdccbf41b19754d29a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55368f08c2e3ac22e7cdb204f6d13ac409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae6c69a23b708ad17b536d1ce7aa2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a8d3abee5f8f51fc8fb5cae2feefc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f3343ca906564cec75a26220aacc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f08065b4486d2bdd1080b756f33cce413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1647e0df1f82c3fd2652698f4f3a53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3680261d97b5520e9ab84d0269e4089415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c018c161f2a9a74de7a54668fbf343b0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b7418b45518364fa965a22c5e01234417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106309c90a1175add334050ad398cd3a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ea5c04ae2b85c2f633f43fadb2fba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67956045dce5136fd658f4b3fc85b6a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4bf84b4726fbb6b835df19d00d7a19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84dfd6dd1297624590df5aef4f7587422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7deb8a5e9f2d71438cc3c2136efd9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31417e7aac6a32b35cbc6431b2df6461424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2aa15c0eac1cc039fd75658efb1e38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e8680f73b467f0aa3b65ad754bd25426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89304d9219fb9ff6fb6aae100d99c188427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca325754e0df73f50734a9bd1d8eba7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e98f32ef4bcbd8b17c9861d012372e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7472b9d4ceb128839b70f956fdf47b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377d135ce5e178b50ea3fdb07d81de7e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae7fe4ef9ab83ebc4e9a9b8acc1c66b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76914960537586070bd2be097bdd4125433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca3bf098cfbd8b41b09301178d5592434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aadd624335f5a0c6459b2608c192df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3628e063020035f64c0ef4c2e3cc844436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a6f91a81594d1653cb6c7bfc9b656437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634eb3742e5a1027f7cf66ab6f2fc2c7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b548cd6ebb9f0043f279b6dd4a756439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263df914542b8d2a6f89a257f9afb550440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167fb334b02b7693dd825f68815b66f6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9e498b190d8d1cc5f185cd12f8751442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c8d9a501affaf7bf205c05a8dd5fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6872f78445be56f64b8b4ece3be14e1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38260cb31e8eed4ce5e70ba3610f94c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a4e73bd485a499bc4159993325a65446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb510e337cd24b85261f900f99ae4e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac100019968b8920c778bb5d28980f0d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f49f2b0496627ae7923ae80429d0f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828e74dff2834ced63f149c3d41002f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc4a8c1e81d9a49f9d2de28272c508451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15200fd4fca806480fca784f36749d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce99b9ef8d07a9e0fd6876537f2ea7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4d1f91666c5053cf7b3790121b9d48454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebf5f772861b17d4fc335aa1988e162455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea00cecfcde1a861b77282d93f3994a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74893adceb37fbcd192d4bff91501609457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61129c7f0207f0551cb1d94f49a3a1ee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666db808f99634096e1b4649f961a6fb459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8088814621b71cb744dd4939e10b0809460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0789c4b26763f307f992a8d467e28461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef55a5cae3799013453a755f245929462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597e6451eab9e7e30c7ee602d6d995e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e5fff1beb4baba39a2d47749791da464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab5bf5ed1a5ee92856ec8f395286cb7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27e055f35a243d954294c6260e90d2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d29d91e00646503c90e45ae9efa38c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86dc1a371ce43ae18a6af8c831d3f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53964fa9b428fecc765830a5378d444a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dadabea92f7452086c0d6e8e3487456470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ee4e36853b24e95afb0b250381d0b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7f011476972a43773b9edd9df47a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a08899f2bf4d143e51fe8cf1a4524a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3792ba33b34a3deb1ff68e7f823200474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc3e7b9bb57f3bfbbd23ad7ae4014b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83fef28dbb824306b3ca6c3b9c90cb2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad817594ecfe22d1adb312adfb172b1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82af5edf4389bd1762cc368196b973f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0961b1d04d177cd83f678d205850a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226aa2c0bc6efe1fdbbe47ef6c555e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ab151f792d1f0179292d16c75e8ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0781d6eb8ef41c36a6cfc693bcad5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807d224787bdd8e0387775ae41f36e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cce0aa1c96f726370fc512a55260859484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fabd87767f62211998ab58eb7f04a67485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc3c5e03fe829d8052086e1841edc2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be16f63aff5950fe179be0452ca6922487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43647b657589ebeff5df97baf3fe10e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a552f83183b609e0df8e5dfab11a60489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e7a2018c15dbccd87ecfa1fb31c5d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd63d8ad147490f723c90125f1c4c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b391bca1cc98883f335191b79d1e2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e7b3cc6c506be4aab3107f1ed0d215493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65acf125092ae3ccf0355c237567bd05494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ea26580a1988b28f83d5a84021a774495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49c09e32e35388a909a8bd73d75517496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cff09f25c0672e15ed60180904642d3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076385197ec69e73b31ceb54781cbc6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37827ecc50f10d8339718d1efe35aeb3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99107e9991042959dd419d2e9796a7ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5b90227888d5472626db475f5d0cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad2eb89c13aa1b5417aea281f00db7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fe3302e53541f912958e352449dd4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca774d42429027eeae70d4d6c5110a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7d87f3b3fbb480fd6aa4cfd92a665e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cf1f4cb8cad797d1783cc5db48579506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654c9598dff074aa9f25c785c58a9cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54bc53b36be80684323e16d217a371508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5454ba2711705b86e31b426b968513509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a7c00fd7040f671d1ab7bef2c245a7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557781c07a7c5295301467de0911797d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d19a20cc22fe78826ba172a1bb10df1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbcf4078a18ed7f49f188f6ed77abf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be0c6a1a67888b00a6991b716b893d0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8508ceeac32ecf1d1b055f5b156236515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543af747f7f2fad5da383763b8ae286516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8647704db526da5f3b3ce8f40a6f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819bbca76bae584fb2709c08763d6f7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07ed9e996a01f785c2827b6997a5a93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250e9900a5407aadca3112871a67ff9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3b7a295fcdfe538f4cf12671a5ec8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e51dad7db602a9f8786a5eda34859b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd837e346a32b738bd414b7d895d48523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc29f554c27d13c4ad07f00347d757524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2a603efb4554dc9eefb8963d41561525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ecec33fa80d3ff9dbccf7a17a7fad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0770012dc331b149e499ab51676da54527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3107eeb0e69ed9f401b0ea4be136bef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888f6b3f09599b678a912b7340d453b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e144e3f2141df2e39ce7722fbff0944530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88260dcfbb01079aae7a04e82f64f83d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f887dba4515fdb4c5b099e89ef033c16532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20629e2c87b95cc32560d7daa2c04f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33aedc1e52b7c76ddaad6927dd58137534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a040b2e96b7f97fdeecff25e61fdb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca88e8d9a50605acb4f2059414dfb2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8353f620c6cec1329fb3cb3cbb166ff537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f4f6f75b3c2dd9b49f8ee0d734d79538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285e9fef6b8fdda03888e2f902c4362539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f323385729e2c723fc2f2185f1ae1e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f97805769a7fc8b809c6670dc937c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80a818de87f62c8aa8648430f8a01a1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15728b1b756942a549bb7dbb88850fb5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592d1a0eb352a3ede819e28a5e4f0c21544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8657b0227a413aca2960616c98f186ed545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6334c1b4f9f6b24cd7794dc5a41b4b97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b7b516a1fa1a0b2afa4bd44eb1f151547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc776a73cdb09dbee094eecb7ae16ec1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616849ed7fa8a0c472cfd47c8460c4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9df60604178726a371b67c00d9a17c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46767f49609ace207e128278563e2153551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a235690f9dd4eef2a3abb42b06c0f04552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a14d9f2cb70b5e82112882e7c3a3c6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba298b0744fc63ae3b9b9c9d26570c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e483ec9c54cbf4329938be6ab2ebd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91cde2a9554985e03c725ccb8a56ea0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08ffd0e1cab1deb2f5a588b5acf74a4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e744127f882be2e6e95f0b92450f89558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c67f38d568e9ba615f33bf75e17cd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fa63c13e05935113d45c503bb7800560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55f9cbc7280050f456fe4ff6caaf797561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562703a8e4736234eaad8a34abba7552562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2d7ae7ed01fcd23db343eb3aa1019563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135142d8c4b0af0d8ba2d4d735ce54564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10649e06613407ab5d8d7c8e80bfe29d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b49c87e216d99526523d30ffb31b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1533cca93630697bc420913e390287b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e082a6c808fd987b74d3e3a88c54abe568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227514ea69148adcd989a8fa2201444a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a25c6358752bbed8fcddf70614642e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67591dfe12bc8e9773de0541639e1ae6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc4d65189c65d62454ec30c20d7d815572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0298a5e941930b015c859192ed0a69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07321c95c930cfe247491eda383134d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141349304416894d5c13a04dc18a3df575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0d3f2ef5bb9c96a7c74ffe6c9c746576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d1e3becfbada5519fdb749706bcf0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2367c1e532a89902fc854fd04bf946dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b0f648f8fd45c56d4dca9f416ea2e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7e08a37c07d9d93898a8e724d79b92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0013d4f0b1a6e161594a4b914299580581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab553dcaf369c0ee9b0417b7b41c05d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedfadacfd7ea6820ccbaca15c82a105583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c5478474a0d8a6f629f288fec7f67584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eeb5f1b0b4f5fa7282c7e8f060c323585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f56fb15e169fad1d7de0eaca7212b4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b406ac21e29351483ea578b7039152587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6cff83d9e5b3c60705d93482a59a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44431574b23cc86a434b97cb4c988cbd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04a4a7312422571a746c0bbe56149d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb853fd6f5dfbf1128006b6dd11a2b0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616d5fc84aee219d1236d970e4be269592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471db24345bdfcbc23c2ab76d7ffdfd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4255460b7d311794808391f1f21ea7f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed620a3972682a910adb3e0d9da543c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db4c2b1586a733e3ef523841d28bf5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c7e6a73460941e54187e3486eafd0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724fa99d324d9484257599539dce506b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571ffd65c3600917ab42c3f4fea93b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d79de448ac243fbbdab77d40f2eb43600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d67ff83ede0779be11bf27bccc2c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287449de5a656f3d31742ee644a7acad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d1562774c02afbb4e7e532e6bf3fbf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138279734f04c000b8e4d89df89a233a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bac7fa311d98bfce8b8a2fd57860e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1216e0a36e4daf3c0ba9b5e1b4067f0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e727b8010e888f839b33b38ddb3c962607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c647829bea3af626c7ceaeba9d69a17a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6064449314dcca5e8dc52bf922e36db9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bcb818c8686b681d7b45948814e4b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9527abf57c0dcc078558fc71c8b30f03611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c48e2b0e02ba1458a9b5279db3c416612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b06d36aec1c166c836b18e8203df3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a3877270afc3a95cca6ba181ef53c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98dc3686d7ba9782c5d81df4425e3c8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab57349911ba8427cc91a0335f7b52616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201447289a5cf2f8ce963c4d2367710c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4e6e3bc926997651c4c9d31100cb5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688515f0df130d2f4a567b93b93ade619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7fa6dbeaa5e138e83c546bdd167e4d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e77ed4eb4f9c423dffa9a6a5fee6d02621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c7f8a539e7ae836140feead1e2982622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ff78ecda205881b4f05443a71e3b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a148c75dea9c62beae749c668641c17624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf5657421b8d2b916c253234f6cea4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27ed6da200065eca76f886a7091d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb578263688ca071b2a3be7b438bcd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b506020dd1aea60e49658a00bcdc21628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6fc91ab892e6a81a8c8d6afb9ecdcf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f41253e960ca33a9bfe1fa5ad134700630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99011781eb2db29fdaee9004104a38631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80e15fbbd615a07f43b2cdb9a1e9c09632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17666f10872ceb808953cb8aa0151b9f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef4eb2ea316e97f47f2ebaeb175d11634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e03b179a45fd86df960487b5d008e06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137b82fdd4836f1982b5c51a372d7027636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd18ce58db8a24eaf8ee4841240cc430637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2872b4559fdaaf8f81907438071e5ab5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ea6b1e2ca5fe2a1ce751dc9fcdb43639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a483edce8db9aee951bea914f38be6fe640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0c780e1d1e2c4781e9850c5fc6819641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f16e1492c7b02e3a2e61fe327295e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf199805260733892d620756e78ae9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775939e7de0129f6ad8756313d780e80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8707a6c177e25b4756fd022e49e6bea2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf937b3ff6d84a5ea1a89f716e604b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e337f01b292af9ec07ffc6edb8cf1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395d0f53a1bb894574d916197e38e2b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb00994a2af2871d88cf5828a965f9d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79ae47b03f4f07dcdbe8bafa7e9bcf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5316e2c35f297d917296b2c2082b5fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c5cf6638c7b77ed04fcad94ef4fff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9630e6c9af87a4bbbb9ba89be08162e0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baed5503dbe892ecd84025ae594362654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f82daa16fab3edf798a39f7847030655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a37c2dfb5bf009b39c258cf1ab4929656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d97041889bab6afa06793965ca7d8b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df769a9689198ef5a86d9b27dea371658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c4d18dfa503e567e1abc02a1b9af3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af45d401def05cc818a80c5df7df1e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaa4159c24d29da59c24bb6e6e17424661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db645373ce49fe472a085d55b777ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738930984730c270dcdf14edd8fb006c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba49b84d681b5f8783889e909f5f1b7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba99ae738b579bd29fc11f8a115491665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89121d9549956dfda354ed0037c13f45666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bba4a0bfb05bc088899334d1d3c09667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6e7bf3be6049a2a8015d2bd94a12c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2acc74e91017efefa299e591be5769669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b4368a53298d5041ac4daca7259d4c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318b643b4c6d8b8d20acd19b87a6dee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79491649f4db7fae56c2ef20f0346d59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b57a8c44a01e9003cb5ea45d0cd395673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3118a7e71b027c032e7b9496a34745b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c3d27e5293c8d0f00afe4f13b90f9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823d4601ef1db3a8fa58027d1a52dc1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff039a44dae4021311a5d0fff82fde6b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e5defdb3aedeb692c08653400013a5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b811146fe9e871dd66368a82f799e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f668e81d27caaabfe1720838a7d8ed680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152bfbad89c684af5d56ae0dab6f38bd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0105fdc6c5691bfa48be733ae47cf5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2e1cd1cc77b61d0425b2426309ad0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee12aa4b7f8aecac8df57be3d6c784684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba014bcad5f3318319c5ae87af1454a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bad0c80fb2b328faffabc08ab8fa6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e31543cb908ac167a91d5755da3aa7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2816da230697d31d84adcd13c98e95d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66832d1dc0456b6108549cb13330c92689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613dda6c8bcd6d6d38407287c3810c3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31878f33676516a6d48ef6b57c1c1f37691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72987bca272e200afc2fe66f32fef421692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1003caf2e09cbe691aef6d71ac707a2e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151aac85e65efd0aee387b934f0d5b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf86e7da45475e5aa548f5bdafcc86d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5f0c45422c9349a51b7c1c37e17c2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88c4e82e4cb25cea428aa45a1060b3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7457ae9ac1f4dda79b15f55d61fe02698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d4917c596bbfa8af33b9d2d31dce0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d5d83a75b92c7139944ff105eab6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916959fd74e1208c71bf93272af0de1701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b3576205560ad883ca1f968ebef869702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842c7c893bddfe31388a5f2ca706c37703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be08e418fa3da92462213baaa3ac633f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac48785fa68558c1a02dd0425f706250705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfde84667e7d534a670a7dac1d6d2e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9417e580c642307f7211b529018e859a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f862d6552bfcd723d333525c1bec469708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594513dc3639b296871686bb4ebfd9f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59591b54a1bab2c2ec2ae8c78057acd2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb1411a5ec7654451a3913c58cdf283711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f5ae9baaa37740c11db729f490010712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6b2fd601382c07fcbf05b2c0eefd4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a73aeb1bebfcfac686ed9fd56ea602714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b6253f0218cb990e984ccb1092d9d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c09117a9e0da7835f2d35657e72c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15203a322489c8b2533d396d03367030717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403f9ef731eed354d31ae89eae3e856718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1fb6cf5396e8edac0563d2895b6752719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad686fbbe36b38899219e87986e0d56720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b87b7328d88d7d5bd0aa31c2a3fd72721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717410e744dd0737713e8b171dc85d2e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8287de503b716fceec1c36e4a9b729723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725135d81c3cfe44a6fa5e821f8562f7724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2406e4a17ab8a13b9c4fa4931713d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50316b719b1bddefb82550f38762faea726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e1a4b386a9d6eaf7ba87e62d484da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5daa2fa198cd7f2bb145d8835efd2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad7f2fd736c693a412a46b26f103e88729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757de14b2ae76b317efc7d03a9be959730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf453c390b1bf41907a9d23f082d87a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd962df183497ace5e7483aed68a334732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a988169313c621883495f72a3f7d9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b8c53649d902919bf3d7700695fe75734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d146be9770a2b836ab747f2aff8d9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcf1af52a12ce1a10530b9657c9a51736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e712ad3b4b2dacb63ee8e0b05ad4b0c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4465765fadff018ee33d0314d8fbbe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2376806935974c1fc38419d3db3253a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444327067087d1b48f419dae20e25aad740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547ca6f5156712244418e73ef334b8c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172dc4fef41e5d34f75f9a771d24780f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf90d094b1c43acfa38e97f3af49a91743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5cfa13c4179b6e8f731f797fa31d4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5519f8a4b563180388cd6d8924ddd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c942e4b8d0dbfb324d64d09a08cad2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f470dc5e21b063639679914a6430a6f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fa7ec51268779af5f170f44774aceb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b048b5de669e985a814d010db0e27749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1a523e4ee8d1b2892ca6bc2325f18750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf95ea3dc81bdf53b251cab7f71fb9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400f95f614883d3579208c1c65ef45e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42007b89271a06835d60cb5e9eb0300753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697efac92d9f6dd197de90725ab290e5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f49776e72139fe2c8348518b870515755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc115d6d0257da862e6e03e702718e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2421a5c05c487866a13b73fe18d63a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b44818e2c5c5c8e55278d6cddeb75a5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be98c6cf8f16390e9776c9ed747551759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f7eb87542a2c4119cea470a0ede01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec208a0bde30ade01f0416a0495be132.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775156f52578e847b2ede45f07dffca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecf999624e1556e03bacda655363564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b97d41ebbefbd507d57e09d37aef525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829af0cfd36aa102f405cb3d1f39c1aa6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79099a15c61391f7742f2f9b6efff3417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae01750c61f1e1f2a3f58a7bd91af28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2bbb091f659447e188d91c04575179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494d1495c028818cab923b47af979fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713e9a5a8a265c2589396d53652f41211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5976b972e8f1a9375b785d558d5f012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19e3a3ee9ce4584b2c098613c449c813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f0d9ff373350edb6694dd3a13ccc714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac792407ed297eb2f9b566450fcfd1e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4596c8d56ffa395a9ebbef4545c8fec516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b161e8b54780a8a0f9d27eab13bf8d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe445ba4d24f5e8eac2c11186f76678c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae050cb2ea49848f929148ed4d4cb3919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c7235f165a2ea354e8e16d0b581e4320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167ccc38b04f8e8a3a79dcad64b99c9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce236669fa8d8546c5e543e9b28685c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452676f03b4491ca9a41cfa4788cd47f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765e44ab7870cbffa9cd9253904a476224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda87e7bf9c3c03773410c1742b140f225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a0099e509e7e7bcbf4281e239667e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900714c5ab7177e7dc9af43ac23daee27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8529a96a195a66055163cd88f29310528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070922d713c10819e6bb40df94c8b36e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21909759f601a9f2cb94b96c7ce6226f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0219519514bfcabf99ff66a4dd6e9231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c31394e0c914513e0bd4358650253132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4b77876b9edab4a5abaff378c0e4833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250c1e15e23673b658c70201f8c67da34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e67d6642ddc825234435938b269ce35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e66b30cc97326374d905b7687f20336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9c3795f4f1ca370074a695faf317b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b3b8949e972754196ba68d23e6f16638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f84f82ca336ab4584e0cd988ea311939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687fd63eeb05521cae420ba59923cc9d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943f44727d93b3f21ec0382ed76d05441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb39a882bd01844b41759506b3347bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca7bd181898d129d4edddc376d59fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e07027040786029a7163cc3c61c6b6244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb0759d15fdf198bef4b515634e75c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c6feef3bd2209f80a4d6f8fdfea72a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acbde97880cc0af23bdfb243e23478047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242be25433d206053c7361294db714f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621b0eb8c22c8ea992a88a6bd024dea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe48dab11b0ff261cd1d583140fd7250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729f771f5c8c2673c05bddbf34438ed51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421cf30194ed8d5ed5edfd201e0d1e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893338d3bad0c25fee91d90b55be518653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e312f9a4c20e7aa27e03e66d829ec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc7fe71a70bb3c79a5d3a38ed93e4655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bf1678d6d8e9d74c752df06c4f825a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b340a1745c2da7b4744115d02c02757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dedaff04b861d3ecfdd6f2be43b67258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14425ef2e70c16c342051dccbb74d88759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c9ed99f563cd46c33d31a7b6765860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c4be6428a35ad61bae922ccf2155461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f664153bcf44e5591421a16bd07d7b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a849fcdd276b82c0962f618db3ff1163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc61b02c6c53884464e319131ada8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cd41da89ec1a151b9c3c35caf273165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed509a63307d0370f63131062a1b989266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239656c06722c2082d701fa1bbe335d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e9a1f6996caa0cdb58b7cd44354aa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c0f7564372ecbb3aab3201025d76669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b287b71621ecac6522884aecf3aa070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a244eb5980a6c00a5467892abad16771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73eb3bac62986e39ddee19feac03f672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2526448d0bfb0134bf51219d06ac3573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40420e5e3d9fa0dc4f8bd41e5c72e1c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6100882d90e50a1586219264d3cb475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b921c3a7bb12841465206eb0d38bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f442a162ea7180bacec0e553c24d243e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94644af0238df76c090aa4ce87b11e5c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca42d702ec8c4f606f54dae21fdb3b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326328ad540623854887aae192b332580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e7b761086f62129f7de3ab40da825d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7f90c3c0cd30ebd51094df73b49e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4565494d6e49ed5b65a61619bdfd4983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac4019f1b95fbf9b4696a74a7154cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179f0f117088f5a6117dc1036668d8a685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7659b2cf61c21fe001e2e7c0ac8d8786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa679cec9200e7ab7ce1fcd1a3c63e5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551eb82cef0d4b792d42e3fbb3e46bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5beb769b7e0ee3a06b92cb84149bb3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a007941370a47bee33c2d626c2dc2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0151c2ab9989da03ef1d10d913d5c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db495ae597b0ddcc9ab46ea377c94c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551b91c7c48a299543a51075db31b13c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d62b5027d5c51c2600cc57a50944f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be3d357742db924078632f72904018495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c87837e58ceb45c61e55e6938e7fe96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142f61f5d19983c7b2a42e76142b1a5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49391555cf3337ea7b09414265357b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e147d3c4936169d671a75d3c189c0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402e653fe36518d58e991cd1b1ba032100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e29bbaea025078887ff4d2fa2bcacc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0eebbef0555dcba4003d71b7f404a4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c400d940fd9185d4bab2cfacf15316a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35f6743841005bf09180b06d80359c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a207e85f347aed569b9a491770634105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992190aa19e44eed85848128e6f3cdee106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551788aaabdf60ca9e2eafa7e07a012107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7878439b68823b0cb2f3f3b74ddd2ed4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1f3011df2ae49770aafa06740664109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845dcfee3ddcc33c192bd5aeeca2996110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26984d5d499fe8734c8212a1d78e4d7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8b9227c57e06ec3822340ed5fb4e1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78443234e0fd984c42aedbe912cb5f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52dbe7748dcaa8cdff5141fde4f2d6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91c1e9b039af4b995e999533e54546115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd7bd23c4d423076c827d63953110116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aefb7cc570c273d166f234e91818f0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8f226890fca533033f81f40118a55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d164ce53c7a8e4bbba9ab4513c2e205119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c062ab2654f5d4ab0ae83153acd8e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80729edfe7847a65e883ad066652fb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d201b89f6dbed337803b8ed5ba268d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a19ebc834c2ee4129cbb29acb6de8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da104ff860d9dbf8eda6cb505ac75e95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87202b53597d591294bdc0c7dd9e4a31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806b2d7cae690a23ddb44e3543c371e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e8e34891eed7a196290800e3641b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10b71a6397fbb61522ea6c6b8ff827128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e631d39bc4ddeccc858f5473c9e4b47129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e739981a18388b665f7992ac9eb8d13130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094ebee0fd83436127710958586f0ebd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7acd5916dce333eaf54d0c2d999e8e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818fbb6d6defbbe805085a13c540c22133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ac997bf063c4695dae439f2f3ccec134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37746bca3bbbef4ae367205014cff9ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc9f5f6af979e86be7a4e3c947fc69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7224c1ab99025ee6238c4e78804284e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc2eb9a14527117b0d6ebfac5b3ee5e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810aa1ca999739fb187cf0981b0d80139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d6642e9c397edbcf060e02131d7ecf140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47845fdb9247c0030443d4d6f397c973141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef225bd7195e7f04a6d9ed005e08c03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caaa3a7d921b77d3258bdb47ce593da143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32092d771c9d1c5cbea46cbeea9a3d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be2daf01c63e8164cc1da087713ee1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de0f78a0baf1381409b9d1b56b6671d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121d51f3a20a1c395936c0a7e1f37263147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762754540fe571575540f488e0595e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53079caaddc11350b5a5d8a258fa557149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d69a1d1330b99e0fcebc5d6428325150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb07403aef3634fab059c8cba33e13cb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eff743a3c9b11979a5759b380bcea6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af180f174fd999667535788bea4aa471153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729531e827da03926bc7739b813ba5f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41eae2ae017c1edecdb0f36a073a622155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fc7dcf4ad3c92c656ff8459a039a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681ebed2d3993cf09f3120b4c026c28157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846b99846addec8668da6617d39f6009158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51079c246688cdad11bd1d2b41fae5d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ba9c04ad977a23f7fcae94bfbd314160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c0e5932b212f3f5336bbc4e7780ab9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efb40ed285b52b25c3101fe4de709dd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ad39f05878291b7e5e75112d65388163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba030c2aa38abfd207d2fb17fc84c517164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2235a7db6cfab8f6ccbcb462a3c2498165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402567a0d48cc29a953f7db2e8cc0aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1a687c0223365fe28e39016af1ccc7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787edc90a9dd2f00d2a86a6b48f3a2a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c45097bab3b14ab9b95c50dc0270bc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165eda579f499f1c56bbafa74ab2179170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8390c420d2c059736f28473cfe4878c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a007c501772e223c0618353b4c2d557f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75f7578ccb29642ec0d743bc2413ed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e6d67f8e7003d9862a137a2f50271174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac689a50a029e65eac3d9a8620bfd15175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b73fa4be3081a838013626f483c71176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff9ca223ca16bb357573633d900658177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9dd7b3e523903cbf5b71c6e8ae11d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078bc659866e8c70a4f50a5034f5bb98179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269a8f606d67a69680b22c2bf840ba0c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e869df4af7cd094033a6fbcbc59bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529f5af7df9f33ab0386e06ee7497d9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9cd3c35bedb09af7d53356bd8bd01183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bc0cbf0fc3033f438e9ac6cb76f6f4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cd1beaede0084e01e6bed903e42a96185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a3f7ba9e228b7312c7f0f7fa624bb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e74e87ad0e57827fb99cba40463de6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba744837c5f924f9d9dad5c2e56ef3f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c9ddeff0cd7fd279f68263353ace71189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fef98f80b4ae5b931b160de672af1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21358834d167300540c0af3ecfb0caea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13510bc644ed4ed30101c6657e29c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3fdf395c09f526c50c3bf9542f64cb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e0771a378725ce758b257ab9908ee194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf3d6794bc6ba4b95e28432f5765ce8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7493494ca01e73cbe0beaabb7205c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9f8c6b81724e6120633d490d05cf48197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2323b7d520a977ff4713f8344aa08c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe600731508bc7a0924aa3ee4d27c289199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03211daf2f273fea21125710d9d68a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e0da287a49a6d4f03423c1cd38129201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d912be415b74cf827885ccb669553bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea1db42f0f58167719c0254d90c646203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f32e0454c188b89517717237304b8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1035a6808b860cba9816ef629e634fe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46526057a805375612355f466e264315206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb930f77c1acb4eb43015d1f85ceddc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055da34f56b2c5d92c8cb2b3b255b15d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec69b59d61dfd88d8d0d8bbea040fd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e345f2c4d9c8fe42c6c50fba75b45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3f8049e485836f3b1b98517c4aec0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676afe53172e68ce43a4f6f39bb27e7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd812636c7fb7b05709743a074030290213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3307f80fe075833c1a642011727f9c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742507df4943e074422d60b5c56eff52215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab1df8b143e3aa84a0e637da7fa12d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62dab35e2840f05eb980ed440ab2a33217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f63ba20ae2d903a9c7c35747b78aeca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64cb90c0e4ccdb4136492cf2dac977d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d45d39150ce27bdac368d65322cc3d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff75d2c5cc6b0de92aeba341651d12221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1dde342c7ff43d821d3cad86ecb154222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3caa472d9b3b745083e29bd2d93938223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26ba1e99a95d3ce48a7f169de7d6f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a356c2141da366194a5c08e2e27abde225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5dcc626bb64d977acd9b3ca603f604226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf260ffa020fdff116a261fc560131227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfb94da32834eb3065326fa65630f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de927c78b9e2a4ead1b585fff6172ae3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02f8fef0db5d4335280a19559af7e8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daa05884d80ecfb22ed62949f07c6f7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d9bcf5649d847d85225fdafe25dd47232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7228fce2e4adb831908de1dfd7eec4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d590eb03794c1f4d9ff8b958b1d0306234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2780ed3e5e5ef12e96845d220b46c9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37853217b08e9e6f4462fb84f8e28409236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422680b6caa73b8854586f969134302237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c37ac480b6de201e1d2c3325467f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d3f63f4c623769addb598b02daa14c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cacec8a1694de6b356cd42de9e745ed240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d12a703889a6509c0a67711a18389e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2776fd7c6960ee0563d5e1a3545bf54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4d255599e92ef1700bc9d4a6867c68243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e77331938e2cda4d5312a91bf83355244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353e896636f2ef81d9c094749b6eacf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278b248f262aa354d1a67c295e6beb4d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9a9aa82e729353f7f18e5b5b6f217247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34990fa1a3142d919a3d612cd364cb45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394cd512489582c9f5474f334ba41327249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b9e3b1ae3f5edf305f6310ca87b173250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc96a91dd14f89bfbc39f7a816ce545251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e500326a5463f65cedda9d70b4e279252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb283e8d05b478fdfca7cfe0dda2ebd8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88eeef262063d53aed262abe4ec9161254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f2b9d10d971dd704d36294ddaa817255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2885dcabbc05b407206b1a98533d0d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e77e91c70a71eafd39dbdf73b38b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3711d2454121d179a628ac238f69a9f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e5e29392715bd5f26058302e04dd5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c704919b9a3fab67a95bae2fe0be1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bef181c9e833e78e7bae33317497c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8ef2f68649b1fdc8a8661081d2094262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2151bf0ca601870339106f62f9e65ec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8c525e58aaeadd33d6f9304576bcbb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86b8d59902f7c327232c3111f5c2b6a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c381300db730df75cd8e58f68f26275266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106eea282a36df597f2b9efb4f738587267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3288d9a65fabf5f596831f3e77848ec0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd311d65218c81f0e7f34c827e29db8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfcc9456d99831907f1e9506b75dcb1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16599c4db13b8d0853974dd5f2e34282271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942b28a952cf2607dc551da332726faa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d4bb074b99a5885ec0dfceb61bf832273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f283d5a3b612ac2d33000780e41b06274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0ecede8a66bf1fa23ce28c2bc55bb9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e001cff4e1345e684d37c7ec79390276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35520f064075f11eb836c808bba605dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911380bc2c459bd9fcd2ab6372d32459278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8528bc131f5bad2a98a549ad891ca279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e6e60339a8430988ba003ac12afe4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752a7161c4a5cfb56077f32ac0d4cc75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5c4c2211a6faf9702dfac670f5017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf415d57afb293d1aaea131fee2c150d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60ebbc62f6a1886f016aba199781ce2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf068d6db54e19b4e00496c2e22092285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d60b3afc424d0a151a5494cb2020b4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5be8ecfe6be5383ce7bed801b0b7ec4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178398d3a0323efe6905e06f9c353f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5c76cada9318a64fcf04b4583e4391289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dee8e5ccc33329d9de429742e669359290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b1f7edf02a8a18577867297dd9646291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ec7d0ef15b3636fcaed33b04a0e91292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662778d9ca6ea8e2f6401067ea782ee3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2af229ad89ef145f7af76126a88ffd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4370d87c5cb14586862931a5c2871ea1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff85d7d358b52e06562e93fd201c371296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e81c2b3537c762525166664479276297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931d109230dc772d448156b8a19f7fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9563c0569439a93a248fca1a83b579b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2111b53f8beb58ace8f2edffec10ca1d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31a1b135945aef717f123b7f9b4faf301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869896b57764392a2194fb9d72a41f76302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24c364ca879ca10cc57d00db2afaa3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9149ea3e9b917fdf49b67d4a70ee4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf86a6ffa3170f8667e339187d0259305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30bcab6f607b5c9a5ad35c7b21943c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57f331ac898f901128557ae552f11d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ad053123c6deb15f8391d6f47ff4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9734da742aa1a69d514480087b745309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9067c15772ff139fa9e0e717573ece0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532def54bcdbcd1516ff69d6148435c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d475b9aff603c2ecd7ab4b71691991312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdc28621325f7aefe53b9fcbbb73171313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69063999755c40c29784290d428922e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e028bdc68092ae68e5b2366e229a2bc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235c36cd7266bbb490b576e49f1dc40316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e10794655d3bc2caf3e0ec4af076a67317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af169129df50e469ee76756d4344eb3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223fb911f6dbf7a91c9e73c1c638ddae319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e62e2aab4c28fe3054da8b276a0dd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405005f993284e4f10ddfe9407c9cda5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004af9f48abfd2fc8175494a3204e866322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aff521476a811e4c49cb92cc3c522323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e59843735bad86cef976e43e97e0ed7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d022a8f53cfcae3bdb60e2c1bed4fd5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34929a42cf0c2061636204b0962a4b1b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32262638b61bf8e66a59e8783c33bd43327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bff49b048ac3c17edc7c30f8c6454328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2924ed4e42d00af2f815bf20220b25329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad2162d44c8a3c2c65f3fed2bfd01e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1638fa437f4e4cb96f54288b28df3da331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181f8635764244a90266f939a9fa24b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3556fd68d39d4ab4391b6272edb10e1e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98258da5b53f301c18dc34f0dd849a60334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03f3b8053c4aa38f87ac295c910671335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42577ece99a2a63bf50e4d3a7a6a1cd2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2204c651ade735e3af1c1fa4b0631f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15d9649f5da505ed907d1c13ac1e128338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b2def39689b6374b82121d417952a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0648206a5bcbb9990727394708e7e5bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4073500323ae352972f13938436c61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdd6d575684fded405b65f91381323342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa089664682c4df7c3dc63a5c42d2701343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd113ee333fdc36fec7902b6b50b8a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b5735fbf9898d46f2fd99c18baa39345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c462c22e71ded11d9b9619bd2628ceb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2986e7cee176f9a5d4e05be84770a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c949a203f75fc6a531b8f48864dbde7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23b396409d13dea2f735f71e810fd0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb909b3ea03503d1c8728c3ddeaaef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d952d8a0eb030979a612bfa5fc6d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07491f154d90380f0f2c09d5566bf9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125c9ae528b8d034a1d200a6d2a0b3a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947b8e1ff19044051e5d91852a6fae6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a05db41430885e1fbe318c25aa24e5e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e7809f6d3abf3b6eb96ddc2c8f364356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff1c28dd08f183422656783389033d8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1f90720a62d26f40ba847f0fed43b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18b983e6ea1e2d63305809ee3be721359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d1b371156f32de9fa4cd646629448360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057652aab1b9df84a58de904e83e809361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb65b4f2a72f8bc98fb8e1959b7718f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d5a371bd3388a8ba7e891f1f772b7e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932a0a80234009e918c9b795cc056f3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008f0fe1c7607b0644af72de471df3e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2982866c9f0e55017588ddef42970ec366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327449de5f7db7a010ac6d0c2952b12367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a403e6be93ae00edb5587ba79d1b6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a319a6356035d276f179304289968d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc17c64074b1253014b98c8b0b1986d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6f6be64a656c9451704bae221b5d3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041268fd3e23c914f31e94a25ebb80ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd48c4788de5fbb9da63bf3f00e85d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd28b66e0d689b8254627a87609ef40374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb264c0f2adfb9c8fb3b09da510f7c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813f4b1bb8cc40f152a61c2ca054f97376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f4a9ab477bba1a7353850daa78e8d2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5ed49216ca6e0c59c7631e0f664b93378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ecf69f2988bcc992a105539f76826379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516ba7a230ef80b3b4404d27d945bc3d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d68524e08c73ac893b18ac9ae15175381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a30a364b33f984b6f0551eb355eff68382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2d08ce6737c474c7017b735559792c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47837873ce19d5d83d970e2c3ee4da384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f3f160f7f7cf0838279b4e1c741497385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca17430959a816febb3c15a002808a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4af76e21f3414787707bf5de28b54387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1647a66b8762c7845b001f2e220ad1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d16fade0c3d2c1e54dcae6c03b3e9a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92fb25ccbfec73a4be5a39e5f37d7e8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c4232e7c3a385e8b0e861825e512b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edc3a95a3557cce2cf8af457839467392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0dbf18550841ab2f04afebd08f420393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df08e0e5e695fd042be9094fba3336394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7d34190ae906097e4d8230e8242de395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfcb083f2f4d9ea2b11a17edbaa728396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83a6216a47ae04cff25dce73bc464d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa39fd303c35c7335736e6c7fe473dd2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4decbe84741e806d3394514501b2ae6f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fce46fe1207487c69584b2def2d43e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab41f17587d2ca5fe8129200896cbc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cbc80388debd965c446acb1ddb03402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3b87e8246da79a9e56ba416876a4b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132e1c8e162de74a0d563bc35294c75f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af9a6dc5c524b0bcb15dcb44f93831405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9058abd5a782e1c0d0b5f23bed4482406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494c06d2a457929e0c666fcfdfb2610407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207af802b00246bfa4fd2225ad3717b2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f656daa9487948c6929dd2464d5c62409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daaad9a6c18387f26a4f227df8f519a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f3b00b194d3c7001816b2103f30d1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b352773f4269e56ba2678055c080f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d122b75b9cb261a728f7708991808d5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6b8a1a398a9ae1ad770a5ddf8abf44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76599ed1bcede9c21e7133cf0fb265415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812d7ea044899f3b925e173ebdabfb4a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddc8dcddeca8381423fbed8fbd3d55417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be57a628bf4ef3f90b4814d66b85d93418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f27ef51d2e951d0896889c25385938419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb755b48193fbea9bd998021b3ff74420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f7bc3f85e2d1a9b2d3fc48f4b31cc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c4c2c3700f0edbbc084ffd5b7a137422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cabd34f83336a3272d40a949c68fa0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d590f5bd998c8274c2ab3ae5cdff3140424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866d70f80d3ce2924b135b11231a3c6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1ff410410e45e3313e51f4d320e88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166835d05e56a9d73527ac2506e0c86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f0215dd9d44be2916cfdcd389d918428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a878d5b3cbd2b1803e3f18dcb233f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ed9effbdd9419145e5f0587beb80b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81120eec0886f9b2ffd562492a40e8af431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029604fc14a8481fb55acf525eedf61c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbb4108da649b5e57880a79fa620e91433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a883b459820ef4876bb5f006f7eb79aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14bb83cb15b0b58b67091f73cee117f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45759b02305654cb9ea6879d55edcf5b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c60771a5d14f8f8d27b22f1b704c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a27b384af17c9258192ad5ec3f6c3e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24293d231c1ce14b39c7257cc28ff9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4e1ec004f435ae6c83f48e1642d6b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31be6f955b382201224eb665490de45b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135538de2c512855d1e96b2235196d12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e649042f35f4c3b3c8dcae27afa440443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e723a30d03c1364d79200d582fb14ba444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a4d2932d6015e997bb313b445cf5c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a232f5374c95d7d1e5d9d9ef95fa752c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea0cfd98df348c80b55861e1ce60d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0534a59e9f781994f281b90070442448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57973ce7c44b18d14e08c09bd3a25e1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852c5c4b44d2738dbf90e8162688ec3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883899eb7b6a6c8a5948207fe5aab7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bde2a38dd1b1ecc7b8017fa0b65cf5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154173a97b8d256c144d32d8a9bacfe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4572446ebb0eaa1e725426eced4782454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52d322b8eb8d769094d67d45ce64e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225eaea088368b3fd12a163c552c699d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eeb201113f12f786e6d5d40b7361c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2486a2090d47439ee5d79a32656cb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95abcccd3a3d2d73f71ed0df58fae16e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d54e64bbf64026859855c90b7f5eeb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98084af81094ba2b3e3400da4d4ba03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea1119a8251feefd0cf1c2924a8f39462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252dda813dff11fcee8ea8efe462e25c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076b32dd5f2ae1fdcd6eaa0382482e2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e687f100e3210b25d96191d88b8d7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44604a5044626d0daafb868e62cbbd5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5afea85ecb9a5ac54e69f6b5974b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8156ed2ad32c6bcbdf9c9bc8ad44e3e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f67f01383925762cb9cf20e8ab84a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b82c1b8dc0a17ab710e50583fac4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ff1e35c81050eb103747785edf1b8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297a33f4b3a35cddff805f1914d5568472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a9b963e7e2f66b7cc5cfa3a48cb058473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b6564b59efa9c3ad33baa3d3f98af2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defd06ba39ca1c990f32b31b8ae6ae39475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725959567cdb11ad1f0592f6ac1afbab476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a2b90c1749cca52c039edfd665471477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e529c067c045db2766c2de12a5c83478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d6dca876cc24df0fb0fceaff1ad38479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3001cd95edf2427bb9880d38af91d9a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6cc15ad0355310da3478d968357e3c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b936c8db24497837a0e42c0a4ddc18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805dcadb73938b77a2ea32fa9d80b26483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129f4406b1672fa168ada00941ff17f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4d2f67c970364efecc4cac4ca6bff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba302a6c8e580808cf8cfeafbaa0e6b6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff89ac9f9d0c081238207c42bde99b9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973695e743964580a6d03903479973cc488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37330e53136bf3b51c59a1fbd184ee489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8288ee56e8e07de8a16bdd4e0e353581490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748e89e9a94016fdad4ce5891cc30c1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0016e109073df96f947bf1c323c3b7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83a14336d113ec2fc8991c3b5a51b3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12db2a6f4619c2d7ee754442c6f15a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e00c4c3a5754645f1f8fb3497282495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c288b13bc621d099ba62869c8f99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872e164a0446237197ec8f38a7315c7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f70d41271dfb4cbc20769e2648546f2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f002cd5c8b09a85d232169842b093499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcb76d46551301ddb125ebadf4a3eb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bea10ee020d503d8f92689513678c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f625fb210e5d32f9068e649a6522eb78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516aa2229a403b58f49f0c71bfb0a9eb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81ba09a4e5c0c89d5d0c2f053c8368504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f439af7c54647816b2faa39c2da497505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae51671b774002c1f94b1f7b137f6c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3bf0cc4f209ac3c1fa694102eff1f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbfc87f8f61e24d1bc9c54ca01d46d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dec01058b22c6596e2e0dd1e50fcf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51c5ba53ef306dc13cac0e0c31db7b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b175845b1656393437e60308b1e5ed0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8147c8e354323643468a06912013f8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940bfa38283ce80e72cc00e8961dc217513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753272d35b9051231e096533e7dae821514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7259512495ce8053348d07342d2a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f14b95afae8c8de051723e9810853516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c8bf1fffea13f88170936cbc349f57517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c849f974d6fadeee194f0d906be58e76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7dff83178f6b0af1d06cc7800b37f5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb3bbd4659f7de0cdfcd362de2e263b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d07ba554c39d007597726a6e96d72521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a92cccfa15d9d95f5f801850d1ab6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f3e09fbfab455a97e768bab00d0ebb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737782c4bb6c471dcf624c617aba3e3d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0874568968d8f4dbf34a51fa5fc0f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b059bba5f5f67b0ac8ec8e586a0ea8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ce5c50c387fbae5f4d9777a51a29c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dfc9d5b7390bb79511be89cc082642528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7eb17be80c2ba72044cf943b8b2587529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010274c7e8f6e55b85b53cdd53a268f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004bf69b688ec72b466f8d49c6dfc3f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e3472f35d097e32934ddeddb4b3a8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dd6f0d2944d0d9b77076f41dfba9fe533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c084ef182e6d6c781e15912c559eaf8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b369d9139cbecbb04a546530641821535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4e48ad0ac8569f78705b3c01c28c0f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216c9311196445362286c35854d42f5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1456433bec76d078e879f818501628538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a97bfc2f1a15161311b88163ee2ad1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d117f239dc3b7cbe655a84bfb622d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdfaceb2a16810f23c0e163bcf5695f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a96dc15c5f26c4e59635fc4e241c3b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab5dfc7039721f6ba13ed77697e3d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a383478aa9935c9e1b09da7a3ff8aaad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77475123da5f63dd075358c1b5214fc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a5db37a1b5e169aab562caee149721546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b80bfa08a64689051aa3f2089bd9641547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907ef3ca8c2f0850164fa4afc41c0a7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cde148a0be1167e6aa16e74018a03b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a84f40a7d009e5231bbfb31c81a54550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de54a230b37f0b4f4d7c78fdb620d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb01230cb26d68b97ce16789343b31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cc128f43536cb6432dc386275f778553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e16d306e96c2d107f9fc513788b858554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6527b9360e7dc734d0acb802fc3426555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db689aba75af81865dccb602d0c89b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84c35006153947f09e7610426959a5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713cccc5db85a3d524110ba4ff0348f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6505b6aab71281e4ca54e4b38098457f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41436bf5ce6c8934b66ead8ce0cadd05560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d48ea12c0c0be42e51413e86fcd3d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7267acbe67af07aab702a89b22a3a1e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a624c798dd1f5aa38312eec5c783d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7c3ab1ade9d205cbde747b1a262a5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f132928fbda54f97a2016560b36764fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58c2363a54f9191b494695aaa0bd10566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1ab1d7395a0e5e36e02de06494080e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb28db5631ef87bb5114c3bb1eb95c2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b9daa0dde81781d72f49a16a5230e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171af3f974ef2d405aefca9f51d4ef0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7e482093e559b28bdafe185b531eeb571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb236c15354b3a501050935b6aca57d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84ca3aab6aefc77f0726c2cca9e36573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c3ce14705c4e27166ef01276d61ab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1921cf9d5e4f9e19195a5a454bcd72f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0524c74397ebfd6a2ce42da92a0eaa72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d0cb1e6965544fdffedc746a70a86577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9010a5c9294d1b4e773bd70d5e80e6f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f0af1b5dc352c869ee7b77471028d3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b59e280b2760e10eec78e36f756db4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2caf510466b185bbcd28d1cc4001355581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd01174d63fc63b90b9a12e64c29be582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b311ad7c3041e6f932c5f0a826b86583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32846e5b027808c7fc501547a43b3e55584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48009886eb1ac4816835641ae07355b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252924d0f6b136a04b5761b50e13e887586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49314f3c66f9941e72e84063704b19b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b483e24cca1f0abb45829ee093084588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52280b93e62cc6578959fb6c841d1d90589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f163d650002e47c14d61d12b693190590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aff38562f3952038072a6d6157e23c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bdd23bc8bdf2e9e460e8e964faf239592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbec8c8dadadb578685d74f6829879b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf82782d4a291d21caad49c6a528ee7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e40b306cd089bed82e4c26075bceada595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff9279255f22b10a5bad3e06426d3e3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee30b7e8e3407cd53cd9c6f92a9c18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d156ba1ba69203b35420e0ba14e38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f86aa0568fb89c508986a75919f1a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c7694149b62c0d3126715cbda6607600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdc9698661ca5d381a83e5f479261d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a788ebea5b2d018e6cc40f04f414a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85aee655fa911c0792d9052cdb2c7c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cb0348d58f90cddada017a0e8bd8a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c16549b2a2a3f53c39d12abd3de13605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3ae1c74f50a47083616e09224e685606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff2ef325db049f9806119f7d1e29d6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fde137a2db6cc7970ddf0d73b83740608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb95917a226384ed3315a8eca148c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1330bbbfef1763370de9f1b98f213cdf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ae69288177c76969b99a6d25fdf7d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf794584b4dff9335a5efac669706d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4714b9fc065cda094c7118a945691b47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7734248aed6bc3c0dd9de75ac140b2bd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e0e871b5fc2b1361df9ca2dbc3efd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18421779a8ea92ec245245c9d94b5998616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ede3b5e011a1bf9814ba8a79f02b32d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c42cf787640289ad6a63e6a44293b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c22f82996207b6d6597702e0e8a7482619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8512ca2f76fa81c618cd33ecb5ac6935620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951e13e7fce0dc50b27aa00caff6826621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bd1803a9aba483af8151980fe77ccd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0ecb6ffe087581088c03c86fa856a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67767fa45df77f7024aca46bc2400c47624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beb7752beb28e97f81b8148da1a827625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd570f44b891494c925d19341bcc72d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eabed68d466386b08a943771bcbac7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c894c38c165ffb6ad67f9e0ceedaa914628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec1d3056c0debb5f0759b90593005b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb29621b99b2f5514d8ed6b23b159f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a6c84e2c2511c9a9b1c80a00f48aa5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d869033f8ba450161ab0d1cbc7194a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafa4873a6e5bb77b23bcd02a3d1850633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a14ca6b62926eae77259a26237228e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dd2172629edbe44e7c0dbff4f4e653635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac207cedd28e44ab83478618094fde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9954d3b45dd4ef739f6489499af7873637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f61d83ae64b1709abc4413c0aec57638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd49c370673a93b441351201060838c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063fadc1944f9e5a399fbed2f3d672c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fda37d1cc7368b1ce4ce7fbb0d0bc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e34806cd0fdadae0826d34c52b0c14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b47c50b70dae18e45b83fdb39ac04643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f5fbc3106352dbce09678e73977469644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab36b0f7d51db1c3a1cce4d5067d95645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71105518d74b825470a0826631ec366b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffffa0989b79d2fc93ddfa5a5f065f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309bb26e7a84d80c02e023708a93aa2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ca4de31fbf69d4121661bc280f3b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db486d74966e7175c24793f13779d78650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e62c4a2a6a9e3d2c67759185dda46c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965c746d664c647176ea2861145c4c5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7da18e63e9f35095d8e7b3dcd8ac63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e714c64da4a52ef16277cea0c938594654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4ac78557230b54778e365ae3f57b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b848bc8c0503c5beb30376bfb04006656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e96dd6efadb995b9bc6db49126f860657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cc60d94841ed44032d52d24a7da64658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c3823b493cd0038599e032ec2caa5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8bd9e060ae26497333e7330a601c1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9b0d440fdb8d98bd5e032d77a7a1a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5c9c92e75b99919cba72eced728053662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca21acbea826c1be53d893c5289d3ad663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfebd923091ca9d0228402e6bf256244664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73343f6af4abe904a3e88911dbfe485d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb8ab2005939c58b36fafd6423d8e2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ad92175b98ee26c139e732d741672667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85038eba063afd748eb05fe08861a951668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ed99415cfe7ae30354f9099a75a30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0592b27abcae5c423bfd3005c9f8c0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a60004350f388e79fc51d760bf3bfa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48d493a130778ae082b5bd1c4186d4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a93ce620d93f7e9c1f1a28bde8fa3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4569ddc462014a3633df4f7654af79d6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43090cb614a2d3079aea3b80cf3efc1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba33aef3a3a20b405f81c3bd6e17f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f127b87f7b8528ebf5052cb334f24e1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a547ba8e5c2bfdba42345cab9860325678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb2e78c9d9f600c8a1db438f2af397679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326c3b0045dd4a38acb1d437fac30558680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025926d05bfb27f22ce54810de8cfcfa681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee808458afe0c2b2a1919de5dd5b13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd07559b4ee889bddf94ede0b665ac683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c708311fdd00126ca3a252f8784fb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ab3f18bd618c873ec600d50a967967685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d3d6f324683e0e3607419f3069b57686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c882efcf93d7cc68e8e37b348f0c0cd4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f2dde8fa2a3c0afb5d1949aa11478688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9867c6037b9a85fdfe383caa454c397689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6674b29ec137f92b5b8c34661c1d7f96690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7393d113797a029154de85438db103d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda72d5e7105d7662c621f8bea9796c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be96e789e3b1f750c84963563d85966693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb9d68786e7c37ff3b8cb08fb5d1e81694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcdb433d1811e967c6af90c54308839695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b43324ef41d445ad40f7f65af3ea49696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118816e44e78ae48e7036858b13005a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb82fad62841fb36c21a1c1315b981698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158ab175b149ba7881d80ad9b0c55b1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4396e63de60a9618f5481fbdd75cbe18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f3ea3729db62309ad7bac98f3e770701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92960d44ea87be794c5d55535d55cc9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64986aa56aee14cfcd125ed48ea0a15d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66326c2dd078cfb6d47fd2e817cfe4ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0aa34e6a385e70cef444555314163e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5477e85820a360568bc919e1db5e0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d920527a09c7810e050cb4b43a5355d4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1850303f4e57ec0619f94042eacbd3c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636811cdf7e1291d4b20349ef40355b9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c17bbcbd0c696ca038764a7907fb3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01ff124e1b34756f0e3d0e1fe93680711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815cb432add63e3ebf4fe2f49268a4f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b347e7499354e8b8353e68f7f30a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d775dc6e82bc070d1dab2f88173cab7e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167bef562653bd2fd2f4696104bbd39b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956abcc9c00f411ee274a588d6a2d13716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1c7f1a7fb117047fcb96c0298db05717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea3e9c4f1c0bef543c1330552cd944718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2357a3bd9ce2e817165cf81f109a9d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70984228b7387e7916d35c318dab7b4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633c0a90deff29eaa4530d1716573c6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d4464024f8e2ee3856f75a5574414722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6352a615e7bbd4a452efcf991510a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c23e012dc5675adef4d4ae7d1477e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15959488f2731d82c9a6ed499f47ea5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50f401dcaef520ed61cd6b7dd812a82726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078163304d4f85a79a560e098a86b147727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b98851a7f91428c642320b4139f4f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2d64065c9b8e9c9962374b789b44c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633cadfe7657049b9607413fb5c3f291730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382887e6909fb98d8de0db02f5b36abf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101542c3dcdd07a92f12682713b86fd5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb23d4c16799b5e13bd2686e54e01d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b8c244036ade75e9072d3ab49b1f31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a59594c7717663f2841e3a1c7c11d12735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e66994b5816771cd503c8f2902cbcd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c127d4bb8174a0314da72b394671db02737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda427e9efab9edec99f20d8517a40d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e618409187c95f5d1b3f210c00c44f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d42502ea48ceac058b831d05806481740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba7a84db26962dccb9e4b9cebfcfe0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46244a6b1d3e1f3ae93f5d34aafff11742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819400c6ede17b0b7d05c364d47da40743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f6add1d4197b38c86c20f639e0e523744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6901d4a2df4d55e9c31dd86c60b10c3c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b88fc7a1717710979c551b529845be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75682b225db6a95691a759f2108aca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43d0b613a31f6786d95318ce9b8902748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc2626264d90f8edb55e275f9e259b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34900164ba2687325d9decac226594b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab4dd6dd578a1b1040c4ab451cff849751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ced1420b814f4ad436c5470714d0f99752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92eeef36ef1d41a0880a5d042e8f00c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4affa006e689b2c8616af5ddf6ecb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5788f232b902636a204ee6f41f0d2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d66e886bfa926dc33bf9806f07067b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b1179d1c6bef5ce640dc3938d137a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee307c8ac2d7a51349c89b80ce98786758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0712f5e6d7d2f90f783182e967cfc366759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>