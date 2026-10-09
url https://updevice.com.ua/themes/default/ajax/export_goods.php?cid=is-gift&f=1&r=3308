--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0235ef5cb8524ff5bfb83e0592302f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce95fb03fc24f10918ccf9080f4a6522.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1fa9fa695b4f624d1a51c751a829e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae719f8462fcb3f296c7d4e16558d6554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a156db691c5c27017cea90ba86a6765.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204d613f0c725d74ffc620e7a17fca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7074f5dd641ab28a04a0183c92199e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9f95cc0e5819a6aad42d95ba8d0208.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c5bea9231fb13b15e6f8292ea303b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de97234033f1947c4e290a1c6a7196610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0581b1a8c2eff92528fcb30ba0d483211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296940e66b1f764dceab8d603f0393212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816befdd1b3dd1941ca0ed371397825413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5176b5558fe466b1dd0734e22a4994714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bbd1a8497e0e40a83631579116e8c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c7b0e9c372199ff98e87059c5c259e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365f8f245d1dc3f1e547c2c5acf534d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee13c4eaaabb8cc92871d5a5bcb8bd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f541210007d78792ffcabb25f9c26419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8db9ba4b478dd04c66fa91c5f7df3220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e03d038b528ce0ddbc8250fa9042e321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b20a9bf8e8d1753e271e5343eddb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc12910415781d61cf08b96fdd862923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a076dc895992b1e3e7a4f8fab86cb624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784661109c3a5f4e53dbe0a81d25bd925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0255395a54ab33cb18d8bb1efe41df626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e0da35245884f12bcca7571f0b5d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb82a4adfda9aaaf6a15e0b3af5448f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885149468a5586270e97f2df5758696b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c402506f682d9343342e7d6426408d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d1ca3892ffc9d05b8d4c44fdf465b631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77c338768ee682a7207900b9ad018332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec540c25365d27b76a43a61756d68c633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b4d3a26c9e237fd745accf0e5e76134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b8806846db0f213b093ffa3f8c93f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9425af09572ce69fdb367b4940627536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c80813eaaae6dd63b7edb215cba23037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a05ee7eac935b09992a7a2649fe76ff38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ddc215d646fc6775fa3526813e89e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756efb49ae418860c046904a9432cc240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3cce7707d8d5dbe0805cff2bfc75241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea8b56b55f836758f67efbad67c62242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8a5b7fa3e14a02dce66cf99c41f88443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478b17f2f82e5c71d8305d0457cc846f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c02a30608b727157387f2d2b25ea1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56bb10c41c01da5b4a722e5e60120946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05eb7032e7a8716415f9f638f3ed1e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9283cc792e0b0431637517d17ced2e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb902b0ab952b6e6f81b530d95267d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e8c3d790aa2a992aae86fba42800950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33a4cf0b3e2a3cfc7c1b194e634946351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2c8616fce5a1a75ab72d970aa603252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d4d1e045cb092057a3ad812646918553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9629c8f816e7ba94e6b50dfce176093954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a8c5f9973f0accb7bf32c74b31141055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7ba85ab77cd9f17393d605cceb4e8e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bf836d491d16ef3beb46ffeb40b6657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbd493b0e48234fd5e2e5d598796dc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b98efa0fc1d7996899de8e3031fc37459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e78709b1f2c2aeafe1053aaa5b93b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060ae487431c6e45e09edac1f13f5ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47d705829ed30d93f3df5eb327959362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb697c1384eee6e2fe46dd0e120de5c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6ef2c04455733dfe6e47bbfb181a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9adc36a9a6b9fa4e9ffbb2e2d3bb8165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fef9527029e3aef954c62d1e10f9c9266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025c335eb5f0c35a4d340dbc0af7be0967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf886886c2dcf6e7b5bf0953876352d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d5aa9c7554f7c067d1ab9cdf888b3769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1509cef8c34b944648aebc7a1344ea70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e658c392fcfb9e3301d11b6750b07d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600fe93fb98ff95fa85e3f8e047eba6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de388328bed31bfaa80ecf62ae898773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3eedec5b9102cf09cc6e4f938b03e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745a58c45fb27d253576d039448587175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fde3f3284b8bfb664838167b6074c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062b53c8fefc0b1252ad05148867bc277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60511e9eb3fe02294968e640686a5c878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a18c5f47e27199537aa4b26dc63e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa03fc0c17b269e03dcb15e3b3b72080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e844d680d3b9f9c29e5da30ad1818681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1858bcd22a9968e4e4cd74fca95682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40108bc99bec53187700442c00c1834d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1609a2fa8a39bcc569d1a6b7609449584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96fbf497c57302fd768493e48dc20285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ba7e0b133ccddc0a97a80db497f24686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e8d4c5e35ea7301e68285ba46f2e487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faba238ed4369786c2eccb66840ea1e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd274483c1eb084c49b1deefcf70313c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8daf4ffde3b0e947185880e3f029390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794182abfe8c6d7f389af01f430d26691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f7c6a6432a45e71a493cff3e1d0d392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4293a7289052750a5b94fa277004f8693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d7c7b277d0f3d229073b75c42893594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08981a977e3f59b217cbdc8575f95bd595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ba756c6df59b466b8835a8281c8a696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b509c5f4018d1d4064ba193689603f0697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972479eab9971adda5aa36c10d4ff2698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883eb8713b1b2117261296a4d4f1943099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6ce316c8f5be308bc6c292f109204100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b303f5f0ed4ae780eb3813d26ada2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e177603f0389814c88d683d98d0fd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e523c6ff096694877b0f4dd56d7a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee692364382156a3e093d4b16108c9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfacd1cf3dbd749f61c2b01bb67ef2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af776ad71a7ee0208fbd451484bbf077106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c3dba3b8d0546db85015f4a91cf89107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eb1e00767a9424b3fdb4fd800b6c57108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c86ef639b432cc2e1f4fe7716fd6cf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0d736d16a2c3296aa126fc95998608110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638c9ff16af7d87561b5122b6f921aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379fddf54c9fe929102e921f9fb716c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d86e44fe9b86446337b1522ac8d215113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393a6509c8a14bc41378b88f30d5aef114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132ab37e1fd70f25af9accab9bee64d4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f61864b36a315e5c4a75905f771b237116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869cc860bd252fd6af17031823411c7f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbae99d0252adf15bfcc1ef697b2ad0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f5ccc677d3139064008dec2e0089d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aca520e705260331e24abae1cc50c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884693f04a45a532e41bc0137daeec7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba49573fc6ca04c7e0bed69af2fd10122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fcfa5f7b8170e384177a810887706e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a045dd32d2e31378707c114e167bd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c789ac587861c7004eddfd418c53166125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062aaea78525d4e3a92a85bcdcc1df7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d1830b9a43f5109ca7a1e217edd0bc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58f06b72c90cfc46a87c7761e79b2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a3723bc2c63007028d0c7bf97377b0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3efbf2b032ee68db58c13e57e7e3478130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30781153c3db3f37612416a562c85e89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83d44cd9770d1be107bbedf17a740b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32695706ca8b80cdd840f3fe08dd6dec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b9b5da2428ecfa32cdbf9fde96f456134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95314a63cf03a96ba011d092d33a81b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976963cdc0c3c65d1a618f1b64117172136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac7c4bce7e80734bb9d7f66ebd8d21137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb504829bb5fe4882eccc27bdd24115e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be26998ffb43df69f8a3eba1bdcde467139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f8a6e3f234dd1a2081b859ef1a8ba140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc47a8370d4690d9fc8d74a22ead26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5c10770251042f9e4746dfcc2441a9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900819d277669c9ad42c56ea9fd825c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2b489f9cd6e8fa845f129d9cf55e5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4361980f8e912226c0086eb92dbba82145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cab10bc02bc363e743d4ae96ad3f46146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada78c89e10d3952813fb2004fada7c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3294e67c66ab310cebe1ea68ab969a1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5bedbc4abe4389f2d0727c350cd1c8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca4d165f93c836c71f371c014f5d21150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b090131f52131875f1b45c2458396b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09444d4d010e618017ab20e0751232152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa0f92ab1fcd85822add3a67faf1f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af07b6f55d18449c92dd3dff43e3fda154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387db9fc3515e9263c1d170d372110a8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e6c6ecfbd8e8917b827ad30f5520c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c4073047c842f9b91b0db7e2b19b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5c0beed04c09ed7bdd36e72738c23158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef8f03658cc9d8deeb544d8b946ac4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bd8f7b9f5c53134ffa1ee8cba754d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7ca01d017112fa773f750277148d2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adbd2a5bd0d9bd618eac25657577b74162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71bbb2888daa476fbd19046152f067163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5abe326e59ecdf96ca3006a67c456e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55efcd045985bc6a6c0fd3b6033f25a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eede1457384a5a6f6e83e98b9350ab9e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3d5e3b03ae5eddcfc87ba47ee6cb85167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101998dfc07c432b8104c71d238350b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe00ed03b316fe498ae632b7d5ddbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f985c27bc4177c35f473e50c8a38eca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dbb861d59dd306e6e8dfbe57d556e4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e42923b7d2d1b41760b3bf80af6b5d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418c38f14213397d8c0b05d8e31170b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219129bc2e8ba40a8cd1aa05d7a0fbe8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1d021bf64d803a436bb32233977f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd222237a7c51cc65d5a1ac3ac02e63176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747b44be2231c5cc544116b55ad211a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdae2eea56aa9c52661013c5ce5f61178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58474911d487296503ca189cb7024963179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebac9daf8f7fba35c72a589a037b71b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bbb35c871bfd5fc625706fca8affb5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea84239e75343ca4b84b76cadbbe6a4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbacdfb6df9b94d05ee01ea6ae0edcdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6a9510fdf7a7c5ca4aa57d3dcb2f87184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27970bedb9089c1e206eb63b3f41a4f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e259d3fd5d3f61efd55b8e5120253d9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d2cf5578978454b63c9bf305407a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4f094e4bdb8c1656de1d7b33314a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ab240e5d22f3b3c806624d6283ddf0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1089bfa3344a827980507b92da3d168190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c9f8e8780a8f26ed5eca0e486447d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9159477fda8b116bd76b7af1d6b75192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f51afc93e4b4274fbf0dc52959512193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a21e4c6a62c5010073e781859445e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e760588112373e2213b189ee4aef57195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e78db82191f3593237b7652ee9ae9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4ab131050815616d290769a557cdad197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253b2635fa61224966249f34a0ddcc6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7035da70d6e191d19c0ceb01fefdb5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cbd225b074e1204394dc805318112c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5301f78153cbe63c104f4e4b02717201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a5804d0dd272ce5ab746b28e7e1ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24bd8c6b3bab65018f62035a7aca72203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ac2b7b7f78ebdcb4381da11e12329204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa258a9cfba98abbb03f637b0096ced205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1a97421c0227c98636f6a173884541206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac32bf5a3455a1b461ddcf209b66752207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ec0baf0f9e831b8f060abe6924a12208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2cf6d163e5710c2671b69a2dbc0a3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605c47ff1e2666bce7d8217d067afee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db36babc280aeaff694bce1ccdc624f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a9f47ca306919f8593dded25343ba212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee0d15bce10edb253df318213d5df8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c4b4fcec8cf96b949145bcc0af5e2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06920d72b19d45049ccbf75af0268d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6a8161e3fcc8236432d078fcc94a9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7222a1ee37a1f8d33059991a73ccd6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d4f1f1d7abcf8b1a095d6654d7ad9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798907732e9faf32f4051ddad9b895fd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ad317c9bd2a2091077a78188668c9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747b1f107151a512d5d31a25289bb78221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447390d8f0dd9dea69dc8b753eb1faaf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabbaa7790686fa4a46d4861f733633223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48df7c6406da028e34b8625fb72e1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590090c5afb4209a0e8171666707682225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534ac8af8ccba7158b48e040f636532226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffe4651054e71a1a3c10180a2ec686227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae150b7fcaad20a7b5c08a64537dd74228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c2bd1d0afd97e34a67ac8154dbd93b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d81954e277b1f50c0aa7c8b04f22d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a4dd084a7dd58c7253aec72a81e90231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32d7625507b17d1b4ee21df916fb8d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da7c41045547c2dacaad06d29fbb2d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb00d8b2f88a5f463f80b4c4f3c54b6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a29149e6d491253c861f3b479d8321235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a029768e314bff129c478d474ebd8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d573073c7debba1070ced5d7b1e105237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8747b42ab02c77220f9655673cf46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8162011849642ac0f0884ed2566792d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebb5e69b070d3049cde9d0b2adbe43240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7edabb49a852cd42362e443eee387241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91415bce349dbb3d56699d8b9a3a22242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7f1e6196c14e8231d8f7092d18ceb7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b4fdc59c0f1f3f2f3f190606061e7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc166c5c9264e5c19fd28b2a72b8e6c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6369e803ebf9dc9bb7427793faf194a4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba2e6026959a3b09e34e6d7ba8558f3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71cf25e1ee16812f93ef8d854dedf0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31430ff21677a9c40c72dd7a1cac2d3d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75116b40e3ef5b65a35a14806abe613b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e6a0cf311400d0a61417c1bb3ec07251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d3a5e285fc0125c528844159e3329252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737bc740111f29a6cbb2085867a5f486253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1769175910fd06426317325999536d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada78e613f5425f99bb0bf7ae8e5861255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b60157cf38e40a47557bac1d6d0b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fec5f77ee1e8917c6cf6cd9ced8b17257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034efb287c39b2d77d3b5369ca5d2d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f73a42719034a5c9d978aeb4cee42259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458cb9c949cba576eb50b963b5504967260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517d0403332ef5df7ce3c7439e515e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0d4644d4bf907de9d0dc097f5cd4cf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f372879b32d04ec0df02b8a4c7ec55263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955ab30b9995c03064ee61805782649f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b648ec6da8532751de93b5fc49bf2b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87e1790985e95b4671a7bf5b8ecb6b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72b275eeac39f09c12a5ca7e418d18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22667dc4cfb4ffe0b8c63ebb16345ea0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1413a13cdbbb749d7472c5d338602e6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad06b43c7454c30552577463ba758c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84488931078a4b3666082ee2f74baf92271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c1628939e9fe76739ceead78288f2b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74f1d0d62badfa0d1e27f151208839273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea822e791838d8444301433477a77ac6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0feef5d55d13c8b69849a8ec7ab83f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010f3acb1e9764fab6603171dc889bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31e5ac5d6110eabbec82d7b2820f22277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479da3259137fa2dcc33b35c574be369278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0838f0f488881d01c45bbf8c9cd0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf482f636e914b4844acce82eac652280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3bb3525ed37de4243e06c4889b05f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084018c72fd911892eb5fedf3df8eace282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220445714d0c0121c8210cf873a37518283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6066e9a1716b91ae29b74e31438400284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400d950c373ef79edf10c7ce84bad77285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ec629e3adb672108391d6518fb671286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d7bad7734057f24c2d783b0ec47130287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31203eab4f788141438b2ec9078c1a72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742bdbb20246ca1bc43ba59a6c5eebb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc1d685fc46074b8221795dc5c1fa22290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542db9627b6fcdc3149f6569083b25ec291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732c5598d07a4cbacf37b8526c2e76d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277559cdbd6acdffe4a96903ea541eb7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c1390bd24d4d31ea783126d321f95294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1148137c18be604040af81eb170d8a39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a845610c6a4419612eb322a0d734c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda125521d5b44b0d05e5196ba9ffacc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede10dc6fc36339d0717516692ba459298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f23b724bde80b3df290b3a4b3d129a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5209ebc40cccb6ee6c61326738cab5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2efc18d4ffca94cd8aa1c3c78632a94301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff0748e95824744110ab8c5b61219302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81749759d115956885275fa26a6e92303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327f077159fe3254ec85ad43d2d134c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f00542dedeff6242f19ae239137e89305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9e570027ddb6241f8116a3e9bccc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2e62c3708ce5c8b408a52e44f2f22307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5020983bbf8a5bf5525c8cf35d3e82c7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371e97cb9ea22ba7a1d835fa670bb255309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7754457291ed8be7bffddcb9a52d853d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c26c33e909d16ea400482873df7ccd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e7c43e08a345f2f04cafba495e3d8b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33177771fdef179f9c4a4f4d148c5701313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb230b40875a573a80e7a273ae18a5a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715593499e2e83e300739a7637c4973e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bce89e0dbf808285a534385e7a64d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1993b8cfbc238ed5e210d057ee7da317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a380972f69ef0a5c9c0cdb5258fca8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882211ba58a8993fea4eea34f309ddad319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239b9392595c047ae3a031305f4dd88320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf553b65be77377ae66d85c78d0714a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822857f4e48744d67d31ca0acbc73c18322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96cef9518e29fc81ea8f6bd5104814323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b99c182d7ee684e52339f821d9b5b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c81294d5c98911bab90914b030d5cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a16f9907bb9ff299b94936a9f7b93326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60e3e1a07675a3130131c2c0eaa803327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789bcf1a1b8d08d0c7b22ebe74d5e53328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f9d568f92926edd1012e6998edf3a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c516feb68816eb8c6262d9ace22aaf6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f3e5b6bce291c4e056b743bbab7893331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ba164518895db7bc6fa963d146b4d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243b1611525dc48967fb43adb6261b7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a181645297f0d3ff9df5768560d23334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada393168e72fdda8976197e810094fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19305214d604abdb12fa553d75623ec4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def41cf2b35cbfe7e19897b86f2c9de3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c29a78d0ebd4ba9a132f6913c885e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa9840aff51568ec92ad919daa863c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da61c4bc0b88dd3d0be8e3d16aebed340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fe9c7aeb12a13f21996fd7e7368890341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6850b870c844255b0c80da465b7b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8c317df96b70addd01ac2e9b6aa90343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dc28b256c6f36ef79cd7e3b7b2b96e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08e054090d77f6002f1676dd4a7d7f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54651d71747457f334416dc4bfc0124346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5289ff8093b3787420dac05d97dd1edc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6936201db1dd9be61aaa1292508ceba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53afddcf416043221f5255853c2ec8c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c28eb2886912d7cf0ee2e93b3d520db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af42ac56694e138b63d0519ba7826c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b57eb7d73f299734409ef6fbc6c8aa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce8a3b60fc91424443585af0d66f14353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ee8d1e934706dd60da7cb713e9edb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c6037706ded5ca1c421c70cf717d9d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf9c82efe71c6f0d25dd4acc80cfcbc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b136be5c4cca4250727996b1893db012357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d087a7c9ce78610405fc6b8d7e380358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84795873c6dc248d8117b6e3949d06e6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4033a132afe892ab86924beba014f4d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dba567357e69392452d1de45c0906d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6b16d0932d0629b1c606b84a487544362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187e65290ec9581a52a805906226ee6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8963b8d5a96585f65712efb3998a6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b22a3d959c46cbdecd9e7c447167d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1f8a681be662bf7531ae0696b732c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bba690f437f4ea2cdf0814add9174e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ab1e9daa84602ded9218a888356e5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88be2b79efb1712f9f2755b543ab68369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0943c1473799bf584d6df7410be9937b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84053d84f74eaf0930ed1869aa29307371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d26a601262abaa1f8994f784f7d21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b4d7c5dafa805901b873e96c779305373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e2b2a0a29cce215c3aa5c385ea592374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313d4b5a30aab9038e7f394202580f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e3e92b1f1e6f91bb9df308c0c98c8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d6614ae5d360c3734b1f7cfd96e69377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e1313de00d17d108a1c0f26dff124378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aa725f3eb4f995350653ab083a549379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39299d08e0f124679aa3ae82754dc7ee380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26a499265dafdcc3330c62660ebea8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0a99aac9e982ecc03497988eb2a466382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fde3381b1280f2395d1e4fbe7a7b8a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b6a346dc52e468fda99247d4ad537384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b69993f275fc2d10aa845e3406a24c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95c9ca393e60b4ae3d1e06deac9ddf386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46038edcbc2b74edf143ff7d65abfaa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a9b16c7f40e2aa6502117b726a6c7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4521b8f839bbde6c637d153858c960c8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea7baf0d3e6ae555206325e802cb1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09d4351c607224e715b8ee557f4952391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7e29a929d5738c53d21e9064259b0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc1f9054c3fd8fc8fd0ce3f5063ac5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef58dd13bfff532ada595d307b6a5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bc75158e5c7656cdc5a9ae066e2ab4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d2f5a408a64ed9550b70e4a66594d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36117d8a1f3f6ea273b8a86f344c9a88397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e90ba5f6c67f80a5e0e28203277b129398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2199d5b7bdae332cd3936a074757e17399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17f95c1ca565bed9a6e9eed51547ccf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56cb78a871fa1103ae501cbcc34ca3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc9a0eef3aa975217ba1a504e6e9d9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e962abfe49bddbab7e71089361bfa403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca935aeb85e6864886cecd60a48490404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f1c438179173b37f8f2ba714e984f8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c63bbde509c3361d0e08dd97c675162406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8c5e0aa94c80868022c73dae45452407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c824dd9cda3c16296f7bbe3b70ccdc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a1a2b2e5e22ac8c6d968f1158dc91409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9c6fe4b41ca9150f6d2db9d4bb5c00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2364090304cf0bc172332d26a0d26411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2d8d1e25e0f2d714964555648507e9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e459bd6537cd4373e91bcebdcf379bb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20f619cd48826a5df2ce96c1bfd0e92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c2000127e283af162cbc9a52f154db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b752d538e99aaae222449142a779a9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d6bb69bcdd86a7451d37c55444163417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf89585118af6205da52b3a09b78b70418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98cd8b9504d84d74086c448259e23cf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79299bf57a361433f9891df109f4f9a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154d289018f2edffc9329305e5cd162421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a494b3dcb43002651cd7c3e9fbd8a490422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb780bb40a949c5d5737984c2273c39423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215029d66926a5c8f8ec228e3291aac424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6f6a9bc1e6f21a32f2b5ab2de6c6a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748c6879ac1243187e25f7108ed9ca32426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339af9a24d4df04d2f19aed9d9c561b3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774691e637c7dc87cad6b8066561809b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71dd1602cfbcf47bde2409780713c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c056483241d1e508251e40eee2f0a5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d28cc3909e9b2b646c690c24fae829431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d177525c911fcd2d8d1da4eaa2a2f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4727fcbf85975661eefd23a3564d03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c715aede0ce2b39e85d434027f64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19096921a4caa08773be25f9095a71bc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5c0da42b21cc2b5e007384f848a2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94b102a7ce139bf843cb5f6a8d80c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8482fad709b980df1de9f454a78140438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768645e6a957c2e4cf99e314e58d350439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ee9332245783701c929ba10d4dce34440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8e4bd5b443eba998f8771d08f1a2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beadc076f55d3e21ac2a0b7ee4173430442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c941f30b3910fe071ec78feeec7f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f127b9644236415450676524f7e61a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac7bff9a273d5d2aa3304dd6512eb87445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb8c0ed9bc505b5aed141eef12b41a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd8d62d447c7ea6677d095d531274e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7199e99d590617ca45626b84d7ff0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60091be85615d2c16c4fa2acc1bd7ac7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22a082e3a92265fb9f3fcbdaa981463450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ed40c53084f8da8b3d114ddf74189451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672230b045c5e3716218c6dfe48ab372452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3cb9c4b62e8965fa107857d9aa9bb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5ee2de4d8d9a823fb7b399cfb6c677454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434b1c5377e9aa0457821520792bcde455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f346edc9f80101d42aca4e0bc404c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbadb8bd47b689d61ca97daba98359457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf18189b3b2eec8a24961b9b96fb18458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ecc959b94fb913b3c62550fc6392f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4854be2df4489536661e160d0ebc59460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d65854dbc0a07f74de639b91476998461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a692dcedbae152e94659259b0510f18462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fc1278d6b6e6c2fd0b03cfd84ec0fc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca1544f9997ff7c805accb7c8e6f0b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c38967aebadbcecda53e21733926e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661c8d90ac5bdbe54b2980cc549328bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8d7038b05fac6a5250abbdcfed616467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16459240f80c97e2633f43a5664bd1c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8614973200810777e918ec65614d22469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929ce10252d8e059b200729c800374f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf57ade548cc9a3b7afafdcfe0dd6364471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c7a21d8f95baf30d8f6b58ee9af159472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d7ed633991d8edeace61ad588217b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff3dbad6090fd7be90e561eecd1f3f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be44753ae50022ac6a0b6a013131636475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a414cf29181c666f2d7217b39e73e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefdced215b19d91660669c5a882089d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65134381049f92cbecb554067e5c8b95478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a37cafda4cf1e26841d3adcf829921479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164a0a83946815f9cc790a06fb452861480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eb429c1cc65a4055fd8038a3111576481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4881b55c07c274f35ee21ce49a28acf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59150538a3cd1ea406fb3e5276c04009483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4734b91974d26b2c5f7e523795cfddb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618347849163e50723fb1ca40576742b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612555d4b5421ea224e716dc62987f5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eaaf08d5938271eaf53b025b92810b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5475dbd72dde891742fa9f79974cbba488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578473ea3c3a519886228c888693747489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8d18e6f1746b1cc4f34a1f9433fcc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c378ba3e10bd953a57577b26d99a0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810654f845f9a4d6bb465a676f89b667492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096bce60561dcf2f27ff1912938fcc8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f24fc04b077fef8b5dde2db37a4d3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b625615247f359e4d02a136c222cd0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0074e3896e3e57ade29c615e955abd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81531ecbed98fd33cbca318a1093ac58497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cbd54f94cea7220cb1c735d9dd5f9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9586526bfdc9d1a212d7c756773c6381499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e557199ad730289d9e5565ee320b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7970c704b41f8e42855248b930d469a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e218e166fd86e7e43eb135d119a7ee8b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932e1f35309cac773cea154ab709833503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c636cd239d41e5e65b3ba24a30b39504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be020a1b016038947a5e5fba60e55f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bae80a859fabb76979f9b21a57c5a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f7305a0521cbb6ded54df6852d332b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823f0862bd3e293b310c8407566c7061508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c0bdbd45b109938f236c81d0c3b4a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5f7ddfe0161c190ae896d4b849acd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e87d1541a6ec3e1a0bf7e4def027de511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3704428e40d9466da1a63969e68fd2a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ae89cf33d43a00b4ba9f105e2de30513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cb7d2d84a5fd6483dc07d60d7fb0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9a697005fbed72d02d169ff07518b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebaaf79ffa2c55fd46d3df8c7479548516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b92f7b264fb2a57741c8a803a65025517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f9390432d860917993b64c0dd8b1f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a822e4c326dd7dda641ef16969953d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190cf90341f10dc7a2733724ccc73dd2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c855bf4950fe3dbfdd7fc4fdb98e8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda1203ef13c9f700a648d416394f4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac029d27bcf522d68ef4dfeb92dcf8a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e8a8f7092877b86ffaca2f1bf203d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9f59b60e96fc3f58f7eabf78c8a88525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57bb3c060485ed6749b957b3db11e2b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193145fbf9a7d2d5db9ea378cc45a10e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf965e12f3143032c78f5dcbde05d75528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d94c8f2980f697018cf34e8230bc2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c738f352c004c5870aa842b70b9c2b5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d468fb9b8ca1370aa623f760e2a4c5e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861eea61d16f05bdc9dd34fd4b19a88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67fc2a094c5177e2e2cb928433c077533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48419fa9cc3acdc9a60ed9e0e8a8d9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9b001a56f24d9c5d86dab93162f09535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97383f203f46d3e180d8ce0772adb73536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeec34b6e4d6fb338cf03ecf226ea822537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdd7be379ab31426098f18d2215016d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59239862b4ee31fabb6af1ba132b786539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a1a27c3aaefe65310ba5543c69545a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e17297d38d1615c39809add4cbb73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128da43334a87765bdbb6e288386970542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cd4c5da601e0e0b59d4f98fbee8f5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997182b20669c6165fe26ef3f6fe832544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda3c8c1cea4574396dbb75afab584b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab2b6c84163979168085cb3d6f83d5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40326d91f485f1e71b7f4126ecb6aab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30295973d052ae3aec349e167d97dc8d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a302c91d87a27337ff1bc3cc2064ba549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e618f3f194e7c44ac20cf6282fa319550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a3c478b22535994262166c90e16bf551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c4ffa1647fc3a274524d1332f3540a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ccc3caf9a61847e566913d43b429ee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c2bd49ed69cd928c19379268159734554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d4e74f3d249d9899d7f47460846a7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d265eee5259988c9c2b24b06cd131153556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabba3f64138fde493b21e12fb4bd00557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357704ec11d065cdad04fab4f6ec9f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acd185e58d1f73a916103240623ffe0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4aba61684adffce48a7b0512aec2bd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b7be09aff24d27f2faec03bd13555561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ccc0aa170376d6d7794980b952ad07562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac1f60333ac74850bad4dc388f13fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1214ac80c9fbafcf8e0716684a1050564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a7f2eb9e0b6cea18339f1cbe262e5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f44aebd31cb8108c94e6540e28c70e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f6e15a49b041f2a833c88710aa487567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83bd379ee1cccd357afacd1fc9846e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12110079a3c3bc21f38d468a025d9a15569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccabb73eb5d7255f4248ea75d5cfeb63570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e4db0f4930d0558eb14ac71a3d1ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a80b51f598f1f4d8ceec68e02b66ad572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e33548cc67959f361119639f7b1b8e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecf6c7ff3ebbc89160c6f0ed66feec1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5801a54102e94fc3ec9c8ce5f8cf5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53970ba8014c5c7f376299ebfe4b914576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7391d3f161bdb2bdf92a5bd115ec3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709165c8bc1238d9f409f37760125820578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd40ed483311a7e758d5c47d3c524a3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d023d3d43def38eace90272f5bb8b14580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a9b466577733ed182e2a2360248ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c690f64b2fbd5e45c87131d13707943582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9d6a8b05083b6454ebd419322bffa583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6609727f6de5f6c9b5a8725b79c79d79584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0919e9a09796b79436ac94eaf8008ee585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbb3adb4da41a9c201792dd0761d549586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f4b241dbdfee1837b1ba747cfb083587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93476a762ae2cc4e6f86138eea8bdde588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ef2ae228b623b0e173cae367bc6a70589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679066226151b876d0c35aaa3c3831f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c0cd1c48441794f12dc4b37c2965a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3780e0d29fbbb65fdb57886bf4fb3fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577c3e43f2ae2bfbb49d9ce69eea3e34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692eb1a20a2af5080938dd227b1a4b51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1f06fd2c4ab1fad775449e2011a7c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046cebe50227cbf4a4a2256eea9a65ef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab8ebf8bfcd2775d7ed75479806e266597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacb0fe07a56651e109820510df7d633598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7d09ec23b28a040ab4222b55afefd3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd76a1344a5dbee8eaa28affce7ac600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790efbecbdd16c655c92d209eea9441601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e722aa7b1de179e24d8cfe05c1feadde602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8effc509ace03b94d79750e4c3a12a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c11085660c78a60763026f5e4fda7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b0d41c050daa45625f8ae11987559605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c410e16ef9b3b5ddca366e7267597606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44c734a22eedb444dabc53809003c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104844415216310acfc266532f41ee61608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb6721336b3df9a83edbb75ea553b84609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39ab7747222dd3fe01c11bc17349fd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecddee852ee862360c19dedacc67aad611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79e8580737de1d3e1f92b71e59835f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e741c8e01aee8bf7a70ca5a9e5f3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf52537277d8ea42044372c032c6f923614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a77ed06ed4991a12afbbc4ec2ea4c3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88950f8ac295dc3b469087d23e25f03616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32521820492baf2903e658aa3a1d0a1d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e17d7a5a2aad3f0d707cd54ed87d858618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea05d50e242826f8bbd8611a4a5389619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a54e1a5187a2803c796de81251a3b48620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc8fdc599ee98a4902922e898364e74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7b22493b02c8587c3a3233462921f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f311b736f17fd32bd9f95384dddc6cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0363de6b7905386b0d23148fb3945624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3782e57da745090d615ddddd126a8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdde1d0a561801100ed508c417eb72f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac441fcb10be50bdaf5681543b2b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75680141b4e9a784a95136e7378123c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b6c1a0f077e352b1e4b77af184a6d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce38dfbd960bcb8d4f21854afc7f1b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bc6f0994b02c76dabacfec5a467df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304353439ea6e7f8eff854753960c4c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d536679568dddc2b607a2e1fc3017633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77fccc8553358a0dad7c7d58afe319634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7bf028d3cfe6bc60cd2ade8a2dba6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164db1656ffa2fe655238142d8b6feda636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c4d81ab465dbe26a858d99349325f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c75ad3f0d9c008a9b6aca8529f7de9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce28723030b69f2d1abf58e4e6f1b5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b0decc96ee6b7745ae735cbbd96d3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b040c2d2cb61bcd48fa1bd09d8dbff641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b72f75f7593cfe64805423bb808646642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d1bef14e83509d330c1b4cbac5f0c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69378ca90876296f1d4ef46f86b088c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489196e4bccf4cf23127396017a0e4d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a65906affc3ed647bb98e9461f8597646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe08170d10f8a3e42c9055ecc5f4cc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51835493aaf6aea1735713867b320c2c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f738985bf3ababf9178d2c3fc1e2d33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97a877dcada99cf2336509e5284b5ff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086c3ec8328900688145b6891cd5941651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d94b017d0c5f95033278685f080fd20652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49ae924ca6580734b5660d48832f2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdb49e0699b50de1f7ba771e18d56c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e525970122a00d303bb3b9c7b5c5c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25173f7d6609433a1b3e1b18bce0232b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5e422f3790a1c7e3072b0937c0af1b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec8fcc7a7ea0d5e7e7aa9f21d7870b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8f26fd6ea092f217994a58822ce8c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12fd616593340c3b275d325c32aef6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf92ffa45e146f61ec0197fb813e32661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574fafcb783049268d605c394f76250662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299a8049b79736f18ded57fe730d2b8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af706dc193258073b00814193c2eba6b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd1ee5b265106f93d78ca906639229665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9ee410bc034511ab39aaa983fabf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eda243adde8732b0c08946f93caddf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7276119cb6527c1a0cd27a79e52124668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d3df5a9b134fe2cd3b955d46e8666669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc578b58979631886f0454d8dd80f5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181f0eaaf8184ae849105e17b16501d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1e15b2bdc85678dd9d66c22ed68e14672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b63830382671d3a5bf9ecade6c4535673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db68073350d4d510f9edf21d9cbdd710674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed0c5608d82d407cb9c3e85283ea074675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c884f6483925ee656bc85017d54f24f4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c96f7ea3acef42b26910c347cead4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb40642eb659b6a2ca6352e97e95f57678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff072cc8b1f24c8235d7cdc5650812f5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b1795560b6e423e05ce35634b5975680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78176f8259422a163c10690cbef902681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa721fa91c3787a559b266d3589f2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea54a22459ffaab5ab6a586ed4b438683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a673aafa74d09e918211d8dcf0a312b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdb419f5584253a1764ef00a14aaf7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b72e48cce7c2b463c3da31959ae43686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09797306f6e90d752967c9dc9984e921687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ac1aded00a7923bf5b7f7b0d424b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131b1b6a58184db144d84d496dfb303689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7d020d1e58d9f5a49cf670f238985690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc305a2fe3a98653de543b91b01b7a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c4eac83277b2c296eb84da02ef399692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d527f1fd02343c42bdfecc2551ef26de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed0c209bf8b2c923afb0e2931f0ef35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2ff99a90cbdba0c924698f7a695b92695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758844756aa3c25e49d1502b7e09fa20696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d1c9108db86968b118ec1eaa7c675d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddb364a35dc7ebb50dd794f6b19b03698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f59046845f835bdf15f5b4254ab68c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f70b7e141c5181aff16b908ea7a7df700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5338b9f150645df334cf2fcf28c609701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e989519b000efa13adaf6adf5dc90702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d5ddef4fd30bbada1df5c314c5dd9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5905561496d45667667e4e3cc5bc74704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bec1ec5c8c8ac91412e6a8e8003423705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76db89c26438d76b5336b2497842f9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ec1979a05fe7378f8d7efb215cf53b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a608d88fe197a63804f4bfb9834f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b070d926bdb5383bd7f6458837937f2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beae7522de1eb76ee86a796d29807b8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084de1f03578cc41e6b3a6cecb097f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1f1117833d208d76887bd6f9a797db712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcdf03a932cc2d3760a1e5ef20c16c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19900aa5be9b157d3fc250985e7bf3d4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643df971525e3dfed518a786d5a38e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9322b64ce28b9d0d942ec7df80f0c99f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373f2f870da83ddaad883146ddc520f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128dfcb98879719fedef03030572173718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d233a762ac649fcbf6b00221f2078b5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28282e81fe37149f3d70ea98af95be88720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56dff24df651b9d90a4d80ab7afbc7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8463762f6ee6548729e6c2073299e46d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661ea4e4d6c2f114d167e270ac44fb7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567686c6621e75cf1e4249c62ded8eda724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc217445c5b464727013ca634fb49ab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a676c05838f1df56c1d6d94ed22ce4d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205c4d99167824df3147aca2f32036d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e87aa91146c20808a7ffa2d7caa38728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3351fc5266777f0a882a2ba7b002a8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366c0f0865f952f131861d258f3504b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede696649bda5b9f68e7f393828e941731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3418772ef322227d136718f12fab7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df9745240995dac5462453d6ffe2fa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7ff7610ca33c585b982bf235e8cf9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14a2c74c897826615d6f0734a1bf1aa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebddfd95f2e15b62ecc81a2af65dff736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767af7cc6854d11d8adb3b83cab7684737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa072f2533bc47c1a0c4d2878202e1f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268df531aab1a8de77f52f4e08d7192739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff75096c59ca292ac62fa6b3d9da4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d79683fbad077ddee3614a143ba631741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2069015b4349fec5157cb4f17d7920f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb5678e51061f783f4d5d8dffa0243743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f68c3c23ab31e7c05809333d993f92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59609bcab6473a95efac498b690da4f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd12491f7acbac8da6111c7a0ba5c35746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a51d48fb808fc150154bc3e22706d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beae7768f4ff174320536be70d104cba748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8a37df6611a832542c4b8acf94e40b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddf21ba0aa27d872c94cb54d02506e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56253c3d8c26fbf73c835914fb5218751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae075c5bee165232b51c4c9b1e231e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b038ca6d2348c38414b621e4312f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619584f7042171e8ef03c71e996f7a2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71bd96b6e66aad1cc80ae3d8e279f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738fdd8612b0336c93234fd79d6774e9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9571065f8bb5f9142d08d17212c479f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561b2dc07eceb3110dac3219acbc99a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a291b7ad12971ca37d90369554ea0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092759ae424c1ad664f22668a4c2e6cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c7e774bcccd1e79f9475f7da10d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e09c0d8ef9fc1922c6fe80905f3ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb1342f38f58311876bb75bafc76e594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8254bb2a13c4b5f35ebab829814f25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3681b0f44b7eed4750317f3ca09a96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b0d0d94ddf4efef3ecda8f11c9552e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4969e6aa194b3566446b5e357c41558.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f94130825faa5a867a139edc4ae839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24be20c25d3ac574f1a0afdd97beb910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520119162585b8e622b29e5e6143fb011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf9dfdeec64beeee08c19493dcc462512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a1b12facef1368d01355603352bdf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc973989c672660ca14dcb520425284914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bcbab6328c6517d0bcdd6f5dc27edf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c60dc68d24e505d05a7985766eca116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ba410729aad585ba34fae5a50b50217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3022bdc7200dc0db8e2480ee66b2dbb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c4b4ea5839386b31195097ad5641219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebd1e01bb526ac3375210847bfa9a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e497e5934cadbe5c28635398d4d1df421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620b31b133ddd56ecd9153bb8b9f300b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2ca96bdb928fa6cc9cd9d1e8d6dd823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761409bff4bc93dadfdb727538707b9324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac88e6ba4ff443e75fe181671d2a5c2925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162b59c1ebc11183036bb43d729895726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4484f8e218a43bdd2d02492b5946c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a084b3a7410f9e88166e9fa9a6d211128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2ad93c01c312836156e7d6ec777e829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614948639792836af31b52aef12cbd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06fcb11ffcd48d4bd6ef19dd09d32831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a6d69cc7a6d0fed9d8adeed28ea532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f37ea6c145262b421a2c49dc0d91233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5a49c96ad1df0f5ff008b47ce611e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4107f9a130ea6a387d4bbfbdc59ce4a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952745d8813567715694eecc0424d6b336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828695f0c96ef457ebd4cc800a2b44437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d96ce9b151c944fdd6c3c77f338e8338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b36687db502413189a2daac6260fd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca1de56b6490a7e3814458fa1e7fdc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba0e610282c9a952d489a5af6c215f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8055b9da5282cbacd601d34cdaa5095c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ffceeeacc29262baea2c61630679a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941dcafbe316d3d8f84bbd4538baaa944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837548e4a937825e07616f821e65e4a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efc61d4a5ef6594b76c054d897f084246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abaa033ca5b0ca57253b8c63c395d9b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608bbfda569d27c5a841b08f3c35758c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b171dddde2a9f77a11c2dbc83c7adb249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f35ab859735bada257b0cf2c762b2250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeba6d9d016a6ef57342665d6b6f4f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fad99c1045feda23aab56a542d576752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82592110a5c0ccdb9caa6216038a846b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7299c3fae13fd2124bfc93fdbef0e554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0445da20e8afb41f430bd7ff0cfbb755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9172b89c5b4114042261347787c60a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092eb266ea01e3d4f86430e066c536fe57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870537f8d39d6987fee3725c335e2a758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff25db71c72b4d2bed4b25699cc13d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8e8261a5ab359e3db7c136e5a8d54160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfb64be40e431d89089c3b560b6ecb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f51e6b25d294b78df3479029bfd53b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95bce14ae84db5cabafe4e8f21ede063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff781da48793591f81dd75c48b710cc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bea76ea5fe571cdaeddde5829d2f8c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf5682fa60f10c10f801ff73afeff766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e2a347cbbe5fa6fea0d5f59b3d9aed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380afae32301794bd44c225331c01b3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea06cf52f9ed230311a818115f03ab469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27a52b3a51ac8630d8d9daa1dfc737f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb736ae8dbfb75072a5d6c4e6a3feac71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68d26cc71e1d2ec349a6d4807135c472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e63b9fce3969d60a1a31432134c3a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a048114ca93f4c7c503d6ff2751c03074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8146026da6462565f7e52c2103950a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a3975c31939c1be81cb476b0c5b6e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14846eacca6cd8a30c1b6b46334617877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc34e3067951c12ae3ddf9d3b67b1a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155823453e6d784c3a0f4aa573a8c6579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247092ab71088dabfa2ebcb010cf73080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460e7f1b663cedad82c3fa4b75f3bbb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1f35ca8f86a5f74522fe2b98229e082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2591a662beb8a4ff50875726e708805983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0c359f761e1950bd1d11d3f2e9afb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d10e708304f6277c9859d018b6833b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804634dee2e4c147a655366fd6d73baa86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278f382eb7e619535a79d9a5545ada287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f26535e21f8f25c7791a40859a4a788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5695c039220b4b3deb347c290cb3189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8545a71b8e84446018f82a44eb8c6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecc6ca3567877cfc2b6c2134f42209391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113ec915d54dd8303b41d850faa0b6092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae69706ae8cd80bcb3cc5238df63159d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aecdee0bfc69c476748462e19b114594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59ef6ac7de2d35a6cb78da7c54644c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ebe9123039cad14a3f8e5d50fc7dea96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d4cd6b59c0bd86c636bc87b49736197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab6148c47ca56e8e51a23d09feee2198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae2f187473429f54a28c87ff4ad042699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877589fdcd930c8e0f16678577a45dc7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa544aa39b0c1870517326cb7ad9f92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa49d8b92fa746972247781c2a4af25102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa0fa56f916458c7f3aefe9fa82ddf8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5a2270c2ed8f9b3201751cc69a427104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710eef3e13cc35a379dd8f40566b281105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c9bcbf51cf76372238a46b71fadc3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4f4ead8095d6cc449df75b9d77bbd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34571cc46b069cfcbae2bc6d3a22f66108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2419acbdd40538e6ac608cfbddfc88c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7742cdcfbcf6840c6ea3e4bc2609110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d04f057c9c4ee5cb0f8db699220eb1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f510dc93594ff37b178403646f321c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b33453b9f2541ebd9734d4702d7d8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e3877091f9218503d90ecc04be811114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e557ab00ddb50957817f8e40b0cd2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7267e2ad90bd2d9993782a14f3e6f7f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6df3f398dc962a8ac4c13ecef8965117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f39ce7fe53f3ce8437b4487a7d3d6ad118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf84ac2cbf2457162ead8c9c939c3bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44057f8935c4535e6a0dd33833653e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb60ada5551b1f8d613b952984e973121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50802889fb90222653e6e58e9261c641122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a37852e2dae8907cf82388464da71f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae91a5e0a7274d4b630a2dee16bcbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521bac28d89d5af729af229d7252179c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78e73d02d3990d7f322c9f85c6c871126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c92fc42a96243b24debc2fb0e6904127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193cfc19de5965ebf7462c741c2f520128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cd27f7409c56b334c548187a7f7b99129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637a1084c1aa0cfcfcffa20ec5152ad130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcc4ea9f6a4e96a3d0b646fcf3feab2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf717a0b9ef889fb4deed3c7ef188e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce46aec1b0bcaee5079d7c4103af367133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30c0c5974740f49833d0c3eed13546134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf8c9e23adf99eecba0c3b32ab64024135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9362f3aca64d6c61d91e80d745289fd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77566103b70cfb9048dca8b2eb5cb772137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9da5825ed8686936716c9e96bcdc9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450874304945801462e54d87953ae96139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73be6a9e5bf3fae23eb8d2c2ca71190e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a89fef14254568904404f8349a660141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6aab287849d25692b9150a78b8a08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2200cee067b919702ede86875903b79143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0986f9ab28062ccb9f03f49723a8b01144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596dd55cc561d06f59a0d7e150e8afa145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c872224f9698eade3970c4184afdbb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821b24a1808f5ac4db99ed2b97dae97147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8f7d4b8c76da73a11ebae80691645148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d321a6927f04f3d10c462b535d5b32e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5af32600d0a47acd1ebb378bd9e86e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69994cc1c5a157cc423edda4c7aaee6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4812b50d9e6871977577393faa0de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55802b89df9ddaae205cd6dd8a05befb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc55a41a05cfb8743cef338029b9dce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2cb129d74bcd42b3b9142a8c4cb07a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d963c1babd3ec19624220ba3d6ec5b8d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba701d36ee03024d1e8ba025e0848e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa5cbb8a036c915b0173cdca4f5f9a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d493224928a16f4285b797597eeabec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158370664a646b70296e587678d52051160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bf13283ca3aaa796e27a2efcdc3026161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f904865400da8ad80d83833b08f3d13162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17887473794046a508a908d5129f11c7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8141cbcfee1391fdcf5821ec7418d31164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b60bd02d42f7902231b52ac5efc9e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83309715f1b1df20b914ecdbf57936166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482711cfad68ba54dce40b0ab74129c2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9c0b5a5f3f2a0bee26de55dc1ce36168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e5383876372417ffe4d446ce220ca169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d4fe3be16e41a652f6f5069a45a85170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f09ad18517abd7539c9d39561455171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bee7a103eca1c8d790aa257cd697f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d33ed694fab9b62936459897af206173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73171c0e05be2c23b4981924cf086328174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921bdb947943e2a0274553c8548fc02175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bfd7647d145d518a7a58d978b1c935176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816bdafe583fcd5aaa7c59ed0eac693177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e732744613d11d8c79e2b2468a48d0f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28c7f5d477689a75790529574d52062179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f2ed0728dcfb4cb5a41382bfb95ff180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfde753a1815871f7f41ef9cf9d97ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7aa41b9054bba45ac51440903612c0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0e07b43bde95d92c19c4cdb2c79cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b929e1075ec7dc82941bc75c57dca82184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265a1d081f05ec14ad3f980862f9345185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a85f2121d9a99e728b658ce4f2d2a1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a881548b0d71af2bc25371ed0bc748187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f9de0091bb6fa3c930f755cc3eb8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7897e21262709551b56f22ca48b3ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff569555cc282b606c6cb49cf948f69a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5eab4ffb0053a1a9ae9fa9ce201e11191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d1fbdd9ba5360e92be624c5b970d6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44e9cda38a3335351cc4adac653349193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85f2b1035944a1dc518a147b225aa8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212df94db56b322a33cbfa7793943fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea80a3dee5e1abca927e339ca415393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28712fbbd566eec5878face17330e7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b69fcf33167b0f1e18161a861fb085198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472db09f93026132a2e2c3f29fc2a8ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031485e953e23da70175aa45b8ec4cce200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2c036017f96e0e2ef2f7379af3ea8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a2a28291723daea6a03483c02703b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e5109096d0ee0c86cc6db0816c9c4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ee781d9df194d01c50e7f28f6c8e3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26000442c75833304e07221cfeb6b7c2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b52a7c4ae5361b6de389b94c518c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c51dda7dce88198bb8815ac2e657207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370672abc3573ed7575b29bbdefa7699208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6e139314cd5d13573a3559444907c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5192c998eeca26ce8ceb580c5b658a2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5433588fdc66bb50f2efd852536bd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7de0155653f42dc629f7727cb9ffbbf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7805e95136c255455c4a3f114b3dcf9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55523e2f303cf2e4e57be955ce3333af214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866881c6c2f2b7de5a5cb54571c77ebb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc515a698ee913d05ff5b159f3d863cd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362122b959db58a8934ad8ec38c585b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e495e6db646c1841e620ec91512d3cc2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bb16535d5b537e33315192632d588219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d5eec4b0163ff9bf19baee1232f071220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578626b0a61bdd1a54d6e28d1e4e462a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9885ed5db0edc257c550a3348dc1ad222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ac0dc5c5f245ba667fa4a3907a57f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87b396b9e89d6f35c2c4d825d1ee220224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29acea380da018d0068577bb5d590e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c217f14cb6666b75165e391d984c02e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc2588f5cc2a2b856427a1a026b18e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62cc0c34e91cc573f714abf41ae8204228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279fbb82e98b34c78fc6361b61ab1cd7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1a8c7b06c0532d42e1a0c144e4fe98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9d51651e03041f3eb1c0b43bb190c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957a9c7da32040e8ba39956b253ea6a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e14d1fae0d5e54c5d83fc062fc36ed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3d30fc9329424df65b82f560a909b8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2bcf09280b4993e2656da33105be5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382ab44682b1714b48c93bcb47eb425236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff462b20ed0a2553ae3687f8d459fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989c331e5d040574ee8593296540b20238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d122fed19817123f52419400d74be807239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c2fbe9d507588fc5d0aebd3b634a2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af9f03f93dc2fa86869f6eb0415e9b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d503960b9cbed6f3d995c607608db242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22e02061d60607f40d6d20eed4d4bdc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3e4fcb2de227c6d8abe9fb266331d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d845066e5bfd7610e4ddb47226bc2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c080dae20d07fc80052d47796812298246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe8efa260420deb3acfc270009ce885247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc3b5ec6d8f8f2b8f00ec5df2a6aae248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044e3c43137eb1e2554bcd71a7d27fdf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586cda9aae1b8a0d7763847662b5c642250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ccaa34c3da50935b84c9e8533b7c9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ac5697394c2bf01c8333cd428c60a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b06741011f34f88b01b441ec5d724c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de725f601cd840b9f080a75666e91c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdf0213c928beef0903c1f2d455c560255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c8cebbb4d9ae2e68a4b5f1f47881c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b74bfdfbdbcbe74c87bcf1c0de146a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc845fd86139e88e1b68a3ca90de1b27258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6fc5e05c9e7a9ee61bfdf6299e6d4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2adf9607ef5d646def4372892440c2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489684e6b34a10858d1005e736c46dbf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67384e30395b03509e1d4b682e1a5041262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66a70d51c42c56524723a36d2fd1909263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885a1fed0a893f887b823e98a56b7a62264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2987769fee85fd9cfad6aaf468dba0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b9587423a2677790d4a4dfc2f9f1f3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990ae03bd79cde5b8dc24ac4e2350c2a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a33a1f980c8873f1a19077f5dc9df268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8179080509bf098c6d0418d0700790269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b939df9a758c7c81833e208714e1587c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acd2765890b6de72cb252c2aef28a6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d9a4d0d96ccc94665a6eab22931104272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0849603e1307eff0bd55c66d9258bf3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdbc092f46b3f000bfb0cce835f775f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d7f4a423d035d44e15f599f149e21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91871a67b3953bb2c6bb31fd3a61e56276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930bbd771184978ff585a4e7a1b23974277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf3038bf8f447f9f7ecac8710fd904278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e328c1fd174152cbd77aaadb277419279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74096780db51ac38584678ce1e6fd1c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3911f464ed21aacf8ba99d62576e9d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2725d4dbae33e908ecb32435390d9f7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d975d5103e5c417f0394b8eedd11572283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57c50699d4550cc25e04ef898b683e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd5c52c9b6362d75552c11275a8e061285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3c66fb6fd1123073ca8254d98fb0c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fe30f85a38b18a69086c16f05e37d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79141d2cf7624cd1c857f26215a4bb26288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167e43aa4220febed4d702a0918861d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076cf85c01458e1de2a3b9aefe9d0f35290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa2ec5004c67a60dcb83be2c83df75291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1d02bf540a5e6657d2c83bb4535be5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194a8c5d117e17a02f0cc9d7dbd8e73e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f337bde82595a1281bb83ecf2edd18294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8ee5f282e9b56bd1f2c740ac6f07a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867e832d6aabed4f39d4bae4afce9f2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497eaf0e09a49c4d3a27edc966e62d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c1a93a1777dfeda8a8586aa1cdefea298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12ad0bae50e3cf36bd72dde85e8104299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b5ad59dfca6981d8ccbc0b0571c7e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b73ee333b1269fe45c23df54b2c0d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9fbe40905cdaeb02b6ef5be1c03e86302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c19f74a077d516e78e31574bdb3416b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c2e53f337e1c852afc897e8dc59e5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b36de3bac37edc26dcd20630e9567305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4266cb7a44b678ba280c3a5bce824306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640899d618cf67d2ca16278250e6df7c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f7c543d2f9b094526ac229e29c48f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b1736c77b52c5cba7b77d91d9b2e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301bf8afff1071e31871b96156b8d37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9c4b1bd5d7ec3e5d3e2cf3dbbe76a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24aef69d70285491694451a2dcdb44e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648bd0b3598c6088d4ae2e859ee2201313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743185b091e7957a232fe1dddab36a34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c06704c00387920fabc5f3a9d3f38315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e145849eb685660769e3fc0ee19c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e41a0d71cf6a9a1c46f75ad0546a74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da9072a63864655ca046eee50ccdc7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab127d438a9bcbae47c790520cf87d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98d4eca9ac5c27c897426e6f96d4503320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e16140d7fe150b9dc98d6ee9a7dc55321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435bfbca845a0ccc8b122733576ac4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c14ef0cfc65f5a99f0ab734bb20984323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648980657c36f258958a64998c9f8a06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c034cc7d1c55db4c3991c478b78d1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e3eae38fe6dfb5a21371dc54970fd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4817db1f2b6e730626d8d66c4e8d2fa2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b37563e94f0ce1a7b389f5222eb47328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576752b369317e08fce202be76b8605329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d588d699ab89a9ec639916e7a9ee04330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c2d4102325a734ad93f6cc8243a64331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d948383c7cadd044b052607246002332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b039b97c77fd7c6aaaf7084c17ea3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cbb3aabd825238a58f4859990a8daa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532c2d1bf5206e22c8cd6762a629956335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e706b09688a58b719cdad59c24fb2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d054709f064347d0d4e58d3d3a1df2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7b7e329d4550da7eb68156f7906e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242385d6e57aa2b978b1b92e2a59281339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381eeb01fe91332dade513ff35100fd8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db491bb8166f20ba7947ce7ece73761341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75de983051715b392de416fa0004f39f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309532a98741012627c6cb15167f1ac343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff90ae2bd39063e583ecfba107973f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e35e9eb1b6b973aaa10f14d7c0c829345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3fad0f23e90a47e6239b8343858fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0c04e345332ace479aad6a895acb7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d65d82239639e904b6803d642c5c4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d5d4cfd57721f22c0e415a57399268349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc15d8be69835202913b1ff1fe4a4c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f24e7eeb48a3e69b96463a43c4a1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e7c33dedbf0eb3946f8f500ab5d552352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf89ba765e65b8ad3eeeab49500b32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c61402c0b997f7497eabb7de4cea6f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4568a483e029ee92a0014cfd840756d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84cd5de4f08d35edc2449c92f161ac1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3947766356f65fc9c8627749d58a4b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c19ec5efe1650ab27636577f3d83b9d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b648e96dac31e4784fba4145933ce5df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042eaf31fd517a5e393f5f0fbd01982360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc258a7e2c9b90ba6de54e0e4edb28a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46522455cb082627693c2482425d1f96362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3c1dd1658f219e68d4fc3cfc3ae648363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f2e848b8981a37af2dc041809cd5e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3494a914cfc40687d857148dae623365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4320bd76554f226410a4fc89cdeec1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758014730287fe3f9574b1cbcebc68e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3b266fc97c4b22fe8dc0bfe1da7da368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20133f48a2e74cc64aa6e24770068676369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ef19b19861ca0236ffcd118f0799370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ba958cf066e4b4f3adfdc92c52339371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03ecf3b93b881af25e0a05786dcb4a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c06c827be6f38006f9facb68d5a967373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f85d567f2cd5575bc44e9679de63b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f58bf3be5e58fdf22809a8ff1462a3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d21a2fbe32c761750a63a8a541ae01376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91ab09b781f71136cb070ecf6e11f9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3320fe86f496c5bb392b94243a3cc7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad894f2468c509188bc3e09de458d29d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e773ede366220b3af70bbcef579b4181380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54265b8896872fea0623c7cf92454a9a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4971ff0329a95f7766f74affd5938c52382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae349009a45d594f9d4ad48cab7dfeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bfbceda75d3940399358eb51f44c6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b905fb0c17dc5cbe1b628e2b9b001385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc264da54b80ab5fc48f41cbc3bf0b8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927df83d5ae91e595d8b8f42d05ea7d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49b70d9fc32223c9386729298e4bf14388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733e3d4c3b89eab9f1d3090db5efc72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12feb3204e51bacbea07edf64e07ca2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279b5895d5d666b01e12ffb46c63e19b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf1629b450d7efd3953a65c5a3c94d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09200da72ac0ab5df0036f65a1b9cd97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36858344c75dc51ab7af8048215c78394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed3bfd1684aa2d039db41e5fd982369395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ebde41cbfadf15514f1855b097cb5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872ea75bb270cb9bd4324d3f796e489397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3398b060a0dbcf94430b6836d8e6bc2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3465d5d7b8384d86da7b4bae321f44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7489cefd0d0f49c04f28bfedcb5216400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1ee366b8e01ee94ccacb91ac40f6b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fec4e9307bfbab205aafd5f54acd5b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43405d264333725495477578ea718b18403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a919624a960a282b0bcae929a20314404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25c19c679619fbf265242af7349bb2a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01211ea7e29b45393f7d67ca2b979c9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b030bda2d33908bf5ba82d6542946469407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a4eeee554093e5f89224a47e1d1e1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2c6c4570dfd894ca9e080455633a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114eb0361fc0c42ac9117e9a61793e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f68577ba18a71bbde8b027bdeae2cf7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0839ceba3bb7c606fd378fe2e198745412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f6bdf8cc4e2d9ef2ba0faa7176afb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608dd4f3b35b6e3aae27692d42279bad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2fcc094c3f82b5872d09b81fff0c4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f91c7c01a5d9d5c5d8a2043c605b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caccbca090a9950037ec7deb4253cfd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacc7c356b9062d6af496576a2ab665418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23654f514d0b4057deb78072033ec40b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32e5f321011fa4466127fcd8c38b38420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56922ee3afd7a053fbcbb2423d52d2fc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb2c206f5a07213fdc69efa6f61a92422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf24b5e61f1eb1b81839d84a2bb77bb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ce5374d0343649d8857a206ecb3d0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c07451a77fecf797984eb4983c69cb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165cf65b12b088cd5461d9721653b9e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2551c91e8d94ec20aeb75d530ed192427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48220b7a24c8026ca3401d061fc6847d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1ae26e97083b4e5411176a3bff009e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd3fbf8713d74987aadeeb0eabe754430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055a70ff24464d73bda632ff8f80c974431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96d3924f5e6bf5907d608e4afc2d2e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9de436834d62d0c9c5629b20dc4970433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12aba236614f0d2724f507b241710c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1bc5a5ef708ea48db40dab45d9e4a3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed07ec5929898bfec7a3792c5e90b0e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff8fdf3226207eeef9f6dab16f0cbf3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358c59f104421fc56fb30c68c897ee5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0444e92189d41ebeb27b4e670e2fc57439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257d23b7527f069e7fb5a2da271193e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01d3b5f81a6d15a64a4e4d5f3e9b496441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c26b48fe1f5d76185b506d7d582124442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aac8a4f93f2b70438a838d67c3db93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181f731f6ecb729c05dda19067ea0f7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a95fd25e41d277adccb8be8aa54618445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e6d350bcf85458f8fef00765c483a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4decbbbe255832f54357dbcf8f1de9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c3f2c06c8b060574e4ef4aaa75fac4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6b82131af9826a2e1997e20544170449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfd7a6db69c66216821b6975a7f0b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba08f29376f21f90f9d38c59d4220beb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c38dc0ae232286b22a9152d276560452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877dcd27901206550ca30bcd2af377a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef16e52dad5c7ce5fb25fce1fd46f50454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e6d2416b9ce32c2ff57d08c8430716455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3fa21b8d566225edb788ba73057f00456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c984b55607f05f112f15560b16bd40f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f38b3f427936d9bbd5bba1e1c44f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f12819e5fafc07531f9654cac9ace0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6389877d86e10e87d67ffe2ccf06c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46cd47602d985abf5fc39e7e25c5fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6385ff1e8a1ec00cc3a8d2b53cb8b6bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ded488b548e279fca149136f0429c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7430ed44a62359179463c10c383a423464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f0f5448830765f6da5fd7cb5d33e9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe2ecc4b90a334d78e8e75cde9ec100466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27c5d94ba81caba21f5d5cd6474f3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e387efc7ddad858c06ef1a98d67b7e5c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1223ec07ee3e4807da6fdebd395f75469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea5b5a40a4aee118ed1eca59abab01470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06c4ebc1f89f6a92dad4fdbc2c8519471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cbfdebc95dd30713ad6436fd114d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82205f43eda6b3b940088cee31f8f1d6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72d8dbe42ad5510c591586b4fbd5df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d705210e8f58d04c40251a1bde48cf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151ad06a7b761ecf340d0f3aa341d85476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c96cc9d50309d532375ce5aa24b3d9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217680a9e2d81b7b742234df8097e339478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0f265e8b4bcf5e681884937cbc9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4d0a3ae9f70d9013b3108b067e00b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a23dfc732fba22757ca3a426a18132481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e6c10285e3aacbf25eded69abd667482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c596d4dfe30c4e9972eb0e445c6a2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b9b7dc2d528b9e3ec0b4f715100f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ec73e44feb899e0113ce97aaf5bdd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864821747ed11a3ae7b2fb51ee9e990486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13365b926617d9399e4d55dd1792b643487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4789aec23ca6a1ecc5e530dade557d23488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788efa60d940cd8eeaa27d8d636ed01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c08f1b6c4638cbc4580fd108dee2e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340f33516d3fc69478db8cec1be29f6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19bcb019753bc97663b96712a23432492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f74953df06cff95f93cac1217b8d00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e35b04c88819314c629692098c2bb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c37ed53fcd3bbca0b826fe2fe0c524495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a6d3fcfd878eaacd401d46f9ba1455496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a99910faf1d2f828a9f5f4743bef39497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca6d83c2ffd53826dc96674a34f0c8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741b6d49b6a7d4b45f3c7a74801321a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd24fb06fdd1cb0297c0a24a3bc63b47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dfb193ada638f91131f4d0b3ae3bf501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577ea0cddc4aadfc4f2561645c7c4541502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448196fc99681e5dddeccd6c142a156503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421fab1d8f13cb5b6560f02494a74bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363fcc236c39907249eb75bea38455b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dd415751e8f84a97d293bdc3a27180506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0a18722eda6f8f3adfd837feeff549507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46521ffd2c9d8cb85147cf5435f542e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9531b1c1e008b0d242319fb75719f67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875224374b98a7c0e82916f807a1b8a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2d2264fd7fad05fb61952faa9568bc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55574f0d6bec7fb0038c96ff12460f11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19987128f01feb64b14a0146ff33b034513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0e17e8b00380449ab89785cdbf561514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629a9825ad87960e2d224aa3ae69a82515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796f7ba01474780e66fdb61db42cddd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd62cc33f8a1001ca27d25280c1d4f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba3fdffdbfb7f92c0363b9afb84b28518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5feb74713b76e53544c396804045367519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7580570be6fbfb43f8df225c34a7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401931fbf5a50beb5497fef3e038eb7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249619da3ee5c98b14094568a013f66522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d7b9daf44764eddc41ffd15548a2ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb54f336547150f582b494340952e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d776bbbc5500f6f3f2b317c730ef7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8d0be3dd2a4a3afb319c6d02e5e8d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ea3cc2a1e704ebf7ff3efe30aed76527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245de84e5093622316fc156ee74a118528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476edefd0a3f2c4f5018123d89f62fd3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a940b1c79694c703e322bdfb82e5f89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96eef8072abab8f991168354e003c2a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad76424a10433e40bc51de43342cf4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7bfe540afd5785b8cd56c4b1b0d39533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2069c310da544e5ad63a1a46ceb70b0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f885ad01d559521c0bf09aea7b8a1b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d708aedf1be7deedadd9c369bd38536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f56cc082b4437fc762a2859dfffe7cd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7018ea373450fc72b8e4ca5a8493c504538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587a9158cdc24c3c00a41298fb7633bd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047549d1ed2bc05740f28ff164dea7e0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131fc119d36117e43ed12d812a0ed5ac541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d32817de5db6d4dc1c36a1bd900da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ecb666c3ddb85abe34d9d365c6a63543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794c4501a3452ec0870cbbe93f9b0fa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4a7384f81df4ae3dacdedf9be686d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84512c989d58eef94dfbe976a9b1b421546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e344c185642bc79df3c297df8410d571547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4e881a679d3adcd93b301feb74723548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb96d27f787a4c13a94536368189d2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce3b775734dda779bd2b18cd4ff66b5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238080e12b6e7231f5efa1e8a00328da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb796a73a555a797ca80b15a8b26ee1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1e0f2b0304b0c58184bd0651c880e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7905ee932235e03922f903926f5032fd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2511589dcdc9fe955acaaf875d2e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5bb8fc561b72bbcd4bd3bb6f469a9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e7560db67fda9900087eb487d3434557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f995565b8f489abd7d4ea0deeb97ab83558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e968dd824638c33d5314163d9bec08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03a7b06ffef0aae7f0ac116fce2bb2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8221b33b15242f042c2b5ff9092514561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530c9977dcacceea39c0ed3bf2357bc2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b84ebb5b7fba5ff78bcf0f96b2481563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402a032c5727023ab1e37e71156172e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c13d5a544255f8a0a4ad6b0072faf8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c0909b11dcacd7109c1fef5b046a1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707d9b3f5c2e055386c32e47ee9ee083567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba77aeb2fd7c5bf118b1d68b9fd1be568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b39e66a11b8da04cba552aec8be9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef262e113d00b15bbb505e7fd42c5d1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358fdf913ce30eda3ac5d01d44f5b60571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b459029916821d2c3d36434ca272f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52067020841ad25241ad1acdfbc7a872573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f683f42d26f093249b19738babce7fef574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de96b6230c6910d55dfe69bd465f0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642344deff6475ac01e05b8d4908f7a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a924eb5b985204fd94468d37fdf2d7c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b692f052a9872e61b1e22718ceca8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28558d4176805cfc0a05ed2ef0bd5173579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d05ee5598940eac68a2b021f07e42580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9c2138e33d1778dc431a98effd71c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4d4383c9ffd45969f21a09d26c9af8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81610cfca73f7648fe85a84bdd211a04583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e3cfb7fa1cdba3e742c94ec0b31d7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1970bbdd7d30500d7088ecc8af37b44b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034c723081e4b2e6f126925a8f6c0183586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe965fa4fd51ed2aaf31a1d95d87071b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f1dd12247d563c5346034d5bee546588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22dae838310e7c3d95ddddaaa7f3f8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8054cb663ff83b29e0def14a90a6bfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9015259255f4722a876bc818848b1ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d094bed8b5bdc6207627833a4a979d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9bdc3318353ffb66b6088ef502a843593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b977931d96b51caf11d488433ce849b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9791b56a3af2c5ae3be252827b157595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e272a50e1d7899f980b6cf8ef93f6c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec6461a30849e12dcd0ae63f9a7d11597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3b0bd88d829c4da72b0e3d101d9d8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3f78288481b65ae8ed21231bf5a6ad599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb7125ac6ae6458d5bbb2cf1b6a05f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b212252b8900a2bb3d3a3a9498b485c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac4c95478a3e3fd4b6ad84c97d3ec3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea76365c75f1e2311650fb1bd28a94f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db999b24dd0303571725ea77e7534e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfda611b3d9ec48d5a4614ab57f599ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601924041aed5fedc71f2cb4c7c2349b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34eb9fd96aa58787b1fbc7b8c6d9ced607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd959413fa05f6de8b8d80811f3bb958608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75187ebe0db825bf4eed71e36b7050609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d130db53fd5d4bf9ea046e327fbf490610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374fe55c2dd342784f7802a8fb9da099611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587acf6ae6ab6d7fd4b1d8bff9656c39612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31fc92d6ea15f88ab57e06d52c950d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07614a50ae4027e6e6b87fc4e39fd8a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473be7dfefa89d8582fcf93a63de4d1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678b475bdef05b612f25ae348f4daba3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455ac8310565905702e1aaecd81452617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638155ceb50faa3b53d5f6d75eb9d7e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44f025cd77ff7c8f0f705e0dc63e6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc4dfc1efd64f7f5f3b0938b7e4a6a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf10203c9185c8c1b400913aa62b77621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503ed14501fa236dc1546df028258c3f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae1f12d894971fdd6d95bea3352fc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f12e2d54553b1974fe1de952f133cd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25f72aa8ba1a926c3f5624d0ddb121625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acbadc9bab5bada9722c588f36ecc0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1cc1151fc29ef86aa08f79b3a0aed627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63bf6d0992608c12abe086e72b4c38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff46bb85a5d0d42b37e9e26d537066f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c4805c899b2e93ebb1f57dd7c67481630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c39922cc0205ac27e69b9ba46dcb6ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328c8321f18a4898bfc3ef3978e24cd5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acceaae986d0d2122244a3ac78ee70f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8cc1dbe06054aca6900bb6005fb82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852b64771e6b37a152473e3b7941dad0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1917c7459f15e201ac37a95253ec7d03636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12e86bb75cfd060d82a4c4ccdfec3b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef96fd41d67f48e1a6232bcd1d8b369638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c2ec12a5ca50c908adab60d9b3bd8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a575a4f0ba0ac86d1588f7a314b427640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84631183027a8b031d3d87bd9c636257641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e26e2573dc0c2d741b29f30f88e96642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fecaf7c2ad4a1062dbf074721a5f5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d400f1c28ddfbf4832f5b3765cba6ef644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56037c796917b23075a3f5d6fed6cb8b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a55a5fe05c40a6e76a1b22583154bd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a268956584d7c825928e19fce6de1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c86be51d20cef009b84f6cfe5c115648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797379d8a17c29ce674a04d6ba70b95649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ea170cf4440d6efeccd66e3ee979f1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b248e097af9b19b6c23c16cc0515dcf4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc82a67865c9090b4d9bd6c0cdb886e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a70e1cf114cce29a103cdd1d78f226653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060bf5225568dd1fa3a68a0330868de3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5855daac191f56b2578beb96e1db6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0333a79747583f5b13a1812b3e90eb78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cdf3708da578349e1c68d325a820f9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe742b57967bc833841dc71428276658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73705d9e452f78e5522621a48f47ccb6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb7239c4f6f2de78a3f7e6cbd4e5f0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47646e463a20b39d0b409a9b893d22c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511485c42adea1d01b3c6ce9c4ef3be662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949a267cf081a3d2119e089298771eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85534654f66e7a3b64e5128c5c6d0bcf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afad122c865e85fc95e8b6503ff3664a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9f7fa9c135404be8e0278291ac7637666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bb5f7bf4cc24bedd595737e20ed4b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebebe1f993b3ea3c5b8f3c3746c63341668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665ff16201a1554860afe4683fc5f1a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3691fdc49edd200f368306a44f966a9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a83b999c38b504f085f0eed559164f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d026e1b43a5ee1bc408e2e07813dba672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce93983623b9d824ac535e69db6523c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c54ae4ae6e07a14dd67f4025bc46311674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161e354f15f8bed6086522feddc2c18675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce2d19046bde28d90dc19a9ce0b918676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c08809c2fdffc7a69b7955b34068d11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8c15cd4a1484993bbb521a30a1d7c2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446ad1dc97413305b1518f6c228717a6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a8d03a7989b46587f82d242f6ca06680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2747b4b8b90a4dc94f4514aec78694ff681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe602541dd2b10ddb8c05fb0fa0901682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b785dcb76725c1e391af145cd5f195683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7893ae6579a70747d62e990b838052a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb03f7f2d5100a8cc15d43d62022e0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d669a52a33e172059a813e6f5c673d8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc53f1036148ec789efe6c9654fd3f4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb0a3200aa3366c6f047277e23aa4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0413c639cfc5ee97496eba53a5bfc3ab689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94ea07893c2715f5ffdd542af035b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3f3ad0796c536dea5da4809642046691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ccfb50cd34547a36334994b848ad6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a1a5494b8aae488f1106c8d5364b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d21cd8a0ea0b5ab12f3774b4c2beb4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18adcd229fa65620e6cd71a0a9a06db695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3744dce31c65bf4e0c6dbb2242244e39696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db03a383529ec0ff6958764cd60b19697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc533c1515f221176ce2df43f4547a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716707ffb9c254fac00c33efefeb3b0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644a66d6e013ce92a401809f2da0fd8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0cc70db26cd9b0941209aba751a0d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539bf8a223c245d6cd30d74e972760d1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7b96628b17ea7ca150cc7154f3102703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c3fe3d8ad5f284db9cb71d6e8240b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d79add6e95d27bcf9abf431e112c61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cdf16f21496c1aa7912a113495e347706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5e5ea4cefe76868ee75b7be000aa1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61183f05e3484fa5b3f038a6248d0070708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96455841d637af9d097937427712c222709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a397db2c8fb37eea113552b3dd1b184710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7adf0c31c4d212f5311ae57cdeaf27711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a8dd25fae2d9f3884042b92855176712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4b4d63bd7beb91d131687c0bafac3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779cd4f8682de2f26f7a52421d58a05714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c18d3c5ad379420558ed0443632b32715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c4d5377de9777dc210ce23e25343d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5d91bd2eaff50b2e86e68c0d241e1d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3542e0ff9f3a26a57254dd70ce2d645718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e27bd49771b57c3a863c67af84b3cbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fda7a1536c4d0dc20dc6e656e696c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb82c304ce6cb92a0469208291a5d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01da4c7cd3c149330580eac76cad87722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406934410fe0dfcc55b110b126ad043723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2569e579c7c54564a8a7e92930179874724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a52bfcc2049c390d22fd198ca49da6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce676af2d43a770d8eb4a464bb80f7f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588758a9652c98de3a5c3f9fe392254b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05031d94807fad4880ef0b9a59462d57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd971cbf48abe1d851a3731e09977454729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c468c8355ef667d73470fad0b48a49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26506815d394215ad8e99f4849b4e6e7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f60b6b36231c1c2c9108279b3bca3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3324e19e9af426603e46a3ee792f3cf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1d4fd1c977787c94f8b3e93d97d9f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544ef02e31a28da02f3c579a65ff873735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10736b439afa03dd7373b5a9f85d0dde736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0bce996a514cfa7e0f7f0548a69968737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160f9657d1411d1c70bf3001a7d7406738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aa774a44008e5c3e277d52dea18125739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725368fc5b81e247bc94183febd58db2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5510d0d97a87346df7fdff90805765a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb90acff6ed60c93bc7b6a68eb19b93742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa78adc47843b2e95ef7e8c73181d7d6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b486386d5d8f3e5e70382b8bc6b40f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffc5470ee5a9c46eb7de132f5def98745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3fed8ffa314c34456cb663044917dd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984022b9539cdcceb8b972a040e7e5f2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bac849e6e2f7b980d1b67e8bee4b3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645ef1c985ddb4af8ca857a2ea663e1e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92feb66b035ab568dc543bf4c20587e1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f918ffccf312d063f56a8fa9545afd91751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08b9d696406e26dc21c795b2dd0888752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3871b3c4db55bdb87937569bcf6dd24753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4745dbb5df3937aa23fe1f51f9960408754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d262736602ef83d2f728ebfc032ba7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ad930b00a98664d0e7aaf5a33880756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e9bd1b99bcc1421c66dfc8604a0572757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54de84a1d58d6f744e448fff0f7b0ac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdf9e3442170e0992abf764bed688d9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>