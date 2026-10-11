--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e63bee65bac4ceaf0b26d149da0421.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e4245a33f2e6be07a07d5e25686642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291dbfff9cd4ebd4d607923a114abfa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9bad3cd65cf0e1c87460cb07d63914.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2a1803b80fe165dcd1726c2d4cd7de5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937d08426593d2e2a6f4bf54c66779f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615751e2602f11a3886c3315ace4ff7a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f069f445b0e8308f1844040beeac3458.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e438dd2150a302f8caa86ac72d3c89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89050bfdec508817fab51c44e6d334f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6999867efeaf1294a06d77bbb54a411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958430bb1ef97a438ec2e97684525d612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220161b9f37c2b76ebef70b320b8c8f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d2e3c1420bbfdca28b196c2d557dc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bec23a1079b7679ab7ee1545de6ca15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c46e17aa50651b28ad4b569b2940916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bf630232417fe48b4c2900bf386c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2306ccfbd0ec24edd6872c643043135718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7935980d216da2c6b794ff16ab083819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b32fb224e14470591ea8c1684832520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553c2a8b954aea160a80eaebcfe46e0721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b095e753784e1345697b89829810b91c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8119715124b366c9894ae173173d4d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236552b9a7907f1a345f3d5099edb36724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0f68bc719c3343acc452c50ccb2fc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e4014a8c426d2392f6b9fa58e698a226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39c592bfeab2a354a85713bcd6033827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd1f43015ef43f469ec1abe0fbf04a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2042d3fd4b4a204245ec50a6ddf2bcb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb42ad5cede785ce1b5284765f4fd4330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4da153ca05c71ef3aec9da5c14f2031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b648e33be0dadd08e926192137c8b7f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38798c6681092e9d6bed21558fb54b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536bda97b04df3cddfada315e7abf0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a0dc7101dd1b18209e97ad697922d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba12e5db809243cdbff0995905dae8d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619aa1efa73e6e9cf8414ff48c789dc137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011c83620fb432dd166962eed25c9f938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81867a7b758a69717e19b14cee88a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b49e924d08fc01aabae1e7862dc7340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7270d48b9e0f4bc2f1d2f9d556ae8841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922b60c2f5c0bddaec9793bd083d94e642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2026452cfea610b82ffd62d4ae33451843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e30aa487882695775cc9aaac08b88244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d8c90f803bdab3738ce8e3a0f604845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439b007f8d02e21509ab7545ae9165f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a53aac02bd64fcd4a3f5b651da656647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59220f265ca9a02909b1f92895b9ccd748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa68e104cb2de014d1522ef716731f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ba2f11b13eb42137a3b628671f57e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5f29049e51c8347e216a10f75cace251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cd64a42d45f3ba0683428a3f8f90f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b3d4811250060dff019c780197da853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa55e4ff25232978aba16f8d39bec254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabfab95352f9be6cc37dbb6558f87e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a051eaf58648ad1e6314d09e5278bf056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e274eef35252961d9a05480868675c857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e863727839645df1ef081526b8cff9858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9967bdfb8eae2c29a9af35689d2ab2a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7614a3dc67e15c23144a643ea9125f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad2147e8294377581996ffee979f7961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174af6f7b58d7d923d78e59321712bdb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9f9fd7e6bf9ce06d733c7e082049163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d89f0430ba6b4e1b84db2a5ffda4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339220a3d56b954504e3486e031e9db465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381887b0e1bca67d7ad8221259f8e2866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb15f4dc978d4814faa24b359e65a4d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964d969e98a2060027f21097fc5ed4068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476cb59571210c26e39cfe80295c1ee69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4413b64d0d46f738640514be9effe270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d399aa0ff60679b827d3f6170ead1171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e40ba880d9c248494b7cb8cc6f8f372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f30bde7c546d5f83d9db73ab4e1298673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33b75409f09bed9c1197fbac36b3674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb07b50802c008e1ae9d817ba3546b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb5c828f3890fe9e0a3910f2767a5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a295f65049cd78266316c76cec1e4c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6563bd2123fcba3ff616497a054fbe78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1a80186f48e2b977ec4870765936b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73132c5c9901fde686826c2611f0c5a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2d55551b85a9887e38ce36ed253f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517edfd55c0a001b8ad83ce54647433a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc155bded4eae8dc9e6cfd41f747883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e609919ac140f26975582b1b6e4c9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172f0d570a98ed1104d4e9770e37b2885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c076d2e72ae6e76c908a7b1b6fb387b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c710c5da18f907a7ebbf8eb8a716587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14498be847b7148474ca6f4a8d5ce77588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794a540a66b72fec915c05034aba1ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc84e656aa020320b7491533864ce8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35691b9512605b68da33e3083299c2e091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ebbcd5195eda6d879dbb69d8976dc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826085b51db9a6119229fb27dba9bda593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca093ae9986c62f575ed566a5389aac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999cd42cd0e710a0e04f5e9c85df40095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79bb6ee9ae8eadc3b5d5bfdf59c25e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2985a6b39e05ff10e0a8e0fcc114797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dceace118e72574186ad77b7cc4ba898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf303ca72340e0f34705e0ea22d71a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5389d4773e6356d7678b02401060bd3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9730f6342733387c6a7c8f530d25a899101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a3c13051770d31fb740e5adf1c904e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d8bcec59c35eca5f683e9c1a48db4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268db36fe9846584bb666b08442adcc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c0d2dd81b2175abba153c1dc435f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa907d49a68f916128482f1b5353477106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a6b3e045f18d6767b77f2cb9f77b3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e036679c6d30e6f7e2c951d00373e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e54f3036e6c7ea4c87599a05d58334109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de88302cb04d19c195a872c3b2adbd5a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9b5d6dc08e49efb3e3e69b99c840b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbdc740c43b08c9d276ee99dad48de112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8715622e761b527f3f15b619aeca8fd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c6d237840be690a0f44538c1918bf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5fc9bcc12c2a89a03829777e6a2ca0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda4b197acce0009789bfa6f63899e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69a8dc3b6e1825a9843cb4bc94531c2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93429c47e5321535fc95a65242ad6c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2aee4c546690fe293138beebb12593119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b63bd96ad9fb4c7f325034946b91da120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9812904930c8e9a2eeaccbd73564a6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f618c11903353fa3e75548e369b4fc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e1dbd85810b869563e479cf81e75d3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eba0b61b5ba439310ad0dc4beef6d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3ba5d69eb903a9b232bdbbedd29f3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6e01e994d4393bc5ce148e2886722126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54fefebae6b6af0410aaad7f18d13127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763910dd8255abd1c737aa61aee7784128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b337847ab7b0b44b8247e786ed7bd3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8eca125a4b881e4581a908b0c5d7cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6f9702f8ecf9cc1fb16870268f514131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2922527bb26e7182d331ee14478a57b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae4e179c5becfc6b95d9a53954666f3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db706831f16233f7bec23dfef61e0f7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e4cf39bf2fdfc4a3aa9db8fe06c2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266435ba56daba09c73fffb402f5f1f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b9d1af21174544f66e7593f6cf8a6f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbaf0829a788b3e833abc75e35dd8f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044932b609a2c311f536854c3e040ea7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34987fdba214867b849320880493ad140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a8a919be8aff57dddc4604bb79f45141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d028f8cc94f7b1e608d7f17b2ecca68142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9075d83bbd5984cdd8fa4769d4d08143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa907d56088524b353725d1e26d7ef0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479367ca4dfe69a54df380fb08d860bf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71115d4d15235d5c34c3d04c0d8dace146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72768c75277f8031c25a91e75c440797147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f337657d9186d8812f6520bb726e70148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b98214b278ee4088eba9705d699c3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8375908aa2472213037fc32baa409150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52b60175bcc6263494bb4716932cc6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a418d3f2ef276d8e8e123adfe2a2874152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30699cae4477187648768be6926236fa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6687ae39c7a0161d0279ed709dfee50154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b112e35b153071ddb74463ff3d79920b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479a29b2a80d107c8bbfde4ad96e6ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c174d777e90bfa9d5426ab6b28f27157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d95ad3373b0e4216ae5b82e6d8e77f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a781fe2b928f1281989a99a9bed6e53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6048c974405543fba04bab7ece0ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d52a37ae4facd3776d3ed02ef8acb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0636f98dc139825af623de89b912ee5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e420d484608c46073b49700d3d27b5e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a38a0417499cd7a85ee04c355432f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb538ec98af914a2051fdd381441821165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a8cf665e41f1cde42d8ceefe50a81166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc10c8684fe4b59feeccb26eb0058bc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af800ee54cf1b068932e3ad158b8bdf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e423b197246659ced601a8d9e0fa7ac3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258e49a4ba8ba4dfc2d1ec2103b7bdc170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014aa405f782e283aac4d54d329b7796171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d2ee828904563a5b44846ab8a0b6de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2803aabff14565204fcf68ca747f2ea0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c2cb88b2e3df0dd5b441b1eff80d6f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87c86eadaf9371f4ca717cef1dcee0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951bc4e76e97cbf292cc019d38b0d4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afa929ae5116415e442bd9ea51524bd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812668ffeb4f22b4316095926b508b95178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2759f9576f4d402f3d4287b8c880d36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b7af5baa5c54e84dd6d99cec54ea3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed29849c01d01404eb18f69efe7b8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec826bb44f34e570f36255f1b389af9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07f2d33b9ca865e99c5839d66c0d3b0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787e1c6676780f9cb71e49f6895db12184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7199288071574b20eb0eb62f5476ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9001ea889d44679c19419aa42cbd2ee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1751f8708255013f4f6f0ca1437634a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9660183c2ab660b5e4b4120312adbf0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71126ec09ba243a3093912a5451c875189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc9724e8835c17f3bb8c9ea3369cec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d8d979a410b3e3aa37b2648fc10bf2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5733c499bed8ccd292a4c20849e81192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf31db74bed770f2734490753bb518193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293403ccd86d086a5ed39462e4d8eb3194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3b3ef848c3c8ad1d1aadeae5ae32195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4cb509ca35f412696ed162ba12f112196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b3c3ec92d1ca9cc1b04c855167d706197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504caca886b1ef467397448358fe0a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be27753322614ef69f32e0cfebfbd4d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35bed45e6094a0756429d6056163eec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4e1a8549dbed52759635d2717d884c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d488a8a4315f53777ceaa832a2c02816202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab83d1c66b4d51ba4bd9578001da4d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd86311541ff7bad2c82efbd45731cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04339ed99cbcc295aea81016e46837205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b1b35b298518bb9a95aae4d6bf0c6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b52c0ab06780452808560871554ef6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2c5bc7e9a7acd2770dd0beeb30ae208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b91ceafb02e7333d90cd20bdf0f92209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cab53fe7f2a59ed696a245aa512609210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e377e708c4da6d0d6d6178e261b58f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb68f19aaad77b653826edf0bdff5d9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67772804a1080fee1c1d433d5705ffa6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d65f3e4dda86fba44db53692d44698214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e13669c9fad3c862671b82e254c125215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdfca504d7b67eeba1b5d3a2a7ffb2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da6b66dc7489df52bba411c81be4e4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c31bd8fe0f0e2fd1e6f308b457d6e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db24b69ff951683830bba3b8d7530e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb90e7220b28f29353aa84c2b4c23db220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345546380a6051cdefbb59cc4206e155221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de47399351082ac1a958328e44f3879222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd17cf4da86f7e9b48166601a9d313223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6152e7194b8d648c888db959e9f675c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5367d6f361bfcfff924d90377ccf33e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b49bf7e91db0792ff558e00ca282275226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f99ec02b773d1c4677ef96fee1b3495227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b9e0e92eb9faebc9c3f82d40970544228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d18e6c4ddf04dee8ef0b9e657493a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d638cf41cc8b460bf46e6d3f1968bf47230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea92d4572e04bf4a85459f6ffa1c5559231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47609fbf872e136504686da8c0007e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553aa3a44a09312e597c323ccb10f357233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873baeffc557e752feabbdf74cb1b2b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb84c93c9356b1f37bf2bae4c6491235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06ca2892235d4a3a976206470cddf0a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd04b8d2aa755304c9dfdb5b9a5e8ec1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85daff2af56c3cf4a2b30439f44937238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb9cfb9cdf6a9844e6c3e73074a926239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90499d9fd038a08932386caf75ab6493240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca8222a9afe0037e26cb1354fae6cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda65096f35e5f060122c10c66823578242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60768501adf23eed24a653943214ae15243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc820bad4fd0aca70e41b47dc627ef244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d50cd274dd39e2ea7b57181f2f5d8c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93980bb4ae85603f74b230d0e9b984af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e44a8f6927b73963629edec1f8bd26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c7a6fe4973c509d93bab4ef5d542a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7187916adb46e79214faf883f78bebc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edf3c06037a5d193eba1c3ccdbc5b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf34b555cd8d2a6ff894629bc6381e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f04c82526ebb9d08f84b56abd44832252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ec2df4958ef8130ecba757fbf99ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9feb6aead6292e19cd5e2d638d1ee254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472237a646037f9c9050536c041ab889255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755f54cd0c49a8b9717ab49486d3bbe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda771f3e5e99815a89d9a3fcc335572257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbcf785defccbd24c88b47c7b290e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0788c00db9ae3073018f09934cefe0f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809c26d51334b09100b57ce9b45cd63260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ddf45955275ee24c53f9cec3ea57e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5436b2b4ea9da21ecefffbf1150a7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84129f20bf03f19197e4aff9f3d72635263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8585b3f76744cb616a6fc140416507264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92286021c7400eae97fbbb0220a2d38f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d16717d8b14b63232e6c31f773f456b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b64d554d1eff9fb665f7d9641b806267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48338584382b65d5da15e02709b3f353268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5ad5720ec012aed0ff15d8ad59d26269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d47bb1634cbd662cab7044cc642f87270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16179974804820337e493dde990416ca271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0832b0b732c34afcc3896d0208a17272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b8ab72e360877d924f45e498042339273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c04844f5494a0319b8c6d5b45b19f0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e316bf88aca37ed59c3149f3e70dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1b458e2b1bb030ddc345e21222eaf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb9e9140134447553f67002674be03277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d5b8415227a1fa12e3509a99475a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d187aae82737c8bb4637d98315a2ae4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0005a3f5c457e0c058488115105228280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e63dd1648f96a83d4e8e2c0090edc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3d98575001817a4e2f9c3628de00a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca3828cced510645ba1a09e5dd07d9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468300f1532aaa71450f76ba767b02d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85a586173d3f7492228153bf46f2b9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba77ca8f3e2a0a03b7a187869483ad4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e0e4c57059fc67f9362b33a1544c96287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e81bd670ad69f24b0de2ea527d563288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f44ff08c2e789d709caf3b796ca309289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41b29c4bcf03450e882c17694be189290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b05aa424350e468fb3934dc9c9cdc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4043a7597e511003aa3c39006fa273292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c14a30beda3d7d2de74ce1f5afa4b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cc0621d746807e220a8d35233b6e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee37bf3d8e1e73a8f27e24ba97524c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b51c04484204aed8868d0652dfc5f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45556a251637d703dacec5d7a3a82886297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5ca13267ec99481a596a1385ecf97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbd8fdbc71959578460c193a68416d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe1b02b3f384d8938e8a719da31a92300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342478ed56919b2a15318760d74b9bd301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fce4cd8d1270472676a4fb9ad5da1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beea9de2950947cb9e2898368f38486303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54a13cd4fd3bcb3235da99acf55a7a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4dd445fd27df9596299086c5bc1554305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3711e738abc152f0715ae90d88290306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4831acf416bc5474f8ff3da1fe33815307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7697b517784c1f8766e1ea19a95bb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedcea2ceee1f25960dceffa0179dfa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1f91da9af061e3971f197705236c8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f21cef3ee88aedc3452c24ccf977b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfaa4863a0721157c4c3461056d1849312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1618ca7f9ab41d77ecdf75ee9b167a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7f617fcf0386df50e5a40ff335d4c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c9e5f8d99016d14781607391e29a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33aa59cf41928bb6eccc9897abf8db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49ab4e8936afd85e3cae70c1b852d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dc05ec431f6a80926cdd8a61c8efbf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac3eaa2299799507fd4f9b31e9bb5a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c67604a31b385b5ec30945ea13bdc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0233c07d817f57def04fd3f4ed7c8fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeea030aefb83d6896bd71261ff3d6db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ace7a4ef4ab9f404e9952ea3d918de4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be6ea00384e790833e96ea762609da324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d28f7354f1bd2456f2bf52339943af325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c49bdc09a7cb0214c8153df7a19b8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a043044346f80b44a06a210e8ea3fe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f5649664a85fe09e0686d7fbbb70db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273aeba960094a22640082dcf8315969329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499822eae600f93ac3b664ce271fcca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8293443d3b57e35975c928fa024958a7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabb3707acc8f16c6196e4016a16bda332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65234d4137f1a0ec5a7ad42e3d7da423333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a01d703376474d666a74942e3c9303334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24928f04678fb6ab4fe14468cb466a0e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10315de21b514d63ecd5a8aa442bb83f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbfb08ef8587c752c24dc885e4d5cf2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13ccbfec8a990b1f2a21bc18ca32366338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025d71810d923359a85cc7d00fd85f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1b08fe1e971a3b5785f87f0ccbefd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432591da6403322acc13302b632cdf6a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c765089c9db29e46e99fbe3d28fcddaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb2b3367135dbb9474a6f801f7055c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daecbab5a5737a1649efd89a50486e9f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8410f1cebf73c359bff66e7e5e4027345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48d9818ffcadef26e9764af54f52301346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64241898b1a073b24dacb30db2e00a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c6029cfe9b52c106c672c8421e0eec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b91a1d5eacfc4039749010e87a80a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a134d399c1f0c0e21c6f42f4c001e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d36541f8a0bc1d958172a9722694f8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad779d93fdca3c0c43ab6505427715352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764c81511793a997488d6988d412c82353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f93bb2114afb0f99dff8bd09a1c149354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e2ce32727d398b66126ed07c3d461e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba52b4e45f1c9f5cb1cbf903c76e88e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ff53368ad7b09810d1da0687f57554357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823abfe7f11309700ab5b92143877cb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd50140108ac6599b36f904ec687c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0d6a0f95056b4365ae59f9d8cb219360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676f5115c9feeca55f4b57bb90156d7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab9433b849e81c214305f973dbbfbd2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f2a5ab42cbdbfe8f225bf16e8f15e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e1d7a4e8558fb8f1d4a372b9a4f87364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9bed4153d16a90eba233e86d1c05bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b702625312486b6455552adc712a5984366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b95d79776da7b58e85b9e798ebe9e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433186948ad1a853c9b148808a07b0e6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bb0fd60c3df3d9af82cd7925b49e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b969e02d0949cfdc4b913d8acc9ece370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f42fde7ae2f7531c5f619913b506eb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d79ba4e5c4f2a35ec2850556766b10372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b256553d97e09503de6f5d8be195b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82806a705f6e9ee2817f2cf27e5dba37374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2ff6cbc1d2f829486c092fb0131eb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421ecd0a28b286b89c1ca88189a1e2cf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80490b923d15beab1622d8b066847d58377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4c20946683a7f2ad38779169186fd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22de341212ffcd53afa9e9113ec7693379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36b6d50da6e295212c7f25d3cd435c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86cd6532616dfab5b06f91c73b9b86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d95240ec07bc3d314f5ac99f0d88197382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c5ea01ec32143209076f7f04bf64e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b084831da5cd86762650cfce8ac3e76384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f054dea8d4f8c0504759068919d1396e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409770a301c0ca3eee26ce5b02b36b0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ebc61e4c17854e221a398b5723597387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c11caa3047379cecc7c237bdec35e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388457d259e9744cf43df186dac968d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfe50848139507f5a995afbfa4addf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecfa94d85e4da9bbbf35d7e3b43592d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c8c7e49db3feda5596b7e14b23c0b7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01955a6a81e1efba358e41858890f784393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d0268b3b51f9be28255e89b190a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7f254bea6a87728a24e543954f7d23395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b80a62bd9c1cc18bb90babf2ea9179396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e240d92c2aad2677065d6ccaa16175397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383d4f86ec5151207fe53755168b5e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb266f5b1461078b811976efa7ce88399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4042ef9434db6a7e2ff717ea948c65a8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9092161bbc44087625610f722be4de8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e096125ddbdb0a07db5830eec5844402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9da13dc74dda022b53d62e04fca8871403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc223851b7522b23ec1813b68d815ba404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579af51213f1fe86bf91be3bf858737405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd10443682a25facbc9976f1887db7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5171683ce891b39d548246e0869c2f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85de28862bac5868f5d3104914e6d8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49797214c9438cd727130d523f7398f9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997bf53408d3eac1495ec9207f00bdcf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115f61e373747d9f0ffbb434fdac5fd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964621fc58360c4c0038eb47a5e71ee1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5479251c29845f53d27b28369f0efd1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66877ff9927dcce46175b3b813063e1b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c729c8b09df2b0525b9fdad0dcb86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009544db14c33348dcc57fa6f699126416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eba926bec66267033fbb3c8654431ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd38a4e42514f9992b635c83303197418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbd0e8155c28890c3ffebbda6af623419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ee1468358a015700c26f16f49987e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f80691578d458d65b311d7fba80ad421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70113b9257437627313bd7d81ad93e58422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb99260332e8224d57317498ce250a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf76695e85739b8ce623e54586adaf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37fb920ea3426aae9b548219a77ab7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c54d283e38819817d56f3520966d2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f900eebb0337017d69a8d9780630b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf44f852c09686f099af09a864df1fa1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69af36504af6ac766671edc63dacb03429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6524b14ee4435a8cddd540bea1ae4f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd80beb0500755afa2cfbf9d1ce1db431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cf49190ece67218557dc014219b07d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e4bc5502d3b198560da5eec3745b87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f54e63ba9f5b2781cf02bad15f54bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e390c9a582942ba7fb88612d7fa2c1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d56cdf302d2823c4a5f3014c6a5e46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072bf5a3ae122e676084919064f6476437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27004521384c4fb0208a8a4efc9f42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b42d8aec1a3b3c0e9fe86272c9d8713439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9075363b4007eac7597a3a71067d69440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8275d9eb35c6a90190dc899fc8f860441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec934ff87eeb6496d88470e6f941ff7f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce405fc857171858f4a830b9b9ae05443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd185e8895423273cd2e081c7d4f59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1809633ae25e561b7624d449b5e841c9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69c0678b320cbd835f5ffa5e7444ce446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0d723d56ab29a1f8f0a79bc1e093447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fdbb9f878db1bf896b3cabf97b4942448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a40ff8d50ccf2b54f8b976d292dfc2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee94733eaaa4752a75786e4abb4113450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994baaa57d0d2c9f6a820b07742f7db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b1ba1e4b4c4c58e09676eb4a3072d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d44c79b5a724b9a0433a161319cf1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df9cd6eaff2a7de7188b4b937c06a2b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e137477435a7861757b15ae0e1a186a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b1c246a64bd3a007aee03f6f46f35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7d91aff5f65b7a87507942d19afa3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099f801cde16b2abe8d7aa601ed01a82458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83624c5a533f58d2dd22ea136d4ba616459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f68e5b20df6d9bcd1ce18b9b8228c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1cae1fd07041353d8c7c6cb92db80b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5779ec0a651aa0a4aa00863de2190462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172ae2c88ce40abe3d91848b7ddc5241463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ee32e99459552c327356c0be93a83464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128c3d196f4fa1c18ac0dfbe8af5efe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b851c72f16c28b6bc5a1842f4f1a70a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8dda9259c2ba333aa6ba6fca261c44467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1337d9d0a756c079871a4518def07468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0678c9add8309c166410cb906d01c580469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9ffdd7266488546f68ba797a7d7e7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4bc8744eca5222615afc43626bcc3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ccdebf8d6a660c8158dc83b83a2cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5102bcbaf799efe344dab744401d5a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecac508d9c4867af70c5c41ee19436474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f8326f40a2c44c7ddaf48c754c47c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efcd41d63c2fd915b140d7c3f147ad1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b085e6c2c34b8891e50356f34d2f4c5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac600f59778f452b30bdc215b83694a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a5df52fd040cda89aa1d222a9380e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca7ab4b382ddf99ea411b2c46ade1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3483c30353e975faeb5a937171e68aa7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f850636aa422a9827d3c37ce3e8da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b6aef01dc8f85f98a8ea8b66f744b0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8a7c2cfdd7e6ddfd1d57bfc31972c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536328902591c694725757cf3a5aeb3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee3599a38e454aa66db63a4720e88e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62889260adddf04dc08f4ce7816307ff487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c847d3340d850effb554c4e5da79a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadfcd2d3604413d1405902b6dab6399489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25c26ece8c7e6f8915f70c40aa0f90490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a740e2bf4fb90afb53c6d803b9a26a4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3883c2012c185bc771c48eb9743d19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f4ee70dfe837f88841de430e37429493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73bb154aa6a6b597fcda5350d7d56b1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3316d5a73cfcab51020ad206a28c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efac5db2df315a822270b9f11a3187c7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed42491e58ccee5eab1f58ab373535497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99810488e2b73f09063d5ef1fa269ba0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed15450c79bc083be670bb2ab349865499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e6e1406cb4c3476455e9e5418ef92500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcab1fbc98776f7be428b77e0d24e8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42382facfe4489bdd07afb509e7d718502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faefdd1667e19edd17c3eb1dced5415503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f00bf11ba4424960ebf722d508761504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f9a4d0e4468913596753caaba3225505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e78e45d4f2d8d3a854cc089d915ac48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da46806ca96b0ba6b7dedecd189510b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2126ecff7be670229c54010cd32fed6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7479578656ff6a0420799c9a238b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a7f510236b3fa6e0b3051cccbbd0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d716a03043f85393ba51ea113137712f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328d64396a67f287bb55cb41bd455976512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95b638cf3aac1502be80c750e77314513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d9c28d7203b20f5d88d617174d47a6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68460bf625f36a262706a7411c199f2a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac129121deb0296dfe6ad32c3a54af5f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a0672fdea0385471a58fad3b423bb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b49aadf9671289855781f54ad5e9bf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d61c90c378a0b2f1d9daf9b6c757c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797189c3fbab63d33f7840f0009fbb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3ccf8b24e7364fc4e228bda85d943521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b95b45db9eddab5ed70b0afc575536522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40d33cd432f928b25b859f027158ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8600af2acc44d2c941216d7c5a3ac8d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f6f972df2d3e81a3e03c2cb3a878d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc66bb7b6edaeb83552c88018be2d4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d32437df0c55d0d9c0e52085ac1075d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1616f9a0819e7e03bbd60c9fc7d87528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87172cec2124cc0f7e7c74aaa0ab8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b916eda67a05aaec74bec0530681506530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a53af56cd96499c4218e6b84e9655531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0346be58a96aedc2878dd939554ca8c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec43069769a97c5308de7fe341c297533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc7c17bb0e310310101e6f2664ceeb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabd3b2914ff80fa488a73aba626412535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10365eb09d74700049ac382548f37f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0dd2cd02ddae40b835545be8d8b5ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb84ea3c20d373056f9736eae338e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdf1a962855af44d35163f99a01b476539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6460029325ff57b03e0c3582c9c6d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92444b9421b2a3a032ed0ed517da4768541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997cc71c16619f91823de412e8db544542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0528e8bdafad0a5807713da962fed03543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425e7a8c56f6efc6242bb0c8e5d9c6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153ab2d3356d3ccb4db39a7f2b024cff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9133966e805d6a6e1fadaf835da1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f1d7a7780f7e4e86ace0f06ea333f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3edc3eae975f86caef2af7098a4616c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4450aad04dee5e3f6c57aeb10736dcb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124c3036332fc78fa2ad03ef61153ad9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ff3515075b9383c2c6b87ea4a5add551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55601ef630f63db056382600836e481552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8bf0d142786951f7607aef9c30a83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927a23f3e57d87d206d59b523f60531554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e7ad1b959ab384325eefed7bfaa561555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707006a0d8b3819f91a6619580aeeb12556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b694e2fd9739aa30abf94fda21e51f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3154fc08f577ce4cc49c5b26e98d8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae73b82170e0f930af02e3f4be52a81559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0f6cdc560f8d7446079faea40a7fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba0bfd5ecd7d346f0493cb5959d77e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9bc69814c9152f37dcb1343da3bf1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776bd67a5c06f828f999d5a6e736659563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678984f8fb6b2a8a019cbc0fe6473f2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1395485c7e7fd517bd87c6a717dfcb0b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1b629221f31be3d70568c19230a6c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a937332a71a59ccd73609b4605d28d3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb2364a38b8e0801a2192931a3a62f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0d3229bea2829850c505cc8507b357569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febc8493fab23a2d498c98d6c76a0f2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4804c6f8d3245ba58ddb4d59c221100571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64b21bb253397e52eaa3203648ee5b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d1f0b63414ad2f610f49239fdfb2a7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f149f86358329f04adc333bd6fd4f11574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352e6f4d6e347f1df4685a676b98f2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662ff4417a73cf0485a3f434578dc79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74030c39a808e51fd25ce8045617b52577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c1a7061f3c4f973871d560bd5156b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41841168ccfbae332fb6ded79373fe0f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19dc966dd6ea4677d2c75ed17e39289580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7216abff569f6ec621fb35b787f033581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279bad0797ddc16208e4be2113e07a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5485efe967ef87bb57df9973095f09583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93705f450d0ca9fdd102031be4130dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae384911368d8000a1b20fe3603244585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fb55c86198bf7005740c0b51307ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61403d5b042915d149cd5be69b7ec095587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cebc6f288aaed4bc5e4e07d409107f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d068e9c06a19e35d3bb618be2fe1d0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6ba91be3f11d7be52d257d9fa6a04590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba518e678879e35da725b15223546db591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f377a592263bf3e0c9fb80e185af01592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc0d88dc59abdc5d6026ccdaccfb63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb6c42a76c8a5d496e03fb58944481594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdaca1d49c28d72bfbc1495b6cec323595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9e40e3687bdadea32ddf9e5060c15596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f8bb450f4d6540006019f0fe4e50d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a6d72a28d5da98d63137178499d21598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a593ce21f73ba4e7492cab31ab7382c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d7ab826b46b495d76e15ab2236eb2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8e5079a127d278a98344e12fccecb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bf0d31ad36963f86f6b2513e9c1d9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7290ab5ff23688f37252343c0aafc2f7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6284937d67bf9f0b64d06953fdf18994604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685d80b86bdca209b1bc20239c693022605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367bbf00e78576eafba13f53797a792606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f406a85c4bead18aef0cb16c80a93607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9fc0a62b14dfe1d38c3ce47af2f7e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc281cd011394cca1e2ee17ae5300dc8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de41a9d6372e1e31da4ef7010c3d1303610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387f153600bda74f55286c65a52e89f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5780ac1f211ce6ac9a276f72ae3658612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe438f2a5016d32164d79ffe0f169e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fdba1c2232af92e8c2075dadd80b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9324d3136bf4adbd589c65d169da4186615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a65b6741d5d511bad88eecdc5563532616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f264b8e735aaed9b48a5934106ac0c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58537bc3801875459e31dcaafa49b5d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211dbf9b5863573503d492ed6fe1901619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d80eeb1a08ad536becfe16702d586620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711e402dccc3d3969bdd677fcafa871621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aa0e758e8d28294cbe150816b829d8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f57f7d71ef866aff4bc3f07015932c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe397e3618f0fc5ee2edf7998407767624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b95310dbf489f8ff7d3c0a762988d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3151667d8e21e2cf61ea19b19eed36d8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c7a90de93235e1fd9dbecfc60426627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cb96759d13c9c9a41a124e30495d4f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3099aaf579d1506c90698aa38c60744629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecc0c2cfffce10ec79f1e9d2f643642630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d5903de3ec1b0bb929cb3d75df680631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3e3531b631dd515ee8126c924c3b5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5beeb59d915e4ae7eae45ca5fa7ea633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bfbb8f6b6ee93e6a320b1acdc2d7a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aa151e23b19e729d15e364bac08a85635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64661c904b3ef08ae569da837211cfe7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a191f0ddcc8cabb0f886348e4a00c19637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815dc2cded1a0feee3a25c5da0317441638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d352fa6bbbb696c9ee034381aa20e93639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116bb6efbb3249dbe68389e72118b2b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbfbd9296184311e278a71ac38c584641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580247b998dff37bb6d0a3df3dd3e9b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64215c3cf6de0fdb5c2047f4a84884643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5630733c0f0e0298061f304a914784c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82989a53aefceed67b582a8ab3ddcbd6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1dabfdf0569d98f570c6eb1a1debe8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58af1b027ba6d9669d7848bc52d72dd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf97067dbea7b3b9b9dc7dd0472cff4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3f7c692a2cc5544ced3998cc20e41649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf286f775ab06e1ce30a3f8829c0900650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e9ef1e83ec6a36a62a01b24377734651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73a3f1ed5446cf9d827444d758aa6a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e5aa389bcb87a882cbde47d67a31a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822fecc8b7f6ecc40d6836b55b86868d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42705e2a264bd2ab3aa379b4981937be655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413688b689b1ee8ca55f00eb87d3f1b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca68785d18a2386fe53c9aad99bfc0f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c410cfc50f743d64aa3bdff64561840d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d003b334853c52cc8988473cbc47f88e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d3375ab45f67c0e5597265d7a0d1a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523712d052539217c1960f764d678f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee90d1f68b1e46733c0aee1868ef224662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853fccada5c97d8cdd1b1d70b7d458c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a6ac7c37b148e3783e238bbf71dc0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705014159eec5947bd1124e8e4f6fc90665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd362dd74a8e9a044fe3abd58f3b09f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09458224c1515f1d710fefa8a37124667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf997225ac8696f22fcfe0eef14369668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534604a5a5032028e521a89d0843484669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baaeff39723be6fed3b33be6f96d1c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253b7dbd513bce596264bfc4ea103da671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d649629fb6c316966c8b7cd78f1543672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0558cca1801001b0c783057ed7acaa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1be99240140d6385b502dd424bfc88674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa2bc5f291068c92f54b22561cd1cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11593907540a7c857b2141abdb203f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfbf03de8f82a5ace9f6ae25f2e811677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44315bdbe53771cbef9ea6a3845ea79678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e754748fb6478423cbddd811d4cfaed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5490ebb3b94a7833c4e9fe59c43eb7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e0587d86cce0bd1c4fd6bb74b8798681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808b75e6c8c744f4e284e6655c3aad8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858295cd6471ae5976771ab21b13578683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebec0626ed37d9add4e4723e913bf8e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd709caa81122ef83ca0b4138521192685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed7515a7bbd16682e4cb61d542b7de686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960f768d8b0282afa516d45752cd8b6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50091911acca26c2a1415d1febd62b2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434c103403b08b164bf3cce8699d601689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96583edabbb32c781c9c08112c4bb14690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f797b7ba0a25390086bc1f6b20eb167691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbc2314b3342ce2d5a79e257950cf7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8ce4c0929c51e94d05ebf1e4e633c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad93b10ef2b395bee80fc96f2cfb108694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2956bf81d2e56aa20ddbc5fb51a39929695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9da019f418118f85cf8ebc87d7d3a2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2ae45aa3d70f072b32f35a0f115c7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db330de5aa9231245c0dd6b947ba8b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b74de86f345430a5786451f1df9c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fda459b2e9623dcdcb85fad58c5b5a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c7558412a0e71539c8e95ed7b663f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0414ae4088ae7cd862b730184e62f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104333c7022974f06e16dc6c5bcfb433703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b208b419f7208809266dc1a60176821704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d578ed7d4d4b78fcf5376e0d8a0609f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445b2694dfd6035aeda97b00d9b5b3c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5feb83176aa129eb0f2f73817255e2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eeace6dd3ce4afe625cb3fc0f882c3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52982cebdb87fa2949edd6b5d44c99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06f7fd8da796c81b1094ffe8ba72874710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349d37cfd3c4a573167dc55e62ff2a8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69fbda34b05e83efd0f7c3bdcd3bf5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4801955ccfd41b37d23d42f02626e5cd713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2441c80dbb029b80e845cdff6cedc44714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf47596364785c726c4f3bffd3ffabb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931120177a010d37efe4aed960bb068716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102358a748b23da67d04b53d08988c6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095de623a8f97a9adcd7298a38ed1f3e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca2e9b9b4583cc466a5ed8efcefe5fd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f273858e655fd7f9d4d85ec079acd8c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b167fb6bf4ccc040be0a2c4fe881f9c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bee0daffc49c8a16fd4c7c2750f47a4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312cace827a738f411f14011340e3d6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448026e367a1a00912a29db531bd4139724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c450d2f4fbd6144efb429bc5b561d82725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09000a63551c7db97bb24cc72437a92c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a451a3916af495b527bec79cad89312727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbcfb4aa7e218d5028b348f2e74695728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545582a9aad29439d6c4ded52d2e224729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fff5dacd8eb72926f566b857f3d3be730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8471e14fc03dcb5f95c5035cd90eceae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752894c4584b86055b9791c3a2bd67f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991eda3cb5eeb9ca8b420ab4fb2d72a4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacbbb9951e8baf53e0c1eac049338f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd564303049620a68dc64df3d1efba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e321067d0369b72ebe5fa4cdbd9001f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2580d030803527b7ebf28e686cd8fa737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552513013e4447caac1f98c9c32aa1dc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdba6fa73ba38b471a469cfb44812f9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499746bcda1162de5b24e57e2f39c64740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30578379a47486bc032d46051501e4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4af5333f1071d479261fb819ebc6f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efec1a1133b627a5a3f78b2186cc7f5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfab38a39fe12971276cb04389dae31744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f3a6da19522b882de6ce193c7f8a7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69045e186056806991ac0e8ab958fba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2634d07789575cc0765df54f7d04993747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d83d47fe38d47a251112ef642fe138748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b842885d39a2b47dbae1d3798b577a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3203421ad5b4b5fea80e4e66d4b587d5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234f3294a7ab28aff80ebcabbd769a0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722a8797026f3e8c6ac5af797212ea5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4daabf9e2412574bcc7a3d167d711753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8350b7513b6505b6202d9847176e891.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d346e35b274c8e6fa957d5e5fff60f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca60978fd5c9ddffd9940eaee90ca033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740aa1410b57616c42e2df671d084d94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93443d650c21bb7f5970925ccca663d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d81a311fceaea3505ab86147b62026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf08449891f2498a461e4372a39268c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc5504f03fa53e18c52413169621d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d42837a176c17a01eeaaeb86c3fb59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaf5b69ff39e25fac34ed7bdf502e1a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679beb6fc84953ed64669e5ff9ebe42611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0921d5152c1db675af5b5d23b34705312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca1ccfa0ea410d53a9541b738a65e913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcd0103f7de4d623d698e5d445ae214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935ae60e6d2ce15b9c63be5fc28bde615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7538e7f9a1e56f3df0745ccfd9872416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f990dae36413eed5b85e8d409023733d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f556989288b4cc5690024bed980738ad18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea4ac9567048e181f83b7e90520dad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a12587ac75a18d50c3b265eb4d1a320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515ed2a9e3f418c348d39a0fd230be5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f1cc2ed5e5e04e9e52012bf1b57d7922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9803c334112ba3e5342e5a5a79a5f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada27edd2968e0fb04d288423f21f0a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbea61cfa8e3507bc37f5b334390c6125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab0dec60b61833f386f238a2116c2d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46405fadad4838c1b19e37be4f2d47d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9239925886228acd1648f66d1aec7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234baedc34b2dc9faf7dc9674f6eb6729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf720976bb960fdbf213fc404d365da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ad319c8c6b8b613e61926d7caf1cde31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707743613cd4970a290c13f5e3f4f6f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0f7b6db0e6a1e5bbaa5bf1a15201e733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ebb9398e40f7a1449403a81144b71134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadb40d4748007427d23df8c3d72e9735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15317bf54eb436fe7b50ec3761b7a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d6f18026b8786916db3091a16c60c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86697289125c4bd766d91ea030488e0138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8085843afd8dfbbc32fa90cf738ac4d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28912ff455afe8cb297cb614d8ac286740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87a7f2c2d06a88011cc8847d77854c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd47d9ea95688ad3fb8302bb4dd1ad5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45bf0323e26348bb6dd00a1cbcddb843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ecf33f84c82fcdb5af04c2f7d8347444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439805c5c00047f2b2e3642586e5ba9d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a822d9010d7369baf05ced0d178eaab46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a79accbbd5edaad14337dd0e5d0aa347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494ab7d40c28a02bcaf73066ce815ab48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903230eec0a22db6eff2fa0d4deea12449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee4bf9fda66714f02b7a17ec3ff764250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638e1446cdb1041ff9114ca2ba3c3ca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b8f343c60e9b3adf5184db7acd19752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc4ecdfba97f6ee722588fb8ce650a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7b8ee7b789a782703e961053f2100b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832dceaeaab547438457d4e149eca0e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b06ad4865725c79101464f24de55656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3533de07b66b15d1eeb0d2536f02fa7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce948133313b0a2bf8a8fa5dce0f9e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef20b019add68a9266e2a2f3552650959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ffe3e20b91d75c0fcc8486421f4c260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab5defce3297aa3b6bf158eb40f22761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e626a961e1c68a144cfa27f05199aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410a0a46f211820daed4e512f9136c563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593a088aed620851fcacae1748b3957064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b0a008f2b2f04bf816594a46f539865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e790b8c3d25e3cf0c662fb760bb4c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b037a829620581ec836cd9f2ec055467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bfeec50c458780a19f20709c6cde668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873de69ed7610ed797d64de7cdb5f8169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58abb3811a60e010294be8e813568b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a8509c8eb3998918377c8f35e30b071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe7e74c47d6a73e3845be07305c243172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9830d3b8b447a6d869e78f1339377673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38767c463ea0c2a6b926c7d685ea3ff374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005916da21471fc0818e7e8b9be06f8f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa25e67c986b81ae64b3ac91bd516576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769b770051d8064e703d7428dacdacc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd69f099f9b2097b243c6f4fd5dcad378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa63e921cb35fade6ab9043c384b2c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462040cda47032e556baf98924c18ad380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabedfb549ab1f0847d5e5921e36f16081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44403869dafef2e1a134852722fbb40282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3a343c422fac0715026aa8dcc9ba983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f91ebe760346ba74b4f64db911ca884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef072f8eadcbc02458808cb2c4ce7db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06071d68130d79bc3426216ce65b32b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1af70caabdcc843c18574ff97038c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab093011c83816e6d1eda4dc1f2ba02088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc949c8999d007aa8d13475b5210bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a46e2673a39053344182e2737c8ccb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0945ba11423984c2a86cd0bd6b32e4691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb108e12539ded2947bc507997eb903892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c60cd595e042d17b336777589265793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d202a9d98308bd1b4c66d26f6d7eb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d3e6dc3527ea24484f8e6aae06dbe695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0693b8cdc6bff6fdf6c2fd22e4efc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6912112efba84724411bcf063c023c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82266740f5003467a534a7053a18140f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414f933e5a9fc5d348c8b646232354999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf257766c6ec1448f8c19a3e3dcefc3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0046971a5803b6d3e81ceb87787232fc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a30e6e2396324dae1a3d720e0d673b4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c4d80f2bb2a2167d6ed3c58029454103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15560b50fa63c1f8884703566a9d8166104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b5b885e2f9e181e694f93a2cdd205105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211abbb824bef7f63b3a8e288956ffa0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd7296eb7452eaecf1158ffe1dea70107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d879cfdbff39a36a4846d31ecaca82e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2c4587595b84690aa187e4bd8fc95109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c71e28a2694202e0209a7d82325024110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c9f86c50db28ab6ead9d80fe296a98111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1057e1d91b6d00f68458a72fd12ebc5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ccb7cafda2419f69022a9272809b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36108eec1e33293e85240317b47296fa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eaff53d52e3f4f4509a90adf3807de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b34b9840debddace4cdbe7767493a4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a50d19d8a11474562498dc6518f17e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73708e014159b32f5a13d42939a1e55118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8f31511e9cbe729ec7e903ed5bc05f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdf3e7fceb2de746d10a1607318fa6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477db4574ea889ec8aa4d006b3833bf0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac220133edf0ea3ed6640d99dcfe6e0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b9d85537eea433ffa5eb06064b6a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f056ea48a720c84941d3413c1bff6dd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ec4df33a714d45e89d6fe34e1d579125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4633f378bea10f552fa53ed82dbd5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d87be1f000615b8ab363798f014752127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a70b9114a59a0f0d13865139d88df8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8f4be108aa55963e8269fb7b2d5e85129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80baad55d7148a277085221d227367d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd44c2a3e30d638c6033f7ddce8033131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cb5312d750b234a7d7edf77f9b209132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57daa984e419c8f3e64b0d5565e34f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a894f2a421b3664a1188267d23f1911134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272936243c77afe88d243cc98ecdcf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c5f162253aa86ee9b12899a267baa8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef99078bc39ec050a971c3954f75b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f51ee90d4bde287b6060aa4f892075138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfdeaa298aae8a4caa2502f9f25f679139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf052247ad2d57312140d918c763565140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410f6f4fb55512b263d5d6009e4010e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405ec851487cd13cd7db91198f1bf3b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c8e5cb078ec4956d837d53d6b047a4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f91a0ffdce489418479919581526e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d55fc46777ffd48c22aca6236a60c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2d5cdadad5778442e6e8d055d36a3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e19a96b6e037827c6ab19a863b7787147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70f60e6b7f158fcdd2b0f8080e0a934148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6fd267cc4e644940a46534d9c96682149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23918bef6b1cb477b69d991225b17009150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764698d53a3e0231390dbe254c520db0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea543836b79242f5295314dcf13fadd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceb744c6499a1144554bb018b0c0e33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296a7821d7333372883bc6387a47e87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e0b6a3fd77e3de1e9ec251344bcb6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a12dea62dbcce9b394e2708c316ce2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd84a083667a681a02cca5580b24479157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716128f50acf818d15121110084bb746158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb889c23f51a11fd0904af3c5dfc4b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade7ce0e1f8cfe708c927c744483556e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecc34555d6746f285f4d0072c208352161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84724dc4353793e1a1310af087344ab0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c945664d6ba9b95398de96da8033ca9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f76531852ec0fffec2ab56690708282164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b284e1a03ef7aed8d1297eb82befa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8778ad9677fd1ff1b1976b2937275e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512031a63d15be4648bf3a60f30d6141167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0227f03d1d897e830e4b8e1f6b7d90168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185738f3ed13c13e16259157dca516a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b52ced9f6c92dbeb2de4600fdaf5682170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0eb6fadc41a4c140214ed01db11f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6f31aec4bd2e9cc9dd645f0481619172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56a3e55272cf999c103dea4ae00837173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7cbc6ca1d3a52c81e254657ffba1e8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb903401bccfecc68e10d2a32519849175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190a3a855c63237e0b87a75c3ae01acc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8efe54dddb18d5ac9d559a5385da94177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffca927794631a6fcbbf3e082dd1ea3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710fb4593dd2d72e4c7da1d626082bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfc91f041ba7ebbc1be800d3334aa4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b6001dd4859a65ea5cd6f295030d10181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503890a74577c2053f86f974c3df88da182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b358ec22c3cba54319c1e642fc27285183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5aeec27479e03463f9f255939ca8bf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c99ec53f385f9ccd9629b4c44850e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed1db06143a99c3791453bdd1f1eda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5b680a079d950e176c23829551eb40187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bd4cedc0f5a6bbdda717bde11b80d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092bd5d70ce4611461a0db935171c2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418b0e678c753e9791172daa88a7986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ccb81a9810170c1f373b90cba38d1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81a70730134b9ce966496671413ad6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e6d5be8302a70cc972ff955c1308d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39038f4eee6d7a4682dd677a341d680f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6248ac48c09047f4eaaf8a4c2653ec3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4c0788b0bb3ad309667afb79da4a1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a406933c9865c1d0b19a02036c36b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a3af4263256f91e0c2a4d0f98833cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a33f8a005abfc70bc32e788e31dbb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94843518b7fe99be512ebea3c5b087c7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402df3d415d62cc9a91b45980ba3f546201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb471c9d9c859aecfd3e48f1ece0fda202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eb15fa7188deb9497dbe20c25f1763203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e1f1e7fde949af1f9ad1cadf263053204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c81b33db5592a73f1ecfe007dc6b65205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8132b5fa1c3399902bf8cc47f48cd4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa483ab0b87c63b10963a1bd6299fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5b0ffadaa07025215e542e65716fc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee77a9ea052ac3d6d106ea14120b82209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33ab96478b6d24346ef74017fc9bb2c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1719a9d46de0fbb1706b31f0dea7e20211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efb80d42d54f701635c146b2ef1c8f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d211727f3242c0bfe0852fb30c3f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfbdf904b8413b347e3b10a6a8d04b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b190e4f817d437444005040a6e218215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080daf8faf7146283f73514b4f37f7a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71376c3b46b4fbf0892cd9677ad1d9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c3bc92dd4c73aae716766ee7af9db4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135579d61d780450d929519521d6e70219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585829b67a842878d412e8adb2e923d7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef47956398eb14504b69af905224441221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6fdeab42c8a6349bef6c9fd86ce25222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc859a4797145a5c07cb49606a83c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d4045d76576d50c39f2fab0062f855224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c41fbb536987a9954de819140efa0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b39d7c7d320ba3627f5ad09da7d4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718a7615468c6085890f251232d0c68227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b85bd6a2b478791ff84670ebc1f285228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a4f7a459422a17c589354c285ed3fd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecb0425b6b0669ea6360b4bc8e15ed4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8af53b1c8380bb17b65ac2547265e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3bef2414462f8a794730535e34c489232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f910b4c6433e35f2c02374fbbb38ab233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e947cc9f00266ee5e6b430dee95dbe8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc5f858dd69871bc4426aaeb74ca66235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f08a5d97c8ec9237d3c2bd0166cb7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa250264a2dfa956de95b45eb4376de6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ee4d8aa68ed6ad21a939f9fd3bfcb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad0e20df19783e8819c11de7630caaf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b327d3b5d4a64e7fe61ec956a2e3da240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5dd0cb55d567c80c39903662058731241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61ec0ba25118c13f3f552d52911477242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a9f39bf58b791bfc507f0725841ec243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9514c7028cddd2b872ea47768edb669244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be9487f7e9b37ca22c9cc291363a89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce5237ca28860118fce7889ba29f89246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9495524503edc54a69bd2a36ba7766247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa545d5be474374725ba76641e30d60f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1d3a8f2488cae7684c17ee52f4b43249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d488815720de18456e375151f67a301250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672275f5b39bdeb5cb59cd640de11aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb228d60547fa998a953c69f245fde7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67592b55f8f8d0a073fd0d7cf8f4a5c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50162042e25135971851d74bc5fa6d7a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5e15cb5b1716ff6934cf9979b87a82255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8485d75ecf12e07d8e54da890bf42532256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278b24906489d97709367acf5924261257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b33b4e18e8bc0353217c8b88f372f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cf6780512996910edf102c7f7ee8a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3859c45c4eb5360f59f96b1a6606e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c48211616632e63b278beec81aa431261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27358da19a90251f840ed30318ed90262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72583f55592338ad0468b96746e41be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ea6f44636a854452c1f1a897df5cc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d381d8e564c011d924e3431d7c1a471265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dc6d692776370247d8a208a96423b1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ced8824847410ddeb0bf7ea21f41c6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e5bf3c721a1805fc3e89df71842afa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef11a77a843f210bcb72c110ec0aea3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ef85cbe41b107c5437ea6b1f40922270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c391922487e33cc2996f0f49757461271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012f8a403238b08b9b8ea5a920da362272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e11a11a74ade4783b39c46c0a675b67273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66517d7e4bebfa9880375ac41524004a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1cb18a06faa3a4b5725d010221b57e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b2ead0a317cb16f59e1bc448d827a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05dbccd11eeaa1e4eaddaa0e69ad529277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc20275b9a0c5588f4f473dfa91ad8ce278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc3c2cc2e98080ff87f6a86188d7efb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18c87d18fe07ee79e27370d14a8efe280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f862e3e9f13eca270fcad7125886c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332dcdd3c8937949ee3ef187953a9c0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fca75d208bed6e0a22a8e0fd01ff3d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f00b6073c4d61a4a6ca6bc528ee45d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db09814dc225eb9c3647011b6b894201285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0920095adc3fee29a2dfb396441cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662cf31d558d34facae07ee8fe6c56d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a861a16c5417e2e2c7226f874a4fc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b659e585e29878562d1f7245fab624289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d5d922ff98f393093847774baa9bfc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74fb19ee2f8785df5e570d3c22dc9fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1f652a8f01c37bbf64cda39b793dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a60d3f1da4baa14ff233c4755a6c3c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ad891035aecb838c4d97803e050ded294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e63feb0486072a443c2b3be3f4919c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe28287448b6fd96bcf974e25d47401296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06056de2597cf9587c39cb1ff80508297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e9f4272022dac76e818394fb8b0db298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13e5f6af4c6b834d0c4622bfddec3c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d808cea04b4974e4478666c98809868300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d310f7bde5889af36fe207b465708301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23db9017e3c536f44e79d57ae01424b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab9eee2562fdae14151aa53f764ee5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda95184b79aa65d8b410be0de68ce5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53220c86b70b200bd65d8537a349f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88e1333b309ca2923e7bd92629c096306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301260997a6b0b751d282aa3cef044f7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937b003ece58f61724a940367ee82bf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48373b56cac674c328b3800315e99ed5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670554242a3d7838123d24f00176aff6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4716aa25dd823ba933029a4961cc8c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6780df7d267a1b4dc1d48967c57b553312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a809973d5bb6aa0316119591b1b737b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190fc517dd06c2a8e7034a99a601171314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019333cf090d2cbd4dcbdb8c9027455315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0342f5a0b1be676135233b053899f7c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a2d085fffcaa505b7c39e8aa43532317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14691aca3481a111b82fe48609c009fe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d56e5d503ce80e57a241072fe8208d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c85b8af9feefc48e3a0887b0165018320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbba7fed921199dca8e39688b21051321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe0fc34002f8862de990d149954d45322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c1301657faa8143abdf9db1996a15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f21b78f92d5ef13a88f4e88cd4beb37324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaa4fb6190a1d1e06eb6ea2aaac1c9f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f53dd063352c1ec7d24ba95527f1b5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aeaf9c2d91bd02ce475167e582f46e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c71e2b6e8f32def91965f9fc8fbce5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52317384e33b08bf36add1d63f607e3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12074588cf2f742dfbf5292e7a2740330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aa0b6f4d03fd11fd13f1a94cc1c90331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc56df5fbeb26f4583514216c7c427332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a8283faa57353ccd3d15c18d11b85333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2436aa1a0169541f1c3c7f56258c7a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa0725d7052814e711800981380916335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616fa11f540053521aaa325e50b21d4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f53f6e8923861ab810e6125c5423d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef2077d24c075fd45ce009f17d90719338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec035a6d69145c1b5c053f8a4adbc71b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f58855e850acc842b917bd7716742340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597210c57679ee4d3b2f6d0334a2f2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b5f676125f92d1ea1c06c93d8420a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6410c1201f47bf28736aa8048ec1f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ae22bdc1eb0c6a6ad23efa99f6847344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ce59a60c0b286374c827c1347d008345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf08796faa4909505a5adb68525980346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf22d4d0e57cb7c1f76141e96f8b21f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff27bb2c52f5c264b17be452b82964d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f9e8be893663795ee0058397f7df2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204cfde7e945ca55768ff0afffe3069a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb55fb6562a76958249fee3e617cc0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4306b6580cc000a5851aff8e2d0bf4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f325edd3e8da46a2e3d7a696cbe36b8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956ac5962d210da7def3ccbbe6bbbb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b6d55d2ed83b246400d5781451cfc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbf859af537226c97f4b670fd43f02356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889608501219b99789218d2081a1729357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c92e307552c65ea42f9a10a4fc2dd9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5609fb8adec07076414e80c9f4a3716359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79cfdfb2527e86406e34c347ef3d9f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32b8c4d914044b17a9a427527a2b65361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a675a182b37deef3fa9325d0ac180d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a8d9302c9d97f21170634060e2521363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa59f44d538de9a3957746c2a39ac9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20fd92f93552fc0f392989906e2a804365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c8064770029ae1ad808b1ea8202a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20d3b633757c637977c066753c33d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9ddc1bc87585606047ae4827c82b5e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ffdbb40f9a3d42acb6d2327fb26c20369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1789ada2282aa2c43229648593a61b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2478975f4707acf154b453d841f26371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07036cba37367b6cb488d37bf593387f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e975f761d21d4348105ca0e3f47fd7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b446b120252802285492097543ce6280374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17152b6d23a5c14513d4a483b8b0dc2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf502abbddabce0df3e8f794c9107c3b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8984077703b8a27ec73b11114149b112377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7dc8ae24bd5e58be3fab4e25ebced1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464a2bee21c88021b833c659a187ed6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e09d3b39bf702ce26d4dd83ae2e586380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feeea756708979beec741f5eb5443e3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38addf8d33b5ed8552a0c1f90efb124a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fb12003c505113438eaeb707e8f03383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b20f7b5859486a0cd39bd3aa7f1fef9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70086c625d02bbe31a46ecf1faa79303385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5316915687e4293bbaa97c64d247573386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff3f492e2e34b2212e4d478c342ef8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f0fc24c41ba20e92dfd9b8da5e96c8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8477aee46007057aa34118e7a2d111389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ba1d983b44a53cf861c63e1b482fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f016dbddba9644a7e51d3ce2792c2680391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a53ec0663f37dacb9c0a36b73a3960392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eff39a3d0d3b1d6968ce1ec387201b9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc156ae1834bc683f16d27d331502a3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77611a16672d8f2d949a7a1baacda503395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dac849a737e3df51e7fe4059301b3ed396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aa4eeb41818654d2f501e6532d7144397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc288cb3342b6964cd348196747b4b6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f38e58b49be6c7390a9b07ce05bce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507865da4d8f2b9fdbf9de8237b431a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b844bd93b97fe7f4af9e0eec672b49de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ecb30a8b1a6dc0dfe66f58169aa27402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1b1cb2030f938d5a9658bff0a66b8e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f18b973a6fe86b6c4ff642e44352593404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dd6b9a6b25726572916d6976a7237405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4900dc4a79cddfb9114c82c4e99173406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b3b8cd3b7b50624ff633ec5f692fe3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63871f06e71b35515c903583c2674c5c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2616bcb48e4fa74974f916159bf6e241409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb6c03a0d0686d159f6a47468709619410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a0bb5fe21fbd54e099aca004d388ba411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8db01d1e7d63561b1bb86a656c946412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff24362918239475c5e7e984bc47d2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a60c954ef9c4f9562bee895589c8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf7ae6d2af9db165fa7494cdb3040a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8266bae75f75f93115eeee334f7f7e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4327a752903d6a0d198d150939f9f9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f54313813ab62e98d4bb45079c23e94418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac032d0c43192d97fc53d2268cc955b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220be0ddf0c37de8e856d8a37a094ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9779e2d383bdedb86e9232ae8aec83421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874a2fe20262a3bf0266cfb443012c4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c352ad2bec23a5b98d73913cac5991423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2648ca870d9fe3e49e7b09bdd517073424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491f714d1f686081c87ab03e5ddf2f2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419864515f4f58b2691deeefb36695f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0edb0906227bedda8ba11077b3a805427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014079435ec8310d033f4a6f35edce68428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b30a5bb8838a20f0015716accf77e16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee76937e95f9b4302546956042937bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f602de0c6669aa0921a0768ffef0e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bd2200f0719e52df5a8c7738137c4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286c3d89b80410837f3d639fd04387a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acea9a9503c29c47dd874523618677a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e6539959e7ffb9b3750eaaac9b3d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28375dc6a51a15a2233480b0ea9f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e66b7c8c2a17ffd8d1a3f364c214c0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68e1f030b161eb950c4a316b48d14f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8eb62b9a0f4369eefa639acc7ead92439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969aaa43431cd42ce4be37d62a8d20b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2765cc352d796c1615bee74e5d6133e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8b3a70a214578078f2ffef85e2f30442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f331bd2c3035fb26d36e88004aa6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b95e31d7d142d6ac1b93ba6620285444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491f053851fe2aec39191e323965e0f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73ae11b5496fd575b1614974711da446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e09d79e123c97199bf9e2f8c70d1c0a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf164d8e1e55b1e94d6ca1d1cec782448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af78b57ec44f2cb0e57e3c296f1cb76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fc437a953dfd104a95a3d49bf48e1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6241499b0956578f5839847b6e347451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20583f94ffc5094f42b74120a19a6a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dfe4d24c26dc4bbe1d451036b97a53453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c10a47f1bc2931ae78df87493a0017454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb144c654c2f46f71c393b98d338e5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b9a485ef62bf5e58c42c82692c1ed8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4e4ca83bed79d2904422c24483fd80457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7013b1f22bea7948306b5c39d6a89677458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdb7dbae115fae2591c7ec07f9e520459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5e6f3282d2ce762b7c8a1adcf39f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f82715eceae95d435df327b8eedddc5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9b9aa2c3e217c9ee4591ac704496f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3d8f9b6299848d694c912a04533832463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc27a938c2cf5e51bb0cce96de97c3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845010c114e0079eef55593721515c50465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e606130f11362ebb665f8148c00a1d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d177ad623aeebe09f6a850c5e87dd9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5fc07478720753bb6a13af149c13fb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e2bd907144a97f21161fb3348e50ab469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1ebe8cc60b017966c95e04b2e1f9a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360eb451d3593c5627594de1eca0d2e0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8b8ed2f0bac857810b05a940aa3f7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1fb37fdbee54504e4f21ee1def909a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9abf63f4454d2bc0d221c9065a3d195474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d69c0980605b00e71b97629c8ea925475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9658b47330b1b88e6b5a0dd17bd3e3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52952bc567a0665a967aa9c00a8251f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265d606bec2261752f71490b1dcffd3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cb45b4457bed9d35d8db7a56e1cc7a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242754c64c52f1ed143b5b6a884a0d1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb204c9528f57714bdd59b503b37b612481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab949664953d8e1347fc487bfc128c0e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49206eed2b2c4c6bbd25cb15f293ed1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a7d73225c30a4a38b16ddc3bcb9f3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac17bbce72e59bd6bfc8bb933e83656485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2d69a5974b9289ca2b6529a4174b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093230ae828c2cb18260eb51a3def5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f4b6075304302758342d464939f12488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30001e1461c6d11f15a7a2c6e229fba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e23ea8fe2f2d5972fd1c6933b0f367490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f57bbd7b62be4376697c78cc8c5fa8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f722be22822f1295921f8558f7b3ee7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a2e9205ed700c09d3fbfe2cde1058493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0455d86b476e9beeca80e3f0f10c7be494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d46bcf1da83d3bbbcade430da109e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dfd4425b5561fabc0138e7f881e811496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa979278d7c7d87d02b70cebce77133497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f3568b5ffb9f1339798bfacec01c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa522aec3242de2ecb55aa90a689648499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207f6b23a47a4cf5a823c88a150f607500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602fb172cce7618f54a1064a65686fe2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab14544a1c844b3031964f97d6d3602502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0d190b58e6fe5d388fa5629975028503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfc8a2eb734c6d1573e3ff9537aa48b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcad52c490840b3b62fb9f3de5723aa5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffce42f5850e4c69fd065d32009eb9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922c0f72bb507761c03e33ad41149e13507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598a57a57fa0bc80602d91380338b3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6593ed85921de1cdbdd77c0484a85222509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0293651aeb8cc63d676f4b6734707d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab39000cab43dccbf09e76f30556a5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8b149d0fedb36a74e80954053d49512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fcfb0cfcbc7e4ce7db8c207f106e2e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fea7ee3b4cf5784cc5c201e9ae9336514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c375cd2551435fe89a08d066e69b0d44515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d22b0a526abadb8e41affc2d268a0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41606d9ad2bf52f1f2ed9bdaeb3223b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074395bc8f80991a8e312a65ab4a0871518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7971c5366c4165248be0bb18159af1f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e8f8c42084c95d843e5c29b56364b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4b4537e22fed0016c5bcc421599fad521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec62c661b4344af45ac9cb02c897e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f79837a974b176dbdc47df53e3b83523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e42151fe4ff76539dc261c6c7dc7c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad96e1fca837eb0aac106effe2bc7c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce18fec029395c7e3861648529c5ba526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f8765dbff1794d58ce6f0cab8ef86f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fcc46d2c694c653bd9932f7c19c9d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585a4b55048972672889b5832c0e4d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e86785b1a55591809e2cdb1e38ee55530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4c6a24d311c74b33866e0235e5b86531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2154a68eeeafe7396e610f42067984e0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bf6cf59f2653b2bb22502c1ea9797533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3122d1b52392f66db8adf99a999079c9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cadb35c8ea931f782ae454567c45c4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e59b199e23b44b3b2a0640566c4fe536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732926216a30232d6c27d763367df82c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f6efc040b6520158b0368e8cad465538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e7dc671de8a3111c18f68f4da6fd4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990875f91f3a9e5e226303d667a30c31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca111707c894ed7ac0f4208830bec5a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84eb2ebc57ab8c2a44a635414171b9c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c1c89cf8e3e2dbaa9ea47252bd3ff543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf1106946c3038e20799736e631b5f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994f4483cbda74fd681876b3a99d145545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f812f7b3a71784f60af4845c83b2c364546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657df30571ea959fec8ad2d33c62294b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df835cff04afd303d4b444f4214210548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0de51e0b292cab198c9a1a1be80bc549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a6fbcb376a01434d8174cdcf03029a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1dcb8ef43748f6b33e5d69ab222b64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c737162e476fecc3f429c80ea2202f05552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f193983a0099a772ee8c2a35a27c6b7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8599ffc78777857ca24bad9fd8c218554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acee2346f7c2857d31f528fb3b87797555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c7a3943911f6e7b67782672c59d49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36659e323b6f075e3d28ebaae2c56237557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b397033fc856ae367414d22fda5017558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43607d8ece4631b4c02a5349344dbe4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c78308f5f632feb3e391305193e9bb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cff23660929ed3d67fd7515b3fa4f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962cfab92e08488be6b19f32f05a2d43562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc82fe6fd176ee3f357b41f356b046563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72e24ffb78d25cf1ec3683b6931de7b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f27e2450009f8a2c1a877e8229317565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205d11ffc3d298520c37a5319d4d480566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692a9895ea8389b5b5fbb39919caa42567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92584638dedfd2ef6d304bf98363179a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09eecfa16b3d1e179ffba1d91cb83d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d806eda0c653b8893b5dc7402082e4c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553971cb3616269b12a0583dc862408571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1942a07a396ec2a0d15bc1035a0af1d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f410c281775a3283ebd72c454153a08573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7332210280af88b631445d5792c624ec574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebbcdf995caec623afdb1863ad4c480575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20185ecf0bd1e483ce01225f4c773a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9291279e5856c5928883b35a03de38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4b2b7b53202a91eeecb3716113917578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7f82908af0f4939236c959e8aa46c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8098b825f58bed99a20b4f718a0aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174116dbb7f60e9c72d36f2aad5873b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4477f8074db3ef0031c58beabcc48582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e7df91bf0cdd5917c66a1983e4ce8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31242c62aa2cbe6e8aa0f034ecd8d9d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d54b28bbdec08d1ec6c2c2c58f5c91585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4f936bdba04e85f394a2e3273e6097586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0427916378473c5ace702dc7eec29587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a109eab6c6c2abbd0d1d76abb1d89fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941b9f5325f7d89a4928e3c572d05c1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f7be9a69511f90710c2a391c12fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945f2dbcfb5ed0cbd7a5b266a2a2fd9b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ea5208c9828872668ab2f9fbc8d30592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a7e4615535934061a1e2b0cfc4c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731e77b7309d0dc7a9a52c7508cbac4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8adbd1bbe28852789c8fe812167fb9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91efe475f8f2e142e4a09b623570258596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101998a37a59396047b128d6ff06d3fb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4617c73a904ee65adc0e0a0fd141a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bae351f9b57ebc6e3af47fab6bc96599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32397be6747c42c05611bf5b95bdf9df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8da87a1b51838442ea99511ebf836f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c49426be89fb8ed315f784e6f5968602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4438f0a27dafe756efabc4f28e2a58603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c30e7033b19f96965d6ac178701ef604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d77289ce087d6e258d0feffc99f1e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f59333edfa2791d45dfee3410619de606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd26d3db1ec3e069f30aeba453f8034b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a52c24c4898b617a470cf9b6f3982608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2048f2a393c7b18acfcfe95ab1027609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a8e0807e601334c55c63e9eb28e67610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc6c63dc827bae423675b6f575e4e7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900dd9115a4155de7dafd54569b8977612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2dfcf1886da3fdb6f0de7344f2bc04613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ff6b9eaebf301ddd8bcbebea7de3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616624f3e1a64cceb6fc7a84a61af3f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3240d0d31b48538044200cf4310b98616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7de1316b6b0bd6f6fe4b22b0ed4d7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00de789237265c28fa838870c330fb5e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3de7c2238284cdec22eeb7ec04a2dd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dab2acc511b020b107b2a89ff4e1afe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adde4665086b4ea70fa3ac92ab628c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb329cfe2c0109742d36c353de0ba1b0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04afeed6edceca5af03c9f88cbd028e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9b746c73a6425953bb93e2e9e91df1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2142dbb9d7a938084a02cad1c3cb08a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94778f4cccde1b717f86d1e634448f38626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e95a5601913b080be6ceb62969cfe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e284ca72e0eb10efdfa70d7b03867d8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec08b9517c261ae385d7b12a6479839629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a58d7415a1ac25d84347716d572534630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a97061008fa7b0fd78057aa037946631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353ae0df6140552c2eaaca499a0afc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183e3a1c35ad43cc7f4f7d3ecafe3c1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d9ca43aed8cd3b9231e1152de19c00634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c520939dc8b6acac3303ff67ebaea1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8c5cafe905c16a4e84691879eb4189636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfddd3375bf9c9416c93fca70e9a35a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb3c24c8145dcf0c94918f69c3b1cc638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805766db869e314e8e202fe4fbe1d5e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e158006ffd2b01d7a5f9f7310776b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b125d4002941aeeb99c9f43b1db9d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7dfc6695c0144d1d31d4821db0f4cc642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9c766a1a877a46afb100f83574dd02643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442bfb5e128a6f137b98e330a08eccf644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63613720eb75c8e2ee9bc7f312a7697a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d2c95cef469f5c935bd165cc2ce7f3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102d1143fe79a714775d8345dcb7206647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8c2f423bdc3baefa19ea9ad16cd2f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bef3ce8dbda6903501ef60cd49de96649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11467db043b00c901a8e845f504c0ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ea0404aa8ce9a2280d57ca7788ae0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7edef065730ba99fc1f5f28c9a77f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1fe396479ff647f56eb653c71db212653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03650b9a3bcee4410ba4eb6c11744f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56106cd26c034664c914db81c2d0da49655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4483b86fb48aaecb37731b32508ca4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d12bb8cb5949fcd1b817e871bfd475657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf6cbe8866034cfcd6a0a5abd7a18af658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0b4f97819a776e70272282994481e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d166062118dd4fe0faf52b2e3e0d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c611c503e7b6cc1bcd27325103140661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd856f53b01d0de3a9001cd1749f946662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fbfb336638b5e2fdbf51b133e90d00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb988d26164c5ea5d61902854a8de52664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90101e5784a510fd1112ea863d2a745e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe9f9d8f6c69b37e52bcebe19bdd195666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395775025026b9a17516a394ba1ead5b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217da15fa6e2ac03bcd1187d9cafd2bf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aecf562e5903ea8b979d38c9a9203fa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fcddbafd8e06724c8637870d5e403670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335dd038b61a842671925be832c46be0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca65e176b04db7b095f14a1e2ee6147672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686a6f7527d70b9d4ee56aa11260512f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2eb0db8c132466476254d1bcb886a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb263303ae116c792b2d0c41f73529675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7369a4e325bf868f5e1b74dd9214f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bda73a158c1d7841c928faabd73b09677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1801cb88c6279a7daf4c819ea8260677678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8862eddda2c7b6a2d2e8279578f56a5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90617f7bf16a10c3a1e968283edb316680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26893b29e88069cbd7b80ffcd71bf601681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5decc6d3bc3c0826716964f1d56fe1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c62a726400869c95d411dda6df9bf5683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f615efde842b85194a2811076c061b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0530e89e18bb788607540c74c3fd7469685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e0969f4db8ecc0fc203e5481cbf598686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03dc8f6ae2e1c956ec66768b9d6820687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13911d43ffbbf68a7302af3aac4b9c4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac425ee20180ba4369e5ba380e6dcc6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753880b3b278cf74b0b855a71422d56690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873bb750b52057c3e694d53d688908f6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb6c5011713ae024a9f808827918a87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b049152dec3e649bfd076a60b681f3e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa24020d65c285b1f8d0794e58eba6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a09e5744aac2fbb0b25156fd98b1ed6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729378ed25ec972a45e43d34f26fce0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6e65c52400bc0d80b2fe142121fdeb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8aaa96225dd74d25da45b6b849b4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c95f10ccd7088b7b4369c5bd75541699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541d657c9fc1f2d5d5042104c93fcdf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cc4729dfd86a96358841ab1aa71654701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8e7ecf3c0839760f65c09c5e73e36702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f941410dcdd0c11bf31bcc4ffd56f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d6952b3e51a99791b1d3fd374f7e4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f8b25350d885a018ff51d5d46b054705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85889df8293758b5dea705dce5a0f0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7424dbf4e10f96bea5b2f433e53d949707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d759c587ef6ca207483bc2b586daf7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb4d461cf6ec6551335ee7854d0b9f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c524dcd470207cdc41366be9d9571710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747a02875826e261156fa75bf535a69711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7eab0a652c305e73b6c1e12a7a754712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35ff308663496ade16fc90d51923b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99c8d970f2045ce7b249da40cff30b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91717ce27087755f3087bb53001511715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cfee340eb9463be78af503e4088615716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b59579ee0793fd0978f67a66096bfd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87ae885e1b620f69ea6e30f374da07718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc32d012bec3b05e56829158fced47719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc655cd5e5687aa91e66f794bbf396b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51122dd39ed95468b8fd05e75c4d1b7c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ec66e708aa3d501a76e7600699d06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb1b2ea29e711414cfe22ab61d1b7f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6858b2e15eb7d61a6b9d2c7f6665f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492858cd5eef98971c6447d44e746a3f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea963c6179e116ce55e754568496f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cde2628f8e1805cf301bf27a4ef728a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec90fe437f4dcabe97d71a75f93941a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3fc0075d10ed8a2be8aa638fcbf053729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880ef243786814151d01d7b49d42458730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097dde46590f757b376a7bd186bff27731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace86044586dfd57c5ca47769342e4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f025a5578a98c7b854786418b8f9698733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd19c1d37e03722c22b5d963531a79734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c35d0cfe443234dc1cf67e5382f54fe735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f204ba8a52f0488f8a258e303ab6421736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76031c92bfd662a70d767ae975b997737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44773a16ed6a6c3c67ee41fe34ee1087738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8a09071a5dd3d195af1ac7e0c93cf9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee832128008615e5148fcbf2ff593e7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf7045a40ce5c67a8a62c9079b4919741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591d74eb128691f2b32e7252e61c097742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb97fadfcb8731924bbde2d26dd3dc1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4accbe1f3916f0f9ecf364b78aac5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b1fb7735e6b6dd4fe882a4c64bd76745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a0b2053407dd5c2c4900203dd4c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b9e6bb48832a7dc081b37274af4b9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df148bf2847d1be99e21afab8eca32d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e786fccc1c533a9cdd18150ffe7213749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400bd1cd4f3f04f0010e605e482279e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb98f7af42ac965b0531c973c727f8b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957bf2aee81a4ea7c8163ac5ef01248752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79444dbe3fa23ea174236403a54e2f51753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>