--- v0 (2026-10-11)
+++ v1 (2026-10-11)
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef79b495a541b72a8589a74fda6d51c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f61449525078a5b2b4b2f0d3f171ba2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8efae6bbeb00ec80d9260626f01c03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8716aae0043a1c9093cc7b764b91ff54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73719af0c99395578418f72301aff1eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b71d486efab81e5c755193fd652dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2523c155700951f89df408d594d85b257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dd8a7478ac6b5c1478afdef72b16ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7154caa747df7868b2e725a02ce68e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaa3cdfcbfb1814ec43889a82e50fb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d30ed98d440059c7a03115aa7ed8d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9bd7f65f39fb1bfa7b0744e72765ee12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba28812aef66bf4677c965a4472d25613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a565ca0e601fbe0027415ffb3bf11b414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974136061e7e5305a7d517674d4a32315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c831cbef6748a5721d1f95cf71d231a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d26ddab22c83d76dca0500bda0db017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8250bfd173b535a7b040a6b2e247418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734d2a15b9747ed1a3597d95fc54f3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265b54e4372897a9d9111c78537efd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5143597b1f19a79ec41ee2edce3c40621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a143df1dc9ed79830cc26f794a0e3d422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f29bac8f5739965ea52eacff6002b0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2bd534f754d9958064d656bc3843c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e330303cb698813e8529fcc9450cae25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1b60299aed42c88d0dc3b83796691e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e82ebe523ef5621bfbf85844a2343427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4223e7375bd27fbf30bb5b21156026128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec818ce46140da02f9b82325665d93f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49064b029dd1c521b3319869686bac3b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ed1a6a6a267b14e000c44eb092d38c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1903445436a0fe3fda7cbebc669e5f732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e8c8c384594eea0aeebdc7ae4e1ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546e84f4ec41778204a564081e76f48134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697b53188b1c96921b2a9d2b46f74e035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62605e618041543be2ab62eb9983b21e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bd5952c88518fde09c5004898257737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d19226e77eecd00b99a7397d8d474a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a82c5e2bbf527ce6122ea1c6b98dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d234e316da413741e1990c72febc34740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50078f9436132e3ac91dff5385583a2f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468f431dc55000190a941a7c9d43bcec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575ab13166e30673f1da123a09c40ec43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dabe653037c40b5359d7f6b683bf87644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a14d26be43dc650d3d23be92d079cc245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcbead22267fd4090b8f367bd082f2946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e496ebcba5e0302642e1b51f2b96e547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591765b37c0cdce732e257d84192e248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c780f962ae1852e5706627167bf86149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c07906056b07ecab95f5ea3c725ae350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b217171e337c3712ad1145155d19551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237e294827d9f75c1b513c2d04545e452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e89e2153e17e6632c2a4fb3bcfbdf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535970ebb334a3c27bf08a290b7249954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc4b8e0708d5ac41983b78a1795f56055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d9a820c69606b8bf3db4c74ff63a9d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b81731dc3c9084c8251c7fbd17012257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2187de7e7604673d2a5540aa6ebd29858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a051fafe2b0646b3c38d4d4f6a83a059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf008045edca19ae13fdad9347edd8060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc13fb3bece90099b12a0aeb4ade4161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0a5a5819b30772e98f37785ee7741b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e0220b9a2de2feb2cbf498e2f5d0263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c4df7ab6aedf79eb1496634d2c26c364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f2425645633abb7066ade046cd781f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4d9d4e80920fa460bbe85777e9b49566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc430cdb63f8f2841702d6d0346232367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6b6c571e903a0d73c1ddb94618fa68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d0d80d5eeae7ac93b542172e2c56d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608a6eeed3247410defaf80da05eafd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac5c957b95baf1c63ba458e07d097771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f51cad791edd6968b828b3ece821d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4679419b2b1f5b589e04cdb2f9a08e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124095a3301fc8d9cf73be8f985f84c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97fb77e92c7d6c22eee5ff794472a275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2344ea13267b607b2e663d945e4294ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc5ef2df3714f4b52f12dd21e383c977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04829dcc9ffe2e000654673567c8f64a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8310d8692a42ae7db70672778d9b58679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deb23429b1dc523eadcd0834676033880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea33ae2fb83250a53e62cc4e3d1ddaf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0273741081512d2a285cc7d6a0f26dd282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8bd50245602db8856bb196e93b1f5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9265baffb5469510f339f0f2aebca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754e8f8b801a5b21b359f84ece2fb9485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe496bf5ba995b6ede62907659f6c0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00239023c33959ae6afd2216b521c8487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790b057ce46f96782773bba093a0ffb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4f2753819a59467fcf392436d72ee589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daeec984898cbc9ea470c490766972c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d6292280d567dc36133172e7db57da91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63352e2edc180a8c64c8c775ddd4ac3092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965096158f5a5a10a8a27ee866add5793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25d01ff53677309b325fa6d1f65dcc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7437c352eb44ee248022ddadcd43df95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3f45b04f119612ad3eca0b53d450d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db73eb561ceb0752c49173e5133026397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233df8dafb0563d6dda6fa78c13e04798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beefd33eeb0b4bb9e81412ec2eea58399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309333b294eee3a10c4687be0dca38dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7007a507f7b29f75271b2240300b0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582eb69d0655a953ed1b2ffd11db4b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983508c1d7e62a70f4b59d270a582aba103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed313391aa1a4cb715b03fd0ace1636104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d46d27ebf616e0eec7881045539159105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1bdf4e2141116101d4ebef8853441106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c199099257624a58775bbef46b01bd3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f295cacc9d60eeecfcd1d39fc60d80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e3a3b48ed9754be635aa2243b6221109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e2de4c794933cd64a6852f38c34cf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7ec4daac30a3a16a8f905a468ed3c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf9c1f2a5bd76550471c54e58465a4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78985b8d0c6d069e9464192bc39c2dd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2ec7a03c0636c35b9ceb4ec74ceb35114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acfdcce82302c5ca48e331f5b40b40115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f706f20197a2823af7fe8d3ed9af1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4b78dab316574dba45da1f2433a250117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04be2837ae76c3f00845ed525c349b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677aab983013644905fbd1cad6a58205119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0e7776d0315b76fb62e385fc7e3f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b63f5d974588ef164d06f13cd9804b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd79ec0aed03b64b48c625afa4ab933f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d24c48e997eb0b5b858f0cc483f531123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1b5068ffef0aabe22b2bfea1fe815124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478da9ba7c5af94b15bf1b7cb94a304125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f3abd8c6f8ad39757adcdc87bb8329126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade8b5b16abb49e009fee6de152b957127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27321b35559e433ff3c1d8797e69cb6b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b27ca22e3d9f05a88fe7a0f53708fe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856d8b6d3dc6d6c81a67da8a54e3fa5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23a28730edceeb97b4caaca3340a30131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0c72b97a9e0fadc5bbf029ae65d46132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba5f30d12f47162d635d7eb45dfa9a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7346ede58bfd91beff54c85f51a8300134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9623e35e9a36a01010c91a100a65cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097f32668356d1f4340b233f5dc6c28c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad57dde7eb550b8763eed73516aa16a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3457df06e4bc7d638435699a4028406138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb761c887744ce44ae2d6aec148c753139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb08ce1aebf6d155e01f37499686f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92768d1489842d60f1bedee83b485162141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755b205e0b18fa524916e7256dd34d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc45ca8223255a75eb1f749945d902143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb23fe338611ae10ae42c3320a987fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b5b94d7fee2e7b6615f6830ab3a0c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25aed44de39493a8f613204f51cbad146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c89622a24aa022308d5e9b71bf4021147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8fdf9c9186c805d0f4873ac2c1ba7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6aba85eba453813a85e09585285e3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f112ece9c75ab5210e5aa7619d363150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f18010a092a39686fbb40be02ebde5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1678c4315a6c4986b685cecc42dac4c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfab8606465d0993ff9eb2d12f3f34a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc90f066dffe1e38d30c71b3e403651154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da01c932e88cbbf5d64bd5ada5b27fef155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84480145ef1e503e11cbe36b0566fe2b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b2d44ac820090a54e465efd25e606157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e84b18ff73056c81746e01e2146f3e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af602f5b731d4a5a56834b0c7e7780159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab6398c65f822c4e3b745b4f357d1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7e41ea80ee1a619934ebaa5000955161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a616163d88812b15310d1109449ef44162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08558e7f058e349e95be535448cc9148163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75293fa689b4425b7b7940d532230f1a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7c2218066ed99ed7372caa65657f9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba302021efc417242448e25e8cbecb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde4bfbc7fac4644de1387d40d3d5ff167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f7261d808206ed88000a5f95d2c49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a8e04870002c6c9bc9495b7efa189169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f36756bdc49fa24d71bc5b4d70d89170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61010c5f96e1aebb199601631d7e61b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43181520ba1517977c2d5f9a4b680fe172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c11ea7b854bd9aace66e246a3680c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05b46b87e33c199b6d422ecdc8ca68174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482eb0d173a86dd55e1676aa13e53b7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4254ea5f065bc0b73f827a617d260ad176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfe2a612dacb2a5441d5759c9d95a7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ce8af5f3e863bbc859930c764630e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5d6da6ff99075e7baeb24162e4e47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fbf58b91f1e37b4521ad8588a0a2b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d04e1540ada8150835ddb68b3e7b62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1af13f0ee6fc3212f3c924e9349f6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b39ba271adaea072cb709c38931ffb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff7be79e9c44744cdc9655b88a9587e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c53514c2b48d868e7e58628b1b661185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc55c0a1953c3a3ccdd47afa3e3f428186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856763b74f3a8acab4531efd99f3d09187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d1c293cc07baab91f052ca03d31c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80784312895b310e569337f823ecbd5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310151fd0bba2098a533449539a8991f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06208a76fb22c1e8e0e500b45a75eb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a77c36670a10fa7127c57b4d3abc09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2dc964ea2c41f0332520fd0e94c53b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3217e4f3d1e66938c0beeb0f08e836194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cb264952532f1777535a690dfc2a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc35081ec89e8f605b5d1399f5b4778196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353f5efe2d198c7221a8cb464d26068197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a19947c1943cdb6515506afee8d53c2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a266fb9967c8892188383d969fe8df3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f92a8700529d0cb5754fdeea8d47ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b9e6f12965853dda3a9509d693deb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2aadb7a427d82b56cbdfbcb7e8e698202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d53e6615e1897cc67e899e6efc23c0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd417160252fbced98e56b1423c7d2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e740ebf05f45b958fa5ec72644729205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6eb38ac18dc9a7b2e3e0464e607b6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ecc8fcc83a74b81379737700c3ce5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dba473b3808927ec9ae6df6f6d6226208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312362282246ac4a8a63bf2246c9373c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c00561171f3f9dd07fbd68bee2d3f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fae2f7478cd7bc1af370bb5b036533211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073c6480cbbbddfb5e8d062b376c8fb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee489eec6bf236a495809823a00165213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2171d923c0f2fb6a5725de103e8f38dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a716b3bc0d9ef3e4c984997ca690db10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d375535a9e73958e8e7c5fa11e79c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345453f49192bee6575adc7108ac3940217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427459056c4fa527d96bef1b524547b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dad618d7e274a52fe9cdf0ed70f026219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3fb128fc97ed151f5738cf4721f4c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d4dafd8c946ac6f4780c73a41d65eb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44de1b17fafc8ad5750f3b2a7933c18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd57fbecade1e371766fee987773ccc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cbe118636f2b2728be2e4befda6c86224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d0e7acbe01b1071195edbc1ffc961d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716f05f4d17d0de5d026231d92be88d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1bbd1bdf3ab8c8ffc8fef17f51e54227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732828243cdd9c931827db7fdcc600f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50450b9acdaec60c5abfb19f7a606e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf31a3b6bb5a62796f44130a52b41f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3a382777432a4545a889e9710e922231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784da338ce1b4ec479882a77132539b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23c882fde5749fe4b67c53e95bb269233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61451239ec0fbb4c8cea3279476de182234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ada1a1f85bc58710d672573317098235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac615fe95c0e01bc153e9e1e2aced05236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f722fc95b406b6279ae006b70bf57a76237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f3d2f4321f2d7830f9050abb04a08238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a060066736fb4ffbb2ec292d5095ed60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe480ad7e65c1dd1529e1491b9fb8a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9716b171a5aed056e1808fdc373d4d45241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ea73eea4b0d4afe7b4a20b59e73146242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90e08c018c271796bfb9d46eed161e8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d79b3d6e7fe60ffbbeb5a79c27480c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac28b962c7c9f3ea2e739a358581765245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564ac0a3a21d0d109701fb306cb13c1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ef67c2a26cad43773e05a2fa3ab13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d91587a4da9d9af29c72e1f3f7c9b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9495b89f6df4fafdd22c79f167edc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb2920c4740559e948755ec22011b5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da03c57d2322732a453369f60dd8b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b2e9019f7340c88a7cad70a79f245252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adba7972e6d276d1dc780b2ccab4f2d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215fedb45191147e48f94334437e36a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d92af315ea90138cbefe251a2566255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f94acc0bf56401cd206184f0017b1d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad3f074e5507661725835dbd9b4aaed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13c755fd0edd969384718509224858258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc409ffbf873ce9d56c567725d0ae6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ad5875db285e188f0211b7937c6178260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9a69f7211e2dba27d48ac66946e3d3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33958d45a6d30e4a8c15610e6d4c7b9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9efca4d5c66a13c0643b37575efd5ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9990e10bf790b38a579eaa999fc1d24b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21447d07ed811ee80bfcc25af3ba1f06265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3561f4403429881e9015313157d01266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd789e8df61af5e1fa23338ede22ec267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d0a46106a8d96a3682d88fad52547268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b73e254ff011c2fe07c62c3d83cbb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b6d9b86ff6945f3feda199696609f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9341ce7aebd6cc443c0afed3a2268750271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85deec72634d4ef65e42a9d9d046eb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca6159d8f50809c30b4b727be8dcb6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f603605e4ae9b7a4915e42e56abc91274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59944ecf593f900b47fcfe6c268f56e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583e1423e3bc2ca65401584727be62ea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2f1964dea88f9466e6f55c30f9294277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb826ecefdd3b5208bebba5c49f085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db544a66e39769c4610937408a5067c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb2530b04f580a1cf2605eb070b34f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57039cad815f9a14db5b3caa84529ac2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c119f3defa4c01668e0baae47f68beae282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a8327dc04c025dd0dc6f4781706951283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74930c1d5d049a44447e80e261407e0a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec41bcea36ff1886810ff76c39ee98b2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6367805d38454ab4c1b5773b8016fc5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad875d15f16137a8e8b82a8c9e0e19ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919d197fd9299b3658490db088caf31288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc8ec41da9e7b31cec745e8296e614f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98a7d39a11df479b66bf08ef4eee5ff290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b142a3bd64cf5f0b7ac7af8f0eac98291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147eed53924c011db9061996fd57f479292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c758551742a6cce90e1b93999237a13a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a943559287dff15806ba812fe4c651294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb544c80695820520eff097079c220a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c6f05d19cc0d70574dd771b00733f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9528c2ebd5d9500d84a33070802ef297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c189a2025b11ada90ddaf44d4d879f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575b5c8fdcb059b57f614a0af7de369299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cf472db7be0461eca9b0246ab28458300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311122c1b869c68e31b1c8aad3f90fed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9c7e86c819ba40acb9e3765a287ad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f325a3773e22da5ceabb74b7550f79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b50323829f5e73eae3915e4d322e66304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957c640045735998a76f15d46b74fb95305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e980e568e76b5027f1dc3e2f9550f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c906389b59b4348c8e88aebbd1d4bd3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995799685a0f78539eb3b01051240f72308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce0ccfbdb9f08d245a5ebae1c28887309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e368158f390901b78e66f6286a92b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be06ac167bf1c243bee240baacdcbb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451840ea25a726e1eb45754e7b694ce8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f5c683ccc2a04f745552c95862da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312de1b8c42bb916ecb7221866a8433d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a114f7d1acd125bfc68adf7237f93a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4504296d4af402818d866b3738f57b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109ac69417f4c8ea09fae4231a8aafb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeee1237ceb64acd13b02d0a5b0f30318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12976a89c1bf78092ecb401670dd0cdd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30108049509f19573dff3fa07187f95b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b11c07774cc2c3a9944effeedb96a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da176bb053ea5a075f82059d33e1b0a5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6a40e2d7edf96db90c521cf3adb36323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb411d92b440bc6164253374743a49324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36848a2ff6e8ab03d10b5d547e8196ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8b7c7b6337636e80f619941276ea5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f260de6911ef09d534ce0b8f41988151327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523e829044e3dfe89a8ac2e24274a1d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a99abba595cdc9d131d84d0bcf863329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b8c63679309fe740a53980c9df70e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209601799a2900fa65ac835b1f3c5a5a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa5981df01fa6c2292d1320d631b153332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8abfffe4b380276ed1948ed4fb04439333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c89ebda1821470f94eb2bc26193b1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671ccf2bf2f733ced3bc28aede1baa5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18473c8fe8fd1059ea9bc1ab06de9334336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787283830e00abd91fcf2910e9050ae4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e70a2592ef005ff6723a64dcc277ff8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa309ddac8a025aa9d6a8d8f197ec143339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cda7dce98330bdcf582001af1ee206340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fb89a1d1f61f0a95ab92bb53daa80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23b79367f6927dc5fe20e0a3a6deef3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f132b9e140e9b48a413eefd5da0457343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dead6d42e6a1e4a481a846f2b2bd29e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0584d9d756625289c9fbe628625c37ac345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacf98e3e421c9d38f4259bfd36fb7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7c797c82f14b763590452af13d7e6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc8033b156d97821348f180299ebc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266ea0067a6784060b3662daa3985244349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e18a95812703d7b19b93a9168f2fbec350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096e3d6c437b2dcf2f20044512a4bcf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4a9b022cf4a8948973abff3f8857a8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2eb655aabd70f3cc9b56f7cd5e7088353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2abe0f3a67997520beecd0a6959594354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2609b87eeedfa4a151bf7274721f77a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0634ee3b2ed36b7b54aa1b303589980356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac4d36d48057ee3a821b14c2ef2d5d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1840856336543c9ff78f5f5ccc8ebe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5005dea69544483fae5a48904bc3958f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153339ffc28a8a6a85c6957fe6d4a5c2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d4983aadc494d4f95e5073541b79b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717a194ed215622ebf2601e429902c7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edf299181e6ef217c9ea1f15308f1b8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5904dd402fab3b06914cad2d2bc400a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25f777fbcc958b781996664c2fad973365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8057787bd618eab2f92e663896d9b99366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d293aa091b027851544286d2184316367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee4ef23c8611dd92ea655c12d4870368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf214d3acc704f0496e95f5d0ad0d13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3aea1cb1c10a9dc734becd5031989370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd2db4c844fef4ca006252535e00f3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002be1e2c79fa5b26744cf20d2d8e56f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ff6ab4853cfcd6c1991cbc6599785373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b2deb5f51257d055f12efadfc73e17374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683ae751182fe258abbda270f189805375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132201bd6656489e504e257c2fc061e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1aba2fc72d4c9d1be1e07c25530b5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c3a762396216cadb8c8f5e99219d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2efb5b892f09da06f41c6d1d252ce8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331c5bc9eefa30dc92589bd37d33163380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce37e454cc82c459e94c7da695f53e1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d4a98d17dc101e1be666052881b36382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c370f1ec179e3722ff4c2449ab3d0a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d14060c824039adea5cae94594c7b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198da88df2295251fa5d66f56948d8fc385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794314529b4a08a69a401c4fd797e45a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e8e50e11d2e65adb0333dcf4eb12387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb5d547b60f4d94f34bc01a7bcf8d93388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1602000b619f225ee46cf67b9980de389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346a8aac2b2d174196747faed766533f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d0ff478344e9cf0d37701b43f6393391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2172996c86c367419b9b186186bc6e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f1c448149d211b90f29472e1a0eb4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59764f71da8c71d4dffafcf30549acd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9801202c1c839e109466c65b0cc196395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1ccfb31af89fe11222da0782d3a77396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbb39a4dacea44bd9aeb81b52664b6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7330ca7961783bce0b03f139e1950398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491fc74fb40a05bc43dfd65b41e1a21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358be6c5befd99aa92e4f9418201359400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a924ca9470a9c456622af08073891e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d247f355f96e149e1a6493e733a1a365402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaba052910629d6f6b495a219d2f74e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24172ddf1bf953fb788d3f4e01a5fdd6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe7242ff1d148cd35393c574736e87405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f05862386e0c7a0b2cb380d04946b2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64cd2315b65c261b4a214ae1486414407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5358e794780ad83674460a1bba64956408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd435eca500ca7eb654ff1864ea3f146409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc1adea84cc67d300e2d1c445843e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032683190accf90089cdd0c64ddb5dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e294dcc9808a9eb98d4a996d56cc66d412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b70bb20943317eccebb68da28a7b24413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587120c29286dc25b62dfb92785a4f53414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e179c446f6835f86d5128ee1119dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cc529084eb1e61e7ff47c72a366df3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b00dfb4d6713d67ef8a5bc95dbd2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870a61a99652f9417384695767781b5f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42506294400b56cb311046befddd6981419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7904a250e4f9f37e8bc6a8200da053b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62425e4ec2dd9b4344a63b4453473b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aba31dfaed8fa8477fd8e3c6e5445422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7858426ee36e20f3ee0140e6d5768c6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3739153e2b806eb8f830db01f394c1e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397a59e378487685bd2edd086c88c98425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e4441f1e5b8e57e4c01b08fcca03f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6683a92bd1e96d24c3c2d4394aef5a14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e833b73e6c8538cdf5928a1ad6c0ffa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c2ea4fad8215a5abb121c53ad4c2b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d590744084257c8cb2a9d78b50156430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d2e724d7bc80821d91c3cc29f3d95a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f54fd41355865221aad6f06d4c809432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca9faf390840052c6a8651e5e00b7b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46034c92b3881227ac4bb4eefc8fd454434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae513b025eb28fba250637a846704d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed4924e6a5653f8e19039623e36e4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b1786c2821521ed0b13abeb999614437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f93aaa2c32ef27bb8cec3c26f74efe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a2a6827e748ce26ae64b3be7fbd562439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d51559c9ef0a091d3c1b0b3b3f7cd6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf2563ed8ba9bcbb033207a28078f7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f068c29129eb6f5a7b007ac02ff6d60442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d69c8f8a7d403414988729234f417f1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af78543cab34eda80c71c7097e9526d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da571c11ea18a4f13bbec6643e594d1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f2d1494781e8847421fcbe8078df8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480e3d9cb461b428cc2b999d6e01e86447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75630c622cf0aef638af5868882afc3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb523c89c3e78d424a00572b9ba22acb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51de265354f8f6eb7dba4185cabfb100450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6369769563e04b1be2911ec55751f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0245bffb18e09ead40d5891dba40a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110156d056598a490ebcea31d34f210453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37b5d912beec5b292680e26044a0db454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654636a40d6cf130c3e2ec07771ade6c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bce477fe48d70f07806d5dfa464063456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffee9ee98f78eba15b0b3701729fb7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d2ca05463e4d34230a7a786f2380e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69308704ed94d07ff5b418b8dfb576459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981065a82d8310118cf061d7f0d7621460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7cd5895510b676856ab1faf8aff71461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821fcf96540f1e7d96356a929070f3de462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b4a4f6f1ceb6ae6491260524fdbcd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4700ac513f2b35194201f3bbfd8576f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df863c40d0eab0c6f28bb606df0285465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276eaff73153feb6a5964b1eafe9b99466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7086bbf0b32032b1660c84a17a70ba1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beaabfe2a1936303a271395ff26afd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d28ec7d3d391238e783fd9c1c0ac1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce748a110cfadc27852662ebe309105c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bde634fa27b0830eddadd77bd61bfd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b9e97da09fef4f8450b93a8a36e94472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed397e034007d882e75169c4fda4d1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297db25cff1de4deb43edb9d9b24e7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1f780e05c341ea0eea0cbdfd58a4c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217773b381da3fa3186693b1695860e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76702eadd7f7e29d5ae50c3421027744477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920a3a213b0f5a464b9ed3868675265478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7747194d8012a9d0d9784b44b487b555479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16877499202179818286deed93093606480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f1b7c4aac2404a5675f969227975c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62d8c49ddd4c2f2e43f68381507e488482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26b4335e9d4c8695f1f6eede09ceb6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42979f979d1b862eef44c8ea5d97517a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522471a993cd5f31174733a78ec459aa485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b03a9526cbe1b7978faaac2bc4ee40486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5ec4a5bddb1e01e7363f0dee0ef678487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e001b27e7a860b7f1cb7a1308395e5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a976a6ea595b00b989dd9e66821e11489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ac2af055256f7f48309ba799ae88d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b584c98ff9ebcd108f20e780410fb9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0ed7a1c32ab2798c28b62b9031748492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d7563d2c4d2b943dee7781455d9c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234222aa277ea6184848b7dc37e1178a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b57fbd2fab70912e3eed3afca988d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa58ebfff2786aa5af114d4c4d53e3bb496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093eeb5ebf2e012ec9f06b2a507c48b9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb0a325b7d856bf8293844e186389a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc52a99c81ca081c8c027189f1c1f10499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae3cf0f89faedd6f65ac6c7824dba57500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150b3b8f64cdb679ddd531cd8a19e0d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf41415c3984d5b7155ecff51b04c35502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5394228841abe7871987d7350a405503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54419b6cdb09667bd943803ede3de9b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca09776a5145684a2556945ba1724a5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c87785564129b83e388725fdbe3bbcd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a8ce8379d3105c1462972269fe1aaf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485f03e25353425fd793f8d912fd316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabf68dad7b7b0d4b719cf93ae139ac3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03483e8a964adcfbe7bbea50510a320510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee86515cbca480cf89d1ccf60af74d3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c3fb402b5393a2a4b06bde9a2de91512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6ce79492ed000b16a199a4ae8e9c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3399c006d8118c03e403bfd83a9dcd514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc6d59099e04ece096ee3bcb774a11515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e116f408d7e4e4c8d58fb4c2b50dc1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a46a89c79f05c3207de92ef73d720517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03241accd7a39d7c2ea90aa1079411a1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95825158a04a61a71ba1a8f0112bc3ce519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fcc0942d8cce277fe1c759b29daa2b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317194e3cdd8aaa8d298b4cd2de72f90521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f93f8496148dc422ac56275d9417a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302b12038f049dec2b5f74429bcb1645523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84eda8dd17ad627d22898544fb50de524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a49d374c571677321414ced6104cb1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa820cfc5f6797bab1184b551a9205526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef373331a87b1547991ad593c096f7d9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c564225e50fdde1798ba34f4ea87885528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bb7506766bc9984e5b90cabfc07ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689cdb2c69b5aae324c68b727a3804e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38903e736147cb11c68712b379edafd1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdb97b1a74ffb472648f40ce258fcab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07816ff90d37be6bcf7b3176899259f7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02174ca105ef3c0958b790673648a1be534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f75c66a2f81d4dfb2baf697c491aa6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ec9819c5320f6b6a2cbd1cc6fc6f7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f6b86d5fbffab2abc44440dab9ea4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2c61f8c64eedba2a2ae60673ad111538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9588427a033fc6e5be522b9c97526c3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108441888721574066a92e322befe2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b9f1e04baa3b3b1875a07224a70e3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab724b51735eed9a1bd07fa49f30fc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f55d85be52b1cb605f2dd726ea3a9a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48755a9aa3747db9952d56a51b12ed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4663e1c12e801f448546a3702d56388f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47908b553cc6d3b658b6757c4daf003d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1aa3fe7a85e78686d9c3571a48de7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a37e6c51e7e52b26f847d30071124548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55426f888a352c78571810ed57a29f33549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1754a38cef9a4802e0dd97c69a5fbf550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f988e470eb218aad6dd746f4dad95c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b959c6096d4a180f26514891c3d2f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f68671863fc9b044d413954e18a68553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f27a7b13b9b19100ae6331bd3755d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d369e76f30114a78c20b8f35cd5abcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53e08948751d9806cd2a12238e9f83556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f331eb7814e9663c195b747d1664d3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e7485ccc592cf4df73a32478783ca558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f115877a7dde55957751864b01856559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dded442d4516a81b830380b34b521a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b5acd83e3cbd252c20f1dffc263ec561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bfa85a8483a860212192a92c4838f8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e716d746db4b845653136a95f870351563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac42e797088aac60de7c70347cd0493564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3399f10562697d4964ed91e306839565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88603c0152e495521275ea1badd0eb8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b311e054fc8831439586c0e78c6859567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfee32949f3dfbd63cde73b3fd89b3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab6fc332a042def3146a687e4cfe97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abd681f7c25ee64b1f0263ef96ed43570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b8ebc5814c77409434580d4eef31d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5451730d9c39aad5099a4bcf2ee075572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba1cd5b3eafceb072291e3e967b51e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc45422d9cdca796ab517d88087d2b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c8b02df239a0064c6e08d41a20c02575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38958b197a6d5fa5855d466a1cca79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196772ba940a4254e2d3d79233f5081577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e835774cac0084e45d953d8643f5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68294cc1e459e3aaf873e35ed7e46b56579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3cb12886dfa88eda04d3c236e75a9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3273c57a61205b8d81ff1467b24158581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc59281a7613c37784b7a8b3ca975b4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8a11ee666eb281984ab740cee2a3e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8786c44bc83917b64ff0c5dddb15eda2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4e7daf0ec08e917adb158f33ed9e7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df158a84bb1b466c07da33cb13e95e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ca0a20eab19a0c9483bb5f78e8e99f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3da24942eae3cb70174f9e627e13f9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1d49179bfac0702812c9b7d12ddabd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54526107a184c802757d22a441b518f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f885e3ea087dcaa1555a53abaf1876591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dcd863308d07ce491e7833b43e5f0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239dbd156f882c7ded7a4eae1ec88e37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e6ea4b025279229ce87f397f6346b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3dd85d8c3d2a7d94699aa0754574b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc20f495922ee660f188e613d38d947596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071dceacbb7d00f840148ff418ac8148597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d029baafb4e6d82920c127a584e0bc6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09a7b9e763cecf3e068b79e020f8ea599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44512ece8e7a5c55db2beb841a4f94e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d64ed7d5a5b9f772d347388966ac99601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bb13429146b7dff1f4643b7d951c5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e72b99d12594a29a0c68f652381d34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971350e653a6bf90c2ef7f53fea38b9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65db0e4dc5bf664ec49701aec13197a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639a011f1661833df691efb5c580a1f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db288873cdea5a1d3f7ef3f7abcdc659607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12cbf7625932ccc800c655846f1432e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ee53a97f5375a88ddd624e97ce342609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8113045275c3b2d026355b62f5f398eb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a50eb243fae6714c4fe90b39e9646611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4118d32a3fecad54817f788ae3b8aaf7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe66dd202d51d6b6d662f8578f54e4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cf633bb10d0852acdb4a99fa09ae14614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a254e7253e770fb134b95ba0fe109fc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb1a3759b3b39fb8009bb2795ce7bc6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004af2dee97c9e9d0cfd8c1c831f2276617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8675336bea156424aa9d4189eedde618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28b4c563c22fd2883d8cf6e5612d3e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff69dfbc70491740c6b6e8bfe16d4a9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811f7f50d58752c5fd74d6680ef368f2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eabd4c186b3692630cf3f123fe03bf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39341cc812f432514ed7c509a54924a0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33ad0fe1d44841e67504d9e2bc0b5f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cda6aadb2ed7cc0d5969b83621eecf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475d4da439b979ab7e27ddf1cad2680626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945014d5c15f15058ea0b8c635027c3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3f43c85e7e4dc294fed324120d9ec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b15ce5735dd86938bb06deea4bbcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d28ddc8e7fb0cb3898103d93189ed5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b253dd7ebac58dc1e8a886e59734cbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8993ac6a1b5a9e9e63b068991d3e7bc1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e0587b776ceb52cf4060a9e356bc6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b68165f43a4bfc02bf77fc58e5ef78634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa0dfc28ac3c1028bcbd8f7faa168d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cf37de4cee4128e265f6f5adda017636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c56f4f94f166c8af4a1084bab92b15637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6897663bddcaf4e7823a7a4886ad17e4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0367a723d125b42e537cf37b13f603639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9664a64f0d7818403ba747780042521640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7943e6b57ef43e6326d61e22ae17b9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b204303ae4b7908c7dba56314a86b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6303513bcceb55dd3b7e5b5963a99643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740739758ac24454255904ff36c0c07644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0633592f12c4947ef7a77cfd61cbf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8884d59b1e2c095f1dea507d8a7d4d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54945fb49fda718f21f6b894106b802647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c796ac072520574bff51422549c3185648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3268c2d214a3f787861883ef40c55fd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106643e8e2a4dc11eab2d73314d2320650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa1b8e56fb99eee67f6b86433de276651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b045a20b429cb793cc6387edc398b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdfd2a21d82f38b8c5643818aa98e7c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4629f446176d0187aecb7f66e7008653654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946188052e51a48470b1cc57520c8d4f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3aceadb1bbf406503495134ef020aa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8d45c7d67e00413ddf34f0dd0e32bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a536ba4b0d2d1e402517335e5fbd3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fe63b1c831100688862a02bb8e914659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b1084dbd4299a6f077c400f587f45660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbaa8a4c6c3b2b496c6df70c15836f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4f866fda13acdf4091617c8b4ab87662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b22cad824ef625f14b9bc6dd04a1b76663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd3e389a7aeb90d55c573e79afaaf83664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30d36f8331be95ab94ac6070528ce71665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a399a8990ff41dfcb02a18df85f84e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e2a5887f2b539147b68ab089353c9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db25ee8b2fdc10123199703f821dff668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896633e46eabe1265f8ec988fd1cc77669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cab6a1a6b95ed67a781c27693225ab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5d111fd94cd1f280793773938c2c6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9fc6c32942c9499f9637e969265a6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e69080d00a4a19213ead9a5b4d6fa3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32097ce5f57917195861d68f5a472345674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88a7a76a5103ba7b2f2357eb485295675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8d8033486ba9832232358be5092dc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092047e8d8f1e121b5ddecdeef1a195677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ec0c3a7064c6e7fd7e7be194a08040678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b591ce484d3794215bbc6bf2def07c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf331bf7a1139779c13590395ea72b0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b7a46924c160eb5d307616148924e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80012bb0eca337d344999ec7431e1f13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5442d18f6271a6f3b081952ca2410bd0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ab8286ca4a352260e5209738c6f11684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d01d26dd9c35ecbcc2d2c52f8a6ccea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07565c3b222c876f8650775c20b63da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81fdf93655a171ee38ef163c3be573687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d34bf791c613ac6b90a9bdee2f43d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07532b18e2c9724063ab46f1b58ffa6f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71c004aae7d6c933f11cd6d371a738d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1332c6bd4684a1a81e631de2f654c2f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bb2ec9fee33b34ddd5d818c2b6236d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335a6484fa31b210234d3fe237a0271693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b8f8dc57bedebb646eb7012604998694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9f7023e872511bed1ff2aa4cc6525b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7adb75c022ee42df90c6ae3a08906696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512a35ef20549c5f1a7dd5eab8529a42697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7c2fec76d6292124fde5a7f0cdb916698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb52897810568d80e88778b5d5aac44699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff03f3afbe746d50a2c9c7095189d2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c143053c9ba98f8f4f9554e78f26587701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3795ca26250fb65da31c196be11fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef9d4be3baa9e5be018351f3995dc1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a6fe058dd05b9878307af5f5a3abd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905f58f4f37656cad32ff1c553b9a12705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab67b4e237ab367b89e91379e731eb1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1ded70c5a7e72a5acb11780259961707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37955aab96b0da4e6498d7b94b97db62708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06126682c6960d09175f02c29b1ae897709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9cdaa3d7a8e98afce3787506616d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f16cdbd6771467874d29612875bed711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8dc858a3d9b39edc78a08fd9766d6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d8c9c216b0d8e4a79e683c9bf45177713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b8676943591a1b1cac11dd819b0a6b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbd8f0fd5c92ded42af04994c59cfb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9f29e81d221c2735127e121d1568d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037c2b0d4a0a70aba502510aeabe63717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51394e11b1d95b3a444806119c441b7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca669db73db8659bc221164f58c368719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec6fadb13228550d0397f731a2fe1a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc51ddb2143c12b9342b1686094a2c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf53feda67014a1a9ce3b929df2f8e7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d7145308c031fff9209b0dc051a06d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b886d81ad5631aa11bffae0f4345e90724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93189844f982a63ecf0bfa72c9a511dd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08a577cb8883bcfc5cccee8683d5eb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4838b1c1219d374f9c2363b6552c5bbe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6911e0f7794ebfc95e97bf5c2cd3f9d5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4d9d28febaa6830922317386e0c9d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ec71f97f4b8ac34157bce18a0758ec730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f7fd126c671a008820795fc7e8796731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb198887d7cd07384957f5dd6edc94732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d11c80040802830a1859e793bda80733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26f407fed35eced320ea63579dafe4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd50ff73f8d742dff60b08030e671c0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07d549af71551e210113868afe3262736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33012c2ae7d92b15382571caee7e1ed5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde561e800443622ec455fe83141d82738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750be3fcf4445246d81961580b946a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce013470ecd4b0f93e89753d2f19ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c6fc1224af6c47bd43ee91ea39682741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea612e410e7ed14832fada1444aa1466742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803dc5304aeea86c5daa867d36e52994743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac1561692dab5b8e5a5b1704a5ba07744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009cffcd0787bda5d7cd95dbd5aba648745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8143196f911efcf17e009d8e70219d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e895bd7470535495c43497472ce87747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8219f3da67e7779768be1615c669e66d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac346cdee4c4b0fe766ee820fbf0218749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53815dc0f3c9806f7681fbc97badfb0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db69921ec05529e8dc1de5685f5f5ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42f552a7886652598b7fd9c2acbfc2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cc0ea29071fefeb811c78f0aa79e8c753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b72c157f88e1877dfa09fe2cacfbfb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed276be738e89a3882e7209cf6562e372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1da9325aafa5683355c9088b58ab8043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf26a51c6d90f8637e342b2edaf0db4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac921f167cb02a9c594f5e6bc12913665.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c305ee0426a907cefd785a63278324c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e15023ef1156a77e7c1a90f3cf335b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e36e7ac825fd41f0fc64d5b3f14bae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd29977e535c43a11cf072b45d124889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3e04051fe1722e561f9884cda479d710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4382b6928d9b40e385a75f53c745ffb411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810652ceabea19ea27da9167e63ec1212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6ca6568c6f60a539a8113d1adf4be13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97e376a7eaeb6bb2d29727a7e765bf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca569c5f7451805a0e8be34d3e0524015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6479074f238f00ea6b8586dbb40137716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45ad16ace05db0eec735cdf8233aff317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a1d17d4955e074f957f01a4f00c02318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f76ad0c196136fafbadb942c4c21419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f5abb27e36d1fc4bcae18fdee488a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1abe067850ef85d7c98577341e0bb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55c4d4d9de15d485762161cfb2721322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bbe49856ed6f565407d4531a933e9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac48009fe6d9058ee3ae7ad7d5f7b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4700480af84fbd7cb5cd247624242525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557734c03de1d72724e0c2da3f7b412626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588a8047e37c46946bea95fed511f4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16278fec56e7e47df64dc0a64e465e6628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db2f7f5fd62804f2af024b94c461da29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e65590729d28b9da6a276c6870c1b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34214225e0f0fff4e2675766c66a9b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd67e169cc68c28941a8a803984b80432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb94e83b4c3c2d22a6dc6e6b787eca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36225f08c61ee8382cbe31dc9203328234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544583a7a9709cae4acff78a37689b335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78da8280472414838502d3394f1f5ce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ca4b8104108df6fe04951bf9bcd6037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4fe83c5dfeb1fddbb4e3597afda6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb38653e133e69fc0472e197085e23af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad7b6d86e89209915b9a2f8782a228e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb83ebeec3b5618f602f5685082821f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f601fb6274b44952eec67cca3e72c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4aea1d3fc5939d0ce0fabbdcd5726443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6964bf969a1766634b8c9b5662a2144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ede884a6e2e63cc6593235f28ebe1145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac216aef383cb45000edffa60e926446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec11a3daf0496ddd0cda787a3e5d20547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65d6c236ef25a881cee0c2d7a103ce48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36fb3e23dec42ecdc4006ee613ddb9a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af91ffe0999d3160a7931c5c0973ba50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec71c97b744a75c88397a5d95dd886951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9f6afb7ebd736f557890106de14cc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ef9cc573bf3d137fcfa49595db02653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a199855469efcdddfce68fa81192bfe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64449477a9fcec24832f14969704e12655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264983e4012b4dcddc6e02beed22a34c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451768fd7073dfcf4a50293cf22ed6b457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc095bff5e44261267f1b32f354622658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040cf9a48f7eb49258ac84e79becd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9e4514b8d01a0fa089c9270529905660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f91d5f09986031950f0d3cb7544c561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb203d29fad5caa2c170f498a38fee0c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300580427cdf0e52a1878a64e97766563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077539157584381181edc9fa326d0fc064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c323e7b78243a4bf9a7dc33f15bb5265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45485bf9ff35faa59f0d90b878d40ca666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb5ffb8f64e2a7f82fc939e76ff78967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d14aaa29f587f3f9d7a0fce05f82c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa2e4dbc809d33e256b53a6555e23a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521211dcfb95f4020f8319d34e0513ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81236119e2c802149a041fcf59b532fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae46cdfa4955c83f69839e912bb83afc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bcc66f636e536d46f5dced7fa405b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875bcb29f9333771ad9f4e866cfc5dc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2e10bac4e213bb4b3446640876672475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662e7e2e08278cd77ceab46279fbce0c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19bec8009afca1e2be017b26bab479477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5653382f990c4cd2a9eee12326984478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310b60f6923229a2f56d65a6181d945e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072d7d432d83e95f778aa6a0677345780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f9a51f51b6dfdb01778644771632681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497dc68367bbab9d0a0fac2bf21105182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6af97418b94cf7936fdaf697d6c376b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd02d62f80249a82f5a566dfdb3d5ef84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea78a29d982f30cc39b2d5c1478ae85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dde10e63b9ba6aebf912b9854ec67786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63b9e5134d81c93c473de731e7406387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e74015155907b6ea922315ce5846d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139dde62dd8919323a4b529bf6fa81989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d2185a848d632b5c54e723ed462aa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fffc514ad8e5ddbc94114574f3d3a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275876747fa2a7784536e542cb04d70892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93762ddbdfda4f98507486ecec29c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06063b67e5d54fbf0687cc6e24fbf90394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb83d228b6e3173970292a93dfd3d9ed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7d739134ff0697d80307883c0860c296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4491760adfbe82a145c270f472ff0a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848f5131b24e4b5ce0fd6967833369198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a18b633b7fb8eb78dd75915c8768bb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6908e61018fb42e7c12e3402bedb5a2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458ec378f3550faa0c32660dd506a7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ad963dc6fd2904a30b9fffd9cb492102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f204fb256408c0f7d49dc4a426637d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6507cf3d98b5c1b96d5d7aaecea60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60ca5f4c41dd7a31138d372c77de2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb4426e9da5a45764df4ec52d346fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ce7597862ae7721d8322ceb9b97ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0103ac0844ac56241fc1228fed7a8e99108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daad8b4d4897162812d4ae30f5bd923109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8efd6008645abbad58f26849697882e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1329614d271e281b3fdb2e661cab46111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd98fae8720044186ed698e7619110e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28755159f8c5939a882feedfc4c93897113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece1302426942277f38c0eaa262ed0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ceb0ea9a89e4f2c1984675cfbf12c1a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340308e15afddfff75cc5c59b93ee81116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079e949f4895b98f886dcc815dfc958117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c8ff9961ca40e0ed2b100c64a5f29118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dd79dadc1df47f6f24e80e112214ec119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598df4274a889766b406989f5c78e77120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb59835fd0b725c84a8a63eedfbe3a1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512801ebdf3473c9a238760ad80c8ede122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d58e15b6b8d5f25aad1735c4c21a2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4d13912877b31f0d8c7463f72a57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a52fab7def499e2a6f8daea5cc89b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54e77504ae68ef568dfa1484e7b852126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe4b27fd1979e4060487db735e1050127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7fa31abf8dc34c28f78531124337e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769775bf54ded7d1c6638e7ffb53ab03129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d420afd36059dfc759651cf5d660130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c6323a3cce6997dcee414c1861357131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093ed1e65a8525df1ae9b0de8cea7bc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2269d44b498e80f98c6a4d50accc3a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b404aed22c601bdf9d91cff26a58f92134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb43791446bbe868de487e3e641980135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5968f066d8b3ef43a9d8d2ef4059c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a01c0541617aa38bcf8ed69d30d0e7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b7e3788416214e01c0923a2cb5fe97138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa8f406776c5efa21236ccb4c87d6d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594fa2d9153deda1fca387987d7f822140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98060576e18bc293c88c56a37dc853fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac03ddb33ae450f1c26672550cdb343142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8c270d51a9baf90f71b998ef23525143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e3ce7ec7e3bb9132b58276f25849b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdadaa2bdf691130518de8d7728deb71145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e0e971fa91d2039f94e68466bb76146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04b09f52c3da5734de2bdd4d67ed1e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7c63d881bfce8b4d2d8b7524e2638148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454c61c30dc964ca89c265f876614951149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d187d08332f17002fc3aa8f39253f3a4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d494fa08a46e690f6b1534e8ff6ce6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f050160d2667eef183e45760b32a390152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6dcff8a6eaf5890ef01240f6e6eb8153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ffe5000fa1f144d78788f3429492bb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8f7ca79f8e9b136c588986fc6b148155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9275548a5e422b887d4ab46e63969433156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98b4700e09ea5e50ac53076a3f7126157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c554d8962dd7e7fbeaf1c501645ab59158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db6de733dcf6d4062004b31246d2f6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e539fc810361967bcf27f2f9487eee8d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed22d83ab19aa74eb865764c9b8d4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa197e6774b14fbc384ceb143e2930162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d34009074a5c3e1a869e07d5c05e3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882e5759c74321e5b5f2cee0bc0dbfed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75572a543bbe5265304635ec423eb4f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f68ff1ce4995cf06f8ef14ef2f593166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec1b77b065448e3c7c3b946fa0e374167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fa2c67ae269194100a279e3c87f57168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec3bc4131242041768ea6616ee36c6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bf5c9f6b39e3cf39b7ea6f1d51e633170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32283013cac56055a6a426f64c27e1b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98a35ceb00ab99d088b544bb3bf4c4a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4310d5ee395a3bc17b1fe1026f4025c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd83a13701cdf86708bb5511c0fb12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348fc0bc80ed1087eacc3bbbe954cc7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01166e8b863196cecdb99d598fc7196a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f50357cab5041c4793707db840cf2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f8bf8ebddc8730ac66e55678d12be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774f2c475bb4d49ea1ac305373d512d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933665c5544aae9adce565ae79d0f702180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9ed37470a9cab18e8e9ce5549f83f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54116d423c3c27ed42760cdb58182d2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7632c014fbf939343a191ae9e6d1cdc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dd5bfa933507498d4255ee6f29b51184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4639976d2681e4b85cc2812d85b3a895185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a1739c08066c185daa63194371350186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b130e55aaaf6b9c388ee911b71acc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d1e5115519c3cac2cf4d540fbec61b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075448572f034a12b7706c609cc1f2bc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359fe8fe7cfcc76d41ce5253ac63ed6c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6876900a9fb435ad7cd6096e73d45a0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15ef9ae4917627230b84c2b8548e12192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729e5ab3e2d557b900e203b68b0a5f7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446233739a01de040e471ccf4a15395d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57cee6b73d21291dcc31d2bf50b0737195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889825649460772f5fbb0b60b36bacd8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b954c591059b3dbb91883542a7e8ef197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab3ebe21599d53cbe1172db2719be3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda84ce4598834e519e9477cd892e9e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bad0b557b89fa3cce80e7ee98711c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c81cec019d433afe4c5bd3d8f27baa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a156564061f2e15d4025e4d965f1e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ed9ae18a04f4f0ac005c590dfb184203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356190cb8d49aec8cd5f0cf107521d1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf52c293bd847b4a90a7bea11dca9a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662858ae368b39dee1f0df40724e78f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494b535c6b78426fcf201e85e7024f4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a579aa73f149d526ff447ecfdf4567208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53173bea1755e76a7c27f464e21724209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1016be896518d5aba9fa7d93ffd9a03210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fcb0983ea968b1e57d4ee27e7c2b14211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea540fcfc639dadfbe23e66c524125212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883634dff095a9195e4467a2e2ad1b74213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d8a6140521020b113287123dbab1d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc1d92d99334b325803e1a2e76895c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570536d2cc4cab7f553c34ac3bb75c06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f827236cde40484ce09ca5f512e7c53217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281bf2cd713c3277fc0198d712fa3df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6ea9d032bf83d1132772f7d955442f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3f014e873098159823d7deda33209d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cdc36e4674e95c99f46075051d349221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc831f2b3a72c808353a679cc863072222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67031eb8645904ede2178c9f8bdb8a72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721092b8f2f62883d82c4955783f53eb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63637a86c7c4fa4aa84c1175134ade2f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d6f41c47c5ae481253c38d38e6c8b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3a0f5633d8400026e464cfd105bf8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce53ee3b7c96a5dffa246bc735c3ed228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbba0ba033e801fd6f2ddfce37de013229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650751d74b4b7880bade174abd25dc73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb88c5baef63064b05d5def07ad8768231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1722fcb98dc48516eb70d84089f7b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ace8a02eb0e68aa442f5c7bcf3582ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2e0f20a9c220161a6232bdebe47571234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f92fccdeed24711f26b8fee4a205ba3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6aa594f942a4358175e98203bf421236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14655008d7d302484beddea5a9b462d0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899ff94c025d1967ff562158590d94e1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9604455121fb88df674c994a62b65a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2692ad8d87da07a982bb4cf09ca0fb94240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4c10d17643dcc9479f2e840f80f69241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2eaa5793aec7eb70ddb880872598d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec35814462135191c4ce4d8628faed69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263623be0295b653654624fb39574e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bec6c8bbe1d8a774debc630697bfe6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a99dd50e458c69109a5865391c9a941246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4ae193b39af6cd0f0c2944ab65484247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2356904b6a945a81ba9f1712b5355248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e7618a5ce1c8a9c80ed5a3c79b144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005ef9cb0a874955c2af7a2c9c27ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130d90b2452d278a667c1f3cbfb85fe251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384fc2a61dcee02ae360992a2b24ecf7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5a17c5bd8ca77bdfc200aef548f0c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f9263e8e1baa7c2cc1e99ca76e988254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3fdfaa536203deab810daa18feba2c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220bfbabcb9f8e69d16dff4b18e01fd4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf28dbe570979d8a164f08177243076a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b4a9c62b211d8b75ff3ea79ac2236258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce0cbbb4c74246296aea5412a14f17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038bb06c82ab74098e533ee78a3beb38260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe259ee10769c4d5d3d0923a30aaf136261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd85d556f8920273e000e4019ce630b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ee84ae650695f2621f738536bbb96263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d585db21735ab2136529961639681e25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabcbf56eaa735de8549da0883f8f64265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fe693e1809b4ae487b70f9c148ea4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db28c28f3a58d329388e56856007b6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647abd271c63a8984d3f577c3fd7a34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed069aa8a7ee32a778c229dfbac8ac0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd8a8b44432c67e53d72a351c600c3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f694af9e58a1baee9fa2023ef8c13271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c1cddc79a44e65e14c642d4c150541272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b49d5015012d5a80f6f4a5957428c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bd2a7c207fe61c12fb3efa9065726b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d74bcc3ca415578aa93e4a37f935340275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee143b0ef22efe0f1a28d016c42b10276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1168da70ac884e72665fe93e2e4720277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf00204d1b0f417710f2fd77906b32c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e845fef6fcb20d12d5717b9d485a05279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf187d50f143997cb8e2ddab9d697cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b036dc56d505b2591db9de2815af6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa2a4333c867f43007e7930fd34f72282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c9ab4bf77a2ffa1338450afe5797d0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318df1058a58ef5fe56801de0de941fd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1d7169494e5ab6ead59ee90afc2f4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a4acc623e22a4859667057c08186e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a56d5b6f0a6a8909d76ef8e4115da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656276987d0197a16a339c316b27e973288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7cefebd8fdbacd307a474b9ab6bb8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e789ad47cad6e76d4842cddcb54ed27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6ceb2915b580fa33a6b2cf4a96f6b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc2b5628b31766f786cb73c5432557292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4924a093ddbe8ba4f7bf33cf621755bf293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3be2ea1787fe255f40ccf3076b8b76294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d21145aef417b6057b2dc57b82568c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71bb4820b5f92902d3746e604635e31296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbf2504b5a9cceab8c3671238660abe297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec115794c425617db264ef07e01fefe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb863aa04c6cf8eea06e5cf2e5dd0607299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c16b3beb9ad6b676df22e52e3df0783300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f259dc48f88743ea42d52b7b70ca94f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fe9b730675acd4b4cb726b01e710c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e53f52ce40a5cc200798de0cd461a3f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50553faf22177cb042f82cc4c9afcda7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c555766fe614238f54205aae502a48a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ae6250a43ab33c0f0f08999898c709306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01367a72158dfce3dc407c7f38bda043307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e8b4d207bedfe4bc47afc46f580ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c33136ae05a84831312d391e26fb90309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce92e174c3fda577d6d3fe311220a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1412213eb45c26918d1abb677d5c47311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19f20bb12a5b10f38496b75bd335c4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7426020221ee66521108abab4b87b1f2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5fa21a49bf5df5ba3757a20133774314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512bbed97385448bf4fd79bfe4978395315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749cf81ac601feaaa7b51e277e46ca1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f619f9712678094a3d555a37910297317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8ad25dcea2bcc7a515d720ad4ea86318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063274d385d8097c2fbb22a7b32e0aa6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bb65d7ab41fefe336f766b2f2443d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37296ef7b4b0379d6e12d7e394134a83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f1d9f6fe5904f103eaa3e7a2ba58322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66ab4888c51194222ff550df426d08f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7244c55a9330e173069edf78b63d668324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e3dd2f49ddf05edbf1efd95d8117325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343dc54791641c26ec1f5fb3ee1f8f1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d5ac0fcfdaf9c0f3167797060a6f9a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04437305706b2b7c3980bcda51f9a9a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b1fad624d53224e669de4db808fbdc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e8bdaf0cb3661405e40ca1d5352c98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc238b998e2b12a5e23ef724073773331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a99e48877169fd4856fd00144d7b9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc485ece25d63153c23d99e13ca69c8a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f48d5b49641731ea406de06e478349334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a1ed357a8b57699678ff3fa1916fe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31e7105c8504ac59d8dfabe1901a51336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb9a86ad73e7b1f99e7cf9d2be1d3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1e3e53ae92d6c46e870cafdf036b1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3a5c7d2fd7c9b9c899e23656d0e16339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ebc1f0921f5d1743126e2b7278e1a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6237dad633f284cf581d054ed6a8b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47912d12d9dc3caa730c859f68584465342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b612b8a9a4dce8bd9805f55c3a5929bb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b93f9671e4ebef2cec41f5d1954a7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979846da5d7a48fa2dc12dbc046b3ee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98924d612784fdfe9c68e26b2e698d14346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56859e6680385c4206545b886ce8261347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cf3c6cdc4a920867b43721583d416b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486622b03fbf817fb2326fa874be5142349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c176f03e94bf57af88aa7ad9ac04df350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda96a6dbb67df7cab613d911ac393cf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c23afaf4efe2f4c55fc9822dcc40352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a4fb6a1aa4f1ac777589eaba88447353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56dafa41d974e30ff51b04ad71d07354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8324ed705ae9ffba95d805558e067e17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf33b3d0be516434953da69a299dd8a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae524796bc020505a73edfe7aa8e8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925590e13485cb48c88210203f4ebee5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919f0ada0f3b798790242736ada724e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd054b5995149a50d0a3dba599dad90b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6be66224c40d00eb877a0653c31ce2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289dd19d81af20a5619b502e4fb8e82e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c78aa132aed5264fec89e161bdee6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47035b0343f737fbbcf096c5b817021d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aecfdd3d62a84fa14b6f1fcf741767a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519a531fcea737ce090ea3ae13b82f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca123da714b2bb9bd3d858f09c0e1d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af052d5c784933e5df157f883e37ed9d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e5b65604aab2654575f63fb6c3706369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e991a0bad843510d35211a39537ac370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdb99ed3d4d409576db598d5350a0d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b752eee0fc11fe0f0a34d96144e40372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342b244126e1d42137ae4b337917eadc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025f8f56453e0ae3d8ea7ee800af2fe3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4002f0cea70911a4b5d30255d3e0ef6f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d8e52171398c3076972927ec919ae7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8b24d9f0af0f41b562c4dfd3a38ce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b110e80105fb6e52696863ce2086e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6522072d7275c770519f1febe1045522379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72de39b19873652aae185f94279c2f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999bf09daf3cdb82722ec51854cec60381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bff085fc0b34c54e4aebc5bd994416382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4851d4e86f33625448c79c2382a52d91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c245345598c24bd97ec437bdd379e3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b39c571d43674eb9bfb30a42ca7b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aefcac0914ad973ea95d643f075a652386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea576a6dc9d979f8d4e7ef2bf38c1bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa55b4036729165237940ba7f746eb388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27f85fb3cbd9069c6fa09b4aa1bc59389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae583e51496669c6a0410d384ef363390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881f7f2115117cdd4b1f255324071783391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df932462e3e3943dc6f2f80e0fd4b02e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fe3fca51b44fb776d2542c78db69a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735f363a4b813d8c414d42e2abe9b6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9347344418cb63ff0153ee8ab59b7fb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd64b2b4f696d25756e88c1c4c2a19a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b0e9df92650532dc34ce5813edc4e9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1bd5af7b5faf91c631d7944634aa4e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c65326091ba08ec9bf8c66524eb133399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b982eb8806a37301024c5c8f1b2d76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2b32fac3f50a139856bab5ee52c81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c5c4b20efa1cfcfc4e3256f51bee6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a9f71f11cb31809634d02d17c6ecf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd50816219c47cb0180feb3c12cfd8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987232635e7f8a048f5079dcdb94a3a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb2f609d7a172adc893537aec6d9f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d112d5ee77a4cc8e363b8cac13ad6c4d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0187b4181e7cb8162bce6195b9956408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ebc0e99eb72cdad98c7030d4dcc3d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b04d5a41693e7f81b43d4111430927410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180bf13c696af5274eb6541554a84638411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef8baf398be19a93f303cce900e6f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74015ac1e5cbb4cba781520bd61c1bac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d901f9e5935d97c359bd59ffa1293e4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c744364e042c363870a2178988525d62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379edf4182c2c5915d140e7fa48403b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908b5a0269a21f4f355e0906d4441e96417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785672877f98c510b1541dc252d3397418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffb789ec88c73167b6b94348bf63411419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895295c277c62e9a512f9666555a483c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63da41f07aacd2e2fbfa4442ca38840421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f829c7463b15fb153fc0dba5bd61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f261ae31874bfb2b785e0f3a95c32fc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298240b917879f7fbfb86c1759f37eb3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3202183b12d203772189f67b041e63b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a6f67c5039d598c42b0eefae93cd45426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575bcfd1ce2daa1fd687053ab71e581427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f157e4d34eb6416aea6ddbe6c7c07428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e836127b90ac1a1d6b36d50c62c43c0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b35ee5b644dc96d2e767fe9dd7f206430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c821cd653cdc43e0b8424b86d6197431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b674bee0b27463e3eca7a29bb7d4eb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16378cb628920d45572fbf21666360e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b65fe9912d4ec9971735e722ce75c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb7a2457b6031c9d6a87770bd70e9f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed339eae6c22552190f06d19a2ecac436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19527cb5e15b41b42c4d1d9b868f9d46437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e40467b38d49b08184bb8029345ab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98c93363a0459c218d40ad4ffcce591439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fa3282993e126871295ecc7a2252b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352371b081a940acf453054f2403d362441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9657431ee3f87b6724fcc34a8720f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621345d31af700077dfac77e5bd1292443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca7a3f460d87ee53f27dc07e54f8c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e536b3e99c0e5c970f3f46af78d8ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a730c039833908cf121aa365ce1a47446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd16dd00838f456b89379e24416f3a30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603a149cc017c7cf80f6f974ec2c358e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1f06bb2c3030934203d20bb6f11b1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2bf6213e11458d9b806fcf956103a1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875cd179bab975e9bb6af69cb9c551a3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296dfbf68881810dde5b9a330f868a98452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a09bd7425881490ceed0dafa04d020f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c2e65107e0b9726dc109a25bce35e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bf368a2ea99745c5545be5bc13045a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c8d6594b9a0f049e6ee383284a35456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f31914e7ad6825d7752c6cd12e2295457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eab6b1cfc2e023d51fb3a16fc5701458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fdecc50a3b55c6cc03077c3fb70a8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc25eb7059a8debf90c85dd678e647c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfe08f12a3fdb300b9fc60db26120b7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a322d5e1adbb3359cfed22ce573ee7a8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b4307aa9bc64ae71b557597329050463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88123b76baaf31113559a2f76be4ed0a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c74af9b7ad7cca6e250d19e961b4e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805e55b3feaf20956bac7484ff37272f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb5ba293dd0c32cd779907ab862b08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7954ba5f9e259ade1beb4e772e42ff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e118fba24da1b0e0f88183984ca3b2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f470822c6d80a31b8db3d700c9ea7e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355cda7df32730cedb2153acbd1f7b18471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705ffe383eea5cf8d3dd2ca8fbe8067472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea474f9d4ec6efed657e9fbef96ccf04473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f74c50c42b43da1b513cefe4085ec474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066fc0ee2450832385f1e9e87112b83475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbc552e7252225aaba5c5dbcf91dda476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544db237d0ba1ef0e65dcbc4a62f014477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e20cd15ceafe2b256fb30032fe5500478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3958ed3561e7e0869521d7d5815b9ae479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bdc86af293cc71d93df9bb104a7020480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab74c8e5db7ec9c5ea82f978194a0f3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99675873cdbe5c8551149f7f79f0bd61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059bbecf20636c1ea5a65222a7d532f0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f473e85d4782389d1dc8f54ee9d86484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21df67aacc607254057def8a68a5c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b120a4659700ee9d0be4893e0d4f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b08bff93d6763d1db2ecf26207d586487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0bc39f6efd999c1c32f9538c520ca3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028bc5001b9820280482d18a858c228d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8f631444a0ae8308d1d978066cbe2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50f3d9681b4c6bd4c36a8048c739ded491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eea541e9425ae68f2d57953b294d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0914901eec9dce995290326699bac2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a4756270540c5c5d04b6ca326188c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daadc1bf063807c36c2158a1581edcdb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16842d0965c53ea0c41a2210b3af762c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e3350f463b9027754294cd22dd7366497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8587af608b4a28c79e07e51d45532c80498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88de8ee86640ad6b86a9d5b2d0915e37499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f72684276fab9429cf02c530f18ff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df0a30d2dc840aa55a2e164575a4ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9ba4ad52d315a6db10a2b15ad7fdf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640329af5c4929a03a2c92980049c53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a304e8bda9d21dd88957410a06e51eb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c656e44fa311e64d83f8b24bf711f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5563014d2104304d62812328a462cb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cab30d7f45d688aaf96597d5fbce85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4241cc64fb88f9dc958ffe15c0dd25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4479814703c52fc6d017264772075d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b6f736ce9546ee9966a1eaf9e80a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271febf329bc229224e6f12029d57e63511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686402291e67125d719dab925b3b005512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dfb4e15c3f8643cf7a6d06cd83245513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa33949c5aef3f93d56d8d6f776160a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5745071521ad163ebf4d8e1a52861515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640a3919939bb861270d287a7ebddbf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808fe6621028726c8a099008a043a793517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff6411704fc6903333a6b001c42b5f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce0a6f8a2758676ea02f7b0fe59287519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703f8acbacf6b574419ec340ec636db520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca7f8d392bc48e1ea17a8adf50b5fbd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273e66ed927112191d81d4faca745ab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7407d98f290a98f374d85c7344dee5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032d4778841c3a4e697ec99700e4fbbd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9cf9dd9a7230c859894e3a5cd3ef45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1922e64ab7c96ff8d3b12c591cb7d8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd33aaa6b22c4775d612c1632723f80527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1c3c4a8d0d8d41aa4446d52434fa5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8794c5c24122172cd9ca8a2af115d69529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f8afad98cc16b3364584651fd2779d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fc376741a416a3124c1b3df88024d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010d33b5264f70ccea34d3e7fab1e96532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f84ba25b5887532b4a46dffe01bd2e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb37dc576ce07a7df05300f4845dfaf534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2aacc0e5ac12833d9bf4c8fdc4bdb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545c738e8ba90881c242cff43dfc543536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0030212db6a5b0c4e7c2ba1742c3ffa6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbbc8566336e00ae450628d92928d4b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f653f91cb3dc4753f23faa1d9ccf3df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea7405c9d6ffb8995d306fdd055eb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8876c9a2cdb67d4f5018171a7d58ff84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad850f79f172787d27da5def353f223e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df16573e877d53ee5782cf0008ac2dcb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3803f598cdbbdad658b441baeb898966544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a74d8076a218ae7aec30cd2f54087545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62590706dd3dcc9fb0463e6e908254c9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c1e4497b65f70fe7600636772483ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640d882faea7e77c12c0554be45fc4a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e5cd949b0436bab30e09597e0ac0ea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af4bd9134a53bb02474072a19f0211550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11b09aeffe4f0bfc5c68f06f54cf85551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441217db0860d0755473ee0535b2da59552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac284f43e90bdec9cb7fb60036db55553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1870ee687cc369c7c48253ff6b5937f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f16edf6aaa63a64f0a0ef126fa26b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b6ac465f08dc0dfc825864bd79565556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81798c667acf97b89c4a7f621aff7c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec33a11648071810004e37f1336edad558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b449e822c1d245e38f604019fc15f966559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d8daf44e7490e91442a826992724560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14bc57697688d5cc89ea67e291d0441561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0bd29d3fdc8af992418cee8dbded99562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3e1182350a29d60640233d1138574563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449826f2c507a379a305a3a51d5a939564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475b8ebfd381a7c434c9bf8edd33b73565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21aed36a1def3e00e9f923a01faef2e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64781f22b40daf36703140506c5f765567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d365c6d4b7664507e46be7a49fb45568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e19c3a4ed656fc88689a12a7c96a1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5be6977a46d4f939df3f46291d6402570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed224f616baddd58aae8676a70b9b79571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411fc103be156f932b4f6146da2a933572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d09d48d0dc4e54c20204f39d486f12573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2798d4dca411292bc06f2896354efa2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93934cb168a7c8a16cdb023b8b8a9c2b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab63c831e01de778a5fd603893dcc924576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc90f5923a801cb419700f10e647682577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f731782c7c5751ef91132b997d455cd5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d79119707cf268c3f56e56a1f317199579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad9f02fd052942db910aa9bccaf1cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bf95a8b7d428df6e6d770c2582acca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73f9d0206b068b6996a3b9a726838f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8cbad2fab6b0ba51dc498d998381c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af950a90084e8e6a9be61cbd04e00cc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2b9db7fe4bad4cb23901dd857ed81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5360f95e4237f6c7011a8d9168d23a6c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5fa0922d168c501bec2cf732a02dc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6267bd9b1d69c2e9324360a0ab6e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3777fdb70b90fbcff9bd950efae80589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5af2da84db80177d87647c2725922590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8804d949014315fb1cb707b94b9206591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a508609a2f2e692e99ada0605c429592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6fb67c95ec83c16890cbbe8239672593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2323ff41d70fbedf446b1407f69788594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392396ddbf076387285cb5d4f3204d4d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d332af7e0cd6cee8a7fee1b748bf1092596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08f2fdb73ffdd3cd741bc445ef8590597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548acdc1f9201564775d68e813566e4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48b12d0c1067fcaf4f01339784f433599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0cd2b0e8ea90e2758601b24dbfe8c9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b41dfedce63f8b64d425cb88dc5c22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef02245ee989beaa387d91531c583da602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb39ad5eab93ff2b52ae49de1a602c4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fd5f31314cb8ddc0ea8d17f313dc7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4bd8d61dcf48555658d5f4a5cd54f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b214f47ce64415c433b47cc769314606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beacd808ada5237ee589f1e78ba4682607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07178ab5c78fe279cca61970ad46db608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe44d73ad109bc4b6dbba1d433ac1e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68604b2620c8d68fefd7ea705f4ae59f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099319caef8dccfdc9575ed216195a66611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a1522a903a3f32ad5b995c3591469612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660247849e5b2797928b863157aad5d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d1dca5ba3b8b1243ba396f03b2eee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab734ddac608f38a162114c67f70884615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd37a109bb637f5d3392710918f0922616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1c31e895adc2a5c6f15674755eb11617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0853078061d1b19f5d873186a16ecef2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edcb9106264ba1ab8e149fe140f337619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf959409218b4abd7f98e77b79fcac3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624fad1e216e2785b2b20458b8068349621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60740552cab95f2f30e3dd3f4fcbec2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b833c0b497915762fb839d3f100d89623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b474ba3f3dd873989f4795cdcbadae624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d39cd9c2184ace60dfb648db6e8de1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cef7e1d90bdd6d7c5d34b231b1aca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a66ba872f62c2e3573a79503ca1187627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8915ceabbac6df76e78db14106b08628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a5d64083b6d6ccd1f2c1f028aff79629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a22a0a291d70c6310ff4716fc0f00630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5d8d39d8c29150e8cddb9502a27a2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86bf491ea4f18a6b1ac87349bbb1fc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959ab4ea14b049c55303bbb579ca397633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5d538a6c7cfc81aed49c3b9fc998e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023f0af3e6d432ac7e06f8fbbfb2cdb1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a5a52a803d7b89c15636e389f4dffc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eabf8462955a139d05c482b7d1d7ae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12267c558d8d77d587675d7abf3bcce638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edda3d02790b9b8509c2e6008a669b55639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d37b345143a9616c0fbca317bd4301640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4981d0a777663df70081eb6322814641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460e8f299b9929da4cc0c736253c2ce642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d831148c2939c9dc5b702df8e6014148643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df35c14a0a9a40370e04002d96464f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb89fed3b102e68c3b24c16bfc12637645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591d006ac7631274fc6c51cc872b647646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3244c76fc964f0c4cfdb844ebde4542647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123c86b82849e24f9090bcfa7dd4fd1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5999202f3a5d617e19c9f66e326551c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7f40749674e21945f17f19abdb8de650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ffaab58edacb859a3aeeea124cc5e1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154314211896563554954213312b1aa2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b8f71fea90bdf432f27418e1f0c0d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b104a863eeb4e0871cc8c10c0e9d3f14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ec80a6684a0d9a53fa70a5d6f70c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb177165c0fa1625eb38cc2a177073656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4321f65babd12ef9adb68601092945ab657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2fc3d4b74ad90f82a7c9bf745514c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae14e0b19b22e5e65df8e382b5eed59659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b832c278e4974a20d69fd0d4b23d779660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880406111ef72d970651934ada847b06661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56532aa0a604a50a4c497e8cab42fa62662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d77f1d2dc0f38dce3f5dacf5a562a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9a9770d87d849dce1d026cc97f21b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17631538d703c50f19e73a36c8d15ba665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1cab28649d08aafa346794cc3d5a6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23cf5a9265e67ad65d91773ec48c2cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc94c0591691997700102417b390ca43668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de44bf395c02b57e2d5f6c7aadba40d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde6d4466baa6c91062e1aec6ae0cd43670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e592d079d7d78607d24568ee8be90671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcb076c7dcb8da70536b54059b9277672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b538c93dd08e2fd7a258930cf487cc62673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae28b3233b68e12a0ac0401feed9139674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862d715083fdc037128b706e9373c66675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ff663905de3091373e0072a26c8f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253deda92ddc211f1356e0830dc79b6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1885cdeeaae76a12c56c73bd34bdba82678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b15a9d9f033084e0373505d4bb0f7c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641931231a9eb20dad62cf59e6a628e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532bc08c27bcdc02d557ea0afef4da4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6e44f1f572c81ad149c0b9fb7ddaa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd66c4ba95faddea9c24e0cbe8501f22683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d138909f9349434e4e23e59ceaee64e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7195cdc5a67db668bb8b45e94a50d363685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122855de6d8d450e661d4c26f73421e3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bb8f248e9f575de688e492bc95e90687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f232a89d60684f049c7e7762b129570688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beddd9aafb7db5b0ea0bdd18be9407689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6588a1ca8086df4d49e2dfb624d3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a39db73fcb57537b473745eac822ab691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b8442b59e45091f8542d859fbd12fd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577013b8e191addcb4918d170b73849693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8875fa5b36ec8def8b2d2a766084951694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39561a3d1b9ec16aece9e4dbd8fc47695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479363ed619c1924ecd1a84787053834696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48ebb8b4a8695732420678de3911b1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfa63411d415d6b560a2e5de3a0989698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0224723a73ae202d9ec1df2874de09d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2ec05351cdf26f7e47e6dcd4a4910700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0bcfefbb0bbdbeb79ae68df99385e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa86da5a0d4a30d092dcbcbcbcd6b8e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23bc52b5179b9985310ad61a9f59e60703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd7990f444096d59057a05584d0db3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c26da1cdfeb2405d5014efca6212eb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ca65b1d2c1e28c701940113335cb0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab551852b9afabc20c60b0bf588b03707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e68d7e6141005c8a7eda2311118e397708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe3dd088530957e5d026f7eb246140709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cc46de943457723777ac0931c6db2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73832871369eb791f850961f2a3662f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d447b3b89e2b770d22e2f24ed1f3a3d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9fc29a510ac71431c9965056ec89a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b7910f4801f7f3552fd4089114fb5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a378d6fd24c6a79902178ca4f6808715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d69348df826c604db201028ec8517b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b97e804ace36154efed2fa87db2cff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d528c6a3cda8b7bb462e1e1c2d2d0d4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649b0ac1602216cb172c2132cb66a36b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda0114b1de873327c2e44cb2f1cfcf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432ab79c153991535796d518d2284cb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e422c00d5a8f58432aae4af5255cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4285ea9e803d7cb5ca8c6cdc463abcbb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9116b328224cb3f006809c1189e1b73d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7563a1fafa2790bddf6b943f8c89e091725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb32c38f88e3401f4c0e3402bcda946726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a88917e6f3c1ac48487f55966baf8d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d71727427323c00c339e986a67da5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce632a7dc1d9adac5740180d6615beea729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5897d40b2c24b1c53557bcff6a0e75730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d5ece18a6680abc9d91be720f52c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade2c729dd8033fbf0c53c1af1cdb8f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8369d14389263cbdac468b8331dedf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c0f9bd67c675985baa7be3fc1f802f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c17f3215300b755d565f7615cb332735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f715497cbce99668b7f9e00a480966736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d97f988f5469cad7f59c779973b7a9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbdef7a50a38c9ecf997373104832a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af1351fb0fa173f5c1eca854e44f6d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8410950f2e810bd773b6cfba59c260a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834bf7ef97d5a96ff407fa50f6b9d24741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c03fdfcf66d72e9393aeaa753672e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd67560b77e96267694f88be34739716743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e09afaea6740b3a0931b95300baad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb314344999c42abec3864b4a8a370a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282bab076dc60caf0011b0f94916fe5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609f7b6f15fbbbbdc7dee28960b8750c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff058807873be257cca59ab4a70405748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c1af89c65cb3ae2445bd70fdb230749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265af9c96210fb39ef4672fe9715919750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debecacc15869343ac8ae48da11eddf751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36beec53803ca3b268b57e5c3bffc021752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27a1993da74aadf4ee2909fd69d597753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>