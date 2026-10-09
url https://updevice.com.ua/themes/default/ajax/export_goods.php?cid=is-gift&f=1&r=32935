--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c17f46e3b0281218ff4bfdb59815c761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e1750590e959982dd86e1a8c257de2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ef4676f8a01ae976fdff161e79d9dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91cd26b58d9b30ae8ddb39160aaefbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637e15a9b43aa5e8ce4b781d1b76ab05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d122b2be13fe65fc8a39438fcb10d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4bd5c2664c602f42da26a32e05bb9e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f463688990791cc93801e9467537ee8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66906ae4cf01559d260830562386aecd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13333fc2dffb2a3c7f0041664f411c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573fa0d87127664629f0d2a28668c9511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52bf3c051766839a9cae4d604dfa5812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643c845eebe277dc80988bea3cce41113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492217af93a9e79ccf11d71bd61d305514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800332947e91442c6e688a0539a9bb115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e55feffe639450bdd4357a626de4dd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21fdd78f6b3528aec24cc8530394de17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55286c53c8348a56e5b06e1f3824f1c918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea497de78371759b88a69ae6f477c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bbe05f4ca1334790645df972f68bce20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f893870f0bfa0f42e10b783f1e9721221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf19d3529ec2c125a31fcbcd941bb95a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5edce79804442cefa3df2c750f82e823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbf6f99888b8090923f81359b40e7024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a83f2104a64b9b2d357a6e98f4804f025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386eff8021cc85b29d3d092a86eefc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ac6ad31bec175dd88b598dabb32cf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70adb5052386bcd23a4e38bd528477728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2983c0404f1632abe83525881cf36fa129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908760de4b0dc51f76d2ac3de5c1229d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf6b1356da80711c556b8618413c9431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33672bcf98a3fdaccbf61808958812e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe52ae24663ac6c723800cb569a19833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3d7735387d0d7c1f55d5d492d3e8f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111e007634c1902b5e6df24b522b8c1735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9ec1b5a6e773a011dd88233f4758936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f95608704bc72db4d74d68c4c66237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c69157809f6315b6180ad06cb0505b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b08f146a83eb3dcb3f66e0e95a964ac39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4f9d5be890298ac1844fe26452e0a140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def62b5597b1d6bcc7d189380e0e62241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f475390bd67642b8b1ded70c10bef042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ef0b34fe015e9eef74ba5dc3d6f5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b89aec36887ac17255bd1813a2175044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9214fa36085d2c1b529d1c2bb5bc242945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3586e4fac10cb36ac800e2660f9f32346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0aa6c48ad144dd121642e552608c747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db330512ad628c8dc0dd8205e35cb5d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403f9eab86d2266b59d7d7df3cfb45bd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c17c89f95e956347ffea7d5751b4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9124259199184975d77fe36c9dcd95a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b120aec3ac129ed89ec1d4809503adb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f9ca54acaa5cc0c93a9f11879d140f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acad269ebee6c29c2f664e80cae2be654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8924be555818d70dafe7cd8d087c655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6374dbfc00e3779e35755c79d8b4d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c947173b25dc717b68b084c8722dc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93808002eca5417c16c3f265a5ce6758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e83d8680eb6c14d4e623d31c93dd59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1ee3eac2c5069a8025873ac409c3b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbc5342224e23584b4457fec0ed48661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b5f2d18fce533c6cd68f45867fe6162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131771dfb9f9f8d94411feeefa40efe63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78a75c5384de1f25b7c8be12c85911d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d4cbb3a10f85f06d32a4697286fd0765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f548142fbab603447a1126b5bb499766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82437b3819d892ebbe370aebdd8b9f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a31682504e9b7aa762eafede81d3e9868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd9d37c7fb066e9b08d6d7c57dd74169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0098b826506b0b8f78e3ce4e42b5441d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5526e0c301067abf7a9722b8de0ae08371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb70f0e44b52c478ae4f3af4b8d76f4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a834ee43425041910c8ab3a79ff1b9aa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1af8e010bf0409e48e111c2038a8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d896806e0acf1e83ab30983adcdfc4875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09ff56eb881e2ccec7e311cf9b334d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd06dd8af49ae98e46b5105087d1df2377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6f9575564ca60f9bdcb64aaae5b3278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f0b97bd795dd92989668806fd4bac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db56401c1b6f3148b44dd24d5ecb6a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172df457834b543448767b4ce3bbca281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83434c927974a1f61968d93bbf31f9af82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f47ab9564a4d3a75835e75c31cc31583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a0188d4b039fc11693f5d492c4e3f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ed213eb499172f113c8829a7c741385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60ab5fbd09c7731c8a74c9cb50f9dcd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162761ffb57f800c0766aa425e1f8edb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196b37acc459bd2140894e08bf565b488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78418c292f72a012ff271345f16bbfab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75313e2f59e4545a7306b5c30df3776c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4363359d8e0cd997a121db4878ff09591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318664d0cb67d7fcd10e1b808dfc58cd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb5a39b31ad89ebe8ac1a0c304c07593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2a77cd121b611b19635279a1f736794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab62ac418c87090f1931fe18feedd495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8522cd05d871a6df36b097326d9607796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ddb0576cab03368bc6c7231b43b10897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e5e54ca583c0588f66830f146b14598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763fdd1d447b08990617c5e2109450eb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73e7ffd088e4d1be472fcb2dc7d034100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d92884d0ffe895422435df46716990101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba9a4f75b8d3924c673bac80e04a5e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe686cfecf15a9ac26edd7f1878021af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c3a93882a8f5a5dc84d864ee7644a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332be6d2f7fbe2a55e97a1871527cd7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02802fd5a8e1fbfbc7d4cbd23bdfa3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6702ad272ef50e83d77fdf6c1cea072107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e436e1b07ecea4c1c34b454c080f439108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3526f355d1be169c940228b4f40c822e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88435319df730cb5476a0a22e5e12a63110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681df603cf0af68e03c0824f85dcf359111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b99d959b6eebd6dc5a29f4081174e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a8a5287112ca664749b03b8ae339113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac24b28bb4b5a02ef467bb47065a40114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91fbbc9ec8b420dbe69c774180f07f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fba989b3f7a02dbb6750b7632c8c1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd095771daea23e853595080e2c84240117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711973d91acdab2658072ba3b1439c50118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff0e0a07474992a9c46fa17f058b6a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdfeb13bc06fa8eadc3200968fdca7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa39d10061504dd1787f810c2b08b261121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f174f8746731d209e947b73c99d5d2b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b4ef227ad97ae46fad806e4065876a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213900edc6518542fb04ebd9b6a4425e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2cd4c73a6627914aea08de673c76a3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2174f9328018d43a64d699a6a80118f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4b4da0c9df1083c624190107152e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f16488d3752c181b8e8e4d29eaec4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f435426d9816ab6fedd5f536b420f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f544bb9c1d0c28a97b570b0c02d3dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38365b8700bb33be6f136c263e7c8761131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c87db257953544f124897bbadec3f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0480893e2588618c93aacf9aeebdf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aeb95fde627fc9872cb87c2578306e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd741931fb2a83f3a61bdc1130aa380a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78383820c0422b6566b9ed6fbb8d779136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dec35b2b9cec59b7b071b1a4eea31c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d73c809634e7dad0ad35b3ff1221f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24634d9eef97c1899e9c7727e0e4f54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78e4464955f2314de1b25df7b9d00b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1afbcdf24b528c1c9df6360a82d47141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea65b300135640476b9c326d2e0ed0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1de8b1ae1352ae54bc5672a3e58d1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3fb203b7941c070c01d1cee0199f3a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e051dce8b579501bab41dd49a2d034145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd37aca477de6a446037be71f70403fa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9fa023dde28a2ca6f3b66f0f7b961147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbb1488bee27b6b5fbd569b0dae6e5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee03612cea0a9cd621b55d5b9d9871149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bfbcc1e75334de541b75b07e7749a0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a57fc831201f5f01864309fb45d9a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332ea045df5f39654bf87b0a59797de5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab02fdf2529cb52cbbbec6a23f3a5b11153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606ad4aac964aee57edba3e3eb8a90a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6842f2c0e2b3e003099749b60bab9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c4142c7e8287e5e23a1d6877a8f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2397d5f75ed2d5410830601fccf6e96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2161ae4e4dfda9e27a6338bef12727158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbe9bfbc5954a9147666a890eea083159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b6b0a6cbdd9683c1fdbcb14619014160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904b872a636b9c93022f9a7e788ba6f6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b9750e676aa78a34123779dc06f042162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391243c27cc1e0d401bd653a8343bb9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff1af5efb524a1e9d354704a8c913f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2102779ff76949e258670fbd0ccdb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccdb49e40df6f5c6aa320dccc83c679166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a54830e0d71bc2dd955880e3b7493167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092184e0f0796a5324382e7fdad45a0c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27956de376c7484122e4b3db15f3296169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bd59b237e84b5eb843f025a52e22c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd438befbb032bb35f94fe7ebef2f8db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e8a9d90feda0c3b33607db938f24f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e8463992db8c7a1ffbc267f142611173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b73700503f2ea3e0f6987748552a75e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c494495525526b0ddf8ffaab5bb901f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b77f769e2b5cdb60c924fd4b785e5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ece14b62097da7c8ef82cb98c8d8856177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37cb4b93fbc5c71252ac5877823648178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7ffd9ac269187175e3d9b8b95cf3c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7def3204d2912e881d32bfb88593861180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474310b37a62ba1bacbb2a366ae9370181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626fe373a138051c7b28aab9fe5224a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354935ff40b153efc09073e2148fc0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a477d989b35952b407b450e5bddf0241184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da5bc91e38e37a88d3b65292ed89bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b999378a6d0f8f7cb03b3750ef83c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add4b65735a5ac3e73e5f9de371756a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b9417776f13a94dcd824eeec55f5c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4547af05c2fc68bf1991364f471a4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e16599d2ebfae71f32df3a1af90e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79865900928d39347a186fbed532e4d0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff7978162f9152694f2037d5b0e1b35192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e29c94119f9e5992a66d480f8ed4600193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edb9ddaf9e6f8f012c4f9b1b331f7ef194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395a69699361249ed361a0fb41e98ea195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ca8ea421c0670ac0d8b81baf6db9c7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a357b07ba6ae34bc3f794329b4597b9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1288cb5b375fd3b4716dbcc0c871d0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a9d2afb9062dbe30c544cc158a4ce0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d848f9c7bce534d5b1895200bd29bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d935c11a11c353f59d85606652c6db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37860594f71faa396ec5d00dfee88ad0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5bf261ee2e478103d43621f58b0d2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93949ccf408ec0fee2ef0039c9f7eddc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13880b455ea59314273d52f3f1280152205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d852f6752c0b04bed5c30631d24151206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795991970686edad463a7b81c91d217207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4440808a8f8e3faac54f0e58a04f83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f457e08410097774681cc49c1b51a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53db0e6a2ef080ca9a8cf51c391deb1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ef5243e879fc6256dbdd48caa97d0b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a97a57b0da1dbad798644a222db97b5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47c7fa8c588b72d224490a08619c6e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f1e52ccd51a6922c89ca5b3036dec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf66131c9f7cb929dc06b61d612c0e5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2b602bc9507f57ed7b667c36cb534216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a494810c48063ca01bae2aea81f937b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7846a2cce8022d0c99a4e3eed757826218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b64e9cc9181a38b5489ce09e865415219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdbdc5e9050de072f372ef1e241d486220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935a891664414f98fe1dc1ced75b322221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec03dbcb59259d8d7047050e9467171222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f33f9634509bbada85f3c05e55eae223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045c62a183e3f6cf56b1b9e80019383224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ca34ac5624ab50fdc5bf202b20696e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e0bf9baf97c5e164da16b53b4a4d9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0264129aef98b323c14670708429c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5258c3e3a9e20bf492f58508e2a41260228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba72e704493badd26ccac08e6c7cd21229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d6039b001544e446091f14862359e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ae3b0c5e0d72e0b907c049992953e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10611e5c8e71f94e308ff19aa6bf7988232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2f3f9aa66b57699e991cdbed98dd7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eff62200f199ade9db1aac5061a589234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42b7916d3874ee0bdfbe3f020b6342235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a85fc1e0cb9425061e1e1bf31386c1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dfe45b90a9294d51769dc63655d7e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c454b40158ac62cf57a17ef1756d9b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97258781535b4b016517f99101d3165239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eec69d5d664e5b3774cf7a50524458240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3a39468cb8d0c752444d7f065439b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a671610b3d97c1b09dbd8d55301b79242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f35b56e8aba2c4159f2626f73e6215a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7cf6f9c86d3a4bf020a98e4aa3b7e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ff7df37d8dee2bfc3a3b0d73ff7923245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a93d51424d7bf4296f043ed8a15911a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eebf005645706b82f8e2505888266a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a406461e40f3046232076440c2580b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5064f210a0e943983dad83f4fe16ea249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7a1246f1488344526b1bd05af8628250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93558adf0b6ba7130608a5cdf6a43866251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9eb82c85c6ee67080392ede94595a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5dcf434be8866db74a2737f01190d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d52e5dbb4bc0c16da5ce754ef469e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed8d0dfdbf1f67507f24e1d3594afc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316caf8adf202c3ba7e6fb3185f0ad10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015811348c1fad5752401dc399d68b42257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6af72a21a27b5ee07789a9423253e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d33988f37796a2c04d2bdd4f771f9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af26243dc229c5c4a6ba7b4690d87d68260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27849463646b07f50b58fdb6263e2ec8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfbd978d8d78ede1426adf25d273a02262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e0dd44a8409ba1aa78599385f31c7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b329793b0d7c5f775438a92794c24264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1ea8855bc74c1bfae88c30c1da116265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a4da50b8c522f1b118dae65f0318ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd2a5621f75f273a1e3c56d46821ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c25fbf6888be0fe245f0b4fda0c6cf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a286007f658f1ebec92832cbfd2c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5893ce088fdb593864d1288277261270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eef803cd14a3cb36c2790be4ccece3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c337a575f42ab4a41a68ef17d8972272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db4789cee82ad7f436e2447102df93273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656f179c3cd7e30a12c326cca8ab407274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b322cd5358f2999e3e2247ff8ea7e6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c0fb824a5185b6a3bf071573e5cf9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aee054c96503ca7d8b0b64cf04b189277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a49084c15259e309827b75d12a91dd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7a94db3a717ec4718b56a84522c6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae61d74261a87d6607c6650a01516d64280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b068aa59c8ddc1fd47a9f15636f94281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a29654663a39e830e4c4bec64d2e9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3584a0d9fb9c1790dc98b53fd7cb3f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd7650f401b978f0d9c6bac1b3672c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a839b2ff841dfa43c025b611146c9d4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c671c6048171e56efb4d6eb0186959da286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17924a78844775dbef0b0912bfb71f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc4c23e6df2a2e4c26fd88f4cdd062a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c57784015abbe7fc7f30a914cb2d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb8602ef7c52391af04f55301fa642290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f53feb4ef03d3ca4853b743442e69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd64ff5cb633415855544ede64ddb2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741f3b9a15832b1ae2ddbd9c37aaca6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc75df90d3a4bb51240b35cd2adb4fee294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef1497fd4455bba55a267fc4738a9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bf22925e0b69b764b4412728ea471296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1b0c92ad7fbe75f14ca44ad33cbe6c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5d4cdbabc7d24c9f3fd1585077e92298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de822fb6ab121bbdb787d32d2e65b35299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23da8701619e1e17d54c086a6480334300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946a3cbcaf3b7f6a9fff60c7c8e2c1c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672fdf524ceace9471acaba48ee1e858302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f544a55f7f78749eb7b6e523833aabc7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31fa217aef54ba1772f6147f177631304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd3e543b6b370d892ff943d40b39bb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb02fa180949fbebe01a9bf03b9edf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b8425323e00c3be8c34d09738be98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce29abfa432e62fe2feb5562447ccea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13420cd2f411f5dff3bd943dc83c3ca4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2e5b70cdbbca9001d9f23bd302a3d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570c8bf677585e75be2ce74901a628311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814f8f4ec7b563cec2ee36cca6ccc25312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1e82cdb2486bb09b36be04a90706b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc139d5524b5590880d26e14c5cf965314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1933db8d3d9ef2a8015105066540d61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae03ff6e5e94779a66944fa51c6505c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a7eaf8da279fc5d0a42db3e8e139317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf57415981c1fceb623b93d4f11311318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db03e3a6b8294d6694a259863f66f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409173b4028c9079a356b5792052e2e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db321724b75ba4bf2cf10cfde912347321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e1ac6b3f0fb83c529d381d44b46e5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a08d3fbb6d34a6a8fa8a1b473a169323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eee7b50548dce781b8a29e2b80e10d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be1c7165dff7b3ceafb230204acfd2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32e319ad8dea0acea695627bdb3a1e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba809cad9f1f8ad6c52e097f6e9ad754327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e268233db466bcd41ad12e416afc4f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2010408239d5c5fdefe17d6ca64fd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b28ac9fc8995154a7ad3792f2e3da330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab31170f0e2c97be3f9fef728519b7e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445422d879d3969f6c1f62847cfc75e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f64c78ea0e4fd6056238e4e0659af3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94e00be707b12fd1fa6da5af792a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ffa3f5563dd1fb51a78f5bd6a301335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9392349f70eef1624be0af70ce3424336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09cf0c7dbb565f3d274426d4e96f19337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c21a6f034d249d0e14fe515a5aeed4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96338833efd4f953a027c3f8ec980ba339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4394f170c57d19b63b78f705d9e785c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457cc91b7653398cb4fca7b318581c94341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723674a38bcbc7f2f059b7c9e2eeb72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6587dabde47a05c8e32f0a895eb77980343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e161485bfa18557226628c59fe1478344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3a6b5a567d8df6aa8bc8edabae4ca3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c3da1bffc3d0169bfebbd6b5214bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1911b8537fad4ae5d9f55e98fb9bf676347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6e15726d26a7c7049f62a52c1d9714348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a8cbf0a606fc29cfd865531d7baa4349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abe897895cc142ad734993d67ea94d2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac49749c746b10721bb568cc18715351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc257b656e1020bf1a3225badc6e6bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2e0029973216d9088159a3ca4f997353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d9a72c3e88b8d05c933977ea65461354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56917d362cb8e93a13fe52f7905dd8db355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60317d3fe2713ef10d0d6274bbf2a6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46257bfd6961c0002114c52954d8068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f2cc80c6d22a00d5527d8fa56a4e0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25589c31ca84557324cea83a3f763c45359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a749e5c00a806183b9a0730ab984b9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cd2bb1bd9758013f6c8be67435273361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d42f12b2582cf9c1a9392c3bf6fbbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12338c56c7dda451bf00f2eedb01ca3a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec29ca729f220ca3dbd24e646cbd5a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3496d39ac42c87a46a34f9839241b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b051c5d5069a986020908b1cc86d1152366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de4335aa79acfd56c69282f3d6ac061367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f38c13765ab9102d6e304944c1e11368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7633619ed72ce680dfc7c0cce330b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada72e929bb79864bbacb941a5d0f55370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e0a35c1966e01801ab593bb122f52b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225fad0b442425fc1698adc3ed1d934e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca65b16c36252ba25e55a3e1c92638ef373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6466e973c45c5162a30700775c4a0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b0fb3a2d29e95661f9bdf5ec0883e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6916a2c4e75e791caffc9414abc0fa4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07941f644dbae0f6ed6b236987d12b34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2139ec0a78981b72963df80c57a08f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d93dae086d5952b9974117c04a773c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835af1b05c1a78056c064e056221218380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260bf3a9e396aa7d833e6d87018da78381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbccd3774377b84bfb8481eee471f0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7913b7ce19db28d75ec08273b60770383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5401de6452b61d30e261b268f55d1b5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1dfe6daec4fbb336e0c5c69ab93588385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcb49fe081d703cc3a2b41c5a73df5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87daabc490f4fae0c383285da33a1ca2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c692da56f1a3913ca95cdc1b3e153388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd864d9f02f121337491fe45cc2775bf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354fc9656191b769155bdfb4d7c521f1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4fd6fd34af5cba56fa39b903a33c1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a011528fd0b2db8a4f57ddee4f687392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe041e817adadbd066144ed1749203b7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c87bc0624240fd0b1a119db6526f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a61c60ec0c21ed8255008dfec2c6af395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d025128aca7d95f57b6a14a975c9c0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0eb627e384f836d8c073fd2c626cd3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa1c98a0e01ca64f4d261b916d3b1a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6bf28456f2cc1cd0f3e40f1ebb0cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb1cfb2932b71ee83d5dc4bf9d346b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a7d54be38eec5651d0aae36425083401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d591f58c9f2ab829d33c8d8f0823b7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4520e91e34e8278973b741389b37ee7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abe44ff50f6393ed07141d6f30d80e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc739e2c34118df6084ff2461ff553405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c542b429c36030a2a0fcc89875f5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b23eab94067c174a33c747899352407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62314847d30412e8524faeb0cb0486f6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73d91f0d82d55eb8113e803c411879409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35fc7f1d7f7016aaded42b1407281ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6f33bafa206b7aa9f2dce14bc9969411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2cb30c2d11d8e6ea9077696296d929412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f76b3574e57d337529b8f332422edaf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d050574b249ed9f010bc1cc88350e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9248fbc60468c88cee6baff64a2ce937415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a7b55cdb06a5817ab78b6b7300f406416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad0afe3cd809690ab6a2fa60907697417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999896879078253c4f44010f1cc35772418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aefd58f13f9ca9e032976a2e1af64c1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414ac5f7a96b3a4cb36e6d01c9cab4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7e63d2c4cac28f8de0d604c48dd1b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78eaaf9fa43531158f612e68b0f826422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab7692c7d26c8cc09d164bf42b3654423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee493124358d59828c44acc4e74082a7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e11cd8218a29088544565c52d50eb7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41aa6cd145d925be97b72b8ffc74324426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e797fbd5968530feb19d07371a2f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54bd6176ab10c4d4f12edf1a0289ef8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b8ea9dca037dcdb08e85522a80d2a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4073bbe834741de1fea1165bb48033430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210017b98344e4915b9141ae3c07172e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91546908c909c15464de63574f115809432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a1dd9427727de98ccd5dbef38eb48d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a7e1e31e9be015f126e4cfa36bfb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d17dc41d44a9958ee7e689967a066435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dca408a3a75ce479402d47dc66398436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef87a4e113285eb78ae350439f66e21437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd97ea289d55e0cac8231391e5d3029438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad593001e0b2c5001ed65d35ed07996439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9320665c546e9ea01b361d18ca0986440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974be38b7aa051887cab54e784721a09441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d13f87c6fa1fefb6f5c61e12507972442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a1742fbc36f5c3a9013ab6ff9248b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8c58311a67ddda47243cadb69572444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2660882894c502d8ab253e50820a858c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875286b98c5f8313efb491b30b28b883446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a744ccd3f290ca8ee47a4408fde94dc5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf7b96f2fdfe775b8c2e9fd330d0d4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994b248398ed72bdb8150504cdb047c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0266f0a9fbbfdcbb1377678de4231d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cc05b8a23c7b7019d0df1e15c51f9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b873f78b01bb5711fdf2a37975fd039c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939fba28f74c2b089b0211b56dd0a31453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c046795e292e94adb0fc1040d1b24d6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a18befdbbf56dbf56defdea4f71bc5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ac0a3acb342ebb3724538fb40b052456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21040dbdba0657636c0e43d46360452d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89936d9d4c6351076b86a668158207458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fbc9142b369fea1f164dd12fbd62b0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2d32382f5958dab34162f643eef5e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6d5681117c84dc44f7efc3cabb5ec461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec6c0243a2eb02155a51a5f057bd301462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b682c9ba934f5da9b3fe57757e4668b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74bddf958c3342a870465c82e50fac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15772aea7a1bef0e26f23c155e2d256d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b42208ae34114e07fc695c0af35316466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce27c02c700d195c2c7139edd43368467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c1eb31fb21412de88e7165e65a04b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb913f30ab6c5c8c30915b7bb28cf3e1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833438cbcb204db0e1aad4b4b3f729d7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77896b45001fff352f5c498d9545a27471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61387d32c35da04f45a02e5cb20c63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a633351d0d28c85cf9b50c846453b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ee30a4798eb30650689c10ebe964a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462ce78bbaa9eeadd6f146d7beee80d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00ae4e57af5254af0b1c6d49974e458476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea8547430c0e644a1d058dd8885d07d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edb6db5a5be7a50ce6f299266091a8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982c3f1a79dfcc874cade20d9bb66f54479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65940505f0c077500632f99a520e3f74480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae41aeed7c2937fff1dec317236a2d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6f87781340d6af4b819d36f479c74c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e4cf17a8903711ed4233d8dcafc0f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433a0c6a49fe9bd4aaac2cb5bbb60d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a325d6d99fce53e6eb2fcbfde6086e30485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ce1627e4351f99160484e53367bfd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8992ddd8aedfaf4317be432e2e2d09d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0ac724e12469ba5cb8a7e53215f76488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c271aa5967edf466df9b6171d554f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e631873e49930c81681119b80d122a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d6095f44c580b620ddaace34f872d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770db6c6e0446da272f9c35b90b0c744492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001f2b14967d7749cbc3cfe1a3b9ecd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37e8e00ea4ef2c865e5a08a041617ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc886c4876a0bca112454ec76f77258495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42ec0baf24315c73f9b666b7942f80496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad2ee72a3f247187ce724e12402709f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff1d9e848f5aca34dc6c515c250968498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a50a655617b2e604032b71b96e32df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226d88f7f4ceb13472af7e7d52179077500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb003cc996f35900fce37be71c2b429501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1268465fa6ea45bb2f847fec5e10b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb29c71fd3e28371b83686968949f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0986d339c74606c2b12d3fa2b038b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dfa9036020b80c6d2c37b68692e15505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f8c2d3a2b9c51e1b9de13bd6fbc46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cda53980519309993e85f043d9c3a7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba0b356791c231924ebd9fa9e6940b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33567ee31f547bf4f82dc4c317dc38c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ead66e87899ff247306ff844d86d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139048179f766590174f3ced95584f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc710911ee851237cd416a2385607512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0a34bfefbb3a6b579ab0621e22be4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac42d49db73de18642fe5ea0c92a3f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324231792465a75dc3c5dcca04922180515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f0e8218542419b9fbca7e58ab08ac516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cf1fa4596f28ef0b98f83d387291e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18614757f7df0b46551e5c417fdadd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54cf02276eee5f600851c8da515089519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7bdca33325c06582511fab6be3f4b4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34da9d6ed88beae1a9577d951e184d0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343feadcbba0a9ef09b57c8b33168014522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34692f6a3c769471ee1faf1c9c1abc23523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094166567bae0907da01a9c61468be09524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1eee08f0726cb738e022203b89849525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719e9eeaf936a2ad82ff09c4a0b7324526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf17778cff3de350ba9726bf25904d1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad8440f5b2005a4ce5b150b45561d9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16351ac17f99826211cc648dcb33c222529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a6dc5485afa7ab7b30f9e42b4cef3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47010f676fc3710c968334f7d86b4739531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb3802188ab55ac712b762c10fe486532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86921f3d51f3f90634439231a873029533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7563cdeb5f1f2aafbd67e0b05cc1b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927def0b0200626bc5bc33fe224cc56535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d5a5ad05bde658b6ee4dd637124c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb48e6c81a628b4b3c7514722ce8648537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d1089fbb6283942d6869209bf1004538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e7ba2c0f8a4757339045befd06e65539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0835aa653ebae24b2a03b0a62cb2190540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f020e36f8eaa7d523bcf546b5e8810541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193b48653acc05eb266ea36d6b96ada542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d930fa78c5f8493de99e9f90b8cbb4c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d80d907c93d2d789dfac1626b63ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39c75dec3c67c52630cfe11fc580f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce641c02dfafba32e200649742cba37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f79aa77696a8575037d47d3de8bb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1bd129c63ef2772b81ac0ef7404f0d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ac27355d29f13ce184033458ec628b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355c9cf120f7b64c43f7e148fad57d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cf9e33ebe0eb9ceff7dc4bfe7250c5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800817658ab38135fb3fc74388a77b74552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab96c5dde83ee9dd947a7d5d14b4587553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ebff7dc65fe8ea51053b36cc1d2f46554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6a0e36003258f210848948eec2065555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66360ef6452a205fef5237b5948d32be556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095488cbbc1316d0867f702f598a9b37557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45fb82cd2bce3957820ded3b4e941a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc7e6505aa075d84755e66390a2d8f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956d847946ceed272788053074da84e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79790403961530c3d7b9b34733c39cf3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79158da1cf6575fe9d19a6ecb4f8ddd3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c2a27c11b1292a81efef566a1460e3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c1a8cf91ee8ae9629a0746caf94b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9eacbb057f20419ece868902c2a658565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c65e622a15d7d90415f14b4d291df4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8649d1ebe572d49a173c681b8b974d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcb974c885ae3c774060cb156adf0fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91088a5b2c95b59a5df6e1532a32933c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a7d4df9bc333984edcb861578c9189570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d38da8e739a84c994331aaf390d7a27571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be60153127c4ef9f7eca1fb5c9f5bc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e447ab1580c10a161b9a94b2b21a2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbb19570cad06a9dc5c84aa09256173574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e52ffd0229e37ef4f097e0de581c7575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628154264a08897da349bce75424915e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12482677a86a7303869c64010e2bcb70577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a895cbfc0dd3b5bcd017918ccbe4ee73578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b2593f799a96d80f493ce6310ad985579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb8edecc168eee5e2ba5a80cd8d0a3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97212780568fb79da30aff8e125335b4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1a1c7adbba080477771978d9f0b647582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160a96a6470b075bc94c80bbef28345583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ffbf538aae8d971bb4b36e24dac68584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeaaf5e30ba6af68788c60b86e70a2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c152f689d8bc59148ecbaa08ca5a4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087eb565b4dd1d6f43c0e87537bad77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831e574258b838a464112983e25e590588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463b7c67815ac2690673631f1e21bb3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4a44bf82a37e8c3f53f4c6bf33eb4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d12943d3167b9b3aa507c4ac411f25591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbe9005ec21876fe849720e430f332592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4f6c217d56fb906d9bf925f523c9b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d722925421c443a9f53fc7c70303446594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960ede3e15322a5d954430172885af0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002116f62c40a23ca645ddf47b73d16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc3d2b1b344c0328ded024b3b0e2d2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b60824b263dbdd21ff27f53efad814b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21abbe3233e719509103ab98da0c7ed599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e611f1bcdc2e0db54fe04f0b8be363600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34173e8443e5a8d637ff4fedda95dd70601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf99897b1b43cebfc18f4c8949fe51b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64318ff986b36302c86b8804cdc83e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949199af0e9b1383cb3794a577407439604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4bbc430e4bcc8bb6898f39dfe405e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4894522e5318e59df8be05d33cc27e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df79e4abb84a376ea6923b2a1654cc42607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbd5c627ea76ea97635fcd30806d05608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cacbf53eebdb5d6a980ae3397472a5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dcae8a9b8bc2d464aabb06c4421966610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491449261c6311283c5c685b83c7d215611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2f0e743312978c8520c1c3aaa352612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a2e7bf844082feb6027973f125744613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effdd9a859dda78405fc17a781266ca0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0eb546bed1d4191c65eed5f6edf944615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4ce14d2d68abef9f33071afbb3460616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eb168ee2272b15db5c937be9ba860e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c845b5299706b579ff21f11c6dd152618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7561cf4ac9190363cd333786c5c42a01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc919ee7048924c0c64f3f90f08db8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb204930888c10459622b92cab6283621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82529383c781d85a6da65d86ac26f62622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611da6eb32c2f19585f787fc7d9aa6b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ac529a18cd3d30b6f89b9c6d01d3bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef0d5f979189e27c90aaf833c41f980625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ee672cd95228c08999199035d1510626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a493138905f0e86fdb45fd23c88fdc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541833b0df66a1c5c17bcd1dab8356b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43ca1fb02925ada06f8d33c0944a8b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1cd99f66056fcbe862f0e84714a6da630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44acce60afd24cdd3bea6427bbeed7631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767a49063494c50bbc72625ce7468aa3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad4ac6b527b21c447d3100e70f72a0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c32b3766d44c15f72d03f5b65416634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e997b009f5d1cee660c244bb0cf493b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb413d1870bc50538d9d61bb31e141636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48776bc41a9686ca640a267e13370f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f206894ee2fb3a52c255d6cdc1cd4d1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0114237db4c773e72730ad6ac42ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fde7fa9afd1b1697d75f5f668fe237640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb169c5223cb078537e9dadd049532d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398ff1afdff8835b4c745720d0c45c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759a29084172a2efeacf6862cb83919643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38051290e3d94b14b39d8b656db3cb69644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302d220af99e60e3eac81cb03edd24f2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f499419495ac7ccd7a3067d9008b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0300c1bcfdc3d2aa70e183744822e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c83767d9b62b18a1f23439e70aec4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3145e6359e5b75f0b6d6426291aa164f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c772c73bac91774c11ae3a84ad7514650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca906af8afd2c901f0d42cc92bfa4b23651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed73738afd4d0e1c4f44c9114e4c1f3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6046f2714bde16ba266fbfd30967c15a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd80c68ad16b51f035afb78bb0dc94c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5215a9669249e03bd9618ae1390b09a0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb433b742e87f7c86e7c92a9eb773ab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb92d081d4db97657005e93799b85b8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eff1890d560bccf9187b2b7eac4e77658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3985f8c4457be3a33e7d2eec401832659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f016dec35f7300a5c1320b260c8df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79788e5949518943bbb95549444d123d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd8ed6d89a29b8959b6ef42022911d3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ca7623433c03eb68880b5fc225039663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca652ff70b73537d4e761f13adfa6eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e296835ac8a945dad7050bd2092c795665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dcc0c4406a01fcc18378385cc7314666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad31eac34f1a71dad2d8f0b33dd2190667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cceaf2171686ba725a236a6ba21e9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05185b042d536b7220c3b19a36023e88669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e18250e70a0e32d58f475dc429570670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c37b07abdd03fb805e929afe7647c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c6e986141910af4db3ef5d2127387a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1166045a55f819ec8dfc15c956e297673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1ca44fbcc416cee1b236a61102d56674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703b416bda7c7a1304122f025290cdb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5a090c00d622e000d5a3eb8d733c6d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017645a0576b71a1c158a0bed42587ac677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bfd1ccd0529bcb1e77a0838421edc4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e251e9a79f03b1549c76e377a982e29f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53ef31ac95ac890a1123bca013cb2c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3cb29dd924c41edc3634c8c31d0e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34160e66fdb6ce405b43ee5dbfcb9b67682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ddbc7327868af2987f71b20cddc33e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba591119c6fd3349198c704b73cf88684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d16c578f07fe915647305251ea34f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ffa428def9a18cfe816d87a6017748686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd8a99dc211803315271220ff34486687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1741bafddd81452e7e8c14f640ae99fe688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70955fd25c90d46929ebf7d45b39739689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7208da305bc77e8a13a41a3544a5c0cb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fd18e1c798143bc2b58529e850bc3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799401343ac358738069e4e4b92f2c2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e4abd7505fb5fcd4b650b282b4f9d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0a88603148944d3f541ecd1756db9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a08f176591e79174f053fa6240f802695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35d0ebfc4386721455788898adba34696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d41a38e1215cddc34e344bc1b6e56697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65754d798800b53d23cb153ad8187eef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd1043e4be4a0b10bc4c9e366e2c2f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d099c61a2c3c00c3706a46f522f034700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a241f4c14a925a794ad1c486bfebfdd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1ebdfd6c0a04d209b398c2105c1f0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df495e4bcdc74675ab02b232eb417d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209574be32148305aa2f0207f26b9f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758f2fbd1149f708f60b8e31e877fe6c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b08bbbd4792317173b80f66dd5c3740706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5dff44c577fd781f7c2a0c61e8412707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fc2ab8c16314070a0f80c76d83b0d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959c1aba4b0f6856a4d9343aca16e71709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e999d62ba6e32a9b88ac87ad5a4fea2a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a18360006161a4600158a0037e60d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6ddc0b6c060ba3757969a570d7412712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781ca025bb9e696f121ea57290eacbf713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33a573cdd564d68246034ea4596cc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145b50bf8bdd4ae754be4826848db63715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d2a8595ffeb81d8a845a4ead52c4b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dd61475f644230f4d9f4416e63501717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6f9293a79326b808d781dbd7b6984718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a5b660268ca2656f9f4f86fa4eaa6d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276414d306cb96a7f0ab319dbdb4f0ab720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986e8d824dff6aab9c8b44026b0788721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74817864de21f5c356b824fefd1e88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4abb1b139b08686bf4c9773b533e0c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1fbb24380c7cde17089a8cdc317efe724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537a393ad9780a765b5a626d847d557725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5709385cbe4de78f1cca2c1ca8013726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c421dd6a622139673df86a7a3cfa4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418bf56dda52bdecfad16d797ec36f0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cefdc5dfb6790c8868b7dd35e67a584729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0dc8bf36054298ff3de3f6e8f1cf98730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25284c50f3a31664cd497ece8b8fe506731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7b9a3629a038e2944d1e22cd05c3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd470fb94a1cc9e7bd996772d1e7ba6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2e559211b9b1761d5952ba4095deb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa246bc386430ff618c3f7afc7341e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425a4d2d4ff3377e2b93849b5c33461736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4590b4114efaeae276a6ca2f9aa7d06737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b90e3bc704269e4166be77bba432d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac5e1c2174d74a8f34fe20cca8fc1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3fae73b89653c0e54bf45d996f4b6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4179306540f48d3e317aef74f45ea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec6e33c4e05f527e958b3f4c378516742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b53d860795e913c2c2c9b7adc64c5e3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee23195ac9e74fbac163467dcfa950744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d308f474e749b539d0f675ebc93b9ee745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6581b6e60dd1fcc5ca57f4f3cb608b74746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97714f2c81485543d3de248e376a43747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff6f314abef854acd5dfe12b52188f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3fb296d87a7ba1a73b2b74ca2f27a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8b74bc72fc3ea3b29a23a571ee04a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a199305c3718002db8885dd0a11011751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026147db47b9b1699cf66c72b0fd5c36752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54b1ca977053a2852a7140be0def03753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e701d0806488685aefbc3889c16f60d9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283f7a1fc19217c91637fdcc50387226755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a4ad3b71ed789bcfc5cfa81aa5cfe756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71c7ce0c6a853b8a7a249290579aa1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a918f9af62de77aca890e284bc5f39758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4958a568240aa9b43f423f74c4b867e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6953861b3c8c1b5dff4b1208fac631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decec0163b4fa564afdaac4a751c8dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41237a78312de816317de9ce85d8393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228c2485d5ec5fd7681149d962f367e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91265c7db1de5f14ac96cb5cdc3a40375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04fa07962b5c9bbc223a1fb96629456.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cfb8d310d72513271fc03e855da2af7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19124cfc9464a80584948cf29ae232c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316dda5ffac37e34db987deee3db2159.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7bfdf46450fadd3e9332d6f639b8510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e439643ee1202591f80df961ecd5c9a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928f0a99c0206aaa7e7ea5faa1897b6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ed31a0e1e42f61323c9d0f827d23913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e4b65b8a01d373324a4b1745fbfdbb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a91132013986d9de1b72c74a80a05a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6881af92315219e3570e6e3981e3716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ceb0d8cd54d33808ddab813703337f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d56bea6f6d9af38e848e6ca2b41b118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aac75c4b11a521d31f6ef9527cb80a619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b0a927c52927db3bf7e33d977b7e620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0253251e6f68b06c820e910775b1f9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f88339b2522337ab2bcb39910b89b522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ffe49bd289cce3833c7a911f49aeb123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e56af29c42212a336ccf22f28edce24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33498427608276961f788093f2be6fcd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2815a4d141620daefb4a809a4b182726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6ef5f397e1fd2f3f468ecdb4aa2227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ea48791d8297ffe958bdfee0b6b9528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d868b184a103931e66eb7a878f3d83df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2300ae10dfdaec7f1bf5b59058481a230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6294384be15342509fbcaa457c95e6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb002159f6719b738d79d4926e084cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8807f8bd9211c6ba1f10cb15d435aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54789d4c365428ed56ffa77cb321449d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dcedbe42bda8d1c2b0c95d7f36eae935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9c0581aa4ca94db208622bbc0ce836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37f936b8f24a23e877bb06decc73f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61ce89ec32495fc2651ed6540f873038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65f24877316ac5edc833b3fb621ec539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681ee8fc921b7e853100cdff0a531b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9cbf5ddd316627d966b53e7a643a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ae038c37b351d2c438abcd645f33642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991a829f19261ce8382e76ca11e91b4643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3d7d2566a538fd28a4c4da0dc5be0144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d92136682f1307de1fa862ae2a10345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc2ffcc9541a0c8c300d9d089ae53a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516df4e52850663f2bd1de043b7b95a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ba971f71efa795c697f2fbedeb9fd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5869d76e5120c031124bc3d02fb9249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001be0049b2255bb0d22c3332e34b3850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f7a7de1192e299648c2c5f1679c7b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf9d8ab0ae6dfdb07ac33759a1504052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a449e3c8dc1c76bcff0ef19df14dfcea53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e20bb5d384e740c24720b2505d06e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254cb242846959a277c66eb549252a1355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c77cdab9e7faecd3da3fd8c0a2dff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9b0055a89db8b853497b9c0a33dcb457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35a3a9ca7777ed07be13000da24be758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08257afd9d10fc03ef30ac0e1d086bc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c392ebc2b2aec9236ffeb542108f2d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f3214dc27b3b74057b11f4fbf94161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b97adc4d4a71e9a12320e3ac07aa4762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5564d70d62d4920057c1f05e9127e963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e95c0d137294d546ffa1a8f77c948f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41b06edd90a554e11332bbce14a49765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dba64ef54e88305eda9a7066de76766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719573837578db81bae6bdaaa226c0e467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7f2cf987d40c22e82ab5ea44c742068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e59ee2ff13a61b74102c199e0a90ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6410b95e1234d5a82ead154cf3c3faf270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c88153c7c64fa01397e046027a5eb671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6febc7c17630b749f18f9ef88abe60b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ee493f962fcff7481f2ffafc7e01973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18c8a4d096522ee01e45d8493c972574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7790bac2aff2aa5d4c3cfc29ac203075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd83f292b6eb2a3af8d220880bb9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24063395dcafa5ada81c8ab1bb20d5777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c7fb415d9dc261e474231d8e7bf35478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cafe54b3a7d2343b802424a2244817179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbd741742dedf0ee03a18f2d82ce9280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9d979296b53a44597999c5e0bd093b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bc3c0fa418a4c7c440eb2fc41314582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342055b622732aae12508b5bd892e8883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae0c30bfa79a74e8b536361a3e99684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51852e8be8604c4f68df214c5067bc5285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5a656433a0eff1d93b8fd5b658cd786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d898b96866caf70482f3c439059b89287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f21e30e8c0fabd9bd93b3f9514527488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1a5a815f18164f276ca05447b52589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7192880c5ff2b65f34a61d917c6ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d27fd9927802e9ec6140c909fef8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c36dacc51ecb26454f28f29aef43fd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c4f30711f4475099ca92282b1d25c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c799d9c8ff8ba01b6f078e08d5035394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4d89e071f8d508ba1de04a294baf5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097d9d63b75a777c5875e4e4f8a7e3d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a1277dd91da3f9e48365180043a8097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a7546c41d0eb759b6c46c2b774e6398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0b027bb0f4bbc6dc96425b4205c2299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a38acbca1599c95974616071b28f6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875882ace67bb722256212ad759730101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9b2009eb80dff8368d434154b63c48102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e921d70903a1dd01e54056eec6d3bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf01ab14fd5fe362501ddf7c9cc55a1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d1190f1439a9046c12426fe81d1e1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c1cbe48ee006b5fe04153b52eb0b3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0705fba35828bf67cdbffc2b191be4d4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61bf9079cb9a318d25e8f10beb67b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1302a9fbbc10263b846ec2515bc9bfa109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ca4447050374350b27f033dfe2a72110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be897e46ceff6e38a8e0eb227717c02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210d706358e7bb01d4415e91e19533b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f11ccc3c3ee8026010c91480a36ecd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befb354df8bf35fd414908d2526ed7f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f99108d1706aa9c7f3ba96aefc45072115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda23bdfe1f4f63b5feae2921da88a1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb5da06f0799a5a08f0ea889d57a578117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e51aaabd142d25c77c4ee966a4834118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c93957a58e7fb9fb23e3e26ec1ff09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d578dcbc0288f47a71f3401f9f0302120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b15f1d8f62b3bf36dff9b5d2d5b2a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe99eade6da37f7192317090e75fb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c451ed0f1efba802ed4b64b6a257d72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f3beed247498ecdbb4a667a33df12124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3824b54f8d3dc1bb57438d7be07ff10a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32ad66ca4f4dd0a783e45bc9b7b8196126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a29aa4d2f677df37602e6bf27fb99a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e2f2bffdca6505252e3dfd8e5487f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7793ace065514e832054eb77f6b4edfe129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef64edb92dd962c4c09b998cf5affdd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263055b3cc30e8c4a356bf000514de78131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f02a0702ca8ca5c5dc551c627da1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ece60a1097da43022335f828e0efdb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53290b5b7559c63d4263ac743c07601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ac245a1d36e4b6924ba75bac9dbd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff042aa9647282ffb148796ed2a87b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1b88b621207fa849d960a97fbcdba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879d98116f7edd676e0667acfa95a64138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd676ffced99defa970e6203297c20c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1aa8d51b594ef2d8b5a0c79500250140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb427a646c7350a3238a27899a499603141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28bcb6be79af8707036f173037c279b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ff2c753be9be65e807c7da6f0c64b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc9dbddf05ae90b6775f0106b5ae8fb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6d93c9ba08e2a81e98669049cfe2b4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99660f2c8723524ebe72b25614339c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010bcb8fa7aa2b08a1a2805ea560dd63147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295a93548953a2095d1003f980da1bc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b8cc19097b610740dd9f1e6ad90d2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b631e3d01255368ffb3d597aaa18df80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1492a43b4d46d0ee85faeb64a7c3115151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351edc2d22b9b15ff8bd65528b6a3953152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2e7ac9e42b4508a3ca54c4a46bbe3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e9fb385e0bcc01d7e6b0730169826154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41617e28838df0cc3336832117265aac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ac6d7c0ebce11adfecb0873e0d449156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809aeaf11557b0fb9494180efe70f0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195a62fa92f4e364264c06ebb77d53e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67490622120177a61cc2cbaf5b9673b0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b613e20a7df5a90ae75255e25d849160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668cc2952532fde7fa22764fae8a8939161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f79320c1e769d6a15ab687e9134fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8a3711fa6ac5444c95496dec1fdf2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaca55fc91d4d11e0e5443c4aba25b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e3a7b7872a9e08b4b5ce38e17feac165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe43c762953b8a5cde7379c460fb1295166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de434e8b172ebfd518e222f76198d5e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387352faf850f8a83dcfdb9b6a8be95e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d03a2daaefe9ff37c2ec1107ff71f1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c03d57a74fecc3e45c2d7f1bb0942170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565fc3767b390648c224254c8bbe029171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d7150cdad5aca4eb91d0023c4693a1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a2b4581d903ad5305b476a9c49ba49173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f4745c4c1e697b9c468725f54fe8e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f33781f5ea91ab4147b073276406e4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86c620c8a9759da81643afce8e965d5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1553992d5685a84407f51012715b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80026a463abbe113efdbeab69cddd6e2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc35ea4023210b6f25c5cccff7bae6aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b86ae825f974be01ae64e1bc192a3180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4516c3d3d7884d391508f17034c2e0d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbff7c8a63cc39372f2834c14743d86182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8299bd82de3b86ac56c2d36800f2b2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc3fdb1da7d7ba2c0c47175d6842e6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03d88603fcbb5d57ece5e8cdfbc1f9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b43e935100386bfce59154de58e579186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a9aaec4b3012da79cd45ebe014803187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723ef57645f958299630d96c65f895a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b3dd3cbd9f3873f93c63f15f69096189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30966ea7be427954caeaf31e57c1287190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2fc1eb3f5f9700ac39f2f7cb375d49191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5ba5ed3d116dade5c6e6adfe506c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9697a1bf1c74f67ffd721a42edde17193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd44b5389388ebb874c7897286274e6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa468a045ee65e64030a94a7a36d994195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239b6ed176cda06b79d8c869e2e6469196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5228c8c3fdd89521ed73e21ce9a09b2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197184224e3410b54777d2d16776e94198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5b43c73fc5378cf8854154edd87023199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5799ccce61d64bd26cb46a8ef579ce8d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b65687b71d8ff4c179c8611c20814e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79997a4b4d995fa5ffc7b9e95e96af7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21d7b5f9454f6dd652310e7c575d71203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a190dc2df26a80eb726d4afd3ed1711204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589dcd0a122c59f5a4885b485e039b2f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbdb6cb8a69d071c0d55935d4ca330a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647aee75ca1b4f26a88c938eb70bee28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35400a97bdca5ba4a6809cdcc2b01b91208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e965ef338c54e9abbcdea4358574a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff553c0d41a0488d4df51345bde565210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa6be70f4cf17926c0cef85314eb672211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a83e1a25c652972d0cedb30bd646a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61e7b3d7c5355e049a08302203ad555213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e244091552696220672f662b3b58f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266d4f67aa472c542a909c30dda8c5f7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489332eaccc2d29502a1f7f2fc863f8c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf66420eb7886df32ab72c57200b299b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cff25ac37df44ce71e72f8feae0d95218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d2f076957a686b0a00906322cfead4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d34f9a04058680f5b6add2332504d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271740778a6dd4267f364b6f411d591b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2e8a7ff1c6e9177fb5cec6a2ea438222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c177ff2d9baaf4ed69bf83792965a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16de41ed80684d3ecd22598199122f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa0cfca0a1c601616db539c43dfd1e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ccf40072654c7cf9967b0b7c4905bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad7346bed87db13c0c37b183e0a7be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c45db889e80b8ce178a631ff7d8434228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04204b2c631fce86c1d7269a1fc1b832229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04329dfbf7613819c21a1fc51cb6a474230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dd583032b34a33aa94e676e826de0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b4f8f9b0081f5401ba5cf3b6e265c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918896070e85c3cfc70f2d972ea963c7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d2551e5435a44cef5dd6a7e481861b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210b5a3f1f51ffff333250909635e71235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f398b9943d52456735e396202ede922236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead4cf190fead52504aa2d8bedb0981237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68e5f7337ddf741636bac03f2f0b8a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5fa539cc1cb4e9a1262e6233e0ddd3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e27322890edbbdd2f94fdcbde66e9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51527cdb644fe68680bcd8b6869d4cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e1154a9a2d1314d7c360c0dbb083a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72731c9b5bd4ed978bdb637102b9e2e0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446ccb995b7dd56ba8b12741447b870244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81225c735e716ab24a522de54da2b6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518544b67229d7432920fd7cb774d41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3330b1f5d2e230b5a8f6f124ed0e006247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11862f935bb381170f1353709b4547e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd666ae33528797bd5b9adc838265c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db272b41615a0e723cdb4b2532a5da17250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9750d2ee87b2bd6259274896a7e35b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbcc00b0f26b2a58826ef64746723a7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315693f1f49d784975b6e11151e26fad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af098a52f48c2be42a5970e6747b818254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55cf15f0d0f1275a4f8fd2bdb8f3e0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a9373a4e25b0762f5122f629cd43e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071d05d377d5e14958745b04576a82e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65849e0b9478dc7ebfcb728a6542af20258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70231d05e592a0fb98810a74fc89c39a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e259bade777a3b4de5cb8dcf9d9c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c64460c5ef2e9a782f0a98d55254f5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefce8c08a675fae3bf11f3a12571078262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2d8ceebdce61147db3c561be994ce263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe66e4f9e0a2b392b090376a235e34b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020a324673702fa994bdaa4987552240265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42982f18a5ed12c23ff659e2f3a398c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ac0c10382373880d1d1369be81658267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20394a9cfafe9db5b0c5e41bba9fcc34268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eec21c24e11d445e7e838ca64ba583d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf726c9a6e0d95078d35a3b6a0318df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d446ebc84f8612350dcb66502949cd0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2ad8dd4f1b8d2668396f45a48442b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04afd339605ada91fbd2949ce85cb7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805ae1fb6d19b91d047701bf4bab400274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caae4ce16c12c658a084530e85fb98d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb188257e6376fe53be4e6d3f3a0903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf37dbc27839d26043fc6248820ecd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cf2007cbc91f6d8a58ed4165714d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c58e2c4fab5f7d63619a526df181c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b830c9aa17033614d932bc295070e45280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e150acaf9fdfa236de2faeac0a67a2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe009253ca00fe04bc82d03af067499282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607d20a999335765da050c748e7c9b5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae68d4b07eeb1bad2e7e60d1b9c621b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138b75d9887bcc7a96cbefeb0e6585e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6357a4057d0bc76a31faf01cfcf811286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09352939fd0fc473c219f38fd7faf766287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bed91b8a7f481b59c65f104430212d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e737cdc9a86d9a1100b3907497e46a6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157c34d1b9c9d8567a93483e66dddd9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7980e94f68db079ee7b469c62093c3c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f4f0aeaf16ce7cf80ab0f8bed5803292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0ad8bf7cfb2641bc7631c2b36a91d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da1c930f9b59aeb18020cc34059932294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799ac5c0725876f16f304459440ee0f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f752b14a55d353a9f21c8f4e64b676f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a341cf98048e86273d325c245908b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cb77c92de1409ce290fd33d390b9c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df086dd992124c99fa10f68454f77c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf06379d4a9423a710fa37f0711b8e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbcf4eeaec3d8dbe48c4588a99c398a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8ef72f29bca9b9e70f0386426e971302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032fb72720d969a6bae26e493b9b454303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc805673f4497b99a70e8d567883c6e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b51dceeb8098a7d1d6f95f376d7156305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f903236fab59affba7262dcbd16e7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e2ac8fd6ec6655760192bb88ee54e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84864aa12c10bdc794309aef06afcc40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8228b925fd66282da0845e6db958cc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7de87615ad54f3a122b036a3fedcc310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39841825c4f01cb4de550151d360e7e3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ec7b5026a53a65cc3d395a6b578a4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a3cd0e0af56748fbacdce1c7a93b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921c3487e1cf3f20d3b814afd650d62314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a356415b2aef386710ad7044ead5c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c9f6dbb124c714c3b9d11f5c8eae8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93780c177adaee7fe3ae4df7b3ca0948317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff18e5e5cbb06e027bc3792e3669be318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb331530ca8793f63f3e8a9c4e0f6cee319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c56564a3d21ad5ac9e059189cbb4a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b70c533d567a56d1b96398f38a2e27321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91bca30c015a9d42558080b3e071396322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896604df899cdc3a5024173faeacf05323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d2e1c5fe1d3c3986751ce59ea66e10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63f3a0f0c97c119112c793756629eb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6cccbfbb76cff5d070f13931934c4f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2380cfdc3a49804735a573050d116327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc55533254b23629a6df2c83a2a8b01328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bc1e0341f209b1030e28f79b0e023329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da542974cf1641276bf5b2ff7fe3df76330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ebc6419a41f64c0c2a37e8b5975e8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16421ff9b80c3663b174719774bb6560332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd836347b71f9850dd32adc68e6f039b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2e3e9dcf560f03a22df17aa7a689b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a972b3dc0b63037bb01aed73f3dbe335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb88924d5e8b9a83c321d646459305336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c4f7703d63e4840833cab4e497c8c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6794d52e42eebbb479ba2ee232294e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed0fbbc03d4f3d631397e76c4e3d36339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc1aab8217f34086496b99bcb750a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bd6e3d9871bb8325df483ee5ea03eb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23975702c575db0959e619faad95e19f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b719ac01a35c84a396e5473f6fbccf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed3de6e1dcb7a1b364feb4b34308b3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e351d486000017e7f87c088e64ad6a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f2246b02bd47db93e225217132de6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a3101c38571a06fea8ddcf1627087347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529e162ac1f0ecf4b0845b897b3f8f7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aeb35dc361876ad17dd02b31405306349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5117244376ca3c685d3d024c73b147f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2681f37f0ef5015734ddc80062bd07351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d061af5232f96402d7ce4be210a05352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e34ebf8f5c8985a7b74f3dea654b88353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1e568c6363fa96d225e82e134ed23354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de94c64811feb7f1b7e8f7d55a5c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69135b7dd5a000fbc29df8b09d9446af356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e2c92d5466295783e5b14c474849fe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b8030cdb271a003c68ae78bf19e52358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effaebed40100170e7ebd67d61ffd7d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734210af2cfec4ba57664e3e89d1335d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f2a80cb9e941be9d6f85acc63f4dae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3aa77894133cce8df2a60c321e64ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f2f7e84e8c76f1f52d5ff37515e1c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476c05dddcc10a8411c4beb9c9a02de364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6298af2a9c5ed4dd35a14042780a93d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32a25399bcfd19175986d077e2962e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc982c51f710fb6972d4193a209e266367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ddc9efd7385003b46fcb9cde2cc301368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e848f964b2d968dac6a6b9cd59801f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86529696eced8e8ca8b1b1a7ed8f2ad5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee7f348fd30b0cb491af44493e8ad9e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a30f8ddba3ec94e7797bd3472156f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6b275435b73ea197277f8019059aee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0365e2d1477eb976b7ac30fcb8fb68374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e12d9228da28cddbf1de736c48b132d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f748fbd3f5ef823d74ac11666ddc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e1f2a208b3bf5e2a11ee2ba6211d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9e3934b473e3aa196666f26747bfa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5e30f5c0320c1c2b20253eb53a795379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4a9cff9909a7db88035d4d9c65469380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8351a0289ce888a001152b1950caccba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15d5a26f2a32f8aacd205cbc3ab690382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f5256d400348358f32a23cea6687d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6cdd6f467ece6ad8d464eb05cdb5a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa4fc9fe6b16aaac7fdd35d23d8f4e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db1f020778bc9bdfdd5d13497c60abe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b388e2dce4fe5171889c73cee34505387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936c263d9ed567d5c3d14cea1ed2657388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d9473ca267e78c6bdde17a3b22b72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ed16fa8219e42e79e5e4bdb8eea5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37ee1a703378179922490554cb5d85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ce549007e958d29ae74572c52f462392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9fd67b8460dce32daa5b8fb5103ff0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2be649ae424977dd58a2d585d7ab1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f75572a66d75cce6fbbd5951f41010395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb2a99475a6eb0f5a4b11b647ff9bc1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c01de0b2a5c2a8fe236a908e0882f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab003159251e33ff49c98e9771f0dd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90606ecccd0f8086d36e635220e62e20399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a36db099d4b03ff767786ad0ef7539400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077daa546e666648b02560c11259ac45401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9c80ed4223b00097d56c00f80c324f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c56c32bc59881a37f118d5092b71e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e4c994d23d4fe4c138e7b426cb110404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41810cce6d868127e7e064c7eb6f0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe912a526c7048eb6bb18e6c6af46862406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e956fe1528a540fb7c8e7e7febac62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47903b5555d9e760adf146b809139382408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d82601e4f304753f08a4f1f5d45554409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3906bafd7e29359b19b9ff7caf519eee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8dd574cf6d4a61877ea5feaf9a5848411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6fb6165d1a5240b9e34aebd555dc3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32be47b7082ad0384b83a4e4f955bee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb8a3c307265bec4a28472b027ad7c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405c2cf396e821ab741ff31ab85a08e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dd8a6f503f9174b68992fca554a01d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a520584e21e86615e383f32f2d33e36417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f6fbcbaed2a6a33d704a233403e541418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a2856641a92d987b70bbda230cb3cd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e17e8141047bedd6eab4760070185420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a1b2cf14239f8a2af9a446481346e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e1c1527c3e149b02328d6eb26d06f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d28f20d4b817351a2565396d7ce617423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f299c35d2665ee1037dbdd673b46e10f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4fc0dae769cb96eaf55e77eb573f85425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012c75b06c0a4758a2aefe76b6153f1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a232c08864e6a4d7d324273cc4d8ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d235c3bf4989b7356a2c168426800428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618012d8fcf03aa1fc1a09a52e208fe4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b9acb8c5c1a72c1e959f335f03550430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2cf118ba3e96fd93900338be95a5b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea285b59640f13f1b8932e1da78c9fb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8751efc624d2e1675acbb5b29ce61433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a205351e22a584d24a1ff211a693556434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae8f6f1abab3c0264d4fad1fb6854f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36268865933ae9535022abbcc8ca7db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c867f5fecff4e07a40bbe7c0efea81437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef0127aca9136a332cb7199d61ce773438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5721744eebbb8d76f0c74361df271eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53758128abf30331fef833cddc19db8c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad71d58cfcd3ba88ceb8616ba08852c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a793d6d186aea472326158722c219442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3505ffe8b62e8cbda158b031e95ae11a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97313e647e642b713cd40678e505b55444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554df5d6589a031d4546a76f8f503e8e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6097c69441ab5acff06f876b6d3375446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee7480fd9e7a09e39f7eda9aa8ee01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e43ca891cdf1f91bdbc11f39ea27a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d046f7005b77d04ee12a14d7ce0966449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b11869dd04d20761c609dbc00e42b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4b5387c6a0466553e0b312a108ffe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394fe3b229f67c4cea6c48c5bf8cd8d0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262884c643472b1d1508dd592de1b1a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d93f7cb35a77f8fcfd68ca58ae12d0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1966dfe8b3d1ddc43c5e21ccaab27e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2f6b52f77cf86f071bf5670d20cfb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b78f14dc66c6106b5e748bd4a49fa62457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e184aae541b51844792ea20095066458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97a9e50d6740c81fe7138509fdf6a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a352d10580d15644e23180d5f09920460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dd14f9165fad8766d987c093c76bf2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e3e2f9ade898a62925e4053801cc71462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac8cf9c0df27490191a4022c802ea5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ab677569f86806f9acd79e7653db9464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b52d946789dc53eff8672e7cfca93465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3799255b4b43ffc0679d0bdc9dbb3e0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc914221f77d891478f5257272693a17467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280f8ee1c7e72bdfcba80d248c1e6af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ca8d6207edf37917e43a2b68db15b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161d57cd03752c737fd708cf412336e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d942ab31057e372b55f0997abb0df7a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c716f5099d67930c322170bc36240de2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f87ea3cdb19e320cf1054a793e8aff1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a12aaca5862287d449ddef3b8061756474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac84371ce13eb5962974dcc5e69e102475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c56d9be13b129e24d532c43e7bd14476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8d7959355f921dcae05fab6c6a23c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa19b50fbd0806657e53d8a243313b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794d403c1e3d0cf549c37da5a990ef9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f6be623d0587818a22ede1aa68e14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84115b3489f2016dc8bf210c9a7887ce481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1591cfbda1fe44b789f15f59078a1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc36987344b333f7d877fdf463cf702e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511d120d039a568acf1f0638c5461c6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccd312ecceb8049fe7bfd0ad2a2c95485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983002c4a37380a8d16acf7936bebce486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5140f6ec60eb549240ef74e61d794487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e2098c55c20ccaed87c734715ee47e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef568b3710c325bb4fc6e1fabe9fad6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e530f61151f8e210eea4d830ee7952490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a9cb10aac015984167af00d8651c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489785b902af0ebc904aa077a07daba6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d9719342a57f7d3e621511739d167493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0a78640ec2801ef88559ffb6dcc364494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e4f2c11a9f4a60492d7b91e0d5f37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fa32a760d30eae75ddf0e01cdcb8d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295e1cff77b64c72ae82f79849d5a93497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f1057a5cff5d9d7abc807dcf4fae498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6eac75e22a55b99af3821cc549c60499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43491524b1503aa1ef9184613ee0ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d4f8710786a0631e65496332b48f3b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daaaee05376f5af38c20624690a3cb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd81675abfb15d75733e3f231a718a9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bbe5d14bde5b90d8d3bb1b1a73d395504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f50ac6b7001ffe3e89494d1845cbbc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013805fa0e3fd054687d7db11eb7be7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d489cd53512dd8b0d0c9e12f220f6c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed52c668dd30b1eb2f2c6460c0bc24e2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc0d7a8317eec48ba10ed810fe106509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcc47d9f794e7e7514ddfc0242cc6a0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5930f518854f2840b0a113e1b39da315511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8d641e4da6a1fc3a22e893d015e165512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60fa697188dc3855784f189725c6f8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce2d42bd39985f07c35a0447eb5c81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f782fc3ce0e02f606db34fa0f171d17515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77c079849938a59ae6744bdc04a8591516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec56435ad3a669c094bd2904500593517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39f6a78df19dfb701758537d869c364518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0ed1ad298ad81b408f6bf6f748c8a7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941dacb0cde01abce4ecfb3e572c5ba520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0d1ad9829b8f3119711cef1bbb865521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3deb3182c82fb803fd66befb577e8ff522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ddd44d470e46d263e68e083a333fcd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1159193628c74d870b0df2485cc6bbf5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b92c60afc5bdbe49e30a3d5e829a190525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb9aa2a0479831d4780f83d3cb6655c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b0c45bf81e2b5ed2695973fbf4c009527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023e4bbc07e473686dbbb3ffffa8d1e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f56e7af3a8211cfeb28b33164a8c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f49392c1732d0c16a4dbdbce504cee530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1489fee061242dd5a696b3cfb3231407531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b523685e6a49f380da89de13fc7cfdc4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e226d2157c91b31502fff1a2f9fd761533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bcefac03c793673301b9cacef9fea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21cb632a34561ed3f160140d57f2d8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459040776b1f0854d0ace4b533b3322b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6c4979fb1091f8015256a00654020537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6753c846cd0e5ce627d1a41e8e9039538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea8ba71273ae40ab48218c70db4f373539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea41bd2960d56d37caf721b61b4f07540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b6045abc82b6cb2a08b6a305ef5c8541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db0265504c06ebda5710c7c04b9acc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ddcd8efa1ed645600081a10a40b174543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b8c51ca44354d4285de6d1816dfed544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7fd86bae9cb6fb72b74bcceeb279545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf52e108f1b7747f15e1695c1f310c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0086c252ce144f71b988ad3ad92f50547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f038222ef5c693ef39687268594f97548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aaf91754872201fdbe852a3a7fd4efa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda8f367cbfd86b136b32859f2227fc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e60e50bfe6ad528c3d8e0ed0b74cc1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597c84a006652569389dde44c0b5f33552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e5657eed07d3b6d0bcfbc0dc9dc29553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f58961441675ba337cf645977f495554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741cc58adcefca35ba1c61ab947ab63555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086ad2cefd19eca32f826e346ab6771f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a504b26ccb82d111264f98fbcdd9b5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba6a8720cda65f3c8391ac58de2012c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce52845933054e1bebf35d2b5938bc7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271246eaf6ee9f0d05b467fe831658df560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4b0569c0ab7eace9ccc6d116a82e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44520589237ba0b9fe7b1d2ae759c1f6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19e6fbd3dc536089934dd8c1b77d625563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee0faee17e39cd3c5d60b0afae6d9d5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d525a3b407a459e7acdc34bf5d3e92565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a330b9f93c326859d37c4dbaad03c0a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca425f9e469e810c2d5c2d2bdb4678f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd07eb59083a20136a443f0298c0eb7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73b40f0fcb5ed1b382947695dceca2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a140832ac93fd0d36df0772270af06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2455e62cb44797fad53f671c8062d8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859ad3b95ab8634ba04f5c3adb7dbe7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a8c0e4a86ec10f9eb9ff89edab01c0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdba322773d85306f5b1b1d1c7abc323574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef01188c0475232338e57971defabc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee1c72833d3df5d70fd7d71ce3206d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c913464c83c789e77eb11c72aaf173577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c8b7c3af588cc37d50abd7f369c3f0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799876bd549c0341cad665e31d608814579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96630eea224eba95c632f3249353c5b5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085d53de1521325b982314dc57ce704581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba18fafeac40c1343d8b5162c6dcbbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3f777ae2f2164e5f9191690740021583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e8dcea74d038a5be2579ae1e573fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969ceaa524358ddfd5e1baf7191da81585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94092ecf55d24ff92c24a32d592fd0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d46c1cd896f081e2e11a94f182d8f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c2eda25016964edfb7cfffb91813588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100febf9b723fc63c9213661d49f0265589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1798b873edbd3c9e8e24bd8a5255dff2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f5611a5ed7ddf8c07da99e049ba0b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94bb6154352b6951e8b33ea105942a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6a8b9aba1af1ad40e2a1b87825139593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda25ffd0299dd0bb91bb0c22f54197594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475967470b4308190f9e796d2ca270a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84d72edfa84a8a9e3f3a4ee3ebab9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711cecf47c08ee108e1eb39d2b925f54597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d91c276e3e5c1023bc075dfd46102a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e76772a8b65c6afbca082fed6c7b3a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb17b676d8622ac4c0cbe83d937dc9c0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4440ebdf58118c43c81535181cb13379601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b2da679be90aaff643c03d068da7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca9fb805f6f95eeb9e734de8fb7768603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76fe704a00122c62afda6bce1694f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294f1b615f9cd8af7560a42c74f663e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fb15b8332e6eb28a3618521996580606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64a71bdc6a33ca98fd5b27359bd12607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caab2eb7367bc11c989721be1d95f18e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62516e6cedc8c58635393a1f359fd3e3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8722c185cce38fd1fa8b74e60889448610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d61c9c244c9b358d6bfa9a5de5143611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d2d9f96143daec385cbfe7a678e658612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3dc67b4534ea57e63a97ce35b8c53613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009170a2706898aad2ea268e0dbf125614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757d621768e2f6c7acd3ffee4325d6ed615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1171523f68d84c53275f2b67c7db1797616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72823d23eef0d08bdd502bbb3a8b4992617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539e88160a1a4998a6a2e36e11eeebc0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfa4b7dbbb8021e454db44e41f702c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03abffe13089c82a4264ef497da363620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34dbc4af48928d72520a7aaddcae12621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2a9842e0697e0ef199fd7c6a0497c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e2936df72227139520b276920baf31623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e7229d6fbf21856192daa63402503624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35362a737c376c8db951e1611f4abe8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab5feebc215faf2e9ab055ad1185fe2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61866e9448628fe862f54c1a8a339e72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc06290c04fd206aa4ef678a5d3d6eb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19751e9fb47502fbdc76a54fb29c6c89629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd07fddb433e52b9931a790fa1dd7a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69a96c6da8cc24d00728d8c075adff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae97dbaceb6643d26625deb306ae32632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbdd6a9f01b5735609a39d0883583ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676d81389321ac0ac8c6d4450df8ec8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dca7b8d060bd596a87c3d6a2747ef47635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f57c4e88964a66741bb1ba335862e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b0376ffc2f6ebb51f89ff17f3ed1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669c45a545b140fe41f06e946354a79a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc703a3ae2cb6be624e9c807e289d1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48e36adc4bee7a6ff95c52c63f61f4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91820ea23c4dcd34a10ab0fb48287f86641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a514cd6a7d3ac9a252e472ded87df95f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a9ac7fa39db0c991f73a16226d47b1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef5d4b10ddb59e7d47c155cdcea63f3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4267a4f2f9b49ea6caf6f26faa78a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf05589df12d1770179f33beb67fc37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81751f6b962769f392b35f16466dbae647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e62db840425216e775c6536726be9e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1e2cb2e620ac98587754963bf86c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f6d32c5d85267eb9af634c8e9f42f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a5f3f5f13f8f085e1f11874b9d3517651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c584ec61704f1038685e0555fecedb7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a8d2044aede28635b590678c59ea73653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e421c18bad78f8aee4730bfa3aea5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e944ae724d5e59405ba800b92e9f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d91afe069f295b70035074fc2f776656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756d13d647385db6822b2a5e1c3fb09657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df860adb3baad0b5524ca9d6177611658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62da68606654325fdd3ce329ca81da659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02184de08275605541b0d46692c8628a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f701fd4510347542405c1503c1630661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11de897cdc3b68615ea11b03b1938cd1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161cb64d2d8b59228de128042502007663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2d7eb220f61c7e8ae3a0257bdcace664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb25910b34b6a4d428e028131f2642f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ab3f9da8ffce846c828124e3a027c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba79a97467d7474bab176682c2831667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204cf3f74fe29027a13e29d6ba65210668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe777cd680ce2afef63a7fe9b4e123b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea7acf89897fccb803888e42b2aadb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1deb7acd0d235ab7d2525434db95e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d130edb14353c0b0dd2ea823be077f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806cb164a5e5ed8465b95bf054a987a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af27ae831880c5943a0291ab513fdc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d50293de5b702064d2b2bca55c3c9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8629399d27c365108a4e2e81d485aa7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4e74b7ac465f29c57d05c36644540677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29bb54b0d45eb65e9e61c142daf7796678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb40e85f607925db534a2de6e02397b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c1f73bb736e8a7fce66143cb10c31f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58743538500cd1f9e5fce751c4901aad681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca8a9e25c600e670d9295da9be8c893682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae05106d88261c4efcc9d583f1ea9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e660c8a02635a1df073cd957f5198d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d47d578bb89b468876f0417f5ee601685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c5a2adebbcf26c447076349c9a3a3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fa9e9833b0e140bbd4306867bdf87687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e89dc6fab5e70f3c7d2875d5c210f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffdef359de7a9c362e194638b2af29d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de709eb77171761887cae70135a18690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8c89c3688b6eb5e8e40d19badb94ba691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333cc38bdf33c6d412ec868ce4c7c12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432ff67d841c2cfa1e6d0354d1f50e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d6996e54d934a1f2d3e4b40568af6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f39b0c23d3c44368ec5add6f2ad4d1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc82ac7001b4ef1475b5ff5d8a26ae2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681419a059bcefb8ce7e30e12dd762c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0409b937319aa1f963993b75f3a0ab698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7522cb8fb77c01d00be5969995b7fdc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f56409b1428cf96ecc24175a38842c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53914958eabcb72aa262e70f8721ad701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfb1effaacd80c2c8865104558cbb2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fa5a3699cc0023fc55a8c3bf82a5fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b7573e7d66f10226427bdfb3d796aa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad7514b791b27f496e5fc65f3d1efe705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995adbb26dccfb9276040403defbe256706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2eb8938d9ad64fec1a28eb096c3d6e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47492dfa4b72fb90ac8525e602d0217708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcc5ef735023e0b743bdf29b0c09ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e042ca1288f60ad098d6ec367b361c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37af422e4b332c2d72715732cd4a08711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4554e847f0d699995912f28d863e851e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca4855a7c3d56659713f7f93f1f28e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61449d7cca6314bb99a2b544f979b1b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648398ebeed8d021c46b8907f751dd7d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b88f7ae003c616c461e92892bb68fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fbaa1953754e58ed57876c9be911d1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7657dfe04b7af5ddb0319646b6f15718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93d8350b1c2156bbfc74056311d7b77719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5545cc5b6ec463c66c3d9c72f0f598720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c75904dd87267c0d81965d1836ae61721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a0de2e352977a4ce20ea45a514e4d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2129928a537e4c15595c36442380025723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010e5c217585c3e16848602aa084608724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d3c55c606b0a592a7816042c0da056725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97300d2044334e3f1d6e652e41efc1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef20da7d0bac773f5842b23fde7b93f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eb3e5426e0e368ce5a8bc1390b9618728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2f0da00db54e966ed9a78f021b41f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b923d50d22f46c145652a378d26b50c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66714346d52719a42e98aadee8eca370731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f67cc2de637bb754487365157b6a5b5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f1c81b0e6a89f5296a5c9ec0d5fb0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfce7a9e7936efe70838a19282e41da734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99b29630d33f360112ac472654e29e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0f5fc0ebaa757f66e7f60f2a2ccc1b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30adfa16a44e1ff630666f3d6d50c99737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbd8d65a23cf2e08851f90350a53a67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddbcc2800393669b245a8aa780aad51739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d93c718d5b7067810c51c3050f13bf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168ebc32d99e00e85a1058f5e80d199741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49f61969fa4ff6d92052a493543dd6b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52251e639b8bc960cc7882e714718497743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9c001bbebba9e34856e40ff8e726aa744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce447ba31fa943b788f1b1640550f7c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dbc83080d3ea59a2cd77a4e6efd734746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471af48be906d114b4200713eb009051747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5984a4936d56d46cbc7b5dc403b0bee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa12106f03063a64ce193efaa0523d0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc196b74804c8bbc8a1aefcb884ecdb7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc8a55cfc6de9f80a4b6158dccbcc2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a0638715bb914eebf5f81c39a411d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb7e797cf636573561b3d921e219ef753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2000a025aa17fbac7c0c801605a052d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1d398e89a2b62abb5980551fe8ebb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698e5844cebd19d0e9cde8604bd2b697756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c5d440a858375c178b28c7855bee4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720719dc63e60cab1f8c856d1f9cc826758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d3e782d8794515f0217af4158c23759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>