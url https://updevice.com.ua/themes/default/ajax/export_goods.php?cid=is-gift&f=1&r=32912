--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1e2237192b69d6a3a0b7d8d660c941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00aeded95f72fd13328f91c72b434432.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa414e64e0ccf4239b28c1a9a42d0a23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5acf2fdc1775d2c1e68bc48d3cb374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47075f9cd4e4bc92bbf6775260c315955.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81ace4426234325e57f65e107f5476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cbba2809b1c24e51a860984adba92d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee31a0edc50180ec42683f2a5402aef28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db6d69f3b7e45dabd15ad907120f529.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3560dedb9c38296c5be4b60d128973110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80163736faf98040e18891c849e4d68211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83073cadd8d298126e00bd70c861bc4c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2e0de29f145c36ecbc5e337e5450f513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64d90b7e772287238c370129f6be0a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bb70be407bc4e9095c2bfd71765a7c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e57f602c8cf4db499d28ffde235fc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90384cc6cc6003dcab932088e5d223bb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe74ea7710aab4843b359220c1121818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba761aacb094735a05af635d2f709019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26081476acef23e6daad9ca61e9896d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8b95bc10a33ead0089b336048810921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977424d28e2b4ee30c2bc4a8ad315e9322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242eaf20ebe06b587536e6eb81ec68be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0ade0107c2e6ad1749a0cc69cd9df24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6735577b77d6d533cf7f1ab005b9225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb95b5b006b2e09271414859c6a970a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645bcfb1a5d9ba082b983ddae40752e027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dd07baa0bf80f4f7d87bba9193a66f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123e3b22bb1357e9febd491e194d95429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc2eae6256448ddfd8ef729056387730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45f47e9422e6cc8c43ec08e660d52131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c0cc43fdff36833f8063035b7cfba32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753f1103d385bef84a26eb0aa4a05cb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e84c14df69ca7a5e50ff165d6b189134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a0c680de8f0fba00705d1a94126ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bee71c0fc2ce0f4aeba838861b30436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade315c7c6a116fd7448bc768b605b937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9185aa79f8da0049aeeb0b86a8b4538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84951d6b2f57ab32fc0df9c5cb3fde539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae917e9d45842a6984c3305dcfec41f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e9bb75442bd5c43351c95e602d19141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6710b55e1159ef4d79965097fc0b3542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f229b11535d23f92087a08764094a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baca355b8667aea3c8c074dc2d6ea82444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec4cb39e308ca1bf62cb5be788fd6c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef03894c6e6fb6fddc4a044b53beb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcb14c7cba14e6884897908be6a3f547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a95cae67fdc85a29df446790c39db48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17762013d03ec994db41716bbf1abd9749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667ad501e69262d023c13ccc680cab350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a56811eaf96f8d38a7be7ad8d35d151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d59d173507987d56cd65184c079f0452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a96897a886e06dfd59057fc985a0853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e50d577e2d28bcb82e6f094020e4654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391784a4fcacccb97c5212ad3087154255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eda44631c4720c61ce7ac7a7c42b2a956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af80e262bb6639f7300a791690ae4a957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db2e7e71616334e3dda440b69916a858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597fa62dae9ef26808c0b93ee0fe8e8959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b57d5d66476aeaa0e00d137e113b04b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c71ba609a817e278a495e890c2f161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0859853c5a9e9a0021ba4c70abef632362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683bf2b4ad64c753ec6db807aa5eca363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d1dd602649c5671199baf4bec128c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dbdd94d2dcf07b0c3ba69782dc91b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4942a6df50deabe449b2da278e8f466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a71171210742699efce0d7c2dc8de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02463b430efde822fb26e5c9a558f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1adfe74bb8c771fbb11071fd23b255869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c7b3701238b0f767e0ff24a5aa49a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b12610c9dbd7ccc8e6820ee5e55fabb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c44eb83c6fbcf1423582eb22ff1a272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f45f4cd9e88fcc0bc98123f3c20ff773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f322b5f31975f2e01b86f476bbe8b1f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8905efe6b2c3bda19eab21e1bc20d02575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536dd76e380b9ae46b71a242698657976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd0ffa3bf58f4a623f6dc3e86c2e1877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e8da679a149cfb86093cbb13b564a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e15d5582ddbbbaf58e2a090697e51079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f67e560d6e96bf009c08c2096fa42880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8953e2575db999a7e22ac164f5c73381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3937d9624269532bb61842d7f2cc32c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eac888032a98da0533b57eef05f1f283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39771072466087d99eee81be2536cd884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1140ee349fc24a6533107b495f2685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c32f8f1429139c1d7c35d7353177fd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60284f5bddcdc474735eb614dbc222987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdafe2184f148ecc737f69bd09f533a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627383cf908c1bf791c352bab03e890f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623acc9c8196ffcb0bc9ccb62589773e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a0b9c0eedf37af01b6604e7fb492e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca270e193a41c3e278bb53c478714692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390c454f818d01ac885ee85da1e4ca193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0277adab0447d0fa77d40089c1253c3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dd93aa4dcb566c4613f92269f141295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee13db6ee534a3defa31cb72e40743896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1860e0d66ddfd300347608337d1a89f097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8d88fde769d132a20ad8985005d8198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078781e26d6245f666808cb7853a912299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0415f93d69e7a180ca572160075d55100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b925289203d53ac01eaca863a31f7d3a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5138d757a8674fb1613989ec8f94102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c1afcf3e33ad2f2546e704c12b5c97103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa10e4bfc908b78dc3055c98530be88104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aba4559e5cfaf83d3a1264d6af95e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2651d5d82202aa2ccd2824094187d00106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5cb3c1eece80914a6c81dc44979b7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e346c25c55f4df29ac6195a14c1143108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01b6bd77b88533a530c84bf8e9faac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0bf254c3f8fc85b45e72e934afddab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b426ca33c410b0299dfbed1df45e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa0b5aff073adb27088d86666637d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1d2300b7c0fab014ac382f13eb07b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821a4975bfd5f8c45054933c7cbe650114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb702480cdce4f5a63c22cbbe4db76115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f16ab5f8162fe26ef4ce1a3faf35c8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02486cc2eae337663459c9700c232c70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74870670c0bbe6d15c98496e448e0fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be67e8ca3230ed20c68c17bf60ca3217119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19817d59b4fbb0830904dfd7f3ae63d1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6505961dd9a8e7300bafc152bd0741121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e45a3066a82e3bc7acb8b863edbb8a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09ce55645fa92bcd9dfe00bce9fa02123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ae8d2a8357f13c67f6471ee3febda124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ab264d0607d70ddaf509aed5cf128125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e05a8045e7c6830e64f682be1b3021126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392883855b680414d7ac7e9710e59e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b384bba0f81e68cb6f24689817b534128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2264fb8f33ff96f1cf9f9f415fc62129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f121a42e244d10cd0fc01c3e4787a2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add23303b200e693d8bb60c749d9ec1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43423a0d3abb39495fd40520de76bcda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5ffb4603068a2ec9ab13b7a05f597133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762445563f5c18c518cc5d2c35853ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2cca834c6e9a5d3f7b86dc497ba15c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128d030bc4d864e0ec72e78dcc47e6d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee14e46e5231c75e97c6de321402d4f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c12d3f8d902ac684ebb237d05e2e59138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581547f883a992899e882267433b1d47139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59202fdea35983cc26fb8ea1fcd99df3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24adced3153a75a9bae5096e2b9ee840141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6fece83e4e84a7a39701b4c86f088142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2fcb58d95c231b7584a5f6e27197d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d413d3a4b91523c666caf255ae86517e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5959c3f674db8b5487979dc02728ef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344cc5f89cb69132e327b79a5fa056f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab70f42c7c1e616f14bd14cf207cec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f5452259fe413934244e5b23e6a10f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25f02f2951c552dc7ddf659e203cba149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7a5b8a83ac92a0f9cd27dc4665369150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acb53e46556592750953730c84a2b7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c821052d9f28641a89915435237dd44152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce7a4c6e73d7e3f4109b0aae7e1fd42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af032b627f48b4ba163ae3f7040dc224154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f527afdd6c0a4e792336c9275da6714155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cca0e22001e2a5f9ff83b8464e3618156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fbe95d237147b402213c1b975c7b03157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad4833bf1a662e550e54b839e2dadd8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043863d22b9e50a81ac6c279a394238b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c6599d10f0e72330218438fc59f77160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160b3f4240728030665ef98c158e3500161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606abed08325544ba7ed74ebf1b604b6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed015b2a948a058c782e4c2deee244fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b96e36efc3c966b88869809e425f798164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70addb0b3152c881e548c79d3badc9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0088524ae54f85dffa0b534bd20c0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e7226a7c2a9e8b17a17b8fcdefe3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19f77103c58e739c6fbdf5c5e5ac0f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b343c2fd4097664d10049715250f249d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0644bced1eb70f8d178b02dadcbd49170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f281e14b1119d324fd82164506cc622171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee334de1658e1b67126a4896b23dd69172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c7c933f68961501c24ab4f1d5adee173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c4810f7e36cdaa62a5f9bb9727fcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d2168f82db14157cdc43a7a707b69175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f934f35e2e12ac8a92088060c12202c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aae264fdf344c02e740c5c933c3c54177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e038ade0601b106ceeed726da661898178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59889d4c21c3b55f3b805fd34f688a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022646ce5cf0ef677fbbbf6c2ca1dbcf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f361d061815be5879aaf233ff0fa3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822851bd82683f1fff6193c39cf6183182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a38808e6a250d8422a81fae67eb7d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e192127534e12324103b8f26f0cef184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985cf7a0628e163406018ed09cd47325185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f514b5abe54c7995f52c18ac7307b27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837d44c35f35960e359b72c551ba9cce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e340a98bb56e464d13a11c900c51b67c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071bbf3f37cffd207314efb656cc24ca189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b07166614d68ee5772fbc8575d3ec4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6af626b134bcddaf75ec116dcfba5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e7cc9154e9f14b2e77b127b16535f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb8f3d0993b1ce4bf5b33e11614f0f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f7449f9f715597c7c47ae18e0016194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8385d9acc90deff0b527028f003a1d2c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b04401412a5ccdd23458588c8118b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcf8c2bfb32e5f0552ab9c19cfe7e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acfbdfd805c8f9132e94513fc75a0ce198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52985c0992276ef6b810d6bc79df3af4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5ef65002d482e329ff10ec57fdee1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb423202d9fae42869d4ff0c7fd8fdd8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112ffffc4c3202f44a99af41da0df63a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca804866d85b03caed47b61cb11eec6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1196d269bbcc6edd46805b232f36c8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e77b53c07fede2356d9182345c49e7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c9a42a3efb928d6a131e83fe355788206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9b160937e962b3a7cd452747ea2fe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec015b061cfe4553650374d54e0c3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d09e96ca7fc9a7be30f8a04246dcee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739edeefa8399b02224c469d73220f5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad79a7391601a62a8395558e36b2d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1e09cd7b8b39a8535c4234783ebdf4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b505a3413e42affcab91f7421c46651213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902b23d38b56f6a4a15373ba52001b6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf1d030ffa56433fd1d511cbd0f947b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee682c9d3e1de756261186becf30bdfc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444948d0d629a75675dcbb1a80aac77217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3184e7e628389dabd2dff95326bc8a9c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1689f57c29f1684f6c3e00a5137e8fa219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad40f6eb0052dfa79dc800dbf808791220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4bf77b243f5cef0f5a4483aa6ffba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f87f59a82657fece593f937f7fcf57222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e8367f8d652f0a3f3fadfe05cf5f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46b01903f280e1626c671dfd642e51224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c333ee02ee4dd97fd3c39053747737a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f305fd117052c19dd7cb4bbbf2a7ddd5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe3891677ed7d0b07a79ed9443a14a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed879a9096e4d44b4bff43d0766b3c30228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841d070e211e51e7d73793b9e816eca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cd682544431ad4522952829c997d5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a7ec28da8e20a93e45e2fe2c6b0b9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa5fab12496f864d7ef347c21f36c9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34459d1e44f7edc5359447d6ffe37458233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74c1ed54db9d33dce0c010d835dfb4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e235eccd0f84109949b5fc027cb916235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84b0393d54804b62f7ee72e7cda1e43236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6499b13eabf146b36a2fa6119f333b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e8f1fe9e941d54a5c7dc0cc9abade238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c42492c63cd138c45ca4b218b5474239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750ec4beb17f7a9f6f8876190abab0a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64429e5cb314e89fc1a9f5a6dcc5c013241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233bc3648fd90271bb88700a91e90af0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edc69bcf0979b65c963450715c60fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e0a4aafa67b51d46a3d46906932b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d0becbcf03316e249f0daa2a82e47245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e658be06a82f72d4f69d18e1a2bf438e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee890d3160782f7458878aa5cd0e9cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e02e3653f9de4c1549fa509900190248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277896b7608e326418530c6f7cbf73c7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaac5cebae96d013423d44be5281f6ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a064cdd185c82e8e71ea98ea73409251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed066b3613dfa0dda68aeb2490d4b886252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c40a2aba98b62990db97f4d472104f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30578dd9e053234b1e0f0305b458965254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87549be02085404996f66e0a6a8e1443255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1d7707429d560575311f37a990a0ce256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a67d5c6a24f4edb9c928b81aee9672257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496a061ceeafb4cbc771f2becc274567258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1530bc62803ce4be142e450f29c720a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb940c6af8e2c871befe960497b100260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe1469ef4003f93f2e8e0bc5e0049f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a95869b928b83788e2d4ec510e6495262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3a5581502b7e1bc396b52a33dcdc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b1331b58d609faf6df688d0687bbd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c00cd505ddecb650810b242011a87265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f911c6908753b41bf1669b90c74d513266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9eebd7bf8198e1fdc380426007f19267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2bfbaf59d34e5041d23ca5f10e49c4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64712ce6f0799b6f2be4b9a99e83b06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa69ef58f0efbb36738ef9fbb2696270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb6e78c0ef125200a5bad4f38fa1ae9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a48eb0b2620a8cdfca66dc8a05b06e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd758a7cc07395d8e02c67c573a021273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f8a44511aecc677e9864775ab525b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc48b1b9ac10815080ee5f251f35c6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e1cbb06b5d5cfeb982d664ddee3f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7eb123854a26775a3a43a9ea5c671277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a503a2953648fae92aa42192777f02278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f85433e9e628298c468c342ec8b0f8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7530297050addf760b9b940b107f55b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1e36b0f24ed484e4a6705f54fc0f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775a8f6d18b24d434288005234de203282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ba775e0b390c1cdacda2f44f7393f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb99705df13fdfdb568893649011c83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377f47cd724d7828b019c0acba514b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e02653e8dfb82a86df129db255190286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9721495c7d38d45bb78efc7495a57287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213e149cac4ac0e064283aa3382590c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f70b85f26cfd2f3401bd664311abf2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e353eef847a602d14377c46f42535fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8869c6c1ada6bc3e21f409da089115ae291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b455f88ed2c2fe3e8be1e75a2fdc27292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b053f765db50c9bab150bef8679947293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5e3cbff325353f2ded9bfa0eef9f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71360c495ebc73579e9f33f65bf579295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ace5ecca637a4d9619ff74d62b6a7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826cb9566f37fe44b66a9344bac46dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f595c0f52ff9172c29dd94c934a7ba6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdc999513e021c545fb31ce8cb0c70c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca60bec66e46d2b0eaace1ce249a7f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc8c673e7e34cf4584adfb3a214040301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403a70e18ceab2a7c985e311719d551302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb23a65dc0a9af43bfab2916e465a1c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d526d94e05747a0430e56678e9709304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68fe10d50d9337f1f529f444104e274305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4effb189cc322cae178b35f4b89b80bd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b60fe1e4852d5724380205d71fccce307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c18501217d6ce185611553a24de3a6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb17254bcc3c8aec75b93c241db35ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293c3dfca083d1d5f5a898fff88b9c4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d9968a52ad8257c03d2c63735bee5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5633cbc5d007e2c2dbb92dc0832256312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c3e8bf32f3af3bde4d08d92ac7365313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4e211d8497e5fca5fee7f4006b195314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f49a7e045348df347aee22131f54c6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a19060af8459016426f282f832369b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3753b4772a85c0df0960cd35a77924cd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f512cc9d137647b7170b65a853176318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5067ee2fbd26516d1938068f8ff40d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d4ffa0b35deb79ca5704445141aff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838d1813ba88c0be2bc7e6ed629b0fe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee188d9f6252ff5b678d6883eee16e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e17adb6a1b4ee1c6d551a46cdb4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695bfe7cd11e457815991bd55496c954324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed851e34fd6d661971c3db66483beeb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915470577fcf8cb0a1d44b4762fb9e9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda02b9d3c7757525381d906c5eea0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb37e7506d1279d93e68857fcd3a433f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281eff55c79bfae0ce0cbec3502f6399329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d5eaf346da7f3e3fbc6dee9cdbe17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a598affa98b0acfe040b4a8f2ada21f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e104e2647382bddcd1fdf30164518332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead4dd21254cb956ab031d567f0bb88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46064c15891ad8e96498dd81474d1966334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e5ca9f68b1f424ca190417fcc884335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c6ba5556783f88e87a4913f5b9e3d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662d982536f187566400a8e6f0e32ae337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b34deb651432bac657b97fbbba2cfa6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e4813ec80b8aaaca8fab297559962339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5479d183845909973cb4a29f236584a1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f9e27e88a331827a603ec16948d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41af0a3dad725ba7f9b33e292fff999f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f783411523b8c03fae43ea91b965f384343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14841bb0c8ea08dcac134ce255c67c73344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a6ee4cefe6ea8b2eebd7a45f26ed8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f86ef0927938da72e671fbbb9a4680346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0daa52144c5d62837d925cadb3dc4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cefd5184fb0f89552218603c3912f1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3d1b576d9e8ce1be4396efc9f08cb0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334c30720b632afa4720a1d8de85ebd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e7c4c1cd91f9a40c63fa187726cb9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6365635d87909d30e5671dc0ecffd02352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fade001561eab550e35d1de732b3ed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d6b5d7646c2261bde268dcd272934f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ca99566d956efb16cb2357482cc593355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3bf72239bead126a1f2a59992063e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234ebcf176b508e3dc2408500e433cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909b9b7b9e58f72805cc7a3bd95dbcf358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10ab9378a99f14c673c630a43bb4597359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319d5a5d1374e000c69029a79f3da20360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7ca95234e1a5ac61c696ad52f363b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efbef37e4e49584381f5aa3e62bbfe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11181e947c648646f8de1419e2beee20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3cd3a979439e0bf57d2f4b6dd7d55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d669aa3fb13041ad508c1c10cbe5ff77365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b22bbf17a986c48296bb82f59c9972366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb864cc35e167a698e6e89813e9c4cff367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df802c12209c937263a01807ceecc723368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9049ca243bc0bfa0da5be7285194b1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddc54ce57f427459e6f7fa74017c55a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7ffa92b6489320dc918aeb2296b76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49358ba39ee066baa33dd294542d70e8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2526816566c2d0fc084343deeaacd373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd12ef61cdc75dcf6f0f1a6e3896426374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220baa8d9391df3b290e43c580c4a2f1375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397c12de4373875776cc0fab7297a00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672600e33c35a150b78730579250f21b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962d1b90ad301821b11e8d7ba85fa7d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cafadd2df3e9b833169451322457a8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aebfe31beadf7483de9239d395dda4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23360757c654296baa325b27f6c57808381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a516611ed002342d0372d741f60cd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91560a7893036078d0b0c38a632a9717383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2ada7c4305b222142fb2d60df4a43384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875d5b213b9d47995569aa4095d4cd0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e8d4e775b9dea69d4de0cbd7d3ce9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8f625977f8149053c35a0071d0990387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb642ef726ba3bf362321782ff287e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a13c8c399c2e7f0ba8dfafe19e57b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30946c91d2a12da0114eb4d2f373973c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125246eecdd44c284fadb2abbad72db391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93956230e17c49e22ca94702901eb4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b93645aaa32de09b368d209a47f7b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2289e96cf5dbc5d2f0f757ae0c475214394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad222f79dd30a9c262a46f4376614395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019adfb821035b6326f4662f99e80da396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840ae5db37e59bbdbb09d3c368d4620397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab67ee346e4d979da270978e9322e3f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ad862efbd91584e77aadc15d91714399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567729fe42c0411d4040551d30496ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b18a084e12b1fe959bf171e7794d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e855a2ab3ad830e5d52b0dbfbbd3cf96402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46614b1b2eb6004cf00421e9374c2b1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887324eb8da0fc5379a9475b280f1cb8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4fe5f46df145499336be137d82818405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27fbd63dae76a17a7c199519352b3a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dd5d59db30a71e45ccf4d14884d73f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66436dfafddf833eac205b657ca1ebb7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5351cd8534465e9699f7ae189ae538409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47e8fe1bd62fdccf8122301e2c290a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0d62ece365e76ae673caf295890b9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a69b01dc3b82a2c2613f1281bd5cbe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd89deac8e65a019a4ca376f0e098a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d797482eae476b9baca4a899602c1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af7879254453ae6317e55dd5179e21c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a269ed0a3428b6a67d348ce5a2b194416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475742ebf8bce6f6189cf92f33b08459417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850258d61bcc6c7bab6b562323d1ca89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5c921d33d2353431c9be71115875a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fae087de315a568f4105b22a9c9d2df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce45904710d609ad7dcd483069f79e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354654210853a928c90ed6e99189d095422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6dd0218f0754fcf6a7c16b639103cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc74231b501d6d22d2be24eb3c89f13424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643bf9ba44f10a5f5e62c7ca6c2d09c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b88476084b3148dcf31dea15d4cda426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f880a22adcd5654fc7c922c5edbfe16427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bdfcbd891fab139d78d4aa3270c1c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7d9ae2b8a59ef291269e58efcbfcd8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8560a96a07a2894a94af4659d21026f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae8acc87810be41bf267b2f8106b8e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cef3ca5196d8589318baeda532c719e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5b447a51a6d4d439ada9f0ed259c28433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae2de3622641486bc50eb85b815ce4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a2b6a595b24b13ef0461189e8479a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb281fdcbd04112c3ed1e41783205436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6037a4ad3a05d8d5279251e5ce0b039437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76118c874409f753e1fc032893404c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4affb525c06d7d3dddce5481911602439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728af5b335a7014fd96552a3cf95d27a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c34a88f3a0bb8171f4d67a8d4331d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018fc154977ec4c7962e0a157a05760e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44552604eb34dfcb0ac2617f7af7e8b8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e6d99d9777bc0608b00b23f333c1de444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d8609edecfc52a3077240334853b2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ff4844a0f0c34a08ab238bed5b02b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68609405f89aa8d8338b7afd76e84f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdec45ee5bd7a638aa69aa05b8f6a5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd8d014b788865dce0baeb130c9360449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ac777edea5a2d6de810dda914c42df450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc24a464b27be801aba2ec7e6fd5db3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17225643af3168c798f94d53dffa591452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8e91dacd99b71858df7a4db31f6f1e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1169e4ae17ce7f69236ec20cc453a8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e8f2da735dba82aa5b42cebe59b56f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b89a5137fe405cf8a870b4608773c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119289479e0eb7b06bb940f64e65c9c8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d3321eb1287ff2f69cdbd861026e1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2807f10a6133566f6e42f7792984fdb4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723be72650b781a808d9a8f5828466f5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a966917a30b4f0de9ed814fb9573d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b3e4fe11e1955ddbede110aa538f6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91bcc3c2d85f4732219ddd48a00d74463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8321a02cc3cd8daf751714147cef7c5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e873555bddafdaee20a4916e55d9905a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dc7d2e1274df1446c1cdb26cab39a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d324fe43285979fc7275ba9d110e7b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d3b9839e3a2a2ec13695c1aa95550468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53785dacb0baa5e03263db253b8d956d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af045ebf91a2b4b6f0c9c58ea2e7b2d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fe6c144812762dc75ac9b4c521659471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f102b5956d3897726ec929317d8b281472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc521a3ce08008026b070f63932fe7f2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feb0c4f798391a0ce50779cd9ff927d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568e8179f457505769c644a92caa707475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc81fee4788b18c9d98d51cb39e83e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54e6aade89df72174028bc539c07a89477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f764c4874f22ad2340a26b0f9de50478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20309299f1c8f30768d581e512ac65e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52509b1a7878966f19d106ed9b7e5351480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04044ecc1f3b0eddb5f1044ecfe6ca8a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95391997a2c1a8fa2d94209d2bbd701482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97538a4f9d2d5022be2af12b63ed36483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0950861145cd1bbdd2407e227b7bb4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8740b61955d135d0b9e6e68c6d6e92485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7510e8355729b2f89168c4c432b6fa8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d77a1c8e610f59970555d09010e411487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e24e0281411efb73c67ddbf4d4a2d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a922205f31516490981d6646a58c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb38a8b6898e1449e282c4ab6a19ef6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df2bbe9b00c97560a02bc339c914cc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013db6ffc432280e78cb695a7fed3d9c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24d82fe0bb7a11cd33796045c57b86493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f374d89dc1ff40fcafee19a6ed1bec3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a11497762110cca651aa5d4d38f34495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b9176fa68d18150549572436ccd4f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1857a4c61e03432da00934c3bd77a4e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a0d48d2223faa620a8e47834d5428498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6d59ee9407d8342ff253019a9e8219499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b070da0543daa61c01471b604b4d44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e0803bedd32a3fa4c53570a7e686d8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85636839df1bf61709d1e71669201c66502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156441032d1c5bd60d2eacc4fe9bb716503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174e306b5e18a6cb8864cba98fd7ea7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bc38436a5149d3d406f5c7210dc86505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d09ea2aec877dfe068d5d3e1da6ac6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bbf2b466e61c46c669b6af6ac5738507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff24d858c6d456f9df4f3a77dada35a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20bb081614045202375fc1d1691df7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f7aab0ec4fcfd3e9ac55e3b68ff0d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855ec2eced6e8cb831f751787023be5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab19e7d81b21c0e2af60d483ea213b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a73c1a721114334585eaa5d457e8c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd882c550770db0c8b22ab45ee3ffdbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d192e22afb59d5cf021a07983e8a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf9b7505a9f8730872787f09c9068516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c59556c088cb16093e0169e426a0d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80aed21b92cb01e4521d28fef281ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd653de8ac76f9cb75cf2c40ee8df43a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9587b69a30cbeef757de53786a6ad424520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706fdb0009c4d63116424c44556cc56521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c406476c9b17f478983a4c039b360522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12442649e6f78b38939143b84711de523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb4a087ede943a7338270042a7fa7a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790d2ce3900fd6f32cd5b347b420a8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f033ccb1088efd19550c62d13eb1641526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9275e3ba70a4266792d1acb98dad9e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54f1b51482692bd7ea92af7e5eaef30528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c4ee556037bfcfc798388f4eecfa1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09547c63182f1ba19ad8a0efbd7c9840530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df27b810cd2c10bfd279bfaa9f95a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644ca99947d404a461a09dba58cfc44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc65eba52cb169af52588825867ebcc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6195dc67b74d1ea1a50e4004be46a6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ebca02b78d08dfa0c19cd642f0b10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0206f7e66d81e2dc324c861e1c7d6b74536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92643ebc3c438402ab7cf9cd4fbdedf5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a896c69cc6b5c5386a4d33e6c0dcbb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82741cb497de7c1632fd894c40d52bec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a721be8d33ec10ad25b431faa20297f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132f4a628c7709becef00ff83b73d7f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735aa4d1b568cb7807de381a64a9c46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc3954b5148a2f3fa0a402362137a2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c96156a131606304ec6dc403b6c7c7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3ad8bd17b51c5da33f2481df5e61b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556e52d27b3a5540a21573bcc6a1d337546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697433cdfa2ed7cb997eebde70612b5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3856dc1669ae5fa654c5759cdf71572548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af879d4de19a445c154ead427422f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cbd332a3ea94bc511181a271a5aec6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8287de9cfc5126f6c5ccbb5e59112ba551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a641c317b8cfa1b75a1b130766feb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8913864b30c48cbefc23dd13fa5e8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b165b0b7835a4187399dce135ebffe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2737559e0a90ab697067b84bed5af7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec03bfff6e96425bb9e2340121fa31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8817a72e1870deee246dd28066c3ff557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9af198c030e13d7f403cdf6ca82e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f3bb6e53ebb7d7f7124460b39b631559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43291e3a4537b46d5b60185f086c76c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48accd8e0cd5f556f520e0f635a7164561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d2ee82348465c151d51f5c3ad27a05562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e247e934355ca39c8102a2c25bab647563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c3b4b458b7a5f2467344dabcff3b7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb4d8da64d3a3e2f31fb7debde94c6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff708217b066917cec9d544840ccf97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b91f3101eba15ac3e6e1b2c79ef740567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f1a26fb96970ccf38a44d704ec7a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b8b8e56d2d24532a3ce663d0c167569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20446fb12ce4bf03332e505b9d9eb2a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f867ff91b79107f9bbb8c2e5845ce1b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e273c2385a8f095f30af21908995c924572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219e2f1a397bca3430be7935567fc69573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5449c9483d64305c3f59ab0b526080d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e08030169f2be895b992ed5cde71d61575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0346d82864f8e06370ac7d2556d1a1d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deaf7486184f95a7d115455ab6a1b14577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd484325657055a7785b63c6748b8ff578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11048fbf4543e561251a5c545dc38579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890235263e009d40f7c68fe4904633f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c2d116dd11b8c9749d83eb2f7529581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32fd2e5f311b4f14134bc5322014ad8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312fb35425271d87cc695fe299fd524583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592fba81c31be4d90902e3a13ea826ac584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfff9e53a1afa1f8277daa0012d26d58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6a5b4b9b9675fd9bec031304ec206586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c8fc747a787811139c5f772bfc1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb5ab8bf8d3ec95889fe8095c3dd8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d5d652ded6e9b04f56c18b0483644589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da550ca8351f278bbdce73b316383a9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a8a1008e616242a4603b1de17a9a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ad14098e0df8e50928dfa97095f7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187e98dcb3665bf2d4a3321cc9ce74a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b235e6d6a44e0154ad7bc6ea1a6bfe594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff07ff31f39f0ca3b91f0f5f86e758595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475eac2dfe06ad87f0678909904595f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68184053efb8063a72e8764fbfbd49e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2551130f932e9983b956593aae4c232598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6e18e7208689972ed44c52e655653599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9a91e71efa235828bfe9fcf4d9312600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012b7459ed6bc702d776837f72435f26601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5ac28ae0efbc41f0f46f598aa5c8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccd8b17e45d9a2070c2960eb152c8b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee06d01783d9d73913bfd84ec7aed394604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb6d37ad6add5114cef3e55e0f2a0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaf72e70a983b77c4b4f268345d033606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be45f6fc5a4f6c3ed4ef514c95aa1836607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f42f714b2806faeea0d1069e41736cc608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2acde725739832842c6a6d1429c96609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2f5b56d14e0a5afd310cb4c4329587610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c26fef51e5c0a61a7b171ccc1cd34e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd7e79ee2e51ae3a67f6d537977a0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7165ac44d1bbb6d2ab51eaa949f3c29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d19d2e28d7f1d3fff3b2c9c2330b8af614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0a5750fa59ca06bf8efa8f121a3be615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80e0a627e2ebf5d6e13ebb7b286dbfc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03605146fbaba4a4584522be627c74617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eebde8df346828ffdcad81dd27c02f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f2229747bf52d37602553cf44678b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d5361ba72fab675c5eb497b3e10e9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1446b90049656b9fe4d082782c2e87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05bf090656b6a89ad38cd6c39ea492d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c27154534b318d9f87ed5b0cc64b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578fedc77df8b7905f5adc5e8782efc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae042cd3e38155229af3444f8851ce625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e050802f9a0c6209ac8d96ca4f21226626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f2ef5d1c3910ba094215480ac6de0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059a96e67c32e631e279e635a3495fc7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea620ddc5c7ab14e07dd3e8d0d20138c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc9d4a0a3745ef56b27eac699d34ff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c5e24639c88ae15d544d9287fd20df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5160381fffea9e5a43528c8f1d76d92632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503af074019a1b202f324eb6ac75d40d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c6ad96633da04ce970300fb7252ea4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aac5b8ed7b9d8978f1846a247b1de7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df63810f480c1f1481a9134334de5ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cf5f37a4cd24b4d7369c431b5ef9b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e047ef5e45d2c8714ff5548cf4e4a7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131315321bec4b90e10c8a168a7b601b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7556541a6adf91df92d8a9fc5f005640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e812924c4bb1902189e261cb228fa73641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4b3cfa29439e11de166bc12bef87ff642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb72f42219ad3fb810f7c676eef6485643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4bb453e6c4d5a733dd6f50a57c16b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967eddcc405aa52a688ae703d66c9173645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a06a821b5cb5eca37f71f4dcdf95f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7983bcd7cbc2d90b1cb043df99c1685f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6051988052fa78e409973cec250f6f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466e004bf413351828f8d8322f2b920649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c902e4d126634296389258955b6ab34650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703638e64d1bdeb0a7a19cfac00412f0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5422ff70315d677ad97bce8596ed6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475835c8b6d50dd426c82fad4b02c4cc653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb42aab038dc0d9dbcd89fd618f47654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed1f14a8ce992af2faeb3a8fb170ee655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cbedf7001fdc0fd2ddd0de4a6b361b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105782660ebce17db30a24ddf322886657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8cb88f68f197a051218743994043d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081e49c33531df035beefd25540b350659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad219107148c74697823e41c982b60660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e021f41c9fe5303b59f4cdb77b587661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c40f0562d6b4fc7ebbcb2034d7b6ae662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1c7bd18a840a1b6daeb2db455d5f0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9cf4b0bc817987e6651b2e62f14fe3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d58cd5f144a8b13d2c0a4d79d37b5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f555785a43f744c6c75752718a4c2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9f55fc886d5690825e85ce53779f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080265da175dde4c2db0d9fc8786a8a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899be1eee8fda7b7267d2a6095cc77f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3370565b13af31784b15121f14bb71a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bba1c12fa623a3073a562b5cba1810671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484cac9da61551d376c4f7acfc113b8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9bc4f9ad732aafe14210bd9c978453673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a715cec6dcb7563157964f9e5e84a40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba391f285b97af1332d2a4b16a22df675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ca646365be1232fcd0f3c3aec2490676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5af67ef9005cac1505ba8e6442b969677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3d4259fad6b62dc3789ef32090f4e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8b1cbe87be819f2c1f52fb7e081f2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddab6b6f0a329f4875a33ef04524fc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b8bbd811d42323891151ddc0c8025681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3066bc41a5a0a34ea33d77fba84f64c5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3130e64bf3cb5fbd938e98e2e1f7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79da1d721856493d0dda0089f23eb3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0831c207f8b01ac5607ee32636e2cd8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cb620de6982a8a8e915a5bedf827bd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505801f27d7137105281e333f86169d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac8c922277a68fa509a6ca1b990ff7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de34f18730198dd418e1007d3eb805689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e400aea62ad4371273f840896ddb2c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e94d8cc98667cb729e8877e452b96691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8396973dafd4f3f4ef6667226108e62692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf6a431612d0c3fd3ffd47eb941a7f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25fed78907c3c71a84f6f95de65034a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9ea5b63fbea0cc8cd73aa9eb35767695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13b1edf6b17ca97360ea71e03e56e64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee168ef84671b067f5f3394940ebf203697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df649a1326aa36f30a5dcc5a1c19940698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fd0e5cb9b6a0151606819c5683a2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd30b4eabcdaf30816fcc671d8355b4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdf47378e8706b7ba2adc7321473379701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822d94568c864a963347a6df722c290702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922f499bbb5a95a593d8f8475c65a21703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f970bf785469d6224101992b0a2a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980933fefeaa12f3e60502e3c8160af0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3445fcc6ce24ed1f330e735b728690706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85035773781c4212746ba99d4975cc12707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04eda90f370165487b4eac0bf8e4e12708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca400059db031f6dbbf07d8393238a10709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72fd9e618fac543a6e9eb8ecef2159710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465008fb65e4af99365b3adec8aeb72711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3f715d66002c2c81faf15e23f859a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f19580cc757a9f333757047daab4aa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae48d06ddef2c03ef0d91dd96691191714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121b8ef751c39f9c0cf1cc021ecb761715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1671b98b7c59717bf19613fdd8677099716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42deb7f8bf66987b4a217d72b42bc84717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9ef0eec3ef2fed38b89b750d666a5a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d00beb310af1849673620c2320c40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bdff99c7ff4eaac8604622f02c974b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e905e19367af770bf2c018b5961c96f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92faa345c545ec0f2694b188cb82e31a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b962370bd5b531a1ea61dde61f06c6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b62a24cbaedac396147021456d72e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3631e05efd9b453bb01de6f44db43f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156744e618611a9d5cd4fc7b4f1dbaf6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e8ae8ed238af2e04705afc118e429727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69b8f689f7cc7fd3c1b0489c163f36728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0af8eb7fc3270623d15ccbbe361dda729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf563ebe922252bc5137c4272f653c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21bb5c5a1a2fa4a57f2773158bae2f9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354804a5448c88157fb3df615abd25cf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee79f8c282cb4721d9cb73fc6f39779733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5a07405e66a13a938e80faf0d73722734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5f1d5194243ca0366536b6029f238735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f8501796d4ce2f0cbb1535b1d9fae736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2c4b6302a012e5773033e2a336fede737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95553ee468c92190b4982b7e9922396738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edfa8ae7149d6e539f38bf59ba6c680739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112bfeb98cd58fa257acd856349127ca740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38098bcc44cc03bf81e6820890f4bcae741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389a05aa3dc9b0e5aa15d412e33771be742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea2ebddb64e38d7c347b1db13c2fb1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6d591e29290d9527852ec80500bc81744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415a2057e881846f901dd10db56d3be745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a4616d5605cea5db1931111cf8354a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a31aa43ede4cbaff003f7963c5a90747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb22b8362fa93c1b3bd3c278fb0042748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cfbe4075ad49ec1ff661b7ea5b8d0d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b9a3690bc80efd32e735bcb749c0d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab827514b71bb818560af051797ae36751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f8ec6905ef54024132c9b7cf11339752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ac196d4ec652f54e8ac3fa8c86261753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e024c92770d8543fb718f46f30c56e8e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f74e4d76df7de50822b4bf2c02479d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fa341f2c2d20fb7855724285cfde90756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d523246f395d6ffc4d663cc45b9a8e2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03819574d222a9e376f3b6b3ebf026e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d22fca77f20d21d67c948db268827e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb37b19184b1dd8bed9e8621d5c6a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f84bcfd397d24e8a52cba6f75b16372.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f1aec33049fa24cd8c4ffb5f1e1283.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b4f23e8013ee624206798ec5cce724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab920ad65acbb85323766d30e0b199885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40fd4799cf770a1a8709e38a96a2e776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d246bf9ed05f7d880d639637c6486e47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb898b42a9d26d6867d9b3128666538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f4949f36c1be37fa106c44bcf39729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2949ab8ef9505c67e8f5cb3a521b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d938ddf9134a61b19351c8b5ebc24d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb7997d70bfc2a951e215695ece678512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4dbfe9bd612dc12cad56f6397ac8b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096392249cd7f68bc00a70d148f3375a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c41e83a28c79ea84f6133845982ca4c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7677413df2fb37510e6336e58ac32dfd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd7f1520b4a20c1a0ae3c1f0c7368517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ced2f4adacf75136ee0f874d08a7218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfe3d698b3717b0455af360cf56ed2119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33098cf5f0d540ac44ca008e75ce024720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6cd39f9d9dc0a1dd48b4f3541493f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac1871892a71339ea788a138243bc722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239801610b58852c73015a70255d54d023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b160bcd6ea0c20541ad5cee8b7b7124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245f90e26962af2b2c5201dd2d11a3a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a885551edcc9e04a751bde88a3d1cd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff2e5244ce958d568a86cc447230b727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eaff0fdd6b7661316b57f08313651c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d896018778649ec7f4d895261bb0729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd46a5bf11e2d801152e92a34afe1630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc24ff65262950a3ae7882d8e0747431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8a02be81585ea7533e0eebabe0bcd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ee02fec5241d9f98b7e39de202d3b633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f5a3bada6a18e69810e4a996ee24834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b076d0a5a4643073aa3e9d466615cb235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c5ad10ab4d28a7c232eca598bb2a136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f17e4e7fe3ef26d2ddd7157b9dfdc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202fb64393689954c9d997ab6f2241c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb276accf5f0ac76b33c62505166df639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f5b7709e872cef4f43b7debbf6f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548ebdfb58072122c47aeb4961939441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fda120506289ef4939629abc934b9042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a59e14c64878d6a5a3fdfc79e1a9943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdeea1467676426f10f4eae27509b8c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b612205126a183bfc921876fc2c299f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403da3062b4b9ac67c95776fd45bc6146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85f1b69f01b54790942c4a5dbc5cf2a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb4fcb685c8ed5962ac9031315ce09a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3fa3fba35b544a7da8f252c8753bf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46a537dc2199b6d7f933338ef4f1dc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6a76da10655d8c48767d34462fb41851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be463577d851699ccc4558c0dbe4fe7952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb4d6769bd48eaa988c8297d22a44d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49998eac887e701955478726d23f1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7277dcdeddaa1741f164d0ef622f10355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f99397b595565589c01809fe71ec0f956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8c8fb2f51229da49a600d9380d6e2257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314ba003ecd98004a8b65895352e5d258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186b91a312e721bf18e006cb6f5da92259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a85a7b5959b0bc696b3d978c77e52960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b4030242c4b6727a4b91c45cc285a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb106f37c8bbf573812788d06f2bcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621120b9d5730573fd47cbd71fa280db63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e49de6d9e5cd8d67d2b2ea8fdf2a4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada6a118cf0a12202bd83f9e15bf17165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718881245932d67644b45fe8a243947366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f3746817ccb35f13b5f7b2818dedec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903bc367b94b7bd2b6af11c3be44b4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23b5d1f50e1285d9bfd679ecb39e7569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6354db67b50a9a0b10af906b776005870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0bebfc86f338952b08fa23b6f931471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac9c2964c2bba21a042dc93b7fff9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7825dc9ff06ed4a6a6df0735e47360873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02e164e0b7944cfe04fda65d12dbfd374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a24cf66aa2e448814312c0a3b1f3a875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdef7e506326fa6e86a48fa5020b9f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae5ca51cf275be52bc116e1f7fe3c577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c9007de71f619316cb96e804c9ca1678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f619f3753c351a882d4df9f26b26b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd21ab0a3fde9f74dc46681731019ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3211f7d8ee2079626f4b5536cc1e16381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c994fc56d4ebfd6b4ef84c1dd141f8082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f75d9bb8de6eeea70a35566df8c3c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f9d3084611a425b7e7cf496b687b1a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e04113d5faef56c162576193762e05f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b98c1662cc00631a212ca6e137430886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5506427ea5520cb64f5f945b85778287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33feeaa34ed2b43e2e39885a69cb860f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4684382af0b301c91476c4ba0ce35289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b212bc7f1fc8a66d5a44bb6972562290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be02a78598c62ea3582bdc39c02e3ae91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14920481203bdd746a634ceffcf3cfc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b012ebe7da7819041bec9cf50abb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54deeddc1c88bd354411bce6e18ac6494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a02fd9b126c03f9742713b9dc4761595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd170c65b51162eaca6886650838a1b196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9fbc161efefde7d305d993b6f6381a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d565656faf9ff8635a225b010111a398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729510063adea69e7d8ab3b963073aeb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef59902c899c577ea9d23cfb23340e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c0c23843c423504a8ef84e213e223101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d924e1a5879250c9de9cc2d65d7ebf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33be8f26caedff509ba702a88911338103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0ab6749f6bd408c41a6d31dddf5c4d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274369166fe7dff752d30f724095aeb4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd79c3932d6fc328f1426295d16f5a18106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6716bf925e3b70e760020c70297694a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccbe8c7bde48d9703f328137281da97108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e901416b9cae430a267074d80859db109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dddd28cf7fc8a9081f3625e54f2e47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908436142a1ec9995c5714d3bcbab010111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106b753e551ad4b15a1f867c59d42e17112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85766966992c17ba5b43f1f7628bdb6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b390df96f561394f32d3d640e07d8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d69042fcaabd58e4ebeb7a848e42f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5d2c4eb0d60ab786a9039ca12fa383116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96b7ca6dcd4bce27da6c5e2e002bfca117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44e1623766ff6bf20345bd00c9744a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646b7c81bf19f827eb13e0f5c45303ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8ceee676c1087e7e99b39f9c65e3f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bdef1273679aaef2154b74cdca799121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740138e23ac53c89b89db5df9c1ebc63122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ecff391f20857e6540e856d584d36123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a82a9a2bb51f0bc4490208c2e70e92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c60c16e24976a19c81635836d67a7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3246dbe8767fa24f8aa99220945bf3f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e70e38584ef3060e0266961a2fd49127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e32abad2d33539b4fe229bd95b906128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c14d462cf07ece14b783876f49e2b3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39bf97db16f0f2084e95987a1103f9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6effeb4ee9c090697979aae8002bbea3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be208988c919eccd168f83fedee421132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f9da0835b71dbcf772187c134ffba133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12439b2d6e29b68fa0cd48b64e4f55e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e43fa01f22bd1de9a1474e457a663135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f4de532217114bae2bffde5693d54136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2694f385e7c1b227ab0b9d289c4965f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff02acf2d4066568002e49375ee64a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de2fd9127dac08ff668af14c968e7d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3c20853d4479c7a7c806f52379748140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b81ed5db7fa294d827da2679aaae8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd1ad590a32d4d0b456593dac9d7463142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320adbfb7c0ac414be189fcb7a07026f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9288c2cdfa82609d9a4ade20b05c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295a795bde7e3df53f7fe44da27d3ab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f5bb0deb7aea7bf06bb9b084baad4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593751ac273f236c2b9a88fe36319426147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795795bc1330d160cd3bac6e0da4e076148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a316bd39bbd2f3e67e2c8f6d1830e09e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1368dd8a799c42154659a22755cb88a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b4cb13f03a4889e30b80f6573000c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeaea11f2d3f903cef9da01b9ff00cc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab21effd6b4a27b28425740d8d0760b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa218f2de96c40f4cf8ab4eb72305f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89736286ec0f3eedb6122f891858cd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb1e4460ae07ffca1923e645ad9bef1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083016a39ac11a63f2a2c7f5790a02bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d228e63543a8b4201b4ee3a8dd709a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d552acfe487beb32ebf8dbdbac2ce3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f4ee2051eb1fc20d9fa2f3c6bb4261160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dda2885236881e4f4850099560518161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b317eab7c0b42d6085c765ff969cd00162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e7feabd3631ff4965d3db68cf54cf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cb85fc68bb09cc386f4082d0d0d03164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcadbf9bec5c0915e53e95bea47493e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2700cc88a688c0dfc89f065de9cca687166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0cb3e4007893caf52060238b87403f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6ebf02e3a0c1b051d1d7836df4af89168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d74c3e07dffe299dcb0ccb24f844c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6b4f35258cfb9d947ebd8b19b311d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2657e7ca1920d136be182c0468dcb4c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9024f3e29a6ac0e9b6b00553457dd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d90444a8dc163acf336661e1c39975173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70403a0f9cb9a9e5f7d6849c67c78648174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf6ca40519f69006813ce08961df9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f649213754cb67f01219be8cbdfa52176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77495165fa20326b7623450a9f3cd58177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0cf6481979f0fe018874326a31533178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca10828b241a45d3636d6257d4cc762179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f933d8d84935ea6c0bbb22f538c524180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10416577488b26f1c61c8ab80d6676181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e488fc1375ea47a7a46936c01c7800f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eab772d265af14fcc88a230d50ba77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5496ba856133d4523db27eb1b2057c4184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a8bac6576f24a382b3b9de0c1fa2d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352bc43a5beffaeda8cc6c7cc1d8c1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c750d30a6b8325dad10a03d3c34576187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84e6a1ddf78ba88b906511b5436b8d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ad84f8320ac637da3d3b455ab802f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d066c677d69278e9f0f5a16fe620d2e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6166955244993c01d8b56ead29432191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7449949fa671ee183c3fbe0d09af22192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77afd1fad89c03744bdc521e3bd900193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e708cd8cfc297b92eae6d12cb57e4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2f14eab5c3eb594702109da2b3071195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40135f24b4f44a11485022c464f475a3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb49aa159d4445cc727ae9105c231d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce916fd6064c69a2c9984d08658ed0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25aa2d35c033ecc9866db5945d35281199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6763a1e1352e69c49be8cd806d775503200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0a704edf9813caea21f85a2d252c6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d206381516971cb7d705adf5334ee1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15a7ec004c97cc722ac5a5451aa506a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862e3b0a2b829050e6679f8c9902ffb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37d9d00ff3d125119bd1b9755ee32b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95276b8132f1673de35e87fe3a540430206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03429421ed71bd361179914fbeaf578d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7c796d4c2cb137f0a28d02608fdd4d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7bb7ae7e3cc9a9ad6fe078f34c8e96209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ce7bd93201f78f74075f32dc5982a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c9b19ca36a30c48a67b959fbd2aac211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0476268e43502013cc2a21571bfb49212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a664baa209b95a4e1b9009881a067c2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff39712a8c25fc4b524ebe3764973db214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3917136d82ac2c029591bc491a3f6c5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac668ce99331d875d81289da296c0a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8f25c4bafab6a58f083c95960d178217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb699552e173793e892f67d04c9dc8e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd1bcff24cdf08e4eb4edc4b2dcfccd219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f596084660833789afe06c28b8f8256220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242c4299eefdd5895962dba5a4a3e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1d868c4a7a7ee7666f137373e1404222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855e36ec2769717841dc6b668cddad1f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a00684b478d9dc292cd6174313cc75224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57495cd5fe76bb8d1a551da1fef8fc225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390c6f39ab8b7c7570d38b5c6614f97226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86da9fbfe608d3ef8d9e06a14ebed343227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897c37660468d16256f4bdd6dfaef52e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512d7208cce78909e75aec48257cffd3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a72d43e49e84c93335c101d900a93230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2f1aa4f0da1a085927a47a5a26d5c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee787d9b526455502c89e554d2b53361232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d0ca64140016e542032703ce295cd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f180c8ef42855fb9433da2f05614111234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a6ef9ec9fff4424f3bd3273fdf1f46235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a301c87357f555afef64928a7a641236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba20571d56429ddc59810f5cd9d678d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a068bce0505a38420fa5a38ceab5eac238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860cd6cf6af63f9a91453b70448aec7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd572c2eb624a577f58b1ba319c127b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8afa9352753bc9332a500267739827241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba8ab01b3eb90ebea31fa3a38d045d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53d803fb22c5370e6bc595f24464663243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa3a4821ae7165d2ad30647d6ed8034244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2cf9aeaf32509f77a71e7ffd7d79b7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06cd5f9790d9a3398067a7c122e124246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4053cca7bbaafdd4c4c3dc7e79ebb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57341cb5063d5212b08751532d1fa7bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba109c0261d3afc26515fa703ecfb9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0834ea196eea201c9bdd12962e159a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b99437b67c76be5ba0a7834235f34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe358457c02a80c110d588f21b5278252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190db503bdf60026bbd9ef9482a4d29253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe054541ddf6122a7930006147beb7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1ac18cfd5811bc01da6029f66c56a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20f89382b14c4695e948b65560684b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473d6cac1529973351fef5d3d48ed50257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108e0bc6a0e72c513ff58f2a84fea5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58470a3b95f9ae366f156aa4672b8a21259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e85a595c46a5b1adde8dc98b52604260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf853edabb0cdfbcf2b5e0f3c1ede1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd83d74e26f92642a149a09a0a134da0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f27ebbd1553874f22cbf928e97f28263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac609d4cec705291b853b734aa67ab9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d485b643f16cfacfd5249b4d5e026b7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7156bd2b38ca5a05bfdb29c6f8c82e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f59e4aa29cf82895f2fef6071863f92267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087bf754f07c5b64b7b8e6cdea24cdf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524143920a5dda5193efeebf3a907dc5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc326b11b419c044caef0372aa6025c4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5d7cbd193a264b6c1a8791aa2d51a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf8dd7dd3e562a85df0485f27c7741272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5981667865c3c6ec76787ba8ea5912f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c91adfa34453752734b0761c36b067e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203ec6fe55bc4a6d3cba1e363335d3c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b56392fa5da454da2b029cdc5b47f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960bf7bfffe6e24899f8670aa7cc1892277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8734b2d0fa00b875026917881d60085278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ba80785312995ef0156895bcc5887279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e83cc45e6105549f910cec51c6cb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e3a4d9f9123937fa99a6cc99ac4ab281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc8ddb97d0399a02866cd4638d797d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d02b2bcf5f1a2d00cce44d83ea89a67283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c6cdc70354de27014472f372dfaf9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1dcc3597f7b4327855719400bd7381285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14120235592fa31d70622a20f4626d43286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1ee1e610f264fd8848d098936064a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de15f5501334c6315304df2b31c80a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c1b63981fb46fea4f66507122ac29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab41b09b9a7eb907fdf16732ba9aae290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96cf3e1df174cbcd2344c6aa47c3c55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21386db34801d5747a51939f8f6fda7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7478920072c0003195bd82a105f11293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7577c8bef2ccc8271b810f4dc063933294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32151be57bcc8ada639f3c56ca14404f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92062d41d236ff72134b5649301bcf0f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099cd09080a7947dac252339d1a8a533297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84964508acee847eb8bc70498f03a6e1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5325bec26c1c1898993e5033bf10f603299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a5eec5fd015f8ec162be61e3defae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418175be63162a6be300981f3a35515a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0886bcb7e09647c2fb7e894dc1b5e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20022ad3c27a445c529cda6b1adcb828303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a6ad90d2ae4c4f44d86395f73a6c9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ccababb47ba98d9489b8ce6d45d19b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081720fbe4480c111aae19c75d543373306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ec0ed67d878370260578dffdc3922307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7a97625c94ddbafbbe1d408fc44d8b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123fc407171b932e9eaca636faa26c5b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206573e6139488d8567fb7d3459c0748310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73971fec3dee9f8f406dfca0cecbcd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75098f3bff1037bb83a0bd56220956bd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2e1ff57728597d4eaff732083be71313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acab678077cc6fad5673013fd0be527314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa24ec5ec662f9fb019be5cf0fb938315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d6626894bbee43b72cbf10d3a85a21316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c9ea89ccfefa83dfdc4d85d1c75b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b396201b565ce8a6c9390cc45072b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3571107472dc83465b8182b7f3414319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293f54ff44d30c0984d0e276296fb3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c7d535767ffec5afd478919cc2c220321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713356e720270547bd55fa575b49f480322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bf2183ecf5a87a7f283d84de444e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030171952583c70a47fd8a2cccdabb7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d219a90dc40931bea59ad364ca6e4e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff51fca308bb737b8cb9f55dabb601db326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026bb6d5b9b116df1a87091266cef8b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb8960449fbb9d1cedcb4835500b37328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5bbabf45518f91f262ab8dddefad1b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f02c0516433146c8e71d914bb466df330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb12b2b8a7f538c56d8746acc0b1a49331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c43df91d4ff49f71a5742dbc3e920b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720f870881aa5abda83f2f7c48665be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af16712f73b0209f080a7bd9be672a20334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c6252d7488557c129e00af954fef01335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1520db76ed64db987092853f695f9479336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12b86ad9fb1abfbf2b3979cfe3f593b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa90bce408267bbce5bee1daf542779338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbfd6502dbe95deaa442facd0320a2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f8e9e22b63017d9c189bc99919991340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e3bd27598ca2fb55acb0d7b5618d2a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0d529cac32ec1a900446a789ef55e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa42487a0e8cfe8a576deeca760af3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b185ba83c657bdc466cfc34a2dd71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0888c7a4b972372d4aae90020d45a11345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837cd3d3d714d034caca7509b9a53fdc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3070592dabae84d687b526e38a5dbb43347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef5271f1b34a88f6138967e670b374348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f793b4cae2d578a7dd1718af6d46630e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d26535d48fe9ff1dae746718b9580e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1212a40b79b5fd75c7bb17759aa5d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f35a0188329eb6bab9b42c5d67f98a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94eb76a68883fcb3b29ec2bdee5427353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab31b468fd72a8cf58a2d6277c75eb34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77b3727e3c816a4e3794f75d3648a6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b78bd0b5533a55796c1382e71e7f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc637206b61854f40c3e16104f018e7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7987d73d5bf6024958cb559ac8b54eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821427fe489840657d75ca619537efc1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b355978ae31d9037e9a5011acda90a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8094e5e1d92d29fbac3eab8baee3bea361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fcb06e404ffa3652b5f76d1661eb8f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1750dc4f6221b3d564c93dc0dd2472d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831588ad50295daa1e300538e3359f36364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608084724ad69a88428e25822068df71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc37a4ab1c932ed396bc8b49c96e9085366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7074f6bae194a967ca12272297e7ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777696b05f33d4ce293baf1c86fbb62368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985d46e9adb5b0ae4433e4265ad0297369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ee6b1fba3cdac24809845ec1ebe92b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4ec35ee5db635f774c48b1d206d6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d466b36d902a2bbe1c84a3e05ef07c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f71bc718a336c698a082681d0eba8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e570bbb505521c8705dd090e29e424374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc79105d482c833877463cfe4ccc74bc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b158d5aea0ddd7569c0f740a6b3f91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cea3daa77bfba38bdb1b98bea0113c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06aaf8bb292b79d36c16f950d59fed6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bcac5b81905f3e44e82fe74735a945379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a77b173ab8ee4471d65a5dbab42266a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fd44fb1b1ee4c88d552e98818e7a14381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bb020e0551b85b14be8bc25de1941d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dae22938e3d1d80ea632086b7cb3aa383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42166b57b4f89255f6c7f2b97275a024384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf6138e7aff29b8e92b6310e9d5353385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3486e50dab6392afdaa3aef7370b88e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528525af4af505ab5446067c82de4fd3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc139a8b2072c034fd997207bb7cfe94388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35153be2aff0c932a7210107c108d4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0165957b1f7fb7d89127e4e982dcafc7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea85a0e39d455a9ba2f52230f56bfb2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd628c0624dffeb059f95b80b31fa22c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc51e8f0e38761ea6d19db1087ffc17393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347273046d77ac29c8076e5649ebf233394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157959b161ef09893612d68e69997838395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33752abbb657d3ce96c1c487449a4483396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076b0f6148249999966e9a1675564b0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eefa91fbdb71df61d92be4357f776f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39b42f8cbae7426c3b85e431b0570b5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17c403111a29389ac81188f7023860a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e798ce57d289cbe8a8a06cc307b1827401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886c5e8d4fcdf494d3ccd0fad9faa8d2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898343294278a2aa2da7e1e907891040403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1488aac1b4e5761dea5a7683a84319404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd094d7bfe016c49e02ad4ad7976f4a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaf726d2af3d739d34405ce58f11948406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e407953a4a9e72f415ed545cd1c85c1b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db9b739b8ae5df0182ac1b613a69af408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137d3305d4efa4e358c5c5af8ee4968409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c32818fcba648c557fe624c4d5028b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc452412af5587850d99589c64c9be96411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcfa0ea6424cea88a45fa8b70f21e0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a796ddf8bbd30422b6750edfbd51f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c685f3ac68f05478f7b3701daaa8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412afdf88095ca2cc999af47d23b198b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01325a1d9ab776c96446e3f540d8b4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3743d9793a701d84ddc280556ae044417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036d9100def64391c8c6d86a4d4f5f6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3f69fe5afc72af6a83d43d884775d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc1360366f68f361a63667d6a665e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce812801c754bc5cfd4d667a2ec7319421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e32d64999f28c837177744dabcc23a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcef560614766c35ebce25f51760153d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c50068ac25c6f71b98137cf81b51fb0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3b704edf6a8e7ddee0198dfb4ba4b1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c492b9d2990e2df009aaf3b8a9d93426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067ed272c334104f66165067d56b0993427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87761b807c2c8c0b3d830c42effc4cd5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dc5a15dffa6ee354a96924c7e8d94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6245149af58a692151495ae9a265d854430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434c0b7b480f2612a4d9f1233a060b5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058a2295fffbeb905eabdb279d6dd68432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfa40dc9878edee3f36d7a064a06d7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5fa9e0dcb944ffbf36cc82f4cc1e71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e0f41114fa3d64f786fd12eab068d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a822ff04abd8516616e95bce3a3d4a7a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1b35e1296c7ea19f530ebe2f5b8f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98c86cf365940b4e9296b455f3ff01438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ddf54d3e412922289d444638c2a46439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c0c14d645a866f041341b1ab0a053440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f081ff25133308f79a1b216461e56441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11d102f933f4745148e41f630b806442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3417c16080f26c80f5951f5da9d39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1d2104f4fcd265fca708f8c829629444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c9eaa0f02c451effc84a730b30ef9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac64cbe2a6eef989f3cc592b632fecc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f2fd397be1424706e1b06a5466c31447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b070b4a9b33c2b6c338cc518fa68d27448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bef3a342e8fa8d504777dd0f30343449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6524ccec6515dc0af1733bb557d1eda0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de190e7c9e3116b38969bcfb14ae8ec5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5d483238dfd964a6348497a293d2b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba52465d805d0bfd3a16d31a58a996e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f92ed276871874d40f2032105fed71454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95341cdd5d6b93dc0d0873a3be68bc4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7b0207a14749ef8454f05869ac5f8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322427576c6a9d45f36e7f1b84849488457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b36dcfd858a00de21c5165cfb55db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad8c84226512cf0af3cfe1d46cfec2f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd4b99513941e0a3f8c2dec7ce758e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037a6a327201eefc6ca04b2d94fc999461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb76cbe0d4905a9135ada0a3346b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ceb0faf08d67650151cc3e0339c0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491faeb31f037b08901ea3b673eee993464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643987a9687a70837f57ca745a7668af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465441d4e19fba8a6f4c453c0c182421466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12fefe9ecc10acfbdbc5916460f361467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54958337eabb989d574ecdd25f97697468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5f5b498ed658525d5ae6a63c6f8fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d064e3bd17306f1f4724f22fbc3b2cb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2d9e4aee91d04df27f9820f30233f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d452b403446842efb4fc2996fbc57e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb845dcd53375361f29d34719189885e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab7be858626e6f457414c4cd72cf309474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfe54e5341cc72f4c39464ba13d049b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a93206f877115460d48626d9b88e9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e41d1479e4d178ca298a7ef5f40a97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f1916b76e54d5c885b37cc242cd31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb593aa16a42d3fd21ac03198a5cc50479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32064bf7de88279e30343acaad6b5d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c54b65a855b4b41057083170785adbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8652156fb1a5f093fa1ca1cc9e62434482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433804686f481d5c728a215b173afe1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6db9e68765c5833daab02cc22dd29b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb50c8cc6cc06cf120412755bad83e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b52899869ee76d16e71d1eeebb6ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829fbfa36ad5bd95c9dbac4d80a31b0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8946c928b1591f2159859738b813c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920cc5c759043b6e110ac8c547d1713489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61a2b2ce8149ece68c3e3fc5cd68e80490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db143930f011380245c00382e17fbb1e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfd955654ccbdc0e960b6d953d7c5fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0210a7293af46c6b5752ae2a34ed1829493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbc63846ec0c6077a3f32b75dd95e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6da5c74341b4e5d00df29de2647ee5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e377f0d27c4f76524d31cab3948796496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb080d63a83682f6fde5682a8e1b6a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e577c87627af7eb00621cf07d9121498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574c3f3dceafdd257f917497bf8144499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8e98451393a1ba5dde2c32462b890500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe439fedf6fb8705ea8186f21e68b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539130ead13f121ea6277525460c79d6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ff081f33befa43ae9c551ba3ec647503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44abb46cac07132ad6fd502580e1ff25504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e52bd1f0cf7a049c31b4f7e473452505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda676b58c47cc58d41c365d53d92d8d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7fd9cc055c8a2e3ad46c002d5a286d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38622b9f61f17412f1ecc8e784fa166508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b7b46f4ceadfba29028d053e23c529509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e6c4935b1c389ef624fb07ad3d320510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6385bebf508ed7f3e909d1e333f821b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63312d715360920f2313d558a8a804c4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e177bea89dc69105210addb940caa2f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f2be46ba62af0ae4b18782730fa25514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91d909bd3ecb84ef8018985849a151515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d121d49fe7e43c8b990be16939888516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb3bf1678d9c9289888e4d7de86425517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb445a25f39b5e0b2bc81fd101c9091518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db693b896cadd714dc0ed387ba6e133f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eea85ca6fa3d534cfc7d62f612fbc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd76400e580f3deaddc08d46f8841e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc1f2aac7b7dce49baea1da820b8510522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e19c8138c85aa6f5d88905b3038e0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df70c2e19b641c7323d1fbd07b4f4e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ff82a4e3d13d40ae7fcae64979252525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26bf145737fa54576ed73c852df309526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e8cffce95c66f7f665a9076d3eded527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d33be30650dfed74d413259c9b8206c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c55af95df9a2fdbe7733b33ff610de529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71d9d559a4ca446206c4ba3cbfd5ce530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799236061b26ef9b732f5f8214d452e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b083e98594d8bd92222fe7ca8bf3059532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984afbcdc999b3fbf64c3d3aa9db10d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b01ef6c65305fc3f872c312c7d100534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4589301954cf68793138b9d3d3023c40535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac20b6ad2c6a10d319087d7dd7b4b5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eb61560850c05983be22f7087fb323537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba407334f6139d12c5e9c64ae614a70d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d5445ea7b3168d80dc34b40cd427e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4610960079919ecb2f8c6b1f1e9aba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f535d1f160afbe1efa4ec106b27e3755541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152eb956b141e4f3b52f09056c61e04542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfa7d1603091c6378acec32dce2ed0a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac28a88bdb752bd51b97f1f1c89e59fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a59ef0bc9c96ab4a903ac991fda6f7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee2f0885fd790f4a0adf7f67312397c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac046e112a610ffd238d19dc2200ab18547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c327c496a8caff241691204f6018c129548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caaac410984bcbc9af02d5b69d3b238549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d242f8bab80c737dbe0cc0309499e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee5596765b962f44d5321af1861d2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68a65c6689a20b4270646dc75d6d5a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171487c39a47518d6bc9ba7335dcd15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f45ce8b5f59000cf201615794614b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8545bc00d653151a8357e7939d3357555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6d22a6ca18684ba24afe40fef5f09556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f0de9e1c6c4e7b234cb87dc698bb8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3842a736c4cdd6b6c71903e9a8d0f90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e8cd57c0e89e5bfcfc798252e9dec559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c819d233fdb78575f1aab9009d9900d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a621ab92cf1581399d746b1cdde8e302561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f5219fe9d4ba9f6a6d4fe454ca08e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3772e02d687315bcdf06d35ed44246563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5815a384b6999612183cf0188a4c8a5a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe97d1ca187e14bba650551f23e0fe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136efeab67074cfe9a397a4faefbd0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db17da78337c29b6ad6b8c4842b1b38567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98854ede399434d93bab1e7a25241185568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced01026339b5c88cc5fd2f85c43f5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc3f2fd1b5a2f041ff45d82819e99570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c380e182950624d588f0145128950e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6290e153aeac9c75e70ce2bdc1f0c9a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7adebc14392920dc884078e8664b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33dae2a7168ca7cd3f5108f1007384574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274eec8426f1ef1878d62ba9fedc2da6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7dbf98ae41f1d83f477dacd460f0d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02e04c2bdaf50c78979b914317dc2dd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980e55f95bd7657004e56b4a68815f2e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7337d0eb76550133a9b17c2fbe0f3778579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d77fc0576b23ed70b56f467a193c0f1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d208d698ea95564502db7fad8a7ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68960c32234ec87672ed7328d011d669582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa38428b1a8c1920f4ef70eb3e75940583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec62e0feb565e9cff2bba6ec2eee462584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b81123a4a424e309f2e3a4f39d4fa2b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629ce24d68a44e071b7b455f0b99980586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64bb9a6b83be8eea0742ba9a7f0813587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36c2b9ea45f59d8dd19ee0fe0cfb8d6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e483a8df4e9f4a4741a0512a75074e9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3aea2bbe59a2fe1727024fcabd51f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6edbc0fbeb07af897cdcb3ef30df3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3aad1f20fd5691e5bdbab0eab1bdba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc1d345d2e69f94c7ca024642513e5593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f014702908138c430da132111d7ff12a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e45885a7b95e15b30755d3c625d80f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf40af4e3047c5c989b44c782c1c09d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d18e243bac3fe7a42f055a3ea748e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04e84b1bf15a10a863e0bd66278589598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc2a83c3e75bc0e2208e4490c945b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ff92e18101e53f0334d5de6dbb44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a9305767a16ca8f3a202f991eccc4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f293375f50116fbcb96954fa7f8a9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5c41805e820042362d1aaf545f114603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65082eca830dd50e1ef40738046028ae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdbcfb4daef5ddec26203e7cea4705605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007926df7f751a22c6be554591edd59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6917eb30ce3d14ca941c5e42bf7dfee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29f1ea694faa2bb61dbfb15eaa6a48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846a6c24c63d51f1bf9cdb6f10cb3f7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700b6a2c2a29243ba36e018230a513b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dfa567afb75158cc4965af38d3b81611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649cf8a08351b0c64c76e002cbcd02f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffdfc9a256b801a992a66e8321e1812613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7741404e654261aa35c42169671fe3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060302287e46541e2641609b4406d034615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01986f0728dab82c389d07f91e43e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87851929d3bb44339d7ff2bb107da1a4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfcd2eee4a1bad864f98613115cb4b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d535f4460c08096ed40687fea4f4b6a1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a958e2506871a6d89fa77d460ed81d0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fccaf94156028efd7cb34ccb9442621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54a229a85b4141ad87fa51fa8f33ca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f122b662e5b74a30547f2ff6eb5ef17e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abac9acd351a8d9af9f96efc030947a0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12033f6386a271d98050f39747316b0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e8b3e1dbc8e9772b0c621a9847324626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020a878dadde792a94078eb13b81e80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835766dfd07ebc87940bb922ffeb68dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a65f615cd3ad999a819a14c71b977629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925c5eca13df23e3e96096c34f36ab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f6fe0d4bf2321b128f5fbf6c419d1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fa4e76ab73da17bfb0c032cf811faf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be60405248956961d797cb5351bdfad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a774dea06fd1220be0bee482363ec5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b7c5f4880a576c099d79f47b31061635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb674e19eaf6ea9158465825e6eba0e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56959da30911eccbadc8dab5561a7716637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a024d2c43e0bdecb003f2f871659c14638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bfd6cb1b473bcd9ccc39180dce3b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba5d2ca72f7a7d182c603674d4672e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845c677cc489048f58c4cee4a50bf6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278360aa2c4f9c3316c5fd90a346500c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ded31aec4549c77bf2a44e667c384643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07790345007490fd5fcd0d1532d98e31644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116b7c5d2802205775ca8b63f5c1972645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada76fabd51f2f6f5be49eda82e3353d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac916cc83990a7e3785a6b138a05ef647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd6f3c9a8882c679cb143e42f3e4d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f8e5e5f2f6c5b3c70322135fe7635649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436bfeadb7c6ce93edfe669e1cb2926650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da079642c003322ade9cae8ec78b21a9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deba3fee6e87f400e7c08d0819bd2e25652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de3d2817dfd0e41853f53bc87715e3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96099548cf36def9e87db0741e6c0997654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4b7e88067f2d1b57211770b1408cec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee79595d96b82b7db052a1f3e53c78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d99b465e0e707dedaadb217bc258e00657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc74a63837daf95db9ddbe8f954fc8f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b269c8ffc9a01effa6ba96c625397dcc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c0934938f8be0aa7248ec22ca47aa660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1992f69ac967c28c3fc0b851465e1f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06707979441f524494eec0d9ec6af1fb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b36ecd5ae8b51ccad9637631e6eb10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b20aa8f86fe3cdf25ec5c903dbaa7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715fb7d8be6e8f9a01f4b60fbec3532665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d6496e614db94d6a61d8ab0831652666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e0ba301e18a0fb16bac75a42e365c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a658a727cdcece3c3ca6ab00c2dee668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56973384cfccc5839a019434425cca3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa22eb9e5b386d4a0eb8f6a56bc6dc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1be926acc127e64a17f9e8afd367f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f03062b1a7693be7e67afbb40e89fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cefb29ebbc3f46e4bee2e1eb076be2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee23a8f13f3c3e88cd1ef613e717e235674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5176aa2f9d7c914fc30765426d80d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45dc612ca471062a54e0a715431deee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065cbe349a820eb7bc82104f7b035808677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd850f148b832f88f4572567394b733d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbef9f9047644fa0a19bb69420ff442679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12032a593868b5ab0deaea8ba5fb0a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027980de5617764efd7e53f861e2dd26681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bd34db41d9da61ca64725c03bff07682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a495025a72b02298a8139c641b7b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82941b3a7411c6a66611ccf142288a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b64fab963b78b1649ffe951f43a1da685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e418aeebef977b3da9d4b01e77ce0c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfea9722be7092544523de1f0ea8b8b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aea6dd8b32285fbe53334857bfb75b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc385c31221f2bea031e0d6c89645928689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46839cfddb176826ca2d1a34ee54d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e433ac88a4e4f84b19e53bffde3d985691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9feb461c29f25bc9891c2afbce3119692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963339576383cc8408253a7af9b028e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb587649d4e446df4a948296665f1155694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d9e4b3de50c8bcc6c3be407cd0325695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e94c38a9e86b35fe61540aa1d9db06696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ac617a3ad0d8dce0538809e9c287a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84606619241efc722f44156a4a536833698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc98a47b5f53691e063c3ef051acf0d7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b192eb40947f56b1f8fd67a7ca3564f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d41140cfb68ea65e4ab50ae444d877701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938488498be24b4170d2d9cd577aa8d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61003888493035b7158d0f2d9778c361703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c49ba6f610b61c15fa865a5b63475704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b6ade8b5148bcdd24f0a16bd5d91a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee10d0c201f02e8d1aac9dde14e472d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43342f92c8ae50f194ec8734c051aef1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a877ebabefd322967f75a621d90804708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31fefc1cbfd08e8e9957402441e4b79709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9b4050111fd22d6be2a31c665cc38710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e1867fd5d9bbef64aff7c01aabc2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fb17bc958d201c942722642ad9026712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435f8e3617d2e8c1937c59a95b104de713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865601b91bc39b59a9be4f9c1301e1e0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2553d379fb87ec945314416201b25d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc083ca1e15932da450f37ffae292a6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76022deada9da695be8bcef1f6529665717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c9843d9095124d58c338c1b6bb926718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0ed55b89d62f706c97c6bd0d74ba6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701780f9917b5158ee98b59b06771c3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f78749e25170ffb8a15ea35baba6c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ac608cea5ba83521187a0f4ed553d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585366ff08379576460f32802a4d423723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da9f7fb667472c112e64547a81a6ed724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c259acab619e7c52e50471a33dd175e1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1680501f784d2694067bb3cdd8e4bd1f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e853492bd589b150e6d62c66e336075727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071b57f952366a687889ef8d6537312a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c72037c1dcbabf62722ba19cdb8161729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb6b22dde1144d301bfe1e7f7d1b9b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75305f6f6e7fee779e38cab7cdec34b1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716d6be5b250177153ef6e6a55027df732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37498b695f8256647b9874048239cf00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa984b975893952dfcd8d81055f1ed734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91fbaa4c1219ab6d59bba05da7bd5a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48200aea5b25b22bc6bcaa9ca46e8471736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438e5719a270c50c0c6638444593e62737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c0246a268f84db6ddde3d69b333ac738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c735b8679a11139370dabf474f6ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34bc41a8f79782818bf2586e45378a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd562d684a471129d304e52b2494eaf5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794144772552054547a19dc8589f321742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a8f1d74f4fefa7fb0dd1a134de852e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6691de227b64b6b96c1518322512f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26971f46d791b9c1271208d6f3042dc745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362c7647d831ab3490e117455ff276a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf50b2e00583038ae9608f480ae65e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72260813bd062bc94142c98a6fb152a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac81a38c723531fb427a779594f4fb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437e16eeb989559d70221aad2e7da69750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8bc594dc57e9e180ae8d1251d177d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7aaba24b3a7507ea7eecaa1c578082752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff991a22b5d9d6c4a317c54105a5ca9a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>