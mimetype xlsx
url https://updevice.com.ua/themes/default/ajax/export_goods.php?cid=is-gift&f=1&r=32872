--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090373b84109bc393b98fe7f38436c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088383236049cc736ce989d5effdc422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc686be1be0a4611f9c0a5498257f093.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432c44e87da61d8ee4a74691de27c474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed98387083af87596c9d644cbcd2fc25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d24a0c1748490369a4d768c020ebdf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3296660f7d1feae7ac68ed77e402507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd646c85b95c72e783a2b786af6b988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d5fb45a8f7f484ff01c565abba98f89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83b70ffdac6e4f424c2bed89e6ad7cc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eccd8c79082a07066a8590a3e478d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545879d8ba4f063392cbb9eb5ddc6b7712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8f37e4aaf1e0b3c57c9480ab85891013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32bae477a6f624e6b3fc8cda18de7614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82712f172442684e2f26bba883be78315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290636d54537128599e5f84ade25d4116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43da0122b4d25c77fd42d0287f23297617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26410033b15e2b19dff2fa432d280a3d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a64c7098ee5daa477a29586915cf5ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625fb5ac48b9a3487a4057df059ec4d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9f285b501b97f012cd38510be460121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33d6363e7343fb93b33e52fa2a0f5622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fe957d99959b2c5a453e02d10ad9623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc9e96e47b8c453415a89af616be06e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6e3f14ca963b3a73c60c6a5ee6640425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cb9e1abf00e6ad3bcb179d4ddff75926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa1343a07f05d4c2dfad2daccfec17327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470cdc0ca1faa3c8a1a337a5fb4b3a628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e558ec02e4c9273a906e54f5c6b7329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e2991b584ba7d57722420ab2da47f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00548e5d65c65a4ef55026f97925b0d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b822afaafcf58791b7765decce2768c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4067a8b3042666f5592f20f35ba833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f398715cbf990da0cad4d453c4a24c5134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d40e96fae71dc2ca9216b0f73a298e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3808823694fabbc85ae46c23d6aee436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556570875fcbc560f6a8a45bdf9b0b9937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1fc4ed7dc9219ce18867a97bf9d65038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfea14bfb1a87eae782f59c4c8a96839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e1a30955c0808ca7e6837b03c322540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61685095ffb4ffa0bba00e3ba97b1a8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd84af0af0e1339d0196038a580ed3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a60c53112bda311cf29f90c351eeb643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a7c3f027ea55437563340c98690a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162bb688c0025a4e5485b1aa55f538e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba83eb336824a3c55ad93395a23fa2746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295ea6f407a14231aad6b19265aee5847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e00e9c1b2f23a856c310ea3e7bf3b3848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8c4cabc3b486744260faa0905f70549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26010cc67d5a7e646a06bbcd1cc2fb2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e5949cac2f0394d0e995a1b6755da751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2dae2337b243a56ba9bcdb20b2954252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e860ab589e3d795ee3c8126259885d853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0834d09a32fe7f03be2d1a9b92c05db54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ae74c67631e855445929fc14871655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac54ffad54ca006cd8ea526e61b930556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f92a76bfb13f42b590a3d907cf551b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b110d41595ffd2298f534db47f7cdd458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdabd761ea4a06c9bff3297536c06359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec431e169f77b8d09741af64755f7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea477ebf6ecf01dd9892a74599539e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45347e8e949ec5bd9ba676009f52319662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142967c3e85ed21d2fdc84939776cfac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8e4bf558f768470b9ce679bdc7edd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56176fc1a1ec8cd9ef0de9b53b5739965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5697220bf4f20fc3795c9559fca4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637b55c4807d279c44200e1e71ca7f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3f97a3b2fbd172779cd76afbf8161468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb31160cbe1233a42350168815c542369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986a34a6723940646fe3dd534229ac870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d063cc94a4565194f6a87016c067855b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6c21c143e40407abeeb05240ac25a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206c8e48a44e7308020445f9151d8f6f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b9fa6bdf2df031f364753dbcae8c174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f382f15c2e149ea1db4f300a4bfc275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe45eb0722820de6b3c6f77ad46cbd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad61a9999d6ee76c7e7b6a6af8095677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925033c12ff5498125f1296c3ce0ab0c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1262a5b147227fea8a3618015b812e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e21ab76a0976a8ad3f078632f2ec680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6331f6d41f39bfc5586528127565270281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e625ec078cbd728cc4b10ce9164c282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6102736ba652a75fd03b57e2a443883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b3a5a96504c9c2fbba4214a3cfbe284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d9e2dc29a8d45e2843beaa08e3d6e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf1bfdec6c4b04c711bdfb603633a386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839b81ccea4e317d3c3e133b8e8db90087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bcc9536f59c1067b58a2f1e62bb23988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d75727232e1b8e988a627c335efa589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9281d2c972e906e4f809380fa078a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b18f499026d02d53e9c14c9bc064a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f9cf05d6a4f074eb576226fcb855292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0964552bfb9ff2fb7fe16c76de2597393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b76e49397497096d0c42b9008c1d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47e75c142b04553bd13865c43a0c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a66e0a94cde45c28d58d5ff27a238f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6a79ce945c1be4d86abf1e4b4a70897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea94590c2d25e35974719725e6914f198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09964e7a6e947334795e6f2c781203499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e1206c4b56c4bda95e7440937b80100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27436728ccfc8d36ca402e2d3791a357101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731e6d02e18ed9551d04a2fe27b7ffa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f037103708db7f6d3459a2dd285bc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19132cfd4e091e3515184a056eb0e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e56c9617722f87491d5847fef90a8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8ec32e3cfc907687d2aa89e8a87a11106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3e4937d124b28f6c4e02faf657eec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714370c68f12b22e0d2f7abd0df2ca14108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7652be597f68c65aaef37ec4befb54d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87ea1cd2b72689cf368754537de99c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e02b2fb5c0f21b45180d1ef1f601f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea0c86395fe9fe00ddad4d1566a64e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1eb76e512f6fdb5ca8927a36b5003113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611cd9867ed65889e4023d35953ce8ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4769f70edbd8c4c38e693c0fb6e7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890deb9b340414efa4903e603e15648c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c231a3cc8baae99f08c43ec01cae197117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0968de8b27a8d17431fcc6ec91c0d0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5376c6462f6b39d6977edc6e2ab74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af23960e098a225b8c2f5f4985eaac120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97084489c7b06f7c80e11bfa39968e3b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fc96004d5718ba37d38560db2230c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dcf8e67c85e5cd443a12f9c720b65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e30fd5f8b6e51c3f69c91993e1c85a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a5440d86920dfd450f41c543a975d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e83bce2b5c68d3aec141efac5d524126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e79445ebd6fd296dfe1d401c19242d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ce8dc11d11f37526b943d6b45e1d3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5a047af1167f13e1b3bec9be3ef18129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a36708ba5d9b1224e154dfea782781f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257784af41dbe84b6a95d62acf30012131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530aa04900eef6ca354c2c9034213470132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127b4b923a61e380967ebb1a374989d4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266a5a1f26b263fd3e1bd92f038c588134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5478746d3438d9901096df0bb4417135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c82ed10a6099c9c09bd3095d6ae825136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330b83c0281da5381916fe1ce474e1f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d1cedd8641ce241a3f602e55b6326c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a923db79a401697202f3563ed495a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac07770ab0b244b3299fd1c8851e71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0259d2c35cb9e08ca8aa61d21f6d8f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4adcd071732760fd88af14b0fe9fb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d08bc2a195ef296f50f6d7c66e04cf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9844509611236cc870ae37428c1ce5b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01123668574758c73d9463820c7ddc8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdebae296caae87d73750c61428bee7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6707d287afa8cc95143bb656aa7c5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb635b4ab4b6896b0de9446a4eeb4f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa266078bc1e7119e604fd3b6d1f0be149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90335f46ddcf5bdb27eafbfcfa007618150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ce8e1ef29ff26de271bd8284c1ae2d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6a6b38dcebce369b84c213c8ee3c32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e4ea8a3a9a1c27d756e0ebdd9af98153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ee2b2b26154de23b5e1ca135eda77154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3095bfe7278a62027b44709afdd3279155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573cac4ee9c5203cb4b35ee8af283d73156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aa5fcb6cc89da1434449cb6321168e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3a584bdb69172adfb48318dd329cc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962b989de922055577a1740d807411ce159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9819a82b851450fa87a0d4101259028160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502e60dbb418f69b59f2ddb624b5c77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106a17a8665764c3fa046ba434e81aa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d40d6b305c31b702f713e1063161a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1d1a6740691b1baa4f719528e94b29164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e38054ca198e47d2d0e23821af5c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c580b8a74b6f748a6312301adc04e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f83c10691adc09c08523703d8c631167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea1bec01a4247eb4b4104731901de61168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16da5b4ef99568ada481afc2656953c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fe65050b2af6a40b043fa3e3da8db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47eca04089c9efb39b456b4733811c5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80609e48170c62a1adf6b06a26ea00e3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bfb2fd2cc75c44c13d49c4590f6e7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b373fa3f584ae8ee9ab51f1e7589943174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100411b124a315c2370fb7d0763b15b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af6587f4f72dd0092364f8f428c237176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab4bc39794819b3ebc9533e86a6159177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c54974dcfbcfd20d75dafbcaf2136f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50d0e43e4e9f6fbae88ec729fcabb2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4dffeaf3d74081a30facc39b34ae9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3857100ea300523265993d4e009c7c39181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa3ec01cd0aaffbc54908287ac1923182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4291ab58deee44d4fb192b1214cc133183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9648e46d9c5954b5b7f696a1c4a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9485304523ea77e4f027242ea253cc6f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1a5413f3dd478ccb0af918e37fc5c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9f199e624a8fde430d0e63623ad39187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2949fbefd589e958ac170c084128abbc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852c17ba4087d8576eb20e59aa3c6dd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e904dffaae19f609e76d31d067d448190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e85d500de2d1ddfbe4eed99e33ad3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55accda21c51cee43b05b08f18a1f838192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086d3488b7d96b62cce40218bc43c66193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e80ab1fe40a2343e292f817942f452194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e42de24b10b1daa081302f2ac46501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208a42d9d9be50d4565e25ed5fd3d64196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c08725ac8729f0c9874eb603e6d95197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163c4ec66bfdd904c33a12e10c7860ba198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a97b9888cf97eccc2fa8721d99bfd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91759684649f4bd35e893a59346ee287200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac88c3468adaa76fd99cd7f720587b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7bfe849f3fb9eb5de45ac35bca406f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719577149c2335a01295ebce53cdd1f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc963b309cbf4559ab70e47b285edd204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e20509983bdaa1a94b88e452060182205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4d655276da219fda942415bf5422a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3afdd8ba142f38f210b7ce27a1072207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aabaa6d0ae0c0d35bf96b6b35331c2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75ec7b61b18b181049be334f2ff72f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831b9cb4a87021cf5a84fd78f5e85335210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8537b75fd2e60cfb1eadb40650ed1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2f0704e8744afe5b434b903d8191d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7ea1d7d796cfb36d044bee2fe9945213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cef11ff4d92e3d7dd54cf9b26f25f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2e5a1c51537d07a6d2d29782b57f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dcfc0f66487b76d1a1107fac384d8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55394b3c01ad5cd25e373c153bdf69217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55e90dfa7af9f8e4b12e0c79327f09218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a0a3fe7fd84378d75716af4d51a16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693fd3a09610828dba6c4fb0c1f0dcd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343e296af649dfe19de884b88d5dc8cf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacccb0470dcb573c7a3419f724e638f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcacd50062bac94df7042a940d539a7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879463688638e6b15c04b5e0fe740e4b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7b976f6392b1bb78289c88a78767c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37fefebf09e31ec402f53decd6cb6e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0fa0ecba167e6b6db95733ae9d2fd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed465f80a570bc6d91f566de2aee9555228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bec7e6c7d3889cf6f12a7d0a70ab650229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b819964d5ef43f980b6e15fd91898b46230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8331f0bcfcf3ab3a73590e1be0e4e8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6619101683a80f1327f90da878e1397232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e89b7287de560ae8433ca75938b3b2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a78fb0afdb5a2b47c99a3613d2d150b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e59f9d3e404edd25586557aba4f7b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bae790f8f00590f3e7b2ad9d267a2b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb199fe6d5b81269b95b61334a0238237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c89d8804992a969704c9c75600af04f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436886dd071f2720b3da971029407480239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964c9a16002fc93673d41d3058fe1fbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708b7668f006a57abbc8aa667bbacb0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9bed3c4237c762e59864ff0cc1c0c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ed18bc5e6a0a0fb1e0b596c2313f7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534fc143958a7f454645152bbca7468244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94181b753ed706a7b50c8aecfd452c5d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a76e7d3ea478de917b7b9aaed0f031d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcf7000e2dd2c3de0e790907113ffe0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812a92fae9372c85f59cd4daa2e8b260248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a8ea29c4d9a0873b87b1634a5409c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e07c250b82f94b73a7bbd05880aec3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718abdee96b72604057994b018dddca251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9057131d67fa867535ed404a4bbb921252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a4e7052e0c7f14bbc9c70fc8604d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a1b34c24c92bc83db2d8c78b47646254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68198d589c611f585c762a7a20781d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58555086e067376d19ba4b652fbb230c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376252aadd48744d6cd8a7dc4cb4907f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232466e1bd71a2935a13b6bae9cbe117258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6886974af0035f6c927ab34e18f5ec8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1121d620a2a88fc691cfd6d59ca13260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a2981d01c2de5fcb774596bcbb856261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e9bfa43e64f5447b27da56b17534e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b79e0be9f8c05b58abba34c74534ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6890a58dcaae1f2206b86681b7821264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d00fa32ce108ae55c9444280aae2e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5740f13ed523f951b3582c3e3684356266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95737f44eba2ce97b1be1daf3fd3df80267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e550b48211ae3b1fbfeb06739f787ed268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40419e313a55c09d60a049b986e9756c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c93b44753bfd0a350c856b93f3442270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab2c58cfba7cade838267175392f05271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82150931e66a41d8a6977fcd6164eb7d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f67205fbc6da359de5643e8cc592e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376c6b1e37df605e96d1e103dd8d6d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c78fcdb2c7563448ca9f9dfa7f01858275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914bf25a8b5672f82423b45f8ee383c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec06a71bb79b18555d1b484b6e8c8c2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd7fc23c0a0c3ee4f0c703b963288ca278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06759546db13bec5830cdaf81eb69298279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de676028d830401dd34d6b52bb5629280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41ed4fd8ac1b523e28414e5b618c91281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba6e7d73f5dfac35874418ca6e28697282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a36e5d4769273a32dabdc20f872d4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34fca3cd4afee511c94782341a45a8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5558904ec36b074ec061f8900e92620f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4dd87ec630a24fb5ba48e29fffc2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ee45b965e389ed3d824bd9c36fd4e8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8d70b41d9933fbd5912d9e8ac6ad58288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4500b633964a874ac09ebc5bd3b00d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1e98b997da1389694ab9cd79832480290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e5313eb03cfb2af89bd1412563d59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5436c31b48d67647b18469f1603f1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b450b2a37286c48ca2ada2baa971f30293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7edf0c974d40e8ad422f962ec4229c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dada272f44fc5f8e39f134c58fc9d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a902398ad16cf1c6080040eb89d81ce296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad349dc3f2159977b9ab0f370e45cb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63eb3a1c42c884c6af9746a6d51db4f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a95038922182214f40e93ae3252ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e357ae9861e6e4aa3c7d298f9960d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff239aee6717cab9a4574b8e17343f1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51317aa7701c11e9099ff46dfdea43302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d26d09156c3cb4a67a562ec584d038303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8cf139f2707944394d79dc1f35c6a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc46ad064b2ae01cda7ded849ba809a2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20f17d432a1f98e7826d9506e99fc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819ed75ecdfd8ae032d9d1c353f3f126307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324bcc8506dc98a16dfa748c2c8b3112308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0849ae0036be955ee6adbbe503ec3b9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c24869f3c31b409c47349b955bf4eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a4f1cdfb00c03ee6181da876053af311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972abc99e4ad9f2d56fae98a7f93131a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320177fe459b47d67923e76b981a448313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262e003f48c61c06694929cf45b98468314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed4c8b0687c594150c65919318283d0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368a1ddfefe4c9984186b138e24549316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec12d88793bc9d8b16b156af99b4e2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32aa680586ffd24d8e37a8084477675318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0eb353dbf8dff3d8b97144b122b1e6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353f31fe4b6e142e381e0d739c67362d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603bc9ee3cdb852703a4f84c188d3958321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae49515f65ed7a7950c506e2f43c62e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401a33492e27ffc837de0431d47c64d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4589eabb1695bbd83ae4eefa2eff83324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5db9ad5d074f1052fcb887b92ad1d89325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b237505ab4b77a2cf6f2e12e58077326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662439d99335709fad5b6c2db7e8473c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27c8d45d2c304647f5e71c565627b08328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d62d2e76b88b49d295e007177fe62f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b73d5f29a3598d36b7749151955ee4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81f7c87f533be0e31646bf7a661260331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74a596eab50f07650ba73804549277a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce732aa7bd28bfa73ab3e9891ecd648333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849ed59774c87190a088bc797e8ec4f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547594fc15cd27b93fbb8f936597122b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387909214c7f7b469b1ae120e0dd28a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85349ca240df44a4d374b24fbe21967337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05784eed8a027779b8097ebb67aea68a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307bfbefe0f5b7c1192b5a16705cf1d7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d397e4a71abab1360a15216068b33c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed65106256808ef46a72883d18db53341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf4283e430d9b9af09c3fe45d57ca0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0421d59a7078ed2b7f0d1dc464131b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718ecda0c5c916c734646d49849f59d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa24a961953edfe03533ac524ef92d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410014cda21715c0ebdda46afd4954fa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e80f30ab9156e29e7b0e4e72d67d2bd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e18b6935f6dc551d22d7a170d664eb0348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d699e7c0a82ea919f43efca58475b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f39ca6c3da1637eab355875ef304b3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef2675149089cc781db8f8e2f5b7e9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa71de303f467dfd77dd36bdc4004ed352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e4143462bee8fe354d1d01060a106353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7bc74c8c66dc044ba97638f307dfcb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8970d151406fcf0a37d985bd2502885f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020841e0339102445542169677a1920356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092a1641252505e91dbcab66dff8e475357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565893bb43be8e06d811bbfd0eaa1f2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964a0accae2941156bd67130c7ec0c8a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5b645a11c720ca6d58ad76f781014360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2b9f6a3ad4cd0867917f89ca5e1d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eab4bf4c4190908e56f97b3b7cfeaf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d7ae7b132128de64aabdf7cf6e1523363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75cd69bb9525dab127f3e8d1e6b30dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac58260fdae493124631dbda9038f0d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5713a91a4f59a74c36597c2bd4ecb01366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9bffb28917a585bfd059828e073eb6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee200c03706f3905b5dd4f1419b0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fbe225d769fee8216fec249e9fe8f6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0224326a86d0320049242cf3da7ec78370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60074aa82cd9c5094aebd59c7d182386371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868921880666d95aeac6ff52d53846b4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba12c656b1c6d38b19edd98b37aa029373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed9ef23a7816141e6412320a6513dc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d28d9f339e0148e64b8eb89c435007375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319b46be1085bc801637f0720848b6a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73eaeda3275dd164b5eb0550486714377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2554bc16cfce85e59c0be71ed68d494c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1f74dcf1a1e84b577b9b535f856ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d303dc3c669a186e283292fdc98780a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655eff9e9c14f3ae8f92c9df3fb4ff2e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619293e22a26e5f0c3fc2a4e8658871f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f8253d01fd46d0a6d19a333315cd2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d78354506e8bd2e17926539793ffa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d78f8e4ada318c8514b3777362630c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036ae9c9c74245dbee9f1f691b5eb56386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4f5d98f08eb0b94aab49b28bd816f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29234484cf68d108c1dee1bfc6339092388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96870d7e0e4af212cfb63eb6813a9466389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014dbda622a0fd607ea1dfe8c8601aa7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f41e6f375e1f6ea531eadf44ed5db3391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7effafcda6efc5edfff571d63f92c03e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80414e16284e0bc7ca9777ce2cc7d35393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699285ad526c8decb78efe8681c7c8b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd0700d0a187b9fdb645bb3784c99e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9535e03d1ad645bf33152b8856f16f11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f786e1847d4d67a0cd2e85967c550397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70551948654a1650d29f9e9af1ec52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea4dc0dee87601dab797044edfdb21b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d790d31614a401f5cb058ecaafbbdcf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0366531526e407c2763e2a5d989ee3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92574b60a3bf0ea85f176eba715b0b18402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc76a263d2094a125dad5a7c1f9e66c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e139d523234ab08e19be148a40040ea404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8c91109e218333df61d418783ccba4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a5d991e8ae5995e40ac636a008e1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df6095f9a9e52c751647cd8a5ee0c7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ca8c0bf9dbea5fbd4961b1ef186c2c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea9e047c8d921da16e5a0f641db7e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaed52d635ffc48889644096015e8cd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d245381c38ae292e5acb66e13b8318411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20b499668927149e59b5449657d439412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bcd24e53b21a657586184e92c7548413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24450a5817ba28cc9a506dd98e162025414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda4d9c628727c0b4599a6dc376863c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b3beeb1b81c94796c399ee5668110416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67889b6aa99d5994dd7f75239322d61e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e831bf129d58f55f53bdb42d35da4ff3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b30109d56c590a8adb05da46241a10419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc0541615b4d1bbbc1d275b0ee15fc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab56ea73461b2a36a1c0c9f1ebc3a8b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664d0520da7946c06c898d69ea48471422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbae25b916200e3146adb390d546878423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a3af6732540c8b68105e65c54806d8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd28700795d76cad23de4f0e533c7cf9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ebac2628e0b9ae03ada8692f40617426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42065131b5b6a274a142a2ac3c343ca7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1ad5394786a00decaad893e1f766f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e9761e42c4d20554e2f72a4c02f5a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b0d3cb0886d41b0beaf0a617c655c3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b63ad9cef8642461886bb237945f84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ee8678295434812197738d6d312aaa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7ce9ad95737c00e61fb982ea403a2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00391f2e8336599bab20567bec7142434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac3f37cfb73f58793d18699bb39088d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35e552cac5bc3efe818549b873f65d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22417da886350166061e4adf0997206437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96482760a519bec8d7460e24f86bf65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dadbdb1a13bbcd40df67bbc92be38c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df4d4fa11f66bacf30adf1fd8ac8ef1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5560946d34337fc5d815e471654577d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e002e19a398e1f5655e4a782c4f2b70442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a35f63d4c57ce6f508024b87dee7e8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593eca64210e1947c036f38f614fa85e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0d77b54b8e7035b1b1fbbea3df09b9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff70d8d2617ecd8666168fc65d8c8a4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a40b6b6703cf0a6283dd4a00067b3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b59a15863a32ddb90aa501a31484f1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232b8ace51a8750b9f580b34e9f91a2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da9f1810174b9baa059475119e260e2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f7bc9293e42471deda3365b6716dc4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8eabdc1b6aedfec5a3277a57fa10a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e035a0ec437de0e9b08dec80df81a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef048b74572ae94357df54dd667e53f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17fe4f1cf8245e274a4e9f37121262455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdebabb0f1bb5f23c30ae09080dab8f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f7d87c088eea06f8379954b22a6c0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6e87fc2a2a36d29a1f423bf7421319458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efc9215b6106597e0b387966180e7f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7a6ccbcb19adac2e628bd3d235189460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50cd437cf377e66d4077941ddd7d495461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94123fb0382fe402e020228fda960408462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329f7c41dafbd17695b8817b3e0f47d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbbd0c07ca20e6d3035f768ffa44be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a593f4613c3a4ddc27a384144f577c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee521ae5906190b9ec0abec1fe8192ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a25419a2920b65870a8a7b615bb14c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3725f1998f17fd8c81f88e68ceb332468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc257e72fb499e30e3573490c0be3f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0371b10349d5cb41b70e40c33c9f6a05470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6316d49ba36af293398f79258c6526471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb7424ae1bd5eb3408ca56a3f533874472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b4a84519ade9f4656a0b04ac30bcdc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81e5d8a062e6226d1220d3821dfce0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e9ccc64431e3607030ec8c8cc021e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1839c1cec10c3dc80014cfeafe0b5a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf1f041178ca9a3579c329ec8b9a77e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898505e6999ae95742cf5101b56827c9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf62f4cbfeb214b13e3f35f1c0bc479479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3e1a5287b2f27dc1a837726b496094480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fcb4405583994fc8ac341d406a6f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc06fbc17227d7f966b74aa5d60534482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0630fbb09b40dba1df3e24e8336ab7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1c162cdd137b135efeaff91c554477484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bf4436524f98fd5709a823792661b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76dce3d08013fc7f780b2045cbc006486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66917f0af624ac4150058c7b489ea3f3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c9e1a03a11e9e11737316b6ab6516d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92710997ec17cc003ba014135aa172ef489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47c9f34d00bb647cc4881500400935e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c30b7b6326f728d480aa7f4237c115491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d85e003fd770a3002d91607d6885ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78d72ea6d17b587d201e67781315332493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca65ade56a7a08d6cb7900010039a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c3bf7466df74d9f2e3901c8125b2ac495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546e191b4d063ac0db5ace7f40593c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f833a248e85358fd89ba1fffbfb243ac497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276b8c24443a241ab72aa9aecb09b37e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8091273a7133b388637222f6eba2f35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de43a208cb8e07002b85e1e7ba71a105500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c1f31161b1a8e73e767a48d64f783501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fbc0b79cdc2de3369b6b63ee52f3d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c828b6814286c8610e93b87f53f4c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab4de849dae229db9123089a0acbb7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfff39ed0264988b247a4b318f9f8c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252295e21dca916489c74e12fe13dbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92715760ab686dd5aeed9e49695ea69b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a98bafa73dc687d55e2ff1e192f10d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74219d4f7e1caaa6415d349f498fb2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5522020de0d3990523043bd5ccac2265510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fed647b8c7e2fa235b5552d82f84be511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7eb793ffc3a6084db8071b069bc1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d1cb4ade1147bea2062fe10766156f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3be49b15e078a57b570c60a3f6146b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8da825e660b275067c3eb5070029b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff08dea5a91eed1cf44681c3ae2942516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03df2a06c81af4c1dc4d0912deaebb8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3868d2018ad82c068cbcb29a4cf452518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d5c9973d2a936ca45d65da1b1a65ed519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1be5693785eee8b171c93b0a195fc6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af22bd0395cb2d65026ed5dc86520a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a453679a962a6ca404c4c0a6e2817915522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9640cd47da7b02b95361172ad19a7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428b0789e8130e631c9f4111899b7c1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf7ad4ace5c1a94c57bfd03b610681525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f3673634309a9485d0d115daeadd8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157152e989c62ce9a8a4315938b759cb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222fcbc1c6f5f6d4735345a9cac0768f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15534a0cb6abcbd82914c55b30229d46529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d70c28df5b9028e72edb919b9390b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5466c01ef05ce3e8d2f86cff670c8597531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c35887c3f95eabbb1f44404854fc5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a379ba4361dfd322373aad48b449f30533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14575dc216a7542231759261a4eaf03534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ba6e12f4cafd2334098f69447351c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc4f0085432fb96e3433ec1fe64175536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef72f82305a8f630e17c5156d46738537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462dd01582de73447719c60e469415dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ad997651b12c00ffd30a26ecc3fd3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72045ea81d4831a431a8ce79efdf31540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106fc4099089b53e2548d2bb5093719541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ac48454bc9c2f4990173b1360a62b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca84aa8ec5018c088c6eaa996b31854c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2412ca5031d36d80fe4b164d358dbd5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e45f923bede493e156747977545bc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c3885df90cfd37688b47bb6e245c7c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e42bc2a8742108f49b9c7a3939248547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d942e7a4b499b60341587349dad94548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6996a31bb1321ad88d5528ad76b760f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c13e1fc7ee0ce59bb7e66c7c15ed9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc64a52bf5c81419224bfe6fd82df0dd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688c66f93674d4cba09d138e6975be8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad244483bddf5b05ca5c32cb887733d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cece8da23ba2a0a99804c0b947e4d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228211295504f1a1a43793f6b98b65a0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a12068c86d8c7c0f4e3b5603680e5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1790724ae11a7af6df4123149bf21557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620674850d9906430a8c25b6fafedf44558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bcf06c687859ef30d2835144b36182559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359adf0cbae381f2ccd827f001dd875560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a690e47edaeb1aac6c6731f863c6cdf561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dabe6e215a1ff698ba82055db6b053562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68c5e63b9b5953ce630eed0b7bb3c49563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc09e795bf3363c89a72ebb02738e8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97d37ad001569fbb85c5b89a358cccd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070e3184b97b0bfb7c7a3113a8160ad9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ffafefe48ecb99572b3fc63e8e13fd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2574e1db9573ecbbb7a09d1bc92390d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c54e02ec9e9bf48a8eba321ab5b8ab7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229ac0bd0ff774fad970197da520a37570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735261d7388ddf4bddcf235d3f7e00b0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd847c2e5b590b58474422dd448227572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afdb76edc640a74eb91fdc8a632bf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2638f380ac96ecaeca0d7fc16f658a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e844042296170290f6edba9d0963af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a785ff9be120be6979ff1e7b6e297ac576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebe2e0af650dbda5707ac1b37d024a0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b64c30056434b88803eab51f874f14c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1fb0381d8efde3617e6f920ef1034579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4bde419a421de56bca39435c78e56580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b2881dc76b578403a9fe494de40db581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002c61b33120da6a0d53eb882006adf4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30281ea5eb589657dae166555f9bc583583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44b5a0e97c35ce1e81577f8572b20b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc5c56394b22c9f943d9722114e940585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f81a5632f62b6623be3302c2c2e68586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44e94d269eaeaca81f971d258ea18d6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2885fb91f13f155c1622fd3a68b35a35588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a481220434761276aaba6e3793169e0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1938177042e5a41c1df68410c21cdca590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1ee7318a82f79904b18ae174a77f5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c0948fe551ba22d70ef25f1a3324e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a95bd46437824c45e3c1559db9ce3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23c395f675294b323b46c8353eb18c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fda9c5b6ab22abe1e55c5bf44bd492595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971f8783a38b8afd3e6d8e135d5ff01596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba249f5a9df30b8326364cc2d5be3216597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb9edf09b5b981a78e47a33aeb52e12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaec59c8c803bf99bed063710f842c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fa68f653a6e34e5ca874a728fbf3d6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992d9d7cdc4af98ff8668b8aa77f924601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e88e33e2d833cb8f79ec4b094beb95602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a07b85af385eccf7700acb751efd3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f494c7bc44dd169ece88c8c9ed459b8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6910c94bcabe0e7e8d94fe7d8e025aa605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ff8ad8f3be17a93825745e3faa2ba606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ef423632eefda65d408b27d1dffda607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a231e86a3d3b7bc9b5d225880d13a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0646a970db6c216d31303c0d76e2d6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b0b7846b2b61443e2462af0588c1a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea37b4071eb04b937b57373a378f1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360771aff8ad3c6ee48b59aa418615a6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa77eb08e8b05c7c2de03a7fb176f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec4837ffd7205e0c401661d19dcc7fa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722f70f08450af5534cfb51a5d2e7c7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277daf2b971388352026009e1ce5739616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f33f2a97d5eb9189e101dd3ee68c80617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24c2ecd7bdd024fb7de9627337808618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283535583a654b77eadeb14a4529567619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb5c4e325b1055658a0ba10e4536d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac15c4cfea0487bc4216dfd6f598231621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8104d62415dc46152ea17c77d430003c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f908ebc2db888c35a67472f624931ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7273c6f2a2e92d77062c6b30c3f02e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722e62091c8b8667940557088fc3831625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e019528b456f168daf7d764c95c0851626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d8cc0a840ce4d6010ae78d2215ac2f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053c16b42612420e6ad39a0c0501720628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21be186f6b85ef77cc0693d45e9510629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a0d6d5750a1a06a781e8d0c9bf6db8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae2a3dbab09afebe1f5146fd3689ef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee663cdc5d88fe89d90452d4a3c7be632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee44473fe2d757d46b574bef317990633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db567091d906bb53d000f88fe5f53876634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370188dd2084f514df4b671503a4d2b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e229bbaa80ec54032d5cbb012a4ee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1173ae0e797641a37ddc0cd35b753637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae75dd644810dff6b5b4127f77da04638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ecb6ba69416d0c1b74c9ab514c58f4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606d2820b292d2eba5d5bc2d0eb4691640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fad4275bcabd8fde58a6bbc4e7183c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa08b37b2e1f3169b9d4514117a84bf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60362d267407e60c66b9d6d5af2cee68643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bb86702f5a3e6eeb642ee0d9688f6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba7960653aedad255d27dfeda5eded645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6179dece819d2b491f8485db68762646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f5f0df8380cbc7ef5d438ab3f28241647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cef73d3db45059db4d18eedfc86a63648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f432e8297267c8111fe33c3badfe0b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f56592a9996b06586eafaccee574e5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbbd22baa8aa2820316c412fdfb920651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21755f07eddd9b80f1e090bdcf1b9f3e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99766b976daebb5712b7c8cebdf27e5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7b9f4cab5e4a09659750bfe853881654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5913db683c34ba8249a0f95c68888523655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab3f4f04c6786737e107cb7015763f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ae736bcd874860aba205c9ad4664eb657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4a2ec960d96071fd271a0953cf6015658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad92385f362fa6b71c90504df41a8f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a75f05a7839fd068ddb18fb65d17e0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2301eb14f4e2275f5a156a1a0c8bd5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6ac3bbaf154900d4552291e09c3c7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4e4c1f74a82c05edf232f982e915cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52919f60f1f3ff62bbd2a2dfea173daa664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d475d5bac1b3809d4dd3640d70c2a56665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b38cde013c8ada6f72c08ac631d91d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d778eaffa2225ad125e4fb14fa24c4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd83d7b09007c2f035c7445d13c841d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7982f23862fe0aa3b7e3e119e08a25669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b775f84492ccb5b54be9d7a88549e4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d619ec33be49da9aad7bbe12b89625671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d7564d27538faed2951c7a6bf09b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44137685b627e54f7ce08e3e75d9586d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d81d5a923b1eb0aa7f61ce83930712674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c0375c97ea5edd1489945955353cd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c7e49246ce1380d651d6de4f332273676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1cee84cdd3dfb61601aa55dc6942ff677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95767f9ecab68c91a0a6dac2189702d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788655ed9b49a5f98abca6d1cb03823679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81827e2b40946c902268d0b3ec4086b7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22692d891630f2ad5481053d2864b49681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089710079c74604c54d8e59ab8c8ca5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab72dc0fc7f2a4033c4c4a7e9fd8e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19711fc8a1d2283362bf48235bd4bc15684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382fa99440e26728e781d4ecbfdd8f77685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b4e74d48bf30f33c93ab4bd835fa0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadec5198fbb3109805f9e8f9cdd9da2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20ac85f26bb41cbdfff1b81c9124a0e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633bc90c1d7b86aeb25b3b037600fa83689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ad89b745751e4f09d3bc700d54cec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052ed71cda4c4469264488ce8bd1336691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e340c35b11284b345a0bf40389aaa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d029cc1c6c912ad7e3642287f381ce5e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81382b7403950ad6d87fc9f2b5c959b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bba7cdf48ab03805d6237b0e822ef5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a025154d9b6f53651b356832c21d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab2d3bd4d360ebf2d9e8c6cc7705a8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14877a093f67a2d9811274f1d0f502b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34feb9b7177c2db2e04d8b994258cdaa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c77d31beccfaae59b2db33caf88bf700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65979deaa7756483016efb3fda849a20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e9cc614bd4ff1a3f46c8367c6283e7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1636926a264c62de6289fd3371c6ce33703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40e1d323aede300cf403a02c3a006c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccfab80ea800ce54de3350744f97ca4705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb54e652fb8ea7814a0e46a499675c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a3417ec03e0c1c2b8a8e36c9fca284707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5804707f88b1a814b1ae5f2f0269372708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c9c006c7feb7d6e40a45ef8c0b5ddb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6db4c4f133a1eafb59eba2a5ba58a99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d5cb2fd042ef072671ad022ebaa3c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9560b88da8a0891539db3a6f84a6d92f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e07bdf70f263837e5f6d89a6a1e8a4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071fca4f75628515f168ecf4b9ee23ba714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2438cf700f606a0d66856ebf992cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bcd57f895138ff2e646c8d4753f43716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e0afc566e8782d0a529689c70b2bb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67fb7bd198e6c5d8ab8ca0d361b06f2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9939ca84e9fc6aad060493a48e96a5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e00651b2feb99bec800cbcaed411cc3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aeaf19c7a288579634ac6f3dd0f659721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a375b204e25958767f1729bde3958245722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e61eb0637bcafd0e2d6b42c9a32a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a65a72049a9f0a5122826544880dc1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e24a2cc04fa249b4d30fed9e96593725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f850ea849e6774a027b37360f54c0c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f27afed5a947b61d2b24b99c6dc8dd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a73d235cb9480a01553102964cf33eb728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d568c6cb161d9b5cef286f6d0a906729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49314e9f6d5864751634cb7f9641fce1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba472167fd74e07c14bdffcb99e80ff731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b2ea1340b81da5689bcb37620e07e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ca36771ef53213c12d7a76d234b138733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984c0548df394d70412d7549a0cfa0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9f1908af3032f6aeaea9f5149d4e27735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ec5aa5a89af3521558aebc93eba80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcd90d1c000bd5f3b12d633ed6738737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a278a06890cd719c5893962cf4be0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc8bc7521bb0dcc55a6bd7fa345afe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56591ebdfa2ca7836cb67fcaaa65f7b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaa080708133890388f618d97e0d52741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67ba41dcff643e57299261ea12c289742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776bee56e82c0dfb17549cac6df04844743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f84387ffd8443c4d1f98ea2c0854a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4be7340d055025911ed4da5e2439ef745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdd5310b07fa7841d371572621aa0c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682ecfcd38964c71e5d0eeec60882b9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4987d85cb9a763745dbb69fdbb16767c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea9118f22e31db8dae1fee7b920c63749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c644dcf699df8423d79a4fd8e91fb248750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a45841ed4ce65e1a31da5a102a9883751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fc712557c9025a80ad06b9e3248dc5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9117c16d2e1f891e2b181cb3b71bf3b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad03cee69b496345fc903a4d84e1ee5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411b8cec47578f3e78b9cc8404fd732755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ad56099787d4b2c4fd84f62bd30a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82f5a9270b477135e8dac7827eb906757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67397253fc5b915be0f49cca48827321758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e5373b6493214f8235e36e0cfd1ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b32b0a39cd8b6e846b6ccdb3ce2251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6997cce8495724417840bdde5e223022.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05a0f365b4fc9278fdc12cff264ecc53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e972e667402f81d8c933d482dc34c34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ec28dbe7ebabc87f763253d5334015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba47ea7295d14b46ba26be6d393d37606.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daec4d171e20ff67925e39817551a627.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa47d3d293d87de6ea9917aad3199268.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f9cf189c989b11ae16c15f402238c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab95e6e86570fbc1d0766dcb538929110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9923755be953c44327e8643c40bbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f384e1df91fddb687ae8d93cdf77112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eea56a13fb1905ada588b3152e5e1e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d9d0f4fe74c1ac0d2bb13eae1726f914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c830e9f05b380f66658065a4bafe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ee93e6a8d80f30f8cbde0a53647bf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01452f3be88b4e9938aa9a30b4bc3e217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbbdec4ff999f4cf03bf7a74948af8d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57793a78ceaecb973a970529cd6f780119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48722060b05acf8a27165f98f5ad48920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d480069ac62f91dbf7af7e399c816a021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881510fa5222292eba8fb8e61e011e022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9f2a9691adb5e3014a4af2c0a2ff5923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be161ebd9c3b362be0f5b7fc1ba6b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21373802d56c6bc03716f36d9ff6644625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c590f5a5f287a7ffd418c8169e4efb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271e8a0d402da8aaf14de324605b7927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0659004d872c892157cb90acf2914b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4353e81a8ea72ce3b66cf17f0b5799b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40feb45e2410d2003eeec718d2697be30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee2ae2de56d91b2b1f029fe038c5d831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02c529522688e84ea5c544c2b72e5af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f89f9e9fa2141c2570f64a054665833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219a2ba7f294145d294b35c7eb57919534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd2d02684679939bd19dd4f77fbb5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c3f22ebeac4859355028e1a0eed31936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68c7909bff5a3cd943f17e20c738e5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ca79c6e877aac1e7fa855e2f91f0038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1718eef6f8ebfcf097c3ace6930a339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3fa00e9485418dc8450283bed381a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b296f5fe2c31576de923a4609d04a0841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2cef5d2450f7a76a4ec9a510986fec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b107153d345cec75178862db5c12c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e60d3bf7a213cef09426ff3d97c4d4344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9afa72be3f7a2041f01f617cd112c5045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d60e7ffcef3b7e0a2cef4d03b5e8a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cd0fdbbc123f5d2c17595ad89c36047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928ceb8bb38b5bf8ae0be33e6a58cac48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ac59637cff94c463a4f5168b6afada49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e3a761f36c5dea9a310fb7418604a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ef808833f307201bd62aff708ad78851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed6687e6d416274aaf2a3949ca9697152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cfec306ad3237d00851949fe3b52d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed7a032647d00908e187dd86b94d0e454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2998831ce3db50ecaccf6b76e65a3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c079b44f02a7aec6686f7ce05f60156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db01a1304d99be44bcfe97d7e7bdbb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35cdbe1bd2f9ee0d89a3974e287e86a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8b88ce231d01688ce3e04bb16a10259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf847a698a90374560ca1eb45168d1fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b5dc25f08eeaad7eb0015d6a9cbdf61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cdb6e59a3f275ceefe2f569b4e69a262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39422df4eed76455691a277a827026b363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee3d84142803ca0217a67a2e5c076f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dcb375bdccf8fcff1bc55720c22bb565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03f13d624b5259c7c02139cb8ce1b3e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080b850b30259427502ba94f936936f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bd267dd015f0f7fa5a964e39e1813068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f4aacd5e4ab5b0f9842338876336d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f6bf4aa1dcd1f9a5b8a00d1dc54ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0540997dc388246eff104206447d4c2e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efab6caf46b343b88dedd27018bef8f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d566b671ee4e76e07544bf393f3064973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa23b8ebf00530f5a31ec6664ee61174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcdd90a191bb14e761cbd823e1e67875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc79056213e80626294990d2fdf7cc476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67d2fb852f50123f7b3fcc1af3919a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9235af2a0dfc3066e6c7d77581e59f1e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7ad9f286e70d8cf983d373f9e13d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cd188bf60804cf32a0152368a921bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feae905094ed4dd33b4d600b0878680381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370470a4d892e396c4cc9a12ed3024882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfbe7e97a3848ed144343eb4c9a7f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2c8c98179a5a9271a6a8f2a24d6b284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38cac7da772128fc1a44c8cf1f0b4185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73d25618cf6f791b8fe974759fa7c586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0118df4f98e7ac63e1ea7ee718eec87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064865b6aaa4b176434631bf1bac56a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b592d233618f22e6b4b290e159fe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0be0f270ef243004be02ebbbb36e4690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287e80bc387f5fbc9e6604e6cbe9cea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d489e17f7c7b0639b97f86abe7f46a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575015b891e216aa8d1c981782f642f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a9b8db18b4a626a3ef9d350578aae594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230255f22d5da7f4e57bde783aee359395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb5a2cb929b61ac8be8f7ffa33076696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b90c8a4a62e7c13ec70bcd1e91c8f497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279db09ed55f47d4a89e17a8ee4cf17c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5defe059469499603c7e2ee08fa2599f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bbaa6cd008864a7d09b94e2e15650d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498fd37d7c85965017df2a5f07897ede101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cafee71bef376181c1e578fc8f7ebc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88caa991972223fb8fcc47170c196c92103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320dfb8699e1e86b6c73be74234e55a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1524a6c82969b78c0122a214b240f86105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec5573cc2da205b0595c8539ef97378106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5f4e8c58baae11f454c55735a906a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2318f62b5a9184fc324c8411345fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7744769b215baa97d159242d670c43109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bf5e6786d8976b576c12ef4cb3a95110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab5a6d28c5c8a1ebf70706b183ab65111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e3bca5d832829117af66b537e42782112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271a3893daa4c548bc67c3f0f833de8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6114644705b7985b73bb8117c999658114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e330cc8e02b334cc0a7ab7dad0337bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c658bfafbee19558616df014d2d0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f92081c60b742de14473e7a54d74d2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86357208e24ccfbf3cc4721a0156adb0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575fc8074685068175b6afd6b89f2006119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6b434b0f71526c47a0f09996baaa3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d9dd6021535ed62cf6f1d4689406c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8987f5fbf66359edb75cee4625e17ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326162498c9d1b3a75d2a58b78827f1b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69be804f2a2899d3b06091890ef55a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4fe4afcef9b32a120ce598b95f1ee5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507865324fa8ae76669fb58a400db15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee718d04fdf13e11da59f08f7813bd2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ee39d52952e3a7375891129b2b104128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344269c794a7af725c966b1798e134eb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fff4c9455487a716e973b8e53a4310130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c41bd2da0f5f3b76a85a2adde9b11131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382372f1876c3bd26dad0ed80f0836e7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfe731c46c634df970df9892ef44c7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ba41174b9fa30b7c74429b113f1f73134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b56c49b42e6df43625c01d9b8ea763c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3607af2a1c4b75044f254f333fee136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214dd4736cbee9c65a9bf05a002c916137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f960fc6197d390256ad25c8108bfe6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c5f09e21498081abdc4a0c6f5b584139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7759c64dfdbdbdc57f0d4aa9297961a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec52370f03032471bdfd43fa6e22f2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e8a10913859e7ec5b0a213330c64eb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1887704246f77e88891f987ad3f916143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cabde87558c1acf0f1c6daa09d2a20144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ff4a5ae76c13c9ebc5bc5c95c5edb0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1e68a66aa548dd86a1d655880956146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f3f558dc1ad1ad842c342d120d0f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b126fa34149628430c64f9e3eca1bf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c72adee8903faf291cf43ec7c903e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d10614740ca1dc2cf7dc585d3aea9c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca892b87faab4537623114ea1c3029b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6270fd86e1e30ecc5b8e1ff036373e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dc913674118509af3684eaf411340153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb4ee6879c3f5da59561b3f5b0c82f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718aed28d138270222261972901e0ef9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b127e379da0589d613bf0ce38c41b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1eb7f7198b878861a5bf4cd9aa336157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3ec52568d7823f171dd966411c639158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede8f13ab985197ab3d6be78a6028b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e198777cc59402b2e8cca2e2407103160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f028b7e5f95cf1d65fafeefeac7d508161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eac0ad8b001b7215a2c47b16a6061162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b6da689ba74f4e00d61a5b7380533163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4450637acdcf762b024fca87ccf08b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb50644b784f252e7b50a5273ae1a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f58725a8e5cc12513b4ea23372375166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aae5f96b842a0ff27d0f8da0a1edb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b30448596afcb446d5954d629a4b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16342f85e4ed453241f6eebbaf791717169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af01e535d4748ed0465d4cf1a1c70fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e9240ccb908202925bbfca9de7b46171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58fd0072dc6e43210af75191ebfee1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd626db6172b3c231232b479719a5e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58b81dd56f735d89fe318f78fc39b2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73c518fb4a56fa88f1ee39cdaf5693175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37161ba67239a18060b795aaec600e21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa984e40048a989b350573688025959177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c5651862b1289c4921bd8f22a57fac178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb75c0e0d76dd1f9359bd045e6bc636179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce790f443554338c1ad657d862d6860a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df33321b966394dfa227fd0b3a9e90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337768fde8c06f253b67daf23790051f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b70c34697ef22563577d3f212182a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d4eff55a19b65e40c6d39c2848880184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1e1b931118a38f5dfea1f8f80ba9d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef472dbb78cd4619e2e7c815b2dbae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfb6665f9fa80de7e2b6b7db4163381187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02e9d9bb3ff76855de27ff7f259b2a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85949e9ecf962fa20e0f0989b92529189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4787af2381b0ae1058e669048de09fe190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d64269c15b463e64d5a4ee7617ca3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf8de213e90b84263c203e1225b225192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0785f466138cb5d1e3b8c6478486d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e31839c24f45001ed7340e95b377674194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f85dba3af3f52656ff66e45d505c68195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bf5d1a2ff41de4783b7b3f61e1f261196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24052c3be72147f0fa32bfcd58d89de2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f9e7360368c1da2e3874b2646bf2a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4e0a5b85f1c152259ee44b1662e6d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05184e016021083731d5b72b980924200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61611ceb2fe1786090526951865427b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da414d3d90f31fa5a94837ee863e0596202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0816d991671eebd01a9058d17f0cfbf8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08c04b2ae62ddf6318ef1f6c2b9040204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a219d1780753db1f3eb79c3bccc17da205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71b5f3f2dca6c52f635d6a1047c30a3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a5cbcd80a7174fad0cc64b80efaf6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f429e79b8e0816d3c7d9a4bc9c7c37db208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ada55b87dcf1c1a67fd2682c0a2db0a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81638b5e5df411c7f88096f1c9a6a810210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e22d337edd02d9a4baf98d14ad2e6d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f0c894597a2e1b16a81bf6d9fd023212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a7a88d477de2ac7dd9ff4d4c362d1c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d91b6294428256c2931f336f3da5f9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27601ae9dee0fe784bff85ced921fa32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6581f4a7f9e764c3d34d3963e7052e7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee79dccdea518e491f98f312dc4fe02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a56523f66f3b7c9625f5fc37e8304f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e48acec8e28b6e6fc79d06f9b97a79219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c92839f1c50bc98ae58f265ca62e86220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9512dfe2f5e8c2730b441f82c38066221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8fbd15f31e1ff459b2948aeaebbae5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34c99eb0420d55ae7fbf517f696c686223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f8840672a9cd6a95d0063153a45fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2868a026ca0b7f2ed065e8c7828bb05225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4dd40627dccc288ba4b4737b8da56e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc110f21eeba6c64164928f75e46681227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18637863e6e96890bde9a1439b31063228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c81e76145ddcdb1a37f8b597848461229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17608bba6699a339615b00d69cb993230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e80237db69d3943cb665e1e2f8f19231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155075d1cfd58666c7f0f133e13b13e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91a5f990639d99968f3a28debec47b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8552fc9144ac24798b1cf334b8ef49234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09081be4f2cda6ff7012ab6c56defefc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49abb00821f595b5df8c84df575638236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7d001fd91711ca6007ada7a56a447e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b37090dc4dc7d1ffff83b37575ec0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4233d7e32373347b72c92d9b9550065239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230560c80537f194fa6f39167dbf673c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e7e2da48a1ddf26300014feb97c63241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de17c91e658a9190b1c7e3211b83e41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700eb89ebb17099fd318924759f19d13243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf0f96baa9eaacd5ab94e7d95f40e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c6e6ff3df71753ca9e9338e0b5894245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8989734c6954655330122bdd7e472b80246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89cbc3bba5ab2cc61306aab3cdb945247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78b000c56151d834ed81984ac1a1190248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a4691da0e91cd603e3bfc303852da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e04dcf8aed52bf1a6a3636317d288d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1554b18804b7dfbd3236906a154c61251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f815ec58a5b08a187b2880ef9cdc2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8e91863a3b8e0e2fd1318214a70fd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a264666029abee56d4a484c5eeb1af254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba89df1c0590193eed4716e9f50c8ea255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39053322964d8ee07b2c1befdb448284256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b252fae97ba4aa82c7ca80bf58fee1de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c0992337cdaa93337bbc59772d99b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8f63cecc761274ed7e994d6df0422259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef38df251e4eb68a8e6057173f18245260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e4d7e241b041aa8b52e7fd7875389261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c8790841ac73575712c495d1c9107262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7579e0c4444d05654ca9202493efcf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51db3190f39dfdef256fbef12da69b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273cf65213be91d751c4a300a0343e1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c60eb398be3b36e558b3dac58254a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439547c089b5650d481339ed3a229b1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd52ac63676c6ac25a29803e6685f0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361371d08350ac59037ae5bec2a6d3c6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb00de26c8880ce3c66f17bd17e99b4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9036bd4e3915c3209c41c6f244506271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d7d76aca20f3304d7617026b2b55c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525fc5dcad78491b127d5ceace697331273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a8b037a085bbfeed3392cca56113c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198309effdafac35642920b535ef2f26275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0df23e4996a4146f3237bf7e8d6fc276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de544343aba6a78aeb2ff9397df535277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec7d91eafe91ac0981027ca70ff46be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb032992c4b18a9be4f8e97995714d2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b92cabb40b1448dcd2ab7c0abd8350280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b69dabcce3c3d9c6b34af1106be3f2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735bdfdd630a6b40fe6a1354bc905a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43236417c24295c8fe58ad67962a77283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a72040e4ccb6a6b7d7ec88da73f5f7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d740f2d055dde95f8c5b2a58d6dff285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77261ba10906f2b5c99eb6bfe52491cb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162801c9fb97b3f3b2cb225baa5fd378287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efe16e6bb5e036cab9271db0b4e74f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450e6737b3536383bfe31d594f9604bd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5e2f00db21cc20d3fe478926a9564290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8f16848aecc812891032fc6f0e0be291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62807398ee27eaac9499ece8315fdbfc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5c65919bd4a6eb337630db76d12bf1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec1a3d15ef33f8247848059626b27294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18212a980cb98d5a61e1ed60885040a1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c784401ea9c78d8f050950e5557971d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662cbc7e3be60241922777d7033a894297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0f86f545684750a76cfb5b18dd3916298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bfeb4e2f27e4cfbec56a2fe6be758299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46103e18bf8c6f7e50699655e05501e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3acc6fe1a7d37e645027669f1c57c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf364364b0c483845960500d7e1f4e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039cb5fdf14924ddd33b1e6779c44d5f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f087676594e1055123b1a3c8bdf429304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5e417c082b05cc62493ca6a610c97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7bfa891ae3a2ea907a8aad482af08306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bcf66190b39df2359b37b8aaa86b9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3a78b75fd3449213a6ce8e0d8ff42308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782357c903c65756abe45323b6e4a8d6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b021fd0f7bcdbd7945305cb9eaefb23310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7259ae028a69e5c3f2213a9c53e5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be97ccaa91ef92408acbc1cad887f74312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3106d899ef425833871578032b38313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee96f1a65cd588e6281947535d434e5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97cccc9b3b997d24025f46fe05bab0d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d54139c50de172c388db0ab69b7a7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf934f2d836a827593a644029bfbfcb2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2145ebdc41542aa5ecc1a7db3424a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b824e862675f0423f6f7640ed5c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c346a1f1e74af72c8457f3fbc1ccc5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd624b8c6bb539b566f4ae2e1d717d77321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca6286d9cdcc6cab16fc405125daa8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbf736426803d5fe6235647f6353c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d729180a2d403cf4805b7cb11d9d5c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcac15113e7bb4186b5654ad26707e1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0d6873154926281b4d92d74e386ac326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb00b4894f641191bf1d3dfd7bc1e81327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345afd00c17203b5a0e2b7a06b87618328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47626c0641d6743aca399f1cd2a6964e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559c3613c492e901bf4f2130a264452330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815e1024358a36f47218a4efb51a63f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b62b93ec0fdb4423861776f768152e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cedbc6e79cc636f34c553909df4688333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fce0b929aafb9e0c5537ddb06157422334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e11a25468488f87074a5bad5247da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8cc4c0b34b30a5dae42474ca9b1606336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae741ae87545a8af7cfffd0821a6426337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68624bbf64bdfba9682c7f19fcf2f0d9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a582bd650c9eac32c02cf82890b16aec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f79f55d9c2064276c1016f3deb90c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e99e3adc80748d56fbefbc0c7bc90341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f022b30e1ff77ecb4629e57cc51e144342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497dc3253f004314179a1f3b46eb21a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a58ca9fd1fd09136e5209b8e71cb98a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc2c506a30db25849a3142add7bb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6a25477da2d12bedf22b4e1a0577f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212d2eddd660125a88f18af0dc0e5d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e33537159f187412dd75aeb67cb7ddf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c74a4ff7ec60c220ee5cd95898afd94349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3447b15b8611100509bcee92d659da4b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee154a9a91d1aca5b2392b03e941209351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77cf8557bacbdc3265c26141b9899bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4337593ed91c4c6900c3afeee522b8e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1620efcbce4755011507153a61a58354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6e10df2206945aa8ebcd33eee2014355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e181485ab93f0915b7837db8107aae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a873919cbdc2a7ef596a3226096b9e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd78b652fb4bfdd0257fe9c8624a600358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d76d83a43c4a45eb1b2d406ae9638359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eb1efdd02943cfeedfe486771bc5c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce356be5f03e3b16382b8e24f5b34361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98261094e7e5501a1291047bfcb164ba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17cc3ff17876298b6b54d1ea318d634363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebe1c591a374cc563c3f4f2a9c2c953364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf443213b77a7ece03a93000985f2d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf775697fab7cf3f989d90c693ac20366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666f2a3a0ade8cc77ad48640f7d01880367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732c166d88a938fda6989781ba888474368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812a3124f069819bf4e8589f46b189e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c93479b254b84f907746982605061370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b02a54001a8270b090791a4cec0f6d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65316a226e003c06bde4c2aa11c14c60372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970ba25d8e4a17eb0c6a15e283e32354373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8107ab751e1e04252bce9aecc39b743374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c03200865b44acbdf8e645123118f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c300c0e4b6b7dfbe218d6d2e80b4a36c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177348271f3ea1f0b1e9658c3d5f332377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e852a76334a8e03b463a19fb588b1c6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51fc05d922fffda61406bbaf5971968379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dc62148cbf864a7d9c286402c850c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa3d180086c6a3e58c6142f26fc1b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd01e85515e2f3e803eb20067226fa382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7214cb076432824d709daa330023de383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd449e84d1703dcfd1689e92457942c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01625b26835f1fc42a3e02740d6375a2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf61c7a8fb791c1fe1b2c87da06c125c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230345f4384109d129911d36ea901bf9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e35af2c409385dc902a35fea4fcca6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c0476b0ed7df3b42aeffc6c9b85ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1a691d5dd19ca436efde577b5a524b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c185e69d4ac25e19ac405ab551a3b4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae10157452af18bfc1e8297be488a0e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c313e58abdf7dc89d7f4fab51dafe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3527d1a36221ef8869b678be7fe3aa59394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19022cb9b4e8a25d9cda5150ff134937395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1df8f96c333b783e466b5565c298a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c201c09c9a785e98e388b4fce820c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b695e8e8e8337f97ff5d7c575a0d59c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746c8b081ef855dbc1677d769d534a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc66af06bc678f84d910ea833729b642400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcbf8d48a6656f166e5c775dccbb03c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70fa7219c8a5a8be2491b87bcef6d59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1706d7e9b780f50253895af0d42654403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd040738dfa63fc2e285355bf4838201404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e3b3e69d24141f81123ee4bc9e06d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ee2f3740c343b14cea9f9cc4aa121406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71971cec3b19cda3eb71e859d2396e2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ad1e953318b4c7b871c34b45a5b3a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e1180f1b3c792f49e26dfc6f99c8e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbe200c1aa6efd403e7096299163ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2c3ab69d0625b2c1ca1ed43e21f112411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea5332d95dcc84ce7a2815d0c41c7d8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2b44ca24bccf33049565153810ce3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3831593dc3182cea6501de493058da29414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd0d576667f5fda46e4d97dd102901415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226d269ffc92df44a18f8c20cba58b7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec248a23a2e1651d6acbc8d63ca0d0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c23de147992eed4be17fef80a07cec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5b4e2844d7740d3c967860cef67f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc4a32521a8f9c390e86cfb5375e27c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5a3a64bc14327bfd4dba63beab077421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fdfc965fbd232c05aba15f3f5ca08422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bd272f6379175d5773d7091242adf8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639e8fea1287b22b82047b3aa4d95e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda15c2012896592e694463c1f1e7ed425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d1dce521cb8096502b48424a112156426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d301be0105716e9ef4441dc789aa1bf1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baf7579ca94aebd5832ae5241f510ae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231dd45e8bd18b82a6b3ca7dcca8d9f7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94600e989b010b30bea663279a4af744430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceae322291da8adeaa266b50ef50729431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e6d1505c8e9f6241461cb8d38b251432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd105c452fca1416d61820a4532e19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cab04ab3a1f665aa3c715115233d2c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efcf52818c8372b1200e3c614229e1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696301d57ef3d40050778aabbd14f53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac96b10cbb4f6b1797783ca2c5d1604437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8eadc9285872ff94f4fea658f3d1a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6654a363d3f49ac28836cbf54bfb778439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41784e95205b5fba6268da2b6cc862440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed41c33618cec4ddc5e84303ecb486d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90af0db3ed244f3d5efe7eba0df214b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5011c66c260fe5cc6b7ef7650f20579443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d60809e6654359e4112b631e8671d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c36c4bc6df4854389e1e8f6a6b505445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f52515e3248434c4bea263f5654937446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8327607b96d130d37b6cb1d08801dde447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c3294d8faa6859d4c4d18c29d06152448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3db6dfc96e9eb85f70dd07079a1605449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36eba654f1280534cceaecdb963b1e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8426012e29354f37ccf9c986e927c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a06577babdbe4b517d9fe226cf34e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef47f496accc506edb0865186ec19ac7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c46bede16d7e395aafc6c5b8023798454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858cdee9a2b0d43b6349981073dcfa7d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd506051f4dca4f739f1f9483c5902d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf518034e5b919d85b939751404430b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6781ddb7ec1a133d1c18950b315d4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0202edb2267e8820f79a7da4bce966f0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3896c62d8b7e0d2fcb676d8eba86e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddb54ce9bf1748b6f440fe3c74e789461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095d06361c078300628ac734486f3bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57f93788a0163b57ac6ea6ef7adb5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529b406f158b6c6ad3a970c05e0834e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c444ec950c8403ad5acd27cee904f68465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec9c2196384596ac8746d00d5ec2f5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c18fcdb0d415cf854bdeaab9fcd516467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed50234bd9bd7673dd64032cfb757a9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91b24513de3b404eeb2eaf2f4eed41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe7c0e11ddcaa758f3b32a510e6580f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f5a1001e4701af3956ede7326a20c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43dc01e24c945e7556a3e859398f780472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600e956515de63b6e4ecc7913a8abd2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba829511e25aba674b309994b45e092474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dab58a6db8340fec21090d9bfe8f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd1a8b50d7e356a479ad9b86fba63ce476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52e1d69e75f3fce98f09eb84aaa509477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411313806c531f6bdb7b935c154b8fcc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617344889a66fd41b0af2a0f63749d8d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef60fb5450ea7daa0ec9d545e732e7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47acb7c13a48a4b384531c9a89832ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043dc0714399f0fb57b20df61b02ab1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501d21002f37386e3f7f7dbb79bbb45483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37050fc7e9b3808fef0bc268931a5ab484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36df421ae1e2a02b3e309d7bed105137485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2fdae93ca5760ed62a0b5fb797f5e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4271cf4041920f79d7b79d9267e3d8a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e29f8b92a36a827e8db355540f17a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569de660e35b7aa0f01fc91f8abdaa3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7749c7a39b481fab78627544d511472490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623710809943875fa9c0b19757b53353491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b4ffd200fef337604321952915195492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cf2f19f9afc3bfd19099ba6f3b15c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dd7043407421ee0bb1fb0c21dd5de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0fe6ccc43197d768714564efd26e7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c23b8172263b89f1cbbd9cdf947773496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cabaf8f7fdbb17a7c293de15d800ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130dbb9e8d3958434e3364bb5d9cba498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bb4a6f1d2bd569a635edffa6d2354c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9d0d9bf84b9483a1ca820c07e97d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5ce2d65f6045707b409bd7fcb1d24d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d498a41992f7e36d97ddf02adf1167f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0c043d2c3251f8982ab7e9664597bc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8711e1e7852ba882b89646340ecdea8d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6026e3deed8ee7f5e8e8820f74e240505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d2c1cf53c13fa83dc1dc7a5a0b141506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b30730cbefa10c9b02d5144c24627e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6aa6f8feedd1b7ddd4be401def0b61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cf06a4092e618cc0228fffebd1c32509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649bc9a5b4cea8b6f7e282a8a9d9704510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785ff6d51e8f11b0f2cb87cda01ba34511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654da75f0616a62a486c0440488434c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aff3e74e40f0b5ec836e45612a3af5a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca4f782c3816063406d2480ad0c0de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2bf1bd5f8de50709e88a9035af73e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f1b7c9bdae101363e26a994182d4d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767acef7a562f086baa3c21963c716b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32650610f24d80bf075dd6901cd7bb35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add2a62aaafb5822c50021912022d92f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3130652bbf639ba51cd5f515aa0ab520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7cdfdc256d69f43fd60a6adcb804aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080f2b4232c24d218771ee10cbacc2de522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e420d64e9e59664a1ea15026e13799523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc655dd603c62e2b8fec5b0aff68e7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee89d0914ebacdb581b4d2e211ba625525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09687e0311699f64493f4122906a50a2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6088a3b6b71efb18333e6501611576527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fefb927fc8ae689c56db741afdb4499528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9e7c2ee4d4965c2e7003715730ba0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82ceac76ad8b2c6425523a7069cb00d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8a344d7e7c5c41685113a83bfe56d7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42749ae69cffe95e0cc0bb2855634f6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f323f0857f8bf443178da6bd90828533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4f7e1a2e66b81065aac505ece9073534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85d7ef0a474320403263b5175dad619535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a975425f409a446e61aa197564155d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b898e4707c4067399341b862748ee6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92a4eb3a22523eb03533c98678ced4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e0dd28575b3a504c13936d8d6e8cc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb731d79ee3ee011533e10f081e56ca4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b49f6aa1b03d31d5d5c82cb4a5e4003541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370441b73baebb3f21e9811bc4eca1a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da5bab84c96e7f7f81e2468340cadb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb68d45cf661099633963219570096d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f5450526dd268834fb8504aba781c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3facf2c2106102828f3031fa01903546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a790815b8028f9c75ada930b7c95821547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b2811315be8ae2b49aa5b22c79516548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab6325eaf68049770ec5f3a2993039549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fddae43d0e1aa87a3157cc7bcfec32550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23076df141e963daa9cc2567223c20551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e078600ea53eda6a1c1563aee529a90552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ebf62faf63047ef00cb71404588a6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c42595c845d758c83269e3b5eb2ac554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8beed606d3869e3b97ace3ee733206555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42f3b592583cf121767f0b08a521dd1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e856f5cef6693559d7d235bdce791557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec8bab5b1e3b36b31002684c47dc4f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f17cd3dfca009998c53dd3a5768c55559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e998cf6c86920f71be36d51e3d856a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd963a6410f5762e8f0e4a1c8802d35e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412412578f231ee896c150105dcebf8b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7c28f17eb0b225ad9d8dc1648697a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3352bd55e5d736cb982a46ff942d33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18a63a60cd32fc87208f8626b872e3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53eb62d35ef8316f9f7606cbf008781566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709da8116caaacefd1255ecf6ecaf3b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07af25b2f364accb8ed4f3d9a948b204568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954365465192bb6643e9fca0f26b47d2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca197722a859ee93aef854f975b4ff1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe19a740f7e32a1c6a21a607311f6cc0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f109465c59622b57dad35349399f6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09f1a4602e24a3941988571a668925573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0662548d9718178ac4e914e59acffab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e5066a2289cfcaf21d2506de32506575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952ca4e8e8c2be3b6ac9e6c2b97e551576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e25527bb0a12d779e6364dcc0a5ee577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db933d4f2f80ee04b2ba3997404239578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f10c08a918fb8d8442b3722c2b2d3d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29753620d1c4b1dcaeb68a7da15c7224580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19e3e4c59c4eec5beb6e8a2c5a88bfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728f08e59b8982656ca698734231770582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f55b76cc2cf16038a45518ddb5bf9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5296d978bbaa83196339f94387758584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef387d88f0689196cc73738ddbc40a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a07045d4c37f20bd34e87878ac5701b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d153f37ddfab78e4477411e19ca2882f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8300a68e12d0efd04d37d0ab6ea37f04588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc21d457deb8bbf9f8b9c0141ebb43589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc6c68b3f585de3a6a6511df63a2a1b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877523caf7476b0da101318b9e2d2d85591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed9ccc176c0ec3da80e42bd6f6385c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630250f1412ab5015191dd9c24807d6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5b9dd678cd2020c2fd8051f093bd0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0942abf98b903c2c895103573e9456595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93314ad3b41f4b1a21426470bfe7eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaaa2f71a79ca906b761ac4ddec89db597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f582923553874ee85eaa6ab170bd542598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81437fa9e72ea325105fb9e5660cde36599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d5c0d1c25522ffa12c20cca36eb52600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdf148ee2094ca450e02f7b5933139601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06329afb84aa1c22d5629d671e8d5e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba739fd9764556767508eec61b5ed7a7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad9e5725c41e52125b0511fc7aea10604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b7d793395506f91cbe7de633bfc30c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5217bb50d0e6d062c4259162580810606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4468096d93715de0a55985814a58cbf8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d96369a4662c14e281c17b93781e8e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108cbe45221492c92c3a9993f5f4ffd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deed3468766e0e0b33a3e2824bd96ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96215d796373aa5bd66001dfae1ca5cf611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea313aa0b5eb244b870d70650d2e37cd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9664cf650aa982e2b01c87be7d89e29613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8984d8c17b7ddc1b1e653d62d989b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f48853c19d1ed545748341174e55e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971e67617fddd48f08a1db5ed700572616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4d55f78761aedd6627303cae7e2be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d38886e16096512bc4f068385b1f4c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f492d781a9af3368eadb0c83918b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729f3efcdea0c44e9ea3089c3718cff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0500f7a92cfec607abe245fdb54170b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089937e736cabd3d28e9723a948dcb2b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca2ccfeff28d0e42e15837f7ac732e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963c494a5fdab225568ce191a98aed6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377c560dd549b10dad72b69bda4e5a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2d5f6b4d5766b3698ae789c936dec626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9818dd6c2f70c3dca13eb27ba81e91627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3587fe652503a95b3017864656927628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7035d6a783479b1d9fb7628576c21f08629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8eb757717abda038ebccf8a0b934e6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9688b6882c21cc44343317afbd0118c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f363aa6a113cec7765503b12c525601632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86a8c730b1e9e3fc2d52bef5c75edbd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3b7662ccf57318de2f0d0d7d7ee2e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f412f6cd03f5f3a82b3d52eb505951635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660cee31d50df244d6b624681338696636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5bc86b3d4ed3780091c798e9cf0ac9637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a482afb9ddb61b6bb736fb3a1e98f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9f7dc735b384f8d98a331b56e5b851639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e63c57ae7eee71fd4a7dce40ec9ee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0ac6f4cd7b0198201284c1420519d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858d43821258c343e32e0a629835c37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5ca508ed1fd8286a88b33511c905c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b74bf9c14b8f4a0b52054eab689a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea8ccf9b052347b5e23b71bb73ed215645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe566d52f125c86740b475bbb4f5928646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a82948ba6e6362b79322a4427ed30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c08614f0052f4b232531514c6eae08648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f3602c9699cfd1f1aa96e4c305ad9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656faf437cc0ae70bcbeb78b4fb9d7f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439f619aaf549d161b74ada499c41f9651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7117b2cb8fb873dbb6a5848197df2e0c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91598c6096ac2b342b7bcb8871e94def653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89bb63a39ea79d3735bc4fab77f35f6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2996e755a6b6a6715e9704534d8376f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf298cedcfd308a229f4680ad96f1d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1ad6ba260f864e7f90e923cdc297b0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eaff2af16670106a2d383b7c068d89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a56599b206155d7c4656680a0fabc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c2be94f2b89f72f231a19590c15be6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d4066c65c95ad0b6d6762520254a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ceac83d8cbeeaa72bae58bd59845662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19986a9749d669d5d8b8b540111e23f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b0766ee268b3c12d52a753f101960664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb327b956ca980f28344d38e5e836898665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02d1b6da5a0ceb8bb1eb471500f2cb7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8e0dc6412cab297f686ec58cc25e2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305f55d9874b8c404e2c3e3fe6e32754668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b5506bf7fce951605a61fa8bc6886669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca7e20960fa699c1b27d0fb698149a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b102565f313c0cdb733818c54dd9b7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bec60a53bc9bee2a54ce3f76266f5f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464df40a29679ebd1d47765d5826a9fe673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fab2ddc03cf9e30a7c88257418592f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f2dedd9234a28f381d669d8f08b1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c54862904016e9af7fafe857ca925676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe278defc8d9d54a8c1f609a57264b3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea48b5d90a24d195ac49ac481612cc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddbdeaef9d9654bac80e6ed07659bab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a1cfc044185ea661862aafbb93cbff680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a602d38096b4ecec85da6a9ed4257c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277e6ca819ed5ee8515477dbb01b2a5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72316a6fbd9ec87ff739a124060e6787683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0455d8b21650f9da1931bc56459d2e06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708ce5c1e35389dc3392a63ddcb44d97685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d85880e50e4791024ed2ed2db880d99686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdc4f5bcb793440344becbcc5661d2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c46dfc8acf9d8fac7dfb336b31b057688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59acb689d29c963edf17862866cbe2ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a835ecde8c8dfb99538924e1ae54e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6b4e9883294d03f40a98015b8af5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb40d9f83c7156480e6f1a403d3f95cb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f4e62c21d3507c9226051a6e323d96693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221d6381c876e49d4de7fdf9687df0d8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc56d54e3716be46800ff9924863b59c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610ed0bb64b9cdbcd9546a3ab5948e42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816ff79ef6343c758189665a4704d0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a664582188d5f8ba346bb3ebfc479b7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b2c2efa3434fcd251618791c3e615699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f42f64edbe5f01e061020f8d114bc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6e3edcc0c686fa85da1e1ede817811701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbf375b3347685f72f95ab51f106cfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e75128461811a1fde4b0ebf0b9327703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c2179641a1fecebe2f7329174c5ad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa25239fb9dd11ca370d53b21118b24705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac6a301bbce32d3014766eac2ac4d29706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d72244d18591e6e0885f6658b6d1c8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c24cb24f9354c8b35cc519eb7afe50708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9225fa7f7efc2ca34c058c3435e1d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20491a5d27e709d23cc77d58f61775e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a81dc4078aec8894ad9583b44ac0c2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fe107849cc3d34166cb9c316ae516712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cbe1441a4ec1d12fcdaa9fd8421b45713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69661dd25378acb761545f53722155e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba00c494ee22b9bf349f20ece30310715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b43a51dfd42ce9aee456ebce7985dd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1991106005ccc11257b9b279cacfd6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a1bcd40d7e0350f11aab815aa33d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6782a02fe2ffcb51c8a9d5011b19eb2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f5c37275706d08c68ecc5da11959720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d40fba1e0daa141209c0d5c647fe8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31666f975ed4a32319041983b27ec8f1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436dbc898d2e7eeff4376bf0b153a76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4311fd5c967f4dda7d933248839381724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c33352ad1d0632a40ce615bb5279e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a1aba016d27441d36eadbd2adbb8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0062ae6c526e3b2ca26eb321b14db1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804e5e3149de4de9f45fa4381fad411728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f0e4f3eb1618551b5c2b4c91537b05729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710b1b7e2ba9390115823ca36ede4175730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87937744a857146bbb7d5fc6b9faeeac731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9779af031e27b4a95390da3620744732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6c5da0beef0e7c7e0efeabcd9ea82733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1cb451896c8d66031c52de0c6736b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffac555d5cac13cb375bf2b4e020eed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca4b91f7c20050c8c7e2807b012ca4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e117729b45d746ed75c80715db93a01737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ee1a2558abd9569e356fd37a133fe738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dcd3f3cfde9b3ac76d044f57cab96739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2f1722a6a924035a586a7084800851740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50648beedc7fdefb03fc277a74dd800e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35326d3508b49671a6f4be9f2ccb2ea7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fe2b50265976c66ed42989b8202d5f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7cdaafb568adba68a417568ca90833744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab35d259b1b57e54058c3ef6fc8c87ce745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd4dc64cf1a61b53f272e06f7f0b5e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd93dbd15394defce18a0b97059b6fb7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f72b80fea4be3b743b0f5aeeca1c5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa1cfc3282bd0f9956181d36d3e194749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14e36b1c2275b2c465630811371730750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8273e1171dfa79246f1a770d0bfff751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6659d99ac643e3344ce43ef86dd766752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef948f699113bcb8fd4e0bfd1db8a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315055f82034ae8cd9e5bfd7a3dc50d0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b0d5758f997089dd6e2cc64f875f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c17af956c926de53fa3601bdbfa570756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55dced9e22037a3ce5f72e89b733778757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaa6ddf6a1075418ed979c3e5d25f3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c686e8337eb630c1b78e4dba289cf3759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>