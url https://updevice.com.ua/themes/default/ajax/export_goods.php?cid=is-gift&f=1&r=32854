--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65868876fcbf11f024ca832258b4df1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0073a349477a558842d58b77c6f6b6242.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ead383cc5d58152ffb1255ccc7cd973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c950d49b3d9c19009fedc28510276f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d120a53ea0d06b361d06b754265390925.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61df727b1dabe65a441955e45542ab646.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0dadf59622d5e9ffaa393aae533267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215fec53f9030a3c0f461afbf64a7b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0773230f025b0faa182f2cfc6ee8f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cea4a820971e018df7063ebfadcf010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63d3c2d76dfd0b024198639c25ea82911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6ef935c28cda7929199d4035831fd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854035343bd615f6f1307ca2acb85cb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473efe2433137062475982afdf9c392c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5c418bff9a00deda317532bf8d68015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48dc05e24bdc028df2ece0b754b381f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec26d9aa31949eb26adc41a9bd68de517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9489d5356bc043eeefbea6d96f9edd9718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678214b4fb7d9e40a225c9bd47e2f1f719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11fc1362ca5a5d177e88bdbcaae5e8d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab13570b155842d698c777c392866cca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd27a191959fee3b89b35664710369f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ceb785a1181a39f05b8d5aa26f8dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81be36a5a700228c7598d959c50b96b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a604e0f050c9d80dac0413795c0a425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85291037655dea9d565d045bb1f9e00d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa339341ffae8317f5a79ceb05f603527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796187f806a54ba4f861c0395c4505128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c5dce23bcfa1d95c4e3402537988229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f992766ca5a76adce8c780680ea3881130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83286166127fa0cbf98edf81546f8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d77ba5d86b1070bbf93c05898c1fe32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f21ef58e0ddc1d0d38941f18eb98eb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8af89846a95079a0e73621d4e1981934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a641d092ee430e5eb006b19c4a9b51935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d34f53948a39f7171be429284a9db936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70fb58ff4647aff7511e5508006cfa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81266a6386bc61ad4c9933c70deb48138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e31be7f98d4a0ace2c726a38e7ae5f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42510bf4d33bcb4edec56c74f038d75440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993c9c06f3099fef027af899c9d292cd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9475198572ae7235d673768980318d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2479445274b8151744b20fdb79e2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ddc3f356f5d02243832295a8c73ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c6148818ebcd38b148386d33bcfb145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8bcaaeed24a0fe613e0293cc7af1cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d2ea7eeb7870e53da0f3e2b5f737647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ce3c34f0d8d68ca25bd0406da1b7b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a05a9ff0421abd3ca909f80e7a9949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d2818d440c883e95894dba6c14bef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ff66ab623dc6d46c09138cac660fdd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b8ed033ec404b58ef8d711ee26b1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3fe4bfefa2122253cce4168ac37fac53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aed70107cacf4fc1b01ada396ee1da054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e63bcb571e673d3f38fa475ee6d3f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c89fc05c9911ec0e1bee8121ea54156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f75b9912714ded716be3162581b38657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e765ee166dc67ede73ea3eff1a33ff858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47856a519c8bf5ca2713fa49902dc11659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d950947ae98125c74beeb240bb6255260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72e09f3a042945cbfff1e10e030f8061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602c41db71abdef45c7faf72f29da4562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c56f538b0b22cb3a079e6df87b321263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a7c879c20601f7164ef415b28915564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c2fea7441d67229992477ab94193565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2834c0a23e37b0ef1835de2260050266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca74527bad1eb0853638437addf3ef567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160241893c6c7e22e5948c2688c8de68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0846e832af27f1b83c3ce5e15281c96669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45b7bc3e1e5fedfeaf12240e01af94970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476f6ac6827007a7c7697625a65e97871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc0e9e7187fbfea81a0ced1c1bb383272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e639342c761dd0537b4c529bc42e41873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879dba795d7979056683c9ec53d76a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6610bd11321dd58dad8eedc25586f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eaf6d68f5f88b826b0f18828c6425276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82067984d8f1a5f200caf9081c27050f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06ccf6a84843bf6377b67a9ad0d96b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a9f6890f6b16e91ae5cc69a45699579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c6fdbfe2c533ff22653d268b0fafa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa513b5cef36686886f463d9ca56c5781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a93ecf647ab664066e895b4475d3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22021cab20a158d73000f14eb9240c0683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7cf52f460e753fcb5322afb6071ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e2a130dd12f078e04071b63c0b1c1985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99536e30f67dbcf1869c6d945db970b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd837e1fa3c375e711add00400ef91b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5bccba18e75f881100b3480501e4488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d25fe87bd5679ba7ac51c8b93ee04b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c43f2c6fac5fe5243e4e6ea57ceeff90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b818227095181d12bf5ce0e17913a8191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93ba97b82e6be062ce87f52682936ca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41870bc7af799d45fc1b72e75ae37ddc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da06a17f8f9c23dd5636eed4ce4ac61494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb5e2576e9da8c172d2b6981935a6d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858eea13f7ab7010f8fd2960049ea3796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840273a0feef396c0cd1daae4aca222697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155c05942bc9ad68b9f45b11a973cf098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972bef7eed2132d27844bc787d2e3fa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51e52a8f2646fb91cbd909b043434a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc786cd352516a43b8fd115a9552da65101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114a5a0c3d5188dfc942790bb667eaa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42485368d43ab5f207290f40d93a408b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46009fe1d4d463ffa4edd9254fba99c3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c6e7d4232610f2a6e4d55df1fed13105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436723ce4c3832c2b395503e909b0f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f4a6f93c3ca5eadb18d128d60bec1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4f54c626205fba42a80d4406101574108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6247b909f989fb782356bf1861604109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523fb1943abc6b0692ea3762d6cd0642110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b48c4c3a10adb24c4f4d35d726af03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe45e55991006cf60635171e9df24cf6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5707d702789a1cf7be958e0b9c67a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31614f298df8f4a761d90711bb9bc297114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2375a6b20cff73db9c835817d317fc7115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a390b1d799ff4cfcbd56fde002248116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921c8ab5ff4203f8fd72b23a7f2b0a8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f263e048deafe182f5a0a6a31ce0a8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbb2748a732961c12903344a1d20f30119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d676ea6ab78192d8a22bf8d748b639120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6657ee0f6b6c2bbd884612867edd421121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcea3c05e5eceec468fee22fe6383d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e68865104a362e522caff8b3a63cf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2193fbde270577e44093d2ff200ae732124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d02b0df660a4dc7b44a5f52a04aa9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30815910e359008953dd415029ff381e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127a51c520169c760edb24580b5a989a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f6da6e06623d26049e64a067bc04da128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48e9e3f160f0ee1308f9cd01995f8a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e607152665efbc765ccfdd51082b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81c35b91ae177c51c27388a7d84b1b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e56aa246140e3f9dfe95f98f3c20eb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc837c34adf4ca1ecfaef2338eba6a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf9e32147a938539211cb099cb398a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9e2084ffddc350d32d3781a6eb4c0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050e97fb5b6ff214f5bb7fa34af17cc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6dbbf243a164f7dc6fcd57f5aa99dc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aef2d34cb0e5af9ef02e135cc50a01138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5644502e5f3c0be54346a29d04e8c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8846f4795474fa02e497e9aa6b7ae4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ff8756ee7a68685373675a14a05d2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab8d2834ed002e943dd1bd0260a5572142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9636b0e33951c5483785fafc7b5256143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d487499d2241d9c05f86f22216fb8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64d473a8fd31449bb4df04b2b322bab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fac321724dbac3fe140bd0f049f84d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273c26acb27bb0c9904e7a3856bf8f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06df2d8e4231ad667ef5aee07827c7d0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea562e42f43e27e9acfe97a546c387149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d731201f1c27fcf6ee9ca859a24faa8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fdecdaaac6e725de705f650ed5dc39151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e79552a7b981d365b19549c6d2308ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecee0ce25a36ecf595cdf6264a7743153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc44ce435850a62b7926745d3c35f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baafbea40407e33fe0225c0d24a249155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3955e81ca72bcb3bb295033f7cfce42f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8f11e4fa10df627a5942baf9471d7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca647ce88dec2e889ecacbbe3ac0ede158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd8d6caf2cb364b12a297505d3ec43159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e8388e26a457012a833385e797bbb7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a5b95c64db306422b854cb804f8f1d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8f08c0c990e1e67f9125f96dee399162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f6694809469b2ca7094cccba0b644e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f446e76a3a667dfb8022cc167f6b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2646f16302bc0366caeedf1ed6eae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d99221ab76033d1fd73087f4f86cd2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d26c4dd6f1c8c6ad09683700f5791167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b700ffb23413f9b89ac0088316c7b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5858b112e8a9f273ed41ec308793d21169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9044e71f55ae62114669986e9d632170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57202625c8075c29dc03efe394315f6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58856342f1f038769823bd2ecd0262172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56130289ce7ac713901a81f7c6063bd5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb31145b30ccde4a132f646c8fb2efb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f154b283acc126d0a3b1fcdce0812f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dac934b3fcd2b998b615fad392f525176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84be67ac2405f0b39a1db7d8e868347177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a62bc6bf3f1f2e4505845997ae2d69178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62856e528ba9ef49f89420b26377b90179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff538b358f92dcd8733a406dd3804c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88544c33e2baebacb9a3b414f2e88bb9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c76932c6f8edbfde5926ee794de8104182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4fc9cd2ce5a2479c478dcac7e06f4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b612b1b8bdb3487b3cd217081b3f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21c3b847ec2873dc40eacd99ffd1c3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a57be6bbde057d42961a393282a208186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce326c5a8a1aec4daeed2b1f6aefad52187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4ad412deacb9207079426a32f3a6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537672f029230beb1f3637ac00f58ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaef97138652caee3df9c6c470e2935190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188836712f6539dd4f247e5780e3106d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6bc05e3c049544f4f01b2eac5910ed192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b43ac2039fb1fb70cb3ded0716dbd3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf910b0065888771b8e410f7f293c9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef204af9bbd85db7ed7aeb86e63b28b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851c118cda8a07123c13f75bc396d84196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d22e268542cee56702ba62c0c138f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aad430ffa7c3eb7fc74f3de5170845198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f06b3d63324fbf358d300c9435d5ee199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db53af51ae92048fed0b21ac9c4680200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cd15248471f9e192b2a99c794eafb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e358cde05b3d6ac3721d68881094f7ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be512d92bc0f9df6794be329e7b707d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16534c24d5309e2f1f97c1f65b721204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5274c4bfcb56806775fa7b2e0bf019205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3b7a2d2b498064b691422ab45aa36206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d519c5521ee1afca9fc74d5f169ef207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed30a8f73c57dd04f1ef3182ed84d37208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbcf6c6ccd3ac7eb9466f76f11229e9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8cb000dd0abb21a9a57e8372be38c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa42e37e42882ba4d88b3f8fedec047211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4b7fff47a8b646bf1f0124e06aa6c6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b45500f78509d3e0fdc7dbf5a8d469213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6cdc33b67d2f45630f8f5734fc8dd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c135817412559dc174f6a48016e06186215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5e6a4465fa3495c714f0efcd7cda9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d99f599fbf0030f096216d252b0f9fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcb612e0fbca67f99710611106dbea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e2efc1c0a89ee835573bcc21d5752219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066d928ae58104f34419fe6249c7833220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8950420ffec62b885aa3a502832a01e4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436109cc8c239e8f9ba66024cbaaa5a3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5959ff51f9bbcae2d768df640732884223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6c996d71cf60b9aee9bd41c4371fe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24460a6c61d72f36700b38395b1cd616225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47f22c6c15edd72ad00ee16ab362db8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5f67c3697073feb19e1f821166492227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb1621adb39fd6f692da51561affa2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95141a60597cbfc2bea2daf6043fc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332644fbcea89b70a569ddeb069ae14e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd15dd2f5ed3babb94a6361a41a94231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d1f117d7a90dc820c76b0272f2e9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2373df1bca4553893bc94550a885719233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6c26bc63b9a465c29d0aaff7ba3e7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c180244b22cbe895f619675cb100b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8be1c246910bea39cfaf32d9276edc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36196004e9e0dee0b6e9fa9e34bc399237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c139ded2a32d9f97c09ff597e0e2e57238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6079c4ec2a9b2d77fab3028fb2e825239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf158e51615f0d7a54a53eb647bde7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc340b9b53470444718b2bad5a579f52241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d68b373f62033d7bc8bae6c9b6715a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fb360abe6474b8508acf1b53c0647a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0005105c5e6882578a48615770d7cc30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1944742802f625e1b51926dbe06d3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beb44628fa1e06129a32aab2f8a0e3c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c417921e71228ea0af7c966a8f8cb1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9725286965d4b47f09f6b5c160f42a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84f9380254ca3bc87eec146c8b3445249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e22aeb95104e2d00a6bd1bb16799b9d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103b89eb3d5b1abb54aaa77f12023796251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1377b43a6c408f421607cbadddaeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460bb2c4062bb227773a71828cdb6531253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8f5fc4d55e558c1e0b7c03f7fed02254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369997da96fe64466fdf5d237c0b03b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482e25ff35715d2ca50f0e45ef1e15f2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b472235b84b00158733cb910b166733e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0824770d91efd7c4e3493025f0611ae258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449e8e7e92fd8bd0788882aa3e629b1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3829fe1a155c19db9d2dc7b5b86264260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d973a0190a180a4884124b6361c67da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c30d46724c1d23e88dfd4c7e0b0bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a22c1f89a864b348cda91692543b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee5066d2307bc779c8be405363c1686264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50ee5f0a38eb44625a3d0dba5dc207265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe2b360aa75f7f1f431515750b28af266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58571f5b3f86af768746fa76648da6cf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af1a9bec983d4b0c0010ed32549113268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512612eb83be255af7e7497ab9c54d50269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bfd0e5f4575acc3883b31cf143f995270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8071ff84685707998ad90e9912e9d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e4b6c37896b472868bee8b88c8555272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59153d92f05c6b6e707d26ee1ff1b53a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561410d7e252d1dcc4d580b214b04b03274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1b1c7a8f605e0424610d69cfb27f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0726aac38a625e0175646e241b7506276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3178c336e6982957f53affb281f4f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12f2562a789d0a6a299ed4f20ac2dc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbddaf1c65a1d2ae0f4810e034a64ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382713d6c8d8212b77303924ad9f7d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b9588316f5763763429b5a91e5425281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe11cc34c7d9b1a8f247279046d45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892cde29ec6d5727f33d178c32576161283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eacf6d4ef82c1e1c82c5542a7b6261284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1d1c846701e767541636e91c1bc03e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65623027737d63cecd1f3b32da72717286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd18d7a1f24dbcaac47b65d128743df287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2331136d70eb29dcc6d6650dba6a771288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86982ef04e4403fc4d09012508c069289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb856dba5700956b3eab3746e772dd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747515e7667f2e504a74c8f6394d136291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714ef922ffbaf56bfa30f77af91ca992292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770f602ad327272b85ee3d2432007d71293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a421e821c70a95fe66ccb19e5fe62c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee82132cadd12b8b295dfadeea72f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e257b3cf372306255cd48cc163e368296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9191a3a7c72ab18b288ad0090132b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fadc0480fb2cc23a23a6353e2dcd4c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7b4dcfdb88010122fe737bb5341c7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9b51bd7df30ecbbd6ff24a52fa8d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2802b743bab7241617ca6cbf096bc1e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bede5f17626b26d768a396e09a7dbc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44ef301e202d26bdcef6d567f63b2d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee115701ff56e606c6b52d628aa0138d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77043cb2a25c2bb383f1a7b8f069f23305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc16ce5d4ea6c6288ead353197c7ecf306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c887a1111541e731bdac68aa5b98ca307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65690c94c7da3386efbcae464e1ad0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65070f1bd7459a6e36e83aecd4d6344309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465a880314e427f7cabad3d8823b8c5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd65c96523da0f351e703270e71007311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d18fb8b59cc4901bbe8bf7a0a33739312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a952169bab7360f4672f26eeaab9906313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346dbebd8264b6d14b4e317ee0f8b187314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca40be7c2ad7da9d39c9ac28383b04e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d17b754e541ba2149727d7f51bc9e8c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af69147d1a22fb927e2539f167af0d82317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204272eb0e95391e2a51ce8c6c98e762318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc075ce6ddb4e18c6c067cc196a8d64e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955a4c8a6d0be4c944e8c2233a9c742320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5f1cca3507f7abfd4777045d4c62a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425ce546cd9cd4a355d009907c3f9c28322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0009fef7131f8fe640f5ebbde44c69d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386a5d81e2f8c8496ae48f12c742b1e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0975bb2576a508dc7c19238feebf837b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb02e7849462ea9dc880e70c9a189a0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c32bfe190925df8496bd49a5b47e9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a1b5c812b02b7af161648dcc034d84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecf883bfa069244a3ad53e4aeca98dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284846f49f472642779b8f23071323a9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f670e2a346e4abf1f29763a72c59d93f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ade3364d5b2145fe205d04253f854332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551034ad26881ceb9996bf16b2918d0f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0682b215a5431117ca124a40a7955e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27005bba2fb084d7b633c6d2fbd587335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ae784088d701f34b129343bfcf03c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3cdcdad1653c200ea6d200003f63ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d208be3657a18799c45d84b91d281fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a32fa2932fb87f9d8ec66afe4ccbc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1030f33b99a76b66b5036bc3968ff1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb395c08f47361f6aecdee2631cbc8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12082dcec1a5f5ff538121c4d08cce0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d566aea06551f7d799107af3affb93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3972686d73ddb2d56f2025419a9afb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575da3f507ccdd954302b30827f5e9b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71e4d988cd6fb880e9c20faab97077346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8de13ba403e1d97520996068a287da347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e576b88addacbfe4632138b48d825a9a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8fc853a3cb6d924068faec9dfdaf9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ead60deb0da099bbbfda1546f6fdfb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c8dc880fd029a583191f119df38608351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c32f4c8e31fe93a8cc64dee22d22352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eff9b1b6f29af415046d0f0a5ed6b1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0886106bf9d42014a9660ae989d64be2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7e7bc95b67eaa150fd4ed2350bd63d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c246624cc3ef42208d84d9e23aa1aa2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e3acef0229bcaeef2bf60646690a0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd4f6cca3cc130d56ceba88fff4d11358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd8b2305aedd632d204cc292b0a06e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a42afd01011e362822792c20e2a98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa22fc8e7dda09edc6c7974da2ad05361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6c671525ad9373d01fcebb8b31508362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de7c320f6e5d132c262b45c1d8aba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae3f5f3214fa2193dc4ebce5788c4b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9378619abb508d4950326c293f325365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd380d1197acba8dd5a3f9b73cb9184366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70daa8ffcaa37831b7da26273ffd7d22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67f14496eb8e894814fbb0d65d108b1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf77950e16ee27abddbaecc7ab5fd6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc18cf52a312e403f7c74fa362159b2e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04dcc860e65a065d0a4238cf1f5653371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808fec3500373c8a7466f37e299ca07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9b94200f296a99aa92c458ebeb46a5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3448fc8453dcbdebf4f22dd29360df0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b62414f419b04affe918d0dcb208d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60444fbfb2e5ebcb1047349966941cd3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1011b06544323cf30adca91e67b8ed97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627b2ca6b932a5ba7eb3289eddd77b0b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bff2b5a9214c96662205dc0729aa9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86f397b48f70f6e515f2ad8536ec71380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159a16269a133eff0b8cb2949ce05d4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ffcd5cec409d889ff9e2da2c9eed5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fba7b0b4763faf3a6debc9eecdea50a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df010deb311cd8f191a8d31d3915d58384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcb78b0ee06feffd078076b5a5e38d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac445b7c10df0e3edcdd735cb6e0deb386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04714b50d69482e15dab546ccc472e8c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99ebc92b84ee15f6f184da853330585388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de192e6bb334c84647d2d79a60125bd8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d357f77ddf0ea2a1bb7c4f9350e9920390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da12f9e0660aae25f38a48aa4257409b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b73ebb1c2361522acadf4bc645cd95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f495fdbcfbcccbe3c02e52a1eb382a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4b44c3aee38024031f5f56b238e243394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14ee5e2cde7a5c681a35ae7a05d317395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c44d3fdf30af0c83f61b41ce0f426396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc63223d14a47ec4b29fcd9cc71c4ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d112d0aaa4558b7082ee7e1bed6b0d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f216391afa6d5eb7372ddb81cbb8f57c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d946849c3f51912abf9d9712d7a9cf22400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b69f657fa0a7be195ee7a166fae8b4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3888c56fca5a10c5962faf793f2ee402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bedbadd2274a8dd7a56fd15797ec5d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab0e1dc3353971f8dc5cb19941fad89404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ac1e1c62466d9ba376af91ce30e9d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614bb51139ad8fff66010614f16b27f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5605bfae4857a20750773aa81079c9d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93471e8ab5d8dcefd6ce70435a801e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075c1c313160198345074d0dbc05803409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed380766c43aecd6caba17d5d3610c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc750ead09d79d837f9f26c0e8a42411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998252e1831e200a0681d156f369afd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c011bad025d0d1fa4f5af64f5b9b59413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027db6f344944d7a1cb50150e1dbf310414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81926c5c11c0504cb81a99ee36ad0b6f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d67ba6f76b10def855c39526f0f520416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b6594df5e06b4a86abf5c496f729417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca40f3fe9b41ce1ffd6c0d473c1c9d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc799cb54df232f252fc02d1827eabb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e5edba5c3333111f057169e2be90d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c75f0a07621ab10b26f97f9bb56e15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58d8c41801f638beab1b47eb57bfde422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91428444e577823b3ab58b34317c618a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69db2ba10af99160a3a99780eeee903424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b162bdb4ce8a28283c58f401d5fdfc4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccea97cf6cb4926031380384959d6b2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a3f0149b441f3b0b1e0db269fe3645427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdb55fa21b5a6ce025663d9bc86c00e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ed97f25690be3f99ad6123b0e5d22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7308349b15d1cc763b473ee3f25a5ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c91d43b16e7d841fdaa0562817e32c3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25ebdc96e4937c4f6e739732ff3f86c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c8907d390deebc1e2df1aeb8d034f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121f465fcc023e5b3c15aa1fc6a96358434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45ef383ca2f24401b3de077c495462d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6547d0873840ed10cf949418dd8269d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d237f0a96d35a071bbc497e847b9f1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319fdb842f33df29f67e46910c3d27d5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5306ddac74f06b499caf94abf68c70439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab9904b11666137c4f16b48a64faa27440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141428a4405b4c8b142e0d1fcb567e05441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb16539640ec8c3329c883df5c454f0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3965293da241ec559a4bb9e249507b2d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1483e16194bad35d55fbf451649a45e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b527c234833478e25d40371440df445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d172db9c1fbe0799c1d4204c33139d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b8eff1fac640a33bd8ba09447613b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628e7a4ce40fd1806044cdeb45847b42448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebd3632af74fdd38782ca535a75722449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332b775fecbbe7e2bebb39a0df009a9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802d327858a36ab0fe5885c3add9027e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6cdf8baf91d7a1ed9865508fbcc9b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97149e39fcc1f3d2d80c283c518d2d02453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ed5e77177c6a9340b925562f3c337454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fae4068a3e7b78161a460213614d38455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b098a919e074595d17db94db4f23f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9988a23255ae503fa56311b4ef3c78457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c18ecb22b3d695202240d756c32521458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdbcbbf4eac38735ae8a4defc590ea0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73302a48f4e6efff9c5d47a8d935a5a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3b4ac36b35bd0f1fc78954ac7bfb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bd530bcbd26eb07f0f53c34362521d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00ba338eff77d6aa17942fd81986bd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ad63ad81e39a5454caa6b80993c54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f175b5beb3a6af1b0839b28e3a6bd8d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65284cba2ed738104ebd1f6958e128a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d176adfd4f80a20d8657bb135d0458467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac339716cf3e7f2f07c75dda46a1405468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1233bba6e24c1a14ef1bfb9406366791469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5212d6aa0a6ef367e261d9d9f13811470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b1ff3e7e96371292de2947f421ef14471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88872a5339b2ff467db9f2fe5d081fb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273798669c05a0c5a3a0f1f36ce5b66473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9f9720826cccc19a93e520ea4f340474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf13f19ea4f28a56364ab6c86304fea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf85d49f527bee40c4f7f7d777c7d86476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0726bca2448665c9cb774299b6323477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b6d58455318bf5adeb05dca7b0fff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751776c6d73b2013016e13b34d9971d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7192c5737790fb309be12f0d5035160480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb7a31f76ba5da96294121dad9204a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e211cc8b0da864e08ca4e8c3b4fb83482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad86b10c091699ca7bc4c7ffe440e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f174dbbcdcfc1e61698f0e2b3804ba9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c903837edc4b2002169358db5c7eed4a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726582967a2e6e564c732f404d98f52b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc0f97468431cd77046d2044c9962d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92235b9d619ec7dfb02390c9c8f9c4f6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23203e1783348adef139927a72b4af6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e01f06c71557b417f2aaaf1fec086490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ad381e24059da6935f339363bf11c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b54cd62e1f1c7b97f58771fcff6cce492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2c12ed6ec9a14adaeeae3a6dc1d00493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe3600f664eea26b3e661ea2271582494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33fbc9b243f39c9e07a0c8a94d65417495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7099274c9138200143243df8c8be2d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46307ca7fe48e1db65631ad32a1fcf2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c150c9919196a840491966193dad532498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b666f35129bd95b1fe4e2395ef147bc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808f4a9e256e9cdab1c3cac7ece75e2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c97d513fed96819da108aa61a76a7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6ea0b51d0903a01dc3ae9f2efc849502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdf7ec53afa38d2600f92b9e64816d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113038305079934d5f80c6ce8c8aa12b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3081f6b0f44e84be49ec206414d36505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8c3515a4f0e156ceb4b0d4e5f8df4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe1fd69b71d5c3339e07c7672cfc2c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854ba0658b0e5b0066894ea9f4861be508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4be80b4c2e3413345d53914eaf7c1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddb4816ae8391970bd897e312d2a31510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37cb602bf57aeaec002007b690b95d0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2787ec457571f5387ceff645ea9f0716512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923618ecd7dbbd3b9e89c19022a93c7c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2365bd34e037b42eb025b2ba8ca6217514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c7c903cfb30aae412add8b034f9bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af6a3c85085c90dab8418b60b1e5e57516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2d36c42ff829093592ce7525efd21517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7febe2e3e83b86672982260429d097518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033c5c24e0dfde2201c3cb55d5b3a77519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cf1f86a4939e2cbc8dd3e2f52e188520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d2b23713d020de024a6c9b60853502521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14ecf787e026dc78c7a88559663b7f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5975aa73ce9314648d4e5c90984c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e42c3fbed43f72ec94c2b6e70af667524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b3d21d707cd07c2066513b336bf8c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90136ff6d787cbf4e2619e0fa5c3986f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c821ee39a7a8d989fa7d29f873d34b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89cd67a131fc5e9b0e2a2fda2e244a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d144b258f9a7765dc7027d3d97609a1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc15e8535b549659c8f9698aa348bb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0d17401431eac8442d201aa58f96e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42275432ca50bf375165c3922c189c00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acff0fc8743c7e7d762314291773e5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b29ff2fec6ef198c7b0d71e3cf368534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c956d1b0b04356aed79a358c2b2a1334535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6ff5e3c3aca355071aeaca4c6b808536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d9e9da5c996058679904b98d3ec4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb441a43793a902d7608853ecdf172538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a96bb594422702d39704f72a510346539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9314142005036e6fb44d5311d1f7f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e079db964a4ea8573a34cd259e7c69541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef0864b959fb8821a1b53b2f9e7752542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94238abfbdb88766a3f674be161c7b13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f590814de84bcf72c50a4ac4d9f926544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ab0138d3b75a731741aba20446bc2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d301ccf315650c41e2a9afd148889f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdadc912f7e2054b09dfbe4af79bc7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9151c47bad939e5c454090c78b2c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad995e6075328f9f4d3e2eea65736f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da47ec360a79d73a143e8474173610a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c76552b6b023c58786e644fe74cff69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967346b6c8785f3b7987e54ecdd86412552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c21eeede0fa7811563ec829208e5b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55471df787111822f036fea43c73fe1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74bee58f2984e36f4f317939d2f9e4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b4e2de412b49191f6fb88b703aadc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6f04596d274dbbd81d5c6955375fc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed677b0660b7f81e4f62703957a2ca15558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322699b98ec3135a4d1381f87673b2a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a9f9d2155e2ec5b99a68577847ab6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72d04eb3654683bc90af072da38a8e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189955a3fc1379b79e290c0e5a4c3ff6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e45539b56046f17f293e445ba40bfaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413f8aaead370f7cd88c77461f7ce16564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15f784f7ae5f0519669dcb44f6e6a29565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedec7bbb419b6d38c1dbfd387e5b8e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525403eaa60bdd29f98ddcd69ef3b6a1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550856c0d62dfe7b0ec3cb2f32c3fe9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11ed0a88a4c0152a7839e4b100f350569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de4fecde8eafdff221351afb636d7d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b3367cd40427d58a99dffc558bf81571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9d4f05bf78afc98cff5c842613737572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96708edbf58f76ebb49ec086f369634d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c282712dda202b9d7676688133721cf574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc35b3875e86808f0439477acad822c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e434d1527ba75e909bbfb413a0fb271576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072264202f6b7aa5c40c1708bf815f0a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2916b677868786fec3358c0feab9225578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7bb39a9b0eb20e7d708bf90c7ab16579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de795d71473bcc33e651270728cbf8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60142d342de569b65fe8a8761ae5e4b2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05132b6817057de9d2a279fe0680c1fc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6570bf88e1293637926b3240be5e44b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed34c18738b7697e3a615579d1ad2a65584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e20c976c4378f06a2ad1cd54ba05a6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c5acccfb76058c7b7cc9fc42a61c36586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaec9553ae0544a9129a8c5b9b8736c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2483a70a40fb65ccfe5b7d17b687e81b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43074755ee09a76431b0fe57eaa411589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1624552055796827a4106bcd62f430a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0dd971ba85b18e17f83f75f057cc4c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da97d57d1ef6f8d87f09f1266972b38592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bdf1077dcf748f918989c346cc4e4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98394ea264ceaa7fb511751e6f64a8bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1aafc473a766be0a3f8f6d4ca4e2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5fc3058369e55b4b16d45712a23943596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cae1b88bd00032fb4d9ac12170145a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0707c5bb54b47585e68e8f10fc7bec94598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412b81bbd35e677f093b33be45f2f6dc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061317045d4eb640ac38b75cc11ec69b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b7aed35a056e95fc637a0dcdd5268601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e03d2368d9acfc528fd8107cef3ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0421b059fd59e394c96ab9ea2780832603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07c98fa6a858250710752771a949174604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fee115e80047411d255e99f9f48c3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af5cf8ab2b8a751fb5e8188f5ba1eb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a7f2b32be15178418c29a25768ba8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2330cea775a50dd546071fcfe053f4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d846171d182c5c0654b06fe92e968c6b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0a26ba33e658b6ff6b7e5e5e64fe3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb862a5d9a2be48faaf311563cc443611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f981e51d5502da4235d1c1968ce64cb612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c5e8d568fa185899a1dacc9087c05613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40393ed815395a7ee17502b0190d5e8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3c9b9a308d18cce3dfb54bf0119fb0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3835a6d04fe3d9694b50872682ab8f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69552733e94ac9391eb79be8dd59332617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed00e53caf11a97a98616809d68eef9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a287683eb8f0ae56e40ca59213b4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd0d55fa4c13ee27d35151a6574e1b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37bc2675ac7a8e84f28c2b0e4d2a23621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ecdd64cbde4968aedf3609983a98a4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055c7525d1c89afc87cb4aba5b0da73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db79cd54107971dece99d6b1c02b8e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a9cc0b2437c134da55cee5e2493ed625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914b07fb971ef52da4a45f0fb5cef23626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a3b9d3f7ca39e9c0419d8fad523b3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554369e27c366751e760714e8e2dfa3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936287da84e2b8fc015a5de6b15dcc0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634b6bdad618f1197a3cec91c2f55d17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754177eded30614d19908af26c0e8aed631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba96f468c32e1a7df21bcbf10666d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2568398ae15a9c51db5cf8f38bc2d8c6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa386532f5a4e1ffb86b1f298666c4dd634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95969b2cbe8bdd7cb2fca4a629118d7a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72481b1ffaadeb7222c3cd33d609806636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69074ff333d20d30c336af71103e135637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396b09b685a693420b5e790af14b8a43638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb11ffff812ba81b79bbc0d1bbbbb72639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc2b6237c9db581ad01b3b676ab87a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdddd35778b3c138a82d0bbfa7413dc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9fe0e89b5109c3d2aec1e492a9425642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f8e4c02198400efeecc3be4dca6d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643126f02c9f2b219ef3d3256cea3c55644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a53af1fd9f593fa2af1464159f2b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeee362f7f7b3e01486889e27596b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6edafa031684f7b98a57bf0e913d69647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e67706fd71b4f23d4f34a137fcb184648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdc28195e7645748ee2585f328ffef649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd3c24467b535bf2a266036bd4788a4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2458350e2c1cdaa4149efde17bfa463c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca6cb4307a6e4ff6612bb176970f28652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3356e075abfc9a5ca9a5eae15c846f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b74d2277b91dcc6ac6515185134e96654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ee61fda21ddb4226bc29c58471a9eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624f20bfe99934920b7b3aed26a2c62656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89055a2256c7a85d2334642d7f948d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0074e269047c705a321ecaaeaf7ce1fd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d8fb50d9058ea268c487da3bcea1db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf22d7ca58c8c0680b74e60ed99816660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3707c454d1aa6d03f7f6d9b01029cfb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8c753f96f4ef800734aab01bd43fd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff4945a43bbdad635574fe58407e124663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b767becdd2495cefeaed66a0e8393d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a69c182d695846caa48734363d32be6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf7441938a7d5a8eabc2070c7c3d62666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534552387d22820360951b4c8b43c056667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42177c15b6a887789578568c24a0f2a6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a56951d14d3b1f593f7e9ad8aec0c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d37a02652160311733f3e2de405ebd2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb744bf77e3d645f2ebd583043c7ae8671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9983fa6ce54d812adbe76605b2627a15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f3ccc7f01d4d84f7e7eea6d1d4cc0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33594fbfae17c9da083620b2f666b49674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4177c8b22ee26f79b831279eae8e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19ed5578c2ba9b307586c51c0b3a98676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d5e2d1484c74d094850d73ba597c93677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87925eb1c896c1ab585bfb1df6be1c9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea817f8b09f0c59ea8a91b686bdffd679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe25e1bd8d6534d40c35f5e2c66058680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdac64ab9c35b4d048b0788c0f0725a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cd42281324dc585214ff37c7ec311f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021c149ce53ee09405198048e957d9f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeb169be84c10f930c77e1278de613684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70b70b10ef6f0829a670942707174e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea6b4ecbc2056c71dcd9e7aba65915686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fcf50626d1e5f94c9e495eb26d0ed5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf2a8e50ffe57f428b3e0734a6e385e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e9541cfddf8954663ebc21304c257689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85479cd1664069dccbcf7081c35c13690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ae710f981cb1d4cc297419e118ca0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5c7c71199ef1d1cc2efef4d876fc1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493d514a140711c784a06fed07ee02f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda000f56ced27198699824ec4b696ba694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751f1df80cf6e0b32e5aea439f2f9e80695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45543390906a2e3c637a9e894ece56c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091c3b32ffedb1294d76f4a6132d559697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9819f230e0f84f1aebaa3cc72735ed698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b40e8b8664822267e0dfa0c5cb03f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5214a1f531cf3ddf29d84cd1fa2b18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8c797e6ceb58728ed2f8f68234799701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b50b274041ec904d044710ab8d2aabc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e8586e50aa8e7c59ad6582b20be77703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebda5a5ba901a96e37b4f55e09efbb73704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8247fb3f5f878231c388243bb6b2a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1020655bd4f8ba69c743e635320d59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6629a019aea23894351544eca738bbdc707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d250ec518e376338f96fcde416ca2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2df63541e7738e83363eab3f357a0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c594c8fc2a3cb88f0032a06bf400ad8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1056329a7bbb06e4dbb245f654cf41711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09faecfe09f27e8284bdbf509266d0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3b77fda876eb37d5669d5b98fc7ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1e093c9429260c3228e8ef511d39e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c14700e198d79b7816cb30695cee8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056ac90f165567a277ea2f70a8338861716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1d000924e477940a19d71a490f01e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a952ca764ed84b796ab8a057760bb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca3daacaf7df70ce3fc7d6af1e4908719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5c9a72aa1bfbf284e73a290761ea1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52db6a27baa71cb2c96f1fd4783156721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abaccb2d1675579ff46aa7682ec11f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520fb0f0e58c4c8e712f87c2c3aeaad723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0bad43ede6b3cacb5c52f0e971c220724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b527c5e23f7c70c2d15ddabcbb3d40e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5deedc13f9b584bb69d92ddfa64596726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16faebca15b36072cc7a1ce6f89a516727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3687c22f476c21e690cc482cb7a7640728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9544371b4b9ab8d07023c14935e701729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f425f256f2a8a26a1f4fbb011229ba730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c6113cefe738f997ea153d5988b24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac77ecd033b24e1ffdf1ea4e8044435732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc62f7030c6731794a1f4e017b48068733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69b089d937cada05f947acdcc96cf8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea38040e54434f5081c03c051ebbfbaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689581e04bae3d98325afbb587239bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5439d6a66a61d942857feda8250c2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f3a8545920fa51d06696d3f951e261738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c5c3f4db5bf597153c001c0fd9645739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b109cdbec8ccc3820a24dde81b737ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80482bef2e07e1fe1dd6711db5dc41bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910edeb0d455692ff9029ff69ff16a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409336e74673ff51d6a6377e8b3726ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9803cfded9de6160136103db1324f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769ddf0e73576555ef59542211f1732745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751e1a14d051104f9fef757410b3cd34746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ae2d4040af7f3e55061d618c00b22747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ead35ea716c273b03cd56d72beb35e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26007162edec5bc9da35925eca780d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9323155d7d0966fa6b4a2814bde7675750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d24119fbde606b442d070f366ba217751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177f55674448f6d38e003e8611299e4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f1a9b03251f8469999dd6607b3f80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7d4d5f738046642f72e7b9c8e4fe5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb20ffaae516e52a29fe556e58f45e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6476a5dd87f50a93d39331c28b8a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0cd73a6052b266fd42761bc2a6bd2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6979b7f8b40d1b3999be5f55690002758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c8a6cb71abf4b4317425f6a13b86c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5116c5a4e94a132811fa9923a18a51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969759cc2be9d48571100780809757f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575b83ca305b9c5d2c27885329e96cd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3ad412a5350bc32df18e51e39ebb6e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa1de8817ec5b2ff503ffa40fbe1d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694007deb6e3febc02c3874924cbb666.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ab6f09aa6d6ed988e96bef4bf929987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36374cc4bf506381b9176ef41cf9e5888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac981e9bc78136580ff77d7cf5f0339.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa0de3073496dcfb2d42beaeae96a5210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1f5f6a6dc34322dc6602be5f28ca011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c34ad18c77d568e92daaca6e17bafb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff2984bd67ccbbb9591a2ff6f1e049d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a042f6a00b909438a8e11e9814fbc0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51702e3bbbb9cdb5dd6281db7334294515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d3c6a490da77f926b7b17780f7b1816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daafbadd1ccc7e3300b5cc8b44f376017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c5c02c6dbe787e6e9f7728c278d0d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0f2012f974e4c00544ba16ec7262d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e9bf87e75b28f4237b33075a5d1ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721fbbfe54f8dd8f4adacfc3a26db0d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a384f54c3bccac490b34d3aa63bc0f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906c1110e745889c9c4c91da61267c923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab6e8f837c8a8e06370f7f11f35b0f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b229962b7b814de4190b070dac2371dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8173ba4a61e54e3d744be62e2e899926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e33e301efe1c1b9df3b61eb97a2d5a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac66e58cc76501a319810965a4844428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f14642fcfc6efa2d1e51c04a1723d129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517561f50c87861a95254a06f91efdfb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef52e4fca461044aa0b16dc431353ea31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76977d2138d68fae218dac0c32ada032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8cc55712500acebba973dc3e6e32533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5a376f1150f5f28a617e328b7563134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c1278613bfcb066ff01e1a7f3fe0835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596e62b3d23b6cd4e1ddc6ba4d3742036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56269c067adb0d91a9b8c6eb739447e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e9d613ab44f13b3fbf1a0a6079f69038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee56a76e3032cc6afa53ccd99867b8f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd65f523d3b29fcbc73f6fb045e979340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a064717588a439f8af362bb7ef868541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc0ec2c9ddd8038f16b9dabe1e138d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a11e0f3de5890e905b29d396a44e0e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8974cade750d37ae85c49f3de7fd215744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c41d19e193a6ecdc56b199b37d63345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77541fb9000397b258139e7eb68a22946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff973128613b6f3e6b9e51e24f2d75e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede361e0a16517be3a87f620d619cdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a9baf283c73af856bf9009e80953f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b513b1aa7cbd076e4b801b31494c8af750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cd512f5ab3ecd19ac1f7f608d3ce851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebfbe73c0440135187a2adf887e763752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105323e30e0f9b76c88f55be33f9a52253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32335dd0990339fa3e5e2ea142576b0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc859f685e5d51d93525178579f2e755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60126161cc34c5035e00f2c340d42fe156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8b8d3564bfde86b97b3b994cdab8e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d839fc4b24bfe184513b9d300db301658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90c1a9da64a03b02d60f5a3f51f21659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4fe52dc33e8524b778fbdf1da519460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1542ff5907e86cbe57e5874d0b822d5b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d03bac34bdf095fd90e7794bda65b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635aa67feb0bd261ed9ad9910a6c69fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ccb40829e2bd3c1bbb14baa56def0464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7780c4d9ae4fe57add4bb0896aaccdb65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a79d378772793dd0759abc9990fe566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456d9b988d2167317305b6e4defaf6f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545878ac691ee4cc4d3171fe477455c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32605e194dc49a2839537a6477c70569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d5a77ddc80a2e3ed289b2ebbd90a670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b33308e58910755c67e67a735c52ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9308f558e5261fdff688c2702b18c49b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947160af83a208f5c92031a8a68c90773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc5067e98848fbcc5d1ceb6eed82cfa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e24d09d8ee9e4ff8636aa40473c0e275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0f15585808661bbd90dca944ec8ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c0412efab8b7cefe36a5cc386ec1c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a146e9da3d1285aeba303124f3df770e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d724edc667128c249e888a08b0c01979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d2b64466bbd12d238667452761d4c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4403a8321d42e5d824af63fbdd2da581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886258698e328ab15b1e26a3c8d0efc782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91e350f4ebf1600d037187063403da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43a61b430f1d75b5a680fb18f57af384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca718a4b25948f1db526a0c2c683b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569d01e824660b8720bb98e1c9cdc7586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fd977962eba4ef86912289d1fbabf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdb3d1fb82b48f35687bfd6f270988988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5ed4aabd4f3274e7f83d9494875ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b241aeaa0d47287e86c738a1b8ca2cd90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7663205d696491364fae29a4632934a291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc827b29db666d2a43a0b4d9973df592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ac36b4db667fa68e2540afcb61de93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb978d37e15cdbb001caa86d85bd4de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fde51ac5b65d80ace37a43225904895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5482babf2db24ad07d584f96aaee7996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e97797be9672711a96c83b225f12197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366d8efbeccf99a1f91073f8220a94e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32168983f19e16ecc0f9222e7547d71c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1f9dae0042e26fd76e0f86e5d6741100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77edb0f2e6a0bd8e1575e4420c6dfa101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1f4601fd2d9300dd006afa065927102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78bbdbd8161f4100961fd3759e27cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fda07310b2da99a9f878931ef4a3a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b2019ff27a1d83682922299af395da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b0c0d25cae9febfcb651f4a507ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7b175546072513ef09caea0ed784ee107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e149b89e0b78cec3a7d7e4130f5741e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac71ed5e18e2dd023de4b6324b81ce7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654d8bd092043aaffda90716683be9f2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af2a1e3ad33302e7be941ec398638a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39bc211797ef1e8530e5b260e14ec87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51813496a65032836b52e7fcc0a2a2b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff5212b65c15a498e948414b6bfa901114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111067d7d257737b752eb529a7cf4854115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc437ce98ea7f02da69248267cdd27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93107137301de620701e48c78579633e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0140479242871c7c1643e81096727f36118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f00d33211d18c2d23069e4abf4a1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82b6338e319661f11cfa6beba4a91d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991ee2086e151167128858710bdc70c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67247539fced7047d9b1ef29e032c3d0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b0310d43d89cd27b5066c46f874c6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3437e6b8eb86c7f6d547c1cd3ddb6b2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11eb7bd0f3ce9d0666d0c0fe0b30cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ade6881506ea2069084de41fd8a09b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d43718a207a1e4e17299ceb091930127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016d41481a214e03bce72be7fdbab89128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6306bafcbd2b8e6b447eaaba44862b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae882de811a57dea1af1c90c48b3ca130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c8f941371eabf956bd8ea1c4e65175131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76224c9d5611f01d406a78619fd00c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1aeadea50622dbc1b3aa65d944653133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732b6b463ea8f9f68aec4753fcef893134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e8865e0158ac897cd81ff4e12a98a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267996b9e7580345fd187a4a06b3d00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ed557e29d8be574d0247130e39c20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f943ebdcdbcfcabbbdab13a87cf401138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b99eac2012b3ac3616eff0cd1bcbe7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1d503a685f943aa28238d5a2772f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bc1528fdcca860090d3eae96784d55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac4e8c575935e4fd5f82d79f828117142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7125bd3cfa1fb54a5cd2a07be886ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83c7fe99323971754365ad5fa9fdb5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2296c35498a0e6372f7251cf45eebc9b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80c02253366a276d9b55abd766d883146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca097119aa59fbe22bccbfa7d4e4a42147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a789eccf8549f91644bf0f5f6bcfd5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470709d948d54e9131d8d1d0aba0c28149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7ab56ef4e4ccb6651e281aeb1f39f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5418885341586ca177df16147ceb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291ffe8742597debd8c0cbc2674d4a02152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b5816883af96958104c4967b6caeb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ca3c786ebe27b90732652e7212869154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1324d1e91554ab61099dc937ecd1489155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce601a854283d70ad7a01dbc1f1ef4cb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64417083be0c0b3675cb8f88571da1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7ed58f3e133fef76faf174e4c5a1fc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b881bf74a2b66d23a066a7a7ec75bf6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb333be38733cad4e843a7b250807687160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c888d7a008e0e7f68e7d8c672c6d0951161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b10d0df456cb2b4e6b19c0dff7667b1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde7da5070bd8b9c8c24a0914e2aeef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bc9163df680bbaa02ce5eaa7ae912164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd80ccc79e1d9714550946c27b1cd70165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dacbc6b70d832f590da01439c1c76ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8662b4e771440565ed1111e20101ec0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9075be47bfa623a719883ea8e1de437a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031ddde167b78a454485320a5dfe42f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34234c63b93984cc373bb0ba42d0c304170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76571e6bfe0def5719766494a128be5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0652091a03924784dec271ef2e0048172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1437188af49c34ceb3aaefe8bc900e4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dba247b0932f5b668ef370915f4bb5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84bb7ff10b0197aeaf7a730ccc434e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b137e64641fdbe1e1356c481cbd4398176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47684cb41b37a32839825c06a095fdae177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f367e80db18a3db1e6392f2eea955bd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca219ff4b4034082a81354849421eddb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a5d7a50d43e5c11479ed50fab2ceb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398cb4f7961c98165cc674bfeb7f9382181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083e7856843f68a06868404690320b5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752f916f27b03d939eb04e9eb546e94e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7618b40afc5a8dfd3a941e3ca3dacb9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1a62d05b813526c6f382e91d5bfdf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb3a633f92a6b0daeda730d6bc972f6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d435f87adc34cdaa196cecc0d7d06704187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3182812a4f98bf2beec96df0a35a30188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df19257854ef2d1832b533840250ce2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9c249b1e2b5c3215e6f9ad7081a07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1197c8b531422b565d920aa1774ef191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06577b83d3c5a4a869bd76e6bd0062d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982da875596e67ad488d0aee0d9a0a3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d1d791a2aa0bf10c0d4231d873fb1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4894997f0e7708ab889e64165ec4d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b8c6728dcef3c4c11390f8b64c301196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb17d701ec114e5c1d20205a44566f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc681ff4fb47bca203502d3810c64c05198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614a1768419f953e6b7c0632f945e9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097aba15bd594e6c6f838b0dedcd75b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552c6194fd3380e59dd5bf6d6f47449201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d916fc227eafa9e70652ff9f9600c20202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f751571f1797b86066875b87240662203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b789da72565ebeebad0272a6c0ba6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125a818d88bd7ef81a4a0ee024c3d3e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715efe4afe4f34c5352ddc4ca5cbb78a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286db283da6ddf9128ca36bfc438b85207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdfb5bbac5b85cfd261f046dbb4734208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b15a01036600b9e80b4b1376b05255209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a697a4f51ac8209d273f744cead636210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c667f1916f233c9c1f0f01f9388bf29211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e50ee58f65ffccc341eb35b0be3336212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4dfb251895cde7fd44b55bfe792148213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29035cf7c9cb171b60d45966f966e93214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8b2a2b95e0eafdea36e6c229291bd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e912e68bc5010c48caaa7911d22c843216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1fa9303f49a99a9b1b280231d64252217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83983788e4973c9288ce93a031e1cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c8e59a245f5d1773e3bfb6bf1e6c3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dafd04473236a1f666ce196542e1b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050eebd025ca0eb4cd8c7e46c1b5b869221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ffbd812199eeffad044766dff77af222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a83a2aed5aee4ae98d3c68338311cc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4cae359baedd62bfa1465fd565bd64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028800aabea4a75ec5891414b538beb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93e43340dafa9480fa191c59d4451c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aa886cd438877d88dcc1c56caf4ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090fc1eac712d2fe441652145439f84228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78be5f24eff2f7ae779c5c3d7d4971d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ccfd660719ab5bfe2101a1254875af230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3deab55a66be022ba1ba9468885099a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17f2cf0bc1d70864c582b231573fae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621d795851b4753bbcaa78ef120b6d44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce24af46040bf6cf672fef4e0efa4a3a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a954e9e7d4ee28d879797a6b4c1e6e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4859c17c5c57a3f12a8e9d0237446181236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3541c46556f016b8f3b4af734eec53b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e21e4b962ff4d6ed7bb58e5dcf2a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc91a39c10203598c40fb7e2b82279d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1902f777230edaea0cf2936df1e9048240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82203bdf392c5d0e78c8c9497f747d0e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e696f466cd45498d2e90735ef8fbf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4702a20af48afe87ba0e7b19947f7f88243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25495d86ede69eedeeaf2836c6d5db5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c04296d2766af963f598f61f9e925245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ae1dfbfae6782250f89d1a8c38ced246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71336b3cc969effb262bd064952aa734247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67af5b5a76c83f7e41a33acaa0e077fa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17520ee56ca6ccfe29644f2f8bdd4cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b0dff2f9a1ef365ba2502191d68a41250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e54f3a4dccd6423c40b42bbd372b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0d82e266a144be101dc6f19504e487252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109802e212a957552a97d55b2976231253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4efc69470e06841cd3a714c5b231bf9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcbab09e5ee52e988e1d0edf7d9d40255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a56778e1ed129ce2151ebf800a3a04256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df648157d2e588bf4d3eb860c14d35257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a95e6cccfc54852d4390a3a5111d3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c8d1865c3816360f869c243741cd6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1740d54696be57a638375234c5ce5102260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fdf0b08900472a1fa8caaab4065520261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec096fe4376dd87a0387f4c1abdd9c2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2dd8b80765156a76770a27011f5a2f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e9597941c25069fb322ae74cb6fa6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937b77ceb3ecccc0326c3faef6d9ff265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702ba19839faaaa504a21b2ff2fc086266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770719de6c25e9d938692e72f4e6510c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cffbae9e4979e6dec41b47b4b3c3cf2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026e1393ab3d85f6f0e1fe9728a242e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fe41703634d8fd0f71b9aaf6e5d58270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc36fdaf4dbb8bdb46c6345aa7e8fed271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223feb27b38a02716756db9c80feedf1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529558f2acb4e43aa0d5b76777e37cf1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a289a7d1c45846886aee5b781c7dc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7df170eef87a86d4fdd3704189aa25275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f588f7be565bb2fa0e168a00ce84b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a7d0c379a0385421410f533cee2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a3734a3e99522cc7ee8d1163f041bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79baaa1a8a197e55683b5450b881311d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c231c7710092b35c632f988c4aaf8e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36e9bbf380726d837121d4b9915c021281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2635b0c888ed3b5749b8a901b0b1dc2c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e8a525a9bf29f29484de9b4459801283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6d92f15a29c219b25593347b64b96284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7afbf711d47388b221ffe8812e8e3b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1551b7b9e1fdc431585e51b2d0a5338286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d1893e97a9df5219e90a6128991bcb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57baee8af834aaf1af302a5fb91e050288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026fbe7e1a44623b2967f99caa7cc500289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc721398ab45cab35821d51fc9e27b8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97524db605baa61f73cab13a63591d44291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31765a5fc107592efb5f1188402bab292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bcf4f13eb7c15291c13d6e6653924d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd9a7c8d43940cc4c411ff1ad2eede294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e282c3e3672ff3d65b8d455ee5fc67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e240db09153b067067069a8ad2f8b2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f3a44b3b1feea900670318eb78a5c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99490d90dedd5b0f3dbdc4c1ae2d63ac298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c848ee4180c2c559c096482747cf8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0b7edd9bc2577881ccb33efb6eb2b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc7b01e1d441f89408ef515490ed17301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1d2664be1930426cc1831d72e49976302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fae04d1296658eb7fcf867834bb2ba0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f9a1cc6a2bbe0b1084cad21aa1192304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f314524b6258f5b455ec1268dc07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584edfe38fc64b387d7976bf5a3b7124306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346296edf600b04613f59a92c026e007307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ad76127db346d73e61ae3fd1b3411308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597bd3ccab3be8cac483f2953fbf241309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd637c98a3c1937e6a3c6598103e50b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e273608d5767039383facd638f15388311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c373f35876084e9b05337c0ab69f5e87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8406b961636380fe88335798e452e7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d268d2859d4642c57e9c7b1fe603e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df88b9d1f39a1d2f0e48c00e21bdb05315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b5b279162044fed2540e437553568316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ef1da8d0e9709ca1a36b00c4ca0a1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f765b2f7348e95e7ff5793702a5f54318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c046466138034ca9358501b9cb79f56b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823ec344472e05e65a0da0368cc8b0f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08becd3d8f23057d4b2307ba919bfd12321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39633fc0a198491bbb30f3b306cdd065322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af590748b73fae0de310ef0d67c3363323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbff77d5b86d22719d861258901d92324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2776ae408a28ed2c3a0fab9c50c73dd7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69389366635eca36e5c91394e2eff3bd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f87a93dd46f3479454f9e00715ea7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c42ce0ad8f4b6c4661792ac48bef89e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35cf65da2743af1f424656d2250a67329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f6504723da6eeed2a1d8e181000f6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642870695ee498896badbb3d5434dc05331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e197b21cb8673c2a8b22f0e00f8134332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b840381cf2bd582f97dbf2f4ab4981333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b28e05f2ae2c0d3cc39a005b3e674e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff35357ed04e572eaa1d6a6bef0f14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3198e8aaf595d9dbedae5f3df3f8fbdf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c28add32451a73e91bc3f3ac54001f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550af4330d4f89f10fc6a81a88c40f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab83f638f084ecd61355247ab828da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171cd483a5b2c1f030ecbcf5102c571340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded7fed02cc9adecdb917d2e062dab68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bc545ce5f42d9d51d8db24adf5426342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838bd93d62f92c9cff143d91029c8abd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6011257d1c774bf303e543a5a75896344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd27d7888b481d516f90fbf2c7b9f94345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ec92afd63f2c10c54c08a09e7ac4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0660d67b4dabc959e77743f2c63325347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3f9421ba31bac17b18af11460fc322348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b7956b73bdbb985cce3d7accec531349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d11b54699ff08bfbb231e6b24c93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da3ae33726b3056acf062d937dda226351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fbcc65be315848bea551006e649fa352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac222fd638c7c947fd0e0926438a530d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaedd7df9ed5c1060b5605ff0085045354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f739d482fc526fe9d710d0ac70a401a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5b8109ad174a2057b38257a9a62b41356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35c7a8364814f82f080357fdf56e7a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bee09e306eefb4b030b5edfd7e61358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f8fa350772caf16d3d00fff3512e7359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3584b9740a4b2ff0d1e24898554d23360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03f8ce8164e1e3770214e236fae6e2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e982cadfb928846868c75c38b0d79362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63ec017ea9afe700cc25336a10980fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce336c239c1ed9e0840b1d3e8a1aab364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977e21dd8bf6ee0dd3737462bdea479365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0347ffc379c35406fc1169e8cb676757366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86327e5dd19aaa96eaf277533c6e23c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd02643d9f3df703fc500ae521c667d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e81fc828bb3d40702658565cf51f08369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca73617bb04c838bedc3dffd5ad8c6d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db59435d879c63664b7d8487e8c3d7f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acf9958cf1b8dd94b4347f902328672372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af8a18f7d9ca56ca470dee5fe8bad4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46ee7e1592d3b796f52eca5a513935374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ee65f791a6846afe4e8a1c59b90167375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e4840888ffa6eb33b02e055004a95b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6698dcef40d8f32697db666c6ee11377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8a18ec578ac44b220a6cf1bbed4ac7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e8a70182a8606fb6475700b73d857379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e9a567d47720304fae648c8918dbd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385614114fe3de0413fa5a1b6f7b11fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd58eda58fc0024ef4c8be52807632382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7df17f67ed99bb54664246be61ee84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf941320b7f23970b7d0e77e9daff656384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8754bb3a5432f556332bf613f4d91db385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b70bef9fac2ee94abd6a9d0b8b7d868386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ddda546c32ef89ac195a8d1f489d2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a27eb699bded0162f96e4cb94aa8e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5446078e65721ae0d513e811407a97b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f96ee27ed76bf6342794816054242e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ead4a74ce84a1dc8298e53b5a6bf4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d4b477f8bc882d60c1b804a4a268b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e4adaafbded501c7bc57f8c48d183393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c75f393f89daa9955fd4ae8dcbe726394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b35b21cfd4d3958651916b1761d7ad395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34cc96b0522307bbad3343bd9d8ab3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b1990ccf785c22db300bf48d1d863397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dbcd1a896cecb065dad7f25189523398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74c5a2b33a20456a3bb7ae80884b5a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7a2671bc067ae10457c9072e04d5b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9114ba4f814b032093edd96dea175276401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90698219b02443a89338c902dd820098402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303639cb6073e3ca3813bd858e798618403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b80a94d954786ad058710ea8fc32c2d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa7c001d6c0b59aa6a574ea8d5e60c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd91091fd347421da6bd01cbefb94a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ce4ffa2f0225e7f41fa5326e3a2e7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab57c14555d796382d8f7e2132c983408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e24b00eac8f5d0e295949a8d9f683409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b5c52e24d96c65b227473dd9175d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12398ed7d515a963dbf34e6e2ac032c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b9f9aad8b54bed513fa108f8f4e813412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b960ca73133902987bec8f2e4730f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3a4cb6d89fc2d5db272deba802e85414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fec8c11497e20688d23ff0d5eb033c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28bdc8ad88637568a234e2ca247bfc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e1a2c58dcd18c31d1a2bbe7c14dc1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a49a4b7493a812e6471da3f4aa649418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86348e29afd36d3dfa05476c26140a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e9ca4ace95697b263ec5c4eb2120420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ffbcb2fcb69ad7d52347de941cbd32421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234ee03a416cd605a9e80125827e1d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccef923e855a6c4803c0eaa5090b0b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76309ef7b9aaecf77d05a88b47c3353c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92fda11bb832aa97704dac138fc399425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5662186f720c0470b0be6eac3e8d8ee4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c55590fa1bee51928b93ae1a2e32162427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded40655c6da68ebbb6d48a3dbee3f0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bbc31bed3db3f3d791cb4a7c88b9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e926d8fe49584c2b446ee24f3701e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51b816f4e698591aa3dee6f54cd1f98431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b9eb715624abda4ebe31b5a6fa150432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cfc1a0d71dbef1ca042bc68ddbdf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27edc3bd9ecacdaad7aeb57e02f14c3d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39397a163d9ae5eb029fb7cc897f3c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4905ca0418591f0c038f17d27e14a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83d664065e38df9f21fdac1cf17361437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb18a9df8b5f06758765401fbd5694438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f9c7defb5b89b4b5a5ce4d6427a823439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e8b0f9d0c85f572cd363f8d0a74e95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58223d697f9fff06f70cd0c591a99536441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78d05b046757872cbf44ab85d3cff3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce3840975c6c7ae159427c145c6902443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43983031e768b5adda8c3292b5634e7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6c184a58b7f49076d9e2033da60c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed82d51d35e2f1781da827c9a0e7ada446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d434a1ef7977636c2ed3b2542f0b6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3251522811cdc741de856dd133b56cb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea78604e7494703e6e120fa7dbe862449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c4d4dbd17f502f13049c12999830f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01011f7800247c797865700dfc91b8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c3033cdfbfbaaa0960bd47fea33434452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02672da806b79e0440c7aa0b16be979d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd066bf3a87b463f7e16c5a1c0cf10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f8169eecf7438b4bed16fb95d925a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c69553d591fde29997c9932482e041456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5444e95c917ce50f512e39eb7c59bb4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2322db35e72412d105b449c5054f5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fcdf31c202eb0db4a2bbaed9b0ae2b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff32dd9002271cc14d6b7d4f62311c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47051c3d733d2a84c678aa516b3de1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2510c7f97ff76e964bd5aa951279947f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01012dbbc4470f4a3d66e912bf6343e4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9f4e5f1d567c2170ff3ea783e0539e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52b7acedea9b86ad21f29fab6313163465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a448b62ad90e2aecbcee4b33d7d32f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac332f6566fc144a52806c7c61d1f50467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a35d951aeec2e126771890a2b82c44468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95698409cf4785335286509208e6b4a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab17adf317573bcc8f8fb5b512bd9c4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3659d4422e55e4a64bf3ba4ae7417144471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c8672b0618d4498dc0b4f872fd11a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e8a336a2d4e4edf76f6d39234db4b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249128c2f13e155209b7269155c04a44474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005eaaba58c7803635c6d45cd59aa8f5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c6583bdd9e67b4f07d8865a2d0f2f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e678da50a1f0c571c10224841c6376c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df611f728302fc90fc706c2ec34f3630478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a4801b4d45e4dcb9b67470be63a61479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e90ab16034d052d07842e3312984cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ca5bf87910c30b7c2286e509e5887481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc544e7b43b2969bda853baef6f4b4e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb4d650d17f6fbf3136495b4f6426f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf35aef0c243a2f2484605bcf696942a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2347aacf236269f4ab1aec8191bddf70485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1062e28c1408d75fe96e3c4af647fd9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394748a4c9f5d38e1f536a7ba450481487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed643c0b8c7673a714d1862127ceb6d6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30670a5bdcad19f566f4d2c330fc3ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76431e5e8da80e8089ddde88a715d085490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6ce20f23baa186b690f8ae3bd88a80491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efee01802cf34f245e52e827007c5ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0520d74b5317bfdb0bd7f9adb5dd2e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea2bb60626689e81f9ff0e4b9908a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132fcd3e2b5e377c34f85d9b3babdd3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16062c81a1c3a8f15c9351d22e6ba9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472134d52b3689a8ae0e4487ef1ce1c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d898c17dc617d00de73f86de6a96fc8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f6f493f3dc0e9179518d957287364499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff5693aa8424a32b203b84d3f37a3b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ae7822435c532f771043fed3826a39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfba6680f080f97cbacaec80199465e8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4737ffadc81dc440f26953d6c6aa10b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ff8371058c91562d073438490f5ec504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc77674eebffff1cab0da9ae156d27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c8bfd74631bf7cb2a8881c763ecfc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ba1164d38de9fff9abb74c91fa2e3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b707fe78397df5f34e269f328ac1e3e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae4ab74b482606fa80d51db90447a6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365ed1a23b985780efdf70c8d19e5b70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ae3c9fbba5d0bf84cbf6e3feb64f9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf635583e5aea4410fcbae9bb61a36aa512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785a1b3018e129566621372866848a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fd80d1ad052e036049258973d6d34514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47099dc0d60ab443ca966820f063f4d4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6000c4a8f66644872b150ea133d634516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ee8153b3b7eed9dfc993b41955f52517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b2ff820fc4d33f261e1a501739833518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d67128e0d8eca16e0b3d4f83830576519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef458a9204da3d5059f38ed4503900520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb9ec20356d58f507f9f8f3fda1c04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b991f35515be71036d8fba164ea2f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1fcd5d44f610901a56af60e4362965523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a148739738f0a9314c0b6a22b2d51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ff80412b6c446296c293d445d5fba525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111294c787485add41cd2c7a2a8de84b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773c94604b5942e0f93e92119e696bd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf824f658ed54df4eebe4be09611c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40cbcb9234e145ece2c2d07ecbdd537529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee684ec2e544ba73cf2bede4d4ee4e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303109a408428858ee2ed20cf9bd0127531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c2344bb1e249a1987ba3d7a0bfcf7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15527b50d25d03070275541d12c24a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b7146ef74028afb6e2df03f211394534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a312569808848d16872fc494ed923aa1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0a0bbd61ba144ac0e8e26d1bdbfef2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95afb629cb55580335905606964642c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091718c5b8c757ec668a515ce19db67a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f059074f9d12f5f1ebfb7055747dd8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fc5ab27beb8a176699fe0e8471b03c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8f3ee896a8698829f43ea46905d7a9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30f660408aeb57d625c95945725ea7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d1b33f61bc8b81cab3360635a7a1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ed4dcf5ed6fdaf4c2ffc4d3d3436ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcd43e6b419de5352b390f076f5355545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb95fd8fa0d2039744f9cf4f9b2154546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0f9b98371d1cc99f545a389021c9b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc06edd2563333c333cdbb836f16cac548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3064739314f152b77a85d8750c7472549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613253baa42eda3dffcc599a95872c4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff9dfb6d583560381a6d630949cf28551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfa4017e172f7934426fb3ffb0d1d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ad2136ac97eb0d41db0ff6b0f3e930553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736c85393d0c2408e255c27bfcef95f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193476b015765a75b5977a53ba37ff9f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265723a02a900b66a83ba5b9f7dc0fc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036115769a72fb06ff624200ae0f981557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bc4858c443c13d3cdebfaae2e785a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81878ba653d27e9dc6c3f6d46f85e50f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895d8d31b55e5b31398393d1caa93fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf12957abc6d6eba748c01908223e4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4eecb39dfdcaa6062eb6ce4cec1f75562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e219623aee12e0f5e37b0b9a7aa0e30563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb719cb4e511c1dddef7e6f323f690564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881dec9b0303b21d897fdd6ab1d71bd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3cae6137f63645d1b86ad2d1b358c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbbf341883fad34dd522b14143e68cb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbd93a04d99da732726f65894fe809568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21066744412e140773d36d9f827a81bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c63cde5d4e44e68e084c9c77c01a124570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d6ff55df6f1d0e6fec900d8fcfc8b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3776d570cf472cc678c89aed0dc47cf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1810610780901b33e25b12908d9cb0c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8c313ce7807781f015147b96ad982574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25539cd0dc7b53d5472c4a495b519b0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e964c2b7f346e573323071da880bd9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995cf6513e4b8763cff4f1811b7a995577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cd4b64a7a5d778beb4717f0119d2ac578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946dc16c4a67bc68a6b120254a787e0e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af99b11117f7025dac2f17149f24d64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a9631ad2e5d3e44924458990150b46581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b10ea875070bc5001973339979474ab582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac01077c91046e30585b9afcb666c89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdbf08e9b17e39a7e279f8c97f4eaf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edeb6da4d002b4cefef629cb8d6f353585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c3a3756b4404853188b04c0b412eb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a2855294169d2d63311bf099e85df587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981225743becee05189906db65cbddcc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdf9be3b76b95589252d77ef5c8fa2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ee167ec547b5ccb8f944c36cb55543590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbb00364ba476a60d4a57e5d40e8bc8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356b7e7d297c474a7b26c98799aba85592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabfee0878628e3b1316ec361983d6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91950055cd9531ba8f94558140b66473594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bea50f1653b3c804a9bea991f866e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8dbf8db917c82aa67a620f1f669adb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d00b1cc56772b3344ddbc03010366e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d42397dbfca1244b898bdabd6fbc9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636e7351558b86143becc2217ef84c23599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bc11899b27a3b97cd32a19cb8b030600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d685290322498d7becd9a44b5126c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3974df1bbdbc767df0477a018490af8c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f446cac2316ec1e255275fcab67bad1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e40305b9f771b63070cfebc9305a18604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b0b66d2559db8d1be9cbf72a3fc7ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dd9c47ba6c2167de7448f85e5b5c3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf39e60e8af2edbaefd4aaa65660c74607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eed05cfdec49f92f19044376a945e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfc2acc9420158d868522e0bfafc56609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7c992b59b45c5ac27971a718bbc4e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ed8fe35a37c26887f0d7f84364335611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd401e90e1df987e0292f8c87d1e9c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62f03b939921813336b2026a6a8960613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efa7137c21d113b1f5ca9c62f9a066614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e0e74082ea2fb59d60f7a595a8b84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a160b220025e807e2748a50f33b9ae616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af7062830c3bb800f3f0de51aaca9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2e96fe9a697a2a23bd0688662a603b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cdd5ef9e87dff409865b073cac2707619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75366a8c4df395f1162fcc4ab17bcdc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0430ce22130359138a7f40399411c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c797fc106e62e82763ca247a03ebef622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c477e185c137e9eb81920dbd7c675623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14beb798d081aa0dbd8e96f24de35e91624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560ba31a2bbabe3b0956c63dc3e0bfb3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0eab88e59c67c39aec2e2c61814d90626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c8e2accc2d348669419c459f5bb6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0483e9fa7c843617571f0f4865a6986628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f479daba45a57c7cfb215bbd2fa75e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2beeb39c3a4af477f450e1003ab78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337c5e0190c08cf3b9a8ef0c0338264631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc64654d986421e85506f513d8e24fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b46edbcc15d7be0a3f7327a40a655633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c822c84f00d57ea78fef229aff75424634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12e4613da535c6655d506308122e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c156fff9033112020a984b01363845636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb59d751bbf8e4b78f24bde2ba6f521637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b33d7c4fce85816d557c083f2405b54638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae350b54937f0071dff04d022fde6afe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49206ae5dcd79d51f24ff2a2755b321d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756f91058ae2e230238c6776adbc90f3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39445ebf467c45e6e29a98e32d18cea1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ab43be8d31df8828e1691f312bfdc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e20fe383beb09d83170ffc116a832644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c703b706747a6d633323c6e3992ecf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e27e007071678e5d8183fc96c30cdb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386984d1b3e81696793f7f722ff3fb6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c53b9683e2a9c3090b15f5e327db45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ec4b753182fdd9ef048a584123555649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290570fa63eea5edf4e2543acd64564a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e06c138275cfe181523b325ce008cd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edcca4d96defb114d846ce54cf5cdd7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785e35169d8b22005735653fcee95f45653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b45f97d41a5461e37d24e095807ad654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3f7ab470b2468c30a278f148fa153655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf998713c3e6919b1cd6885d61b2ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ada7eb36b9b11f9774e0100488664657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb05785e1231ba3ec3ddd727e21ce65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafccf7e62416544218fd0ee6d4b2a97659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc1de00cfd6e20ea77f2222928c7df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229728a80e870a0aa3f5d8028e2326eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc242013df9e5e563266ce677bd55b82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06874c0e5746f18825c239ca379744663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b12b534af4e6770f494300c8d20ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b102214d928a8fd95040e4a88e8d14c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517e11a1db98bab869198b78a058dce8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823473db42d792167948eb399dd9703667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a22f9cc2eb2eefdbd51bcae70b8d6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4160fb253989d4151ec9237bde6fa7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34119021cfa5fc02264d329c74697cab670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92bb233f33fb8ca9e2c3b2e9342bb24671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bfa72a522d2198340d0444d23467ec672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5b1acadde5dc4d68d9d1e15d587730673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0946d72f5bc174cb71d4ef704480b55674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfed62547aec09b94747257947eaba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a0539d1e801c91b3b823723b6d86a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983062489f00820542e6626a0de6e7af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767f7bf9dffeab810c4fbe53a40e607678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223475537e0019cb4e4b15382200fb0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11454cdadad9fa66b50b58662e7d627680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6f521026b5cc353b8dfc2f341387fe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888c8e578762e414f942c753c6aed169682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7b836088ffb5fca2a2702ba1d293d0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88957b660c7e78c8b00e25bcbe6cec4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d863bc2a05569809c91f7799d5a638a7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276920a680ae68bb7b48f69eae80e6c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859e68f12445e9ed8e4abb2dbddd937687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5687ea006d57196289314fc6ebc5dee688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910b9286798f191f5d21ba9474dc542689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22294431fe5fef236c33ea34e7bc344a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b659bdb94c87509570930b6cc17a05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b9291728f9a733e6e12f74b2831dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873267312837a9aaa638d432be59422f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8fa63b2b3ea06611c927b39c0364d1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e1b661bf04726c1c93c209c4e0924695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5225e56be448b0659871dc816aad0a3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756a0916f5049408fad33fe3e52b717697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415bfa765eb69a945c3d698b60cdfdc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454c7d5374b3376a3c9511dfc3a282e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bc42e2b120c34700b260e992c71453700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476e9429d9fde6f391c76dc6f0cc83701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb349bc1f66ff1586a8be208eb8eb470702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476b6b2fbc73fe1174ee22f55c20b1fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6193ba7e8052d4c27b1350e163e160704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2475588296c2e6addd9609a8b61b2ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483d81a965ed2b552deb55cea3d60f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe393b5aa1e7b44dd250830f8e96d20707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb14e66eb6e88cd6cd4252d4fa5ecc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965eb85c23b45bf010a5dfdc0cb0e67709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4766d7905baad03858b19214a80603710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3866d69089e782ca84eb795a8f32711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c9b4ede3028f23773b848806c9dbfd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d4e7013c31c6eb761a3f6b9a1d4a6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19b7f243c8f1c56f6ce25953e95584714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fcde70d9a50612baa9b8d80ebe3e8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a2f919ebf455d73e3e2f5195815a91716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aff89939d55068a8d367be7d2f50d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f413e9868c6d4cd3196592e509b1a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e55bd755e0bb2c6457a4703158be5719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb5ad9ed63f71e6def85de0cd7a72720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070dedbf815cc9f01b3dab45bba75204721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9cea07d262f41beff5bfd5d977183722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d9a6af92426ea613ddf348068ae35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a12b956e8e5893cb14546f32341f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0652c6a914a260adb3b37080ccbbe725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b34f3ea77dd7c8fedafdaaea6213ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0a88f4ea0a3abcd98a69235c7598d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4951c2fa4b916e3099722a47bb4e7ad1728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed5477f7f434e7a861046253eb1ecb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8696a60e27609a340c837f32a356cd2f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9753baa892f20d64be745b7120f8b8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88253bfd1f78aca4a1734122053207a5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524689996e24e40c9ec246586282b859733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b61ae23fbe56962c2168cc40e7ff5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8613c9604f154c4311d6e91bec976b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939729494b90fd18ce72627bc0b9b830736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6bcd0bb6c45d7263a8c1e11767355d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28108c7c4ebec9f604eb3d7269403b4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4be919d20553f5befce8eeed23a2c7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c1bcae3e87c14245f236bab389c416740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c14785808f59c286c9c9766c90ed90741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdce7e07028dab3c7d59c156b5efe445742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c68ce8fe8790fd768e29c9e6160af9a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc8b9eeec18fb93dcedfdc14a16c924744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5f1f125de6734a37a4f5c0f744d62c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fa6720e4638cbfe6f9dbca6908d09746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874eb4d61aea743d35c733dc2e0e5e66747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b813d47b826cb2f4b12454ebfcd9a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5149fe55cd55bfb662e5718183537749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf8fa8efb40dc49d0334555cbfde548750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309166dcb0dd1dbcd086c4c955f7a8c1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05250f9ccecd529c6df30bd11f18f5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fba2687fe75021255de698845b6dd6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8219da23653cbf26ab7d91666587a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5587b584282cb353540e64d9a80c0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d98694bff8466226d0f77aead19827756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05211ade5b02b418232e3d0965343f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571e5fa442b684f58b89099c6f7aaa81758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b54e19d9845b5d3be088f84ee09e072759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>