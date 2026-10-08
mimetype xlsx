--- v0 (2026-10-08)
+++ v1 (2026-10-08)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11183036c68faa795d48f038e75d238f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90048bff444bfb890df1105668a3da292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce2bd27d4b8004d2acbf601eec52153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7b2d1c816c4609abd4e35a0d49dd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bd276c0c7cbbcb9242b28a048509965.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0be45be491269487510ea77c2c6d126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f07cb5e9545c65dec056f9560d9cfc57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92324c334ff13c7c1b614346856b0c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75c395e7a8a1dd04285ac046e1058f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2099e423c68d336c54c2ae93641f5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b676c71e1094c357742a0eeb62cefe4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aac1c59bd1554f142493bac3b73a8212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10203ea96b9ab784f6c042b52d74437113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c6e664a42cb913e2985fea0e8afb814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfc7dafc3768f85ca10408c5ef1980515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230b7cfc7d57a357db69d5e51c89a6d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce14a6f69518f1df39c36fa294b981217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147f967b3cae4dd69daa84d90f9268c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f308f7389950859f16a9114ad51ef3c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a25c7d0112e1284d88480a29dc449e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9591768f9b5e3db20aa9ae0807ee81ea21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d9e119c8aa1364da68982ba933b6f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562b07ce9f07b262b6afba7cd08c464b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7bd737804f5cfdb4a60bc52698c5124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbd459fc95c24b627c5caeaf085d5425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f75076f5ce047dc5ce332f407450ad026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f723460c32f32b6aaf97ff68910ffa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34afe366db8cd61230a7800e570c672928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671dd52ca8888d10d9129e68b8fea69d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae1fdc8f344c39a6d8482ecb5b1fb1730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ffc6e55069176de8cdf20abd9e47f931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ed0fc494b13b6ff15fa1a36bf8f82232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0f7996869aca942bf048ae54423c033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539fe3363cf2e13addb6a2853531608834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a65edc7dbaa1fcae26c4850441ed535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d2d23970dcaa682e01650257ee195336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86c53e5506f6f94bf7772fc3fb2bd937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0df15d6500f55835d9ae38c6d2be7eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246b33fa7d2b4354bc2b086d2e7ad5bf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641feabf92939b99c9f60f2a1e666f940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d80b692959430fa9bbf91137847b10b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f9a0c9b571e4eb96430e820c373c042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dbec0a2eacbb146a0df4605462186643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f251d5a08720adda1020af0e3e87c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a829032f013e6a26f475341af0d60ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8674b50ca8d2ad0fe4a08b928cebef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e9e2da16e01d76dff7037da869c7147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda259d48c427bccbea64e0ed16f7aa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0153a1444d03529e720c441d28ecb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0298ac4cce6b706e4ab90754a54e250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eee77438130074045046a492a44d7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac6c98d5ee9879b0b80afbfd6aa33152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1584a4e4165eb1f7eee2a000eabfc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81df95864560183eca465e80f666f354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57def216151089665162ff74083dcab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b77ee5785ca9533c89c38c7c5f181956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c65ed6968d733e0e9065b92e55e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf37fe7ba75df00a3c1d07379b9f57658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e6369505daea39be323e99b10204a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fef0a1771cb0122ba933f78f8c0bf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd92eeded6a6cda3f7c1976785610d6961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72c5e3b0947b9c23ba67e1d05bb27262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce78f31cdb4487c5625bcffcb6383063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91ee4f9478bad6ca3190f1d37c204264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ea2d838dbd810040b8fa4c3d91c1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72cd221c6b3321e12b368b51ef3125066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea64f839778ee96a99bdee0e441796167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad5bbf4fc31232e6b040f0e661269f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d7d4be9d97594826f5b42b147064d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e6c7935cbdacca6e46d33b96fbd8070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720993c4cb7f1a48d762f24be619ed1a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5320c39685bf704326e7707174b3272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adef6d8e7d484ad4ce0b2b034621ba073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ea72c885477f90bdf388d6ecab7bf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a18ac965d4197034797ef84b4e526cf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d758c80f0732f390b8e0a2cca969e076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5f361655a8ccc010d6bb6532febfd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91151928eb8e5e48ec7a30302125aab878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7b69f7fe32783f05cc91e10b0c87c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0b2be9f802dd08587dd4b522386ec80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5407480fee90e4bb699ac7cdf1dfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2f5e567e237c34fe7c6182f1ba00182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3dd28601a638bbba976f7fda27476b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a106231202d737eaa2c1ddeaa65ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc07363737fca0bcba2ca6b98f5bf0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127da70101964d8b5cf91638b6a197f386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e39747a11a1f4f7a08d896bafc2df2487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e196496b252f094f922127f96268f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb02d0784f768c502549b53eff537b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1a3ca3476c366c95a83827fd938a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3449b8903e47a8ffc62be37edcdf67291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316a155f0012cdb59ee366682db004892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f25422eca93075cd4ebef84d44aca693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4830426d295c1f38bdc73eeb44b0d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c61906e54a13bc608cac2ef7ab45c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2dd7959c2904bdd672cbee8f4ae8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eab542f532222598eac7a817748d4997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33827fbdd7cb2ab6c6a2b47a986a39c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785560bd01accae039e4643c76cb576e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d908efdf2c4d7af968c10acc2d9b9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb602f2b401046a2143ea924739933101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bae1a7d4e51b1b2399ad1be6ad436b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381a323a12a1f30b204708a358ec62a8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b36142fddb7cca0b9ade9e1bad489104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c139d0e776b8425efc1c4b466e0746f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827bcddc709e56fc3fe88e072993775d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01608492d1cda694912d879290ade3f5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7368d8e784a25a356ab00b92519c555f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36862e149865a822de24cabfdee5edb2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c87832a0beed8da447587a66ceb53c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1941c6ab5af8b055554312fb933a79111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f9f55868dc4b57f816add59f60dc1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cd365e976c68bfd4b6fa45eb6bbd5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261bebc27e6eef761e2ee0f5847211c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202fb9836292e796c2818509692e2a5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c310733bc65454fffb38c75ed526a7a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2dfc5bb3cf78a26f51355dab06b53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c54b0eb990843038fd085063508a91118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ba22c20fd0181f20f6b3fa84f09da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d17e61f94528b829effc987715c473120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c97e03a1806bb8f237783a5203f02e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c783077275e704e3c136c1f01c230fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2267516ca797f1cabb51e625dcc69185123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7703a833ff04164700987924887a6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c833e8adcf9f2f2274c6ba8c0b7c622125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c95807896c5814e86e04bd1e9ce16126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24378d498bda6d83f01c875d02244c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38992325825168a7be52f8344ace5ceb128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ecf0d2913f4903a15483706630dc3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445c206bd5e3e20eeed34b7becc1d48130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3c890883fc9e827f0c95d026ff51b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bd9dc8c9e558eefe994dd94232b98132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d3618f2c492341377802a6a622706d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4f22ea2921ff110e9f231729bc2a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f104fa33cefaabb6b72b252e3c2406135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f644cc2ed4c6c148efa4fbda5e617136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47615b39741818c1acbc99bbe1af2f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4d6540cc1c54004c388be6b97b0f1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99897c8d0416d018d3cb9b51e36168c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1663d1d837c397ceb3a3eb99b794a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eb11fe2b9df2b3097cc6acd96b428141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e38efbe1a6d333ef74e2836c041e1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e1feaca6a430e0ba026d4b17fe59cd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ab717592228053a3bdc64c99f7174a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1507342acf988637d05b93617203313e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec94541e5a25861fedcff1a82ba3cc5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fcb5c2d3110a88c108a98f5d61251147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abb5393ba0e29beb42732193da848b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e11788803b2b1fdca34767abe893e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ad14a7f59e84820022a872fce31494150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563446c6463418991dab3a4779e4810f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e990814232ca6df4485f1e3b42d8e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6df6b86b8df17bcd4ee86a6273969e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace95cb3aba9f19d27851d692655de2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b33227704a0e3725c4d9b203d9448155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef389cecce29c0e6094761bb0a3640a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa42f4b6533c83f846faa5ebbf511b7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632b8b285d3ee8171eaf1d9b45c44de158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba46a515f0c42776ef5d974a9346617159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854a879748b8234a79c297d40008b7d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b1b7ee32c5ff0d69d6afbf5529152161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c68341c689fe7ebeb19c7a29044efa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cec522c1a939f99c2fdde97c7a21e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e466b9dce6d340790a4447e16f6d2f8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc59a029858169829cb24ec296269a90165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09898b2970f57f1743e2990df29cfb06166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44241706e38ce3c0a30d863cde69fa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2029e3e85d61c0a8b25495255bee4bd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b8cc2d11bffc935804cb02f83a353169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea64ca9ef08de71e6e504423f443b09170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a57ad675a0c05ae2bedad510d46b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e420efe3345daf03e72a6e69e757e14172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a70a562859434e088bb9c05059c7f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a77974efe18db2761a238834563d4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089aaacc758bf15385682e334c2319f6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4000f7c47dd54d1baaf698790bea44176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87108eb6c47e18da5d66a142c09f9ad6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be7554332694e780e76dd28bb600b1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be013839a2db42a07d1ae75783c6d7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6623b1e2c09c4bccc0e79b0cfc50ef8a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439dd218b0fb7aeaecf9192d77e5bba2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e820c1dd33121286676d9b67e4e82ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6aaea2722c1fe9d4b7cd5962e7c1a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a8987abf80b9d84920ec0bfdcb75fc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b49e835174a9a613100e3828daa2a3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c61886ba2c07a153277a4532e8734e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa131573988b2d2fb86f89414e32c50d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca13bb552425c3b1d1848297cf55e449188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b2cc0fd8b3526934dbb769d3c97d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b369c6c081269b8d49d3467a6555198190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134365fe974b5648136e19c11ae9c17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8c3e1755c4f6b1f742ae72e5e8528192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a0e6cbeb8cc6e4f1b5685f2efc69a5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37785c12a7d91699391473649979ed81194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef816b87967006df42bb061e59ffc96b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e2b39686685e6fb6b4fd6c758a4002196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15455e915fabfa9f36f2fc08992f08f8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a281e6ea4f8614241fa4f6ba50c2c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167728fa2eb2ca10bd26d088903526b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5b41cba521d00f4414ce33099c0a8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce040e3d9285cc40185a322b9ce7db3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55954cdef94f3d301a6335a15ad6635a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600745d817b1fffa855c783e5bbff36203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6174b29bd112dad091bcebc69fe7eb9c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1904c6c3d59d46a3cff419f308589a2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4a4fa9dc22a9e2911f6ce9855f361206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c26e6b11caaf4102fe6d411d2dbe1d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbdace462b68b2f5c2c717131fe9317208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf082bade8113f0cfa6e6ce32ccd5cc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95eaefdfa96eb1411e1de739be1940210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace96c7387028c1156ca41a69919c42211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b547549952a550ea0cb51a7e8c179ef7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf587a4bb35eb06f35ab1191d488c700213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef537496f24ef63edf5a83b9860563f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cc43a9740672a2ee1a734f59a27f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f9fe772cfd78f1eb163e285e83928216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b131d9d13ecce8b3a2db005e7e6b09217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7b8f2ed32126bf3ef835db7e5b1042218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b822a5431f175cdb0508574f92797b76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990853b8a45a6c534a94599006f57b56220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140902a85f1f27e664bb4adb287d4001221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd32896d250902f6efe7558074582b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd314914640c67c4bd5edca4f6c2555223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a5a982339c330549597483bebc53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be7917703180bfae99fadd8529a5c6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45703989464c38e54d05fa8a0a2b43eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f4cc9bed1b18c14631472a2c3bcfdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08f05a003712b6b3184a4330979a52228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ec45b2214c1398f2f88aae359ff57229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f7c185fe6986ccd8aa45f867ebf33230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f73475e4f942422518a0e3baa9b528231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f004bcd1d296623ab24e134f2631de6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599e382bbed26b48571a425f9b62936233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da19b7560e3cb6f628c08afd977ead234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5538a31294c0319b5d1473692746ff2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b892b98131ffc6bbaa2f21d02273e5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf630296e5b4e1b1bef2a26d8c666d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a848d26aa93f446a4c757eaca7c159238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264ad277990508d5eac8685a37c2385239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ff6fac567ee6ac345f1164894eb9f3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fabba311b4dc2fb12e9dd730d70d89b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808bc80a81dd8a303f170214f6cdc4d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04068af398102820af13d5633d8e1e85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984b2c440b3e5f2c399d83f1f1312f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8e1d017fe48f8e0fadd2c47537ab05245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb55388c6d7accf8bda710436c511af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5f8930d7801a12cee8d6deb15f866247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1824e443c339ac771024265f441cea9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7634ecc68a2f4d8acb4bf1466bf86b8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec92bf0b424d405cefee9ee08da1c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e52d25b34af76489b8409eed973f0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6115ca9a9d32e8bbcd15498824cb7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd7436ff030997b0fa70d3a1a210d38253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee967f36cc2a2e14b78cd780c2b78b9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4334ea4c8e4bf0e542ffd19154fcb109255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054be4b2deea419dde9c813ab57ef7e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956e3f6ac1ea4d510a24ce0c8a260e3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec0c54a4d8f9fa224d0d24165efca6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7809212fde4b8c48734c5555fcfd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b9331f38ce3ce970fd267c27eb1372260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166406834349f87d3e813e2e716c8960261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0d5a3df4f690a84ddfc84c914a082262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69cd61976ed8730669186949b00dd0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72282a5facc5896e353b0be79793eb6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e522fb07bf7a86d6b35f4be0332f316265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93e17b4143cfc7c725fc1ea882462266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc39f5fa03b76d737b9520db2d921c9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3f3bca832a668e667589e12e4e63b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f74d9dada4eef371f08c329d2f13773269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7cf0c8f7f1f153991eeb6a3b631ea270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1571e7f55ad4531233a99daf13ab892271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df495ad2950602b37f177ec494776ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58597b57862c95c8e8d8fc251508f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb99849be39cdb7a37ebad028986869274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617e29bda804abd43674a28d58d8cd29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de4af0e61f39ddbf433d86bf8f47ad276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9813cd3407406f63be74eced0b569277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0765db149bb4f51cf0c879b4b7376c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db459f20504b50fdbeab29c4fc6ea1e9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adec5463ea5b75df6e210a469445017280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a09a38f7cbafa4543695c71f336e4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2adcffcc0a44ce7a26cfa3178461f40282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc59cd914a3d089c5be923eda315d8283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ad8440ade1785a96b479ce3efa6d8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37861ea10dbe65693b0b37c3498c34c5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8009f59a194de1fa28e648968e6f57f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3026067c793bd2cbc7be65074d9141287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026cbf3fa7055f596a527a9b807a6e4c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0143f7cc29c32111d2a2a27064f8af9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6357701ea8f1ff377edbccdc5c18d210290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c820f5feb1a0c31514e5fc14a020d91b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c94ad0210d737fb8747aa9e1c3936292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb82d6e9a3b80a223eb3d85f21863c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f218378dac808219fd4aca08a8282294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655fe75a427fffd3d747b6d467cbd614295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683e5cd8f47a432359cb747deaa5b33296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89d1e333c26e1ffd42b45776e191dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed0f2fe4c995c94203f5405b2ffef98298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb77106d29252ff15924ffe3c5808221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374cac84eea626d3ae8da280f1154702300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06290edf7f9eb0430904248eebfc264a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc00e4e04ea6f5d1dd7392e9227d6d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce84cbe703ea87c00f1eaaeb7499f09303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752033ba3782cc35c8eb34c98d7ff00304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34b766bb22526389e7c7ab61667ddc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d129440244c53aab4934f12d1fabd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4cd0ab11460665c9ffd13dfdc3999307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd7852bdd5ef81232c18c564398da9c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9046ad41e4db71d575c067ce3bac7de309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64030d87274dcecfafb62ccb619e36310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2d3a9373fbb7a080ef436165d5394311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d9b29f072ff1cc87dc6d4a2bfa7f6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aba6f7129e7d8ed4245bf8b19f6965313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7ac5c5c331301a9e460b15647f556d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68446dc644ded025666b90717ee3c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ba8b7703fe642c18e26f6da7b933b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84fbde60b052cf3596ea1fa2a0c840317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e588385162d49e571e5bb975a0c57941318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a56ea62595700d3e47b211e285a952319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74aa7590fe1a3069c14fb7a9796b07c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710782c094104899c9b4e6598cd6e3cd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c6388becb80a2987ae9fd73a71c98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c507b77cdbb20a4d37c16db5d9d04323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123645aeedd9b7bb6f0ff9d9edb3cf2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f66ca7d966cdc759915e7e2bb59b0f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2900ddbf3b423a6cf22b170c5bf8945326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e17c2c1b9ca525c3e0167e5adbcdc83327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808ce7c7dab419544a4daf2816e105f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4377e6e5b2cf0ad3a2f9c0ff6354379d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b476d1bb1d822a6652074ea3e0c62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b30df84699b19c56f3027b07e3fb01331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d72923e03abfd444b751ed1131885332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2390af709f0640b72d5ec2fe9a1da74333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03cbf4fcbbaef8f33abafabf099f4d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d5ee46b6ef1abb28ff717303064f7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14110b721f4c5631e6e0aff5c2c13d84336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9b9210ae125bb5066405f6d72db5e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b20f4bb3d61a9514ab7575067f192e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d399638699a0e7d95bcd522c4668329d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724adac2374ec50757908a6c15ec3e3c340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4e070507008fc45652858842f28b7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab59fd9abbe48ed6c40d92fdc04edbd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f9ae254fdc41a9585e8ec3f44f0e57343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acec57cb66e422dcd6b38d9da78809f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33368280ff9513925cc980f7cf69bb345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5adef60984ca6d10c6d449fa228769346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523b17c684090b80cae1834118000a1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2c4bfaab50bddb48454d0b8b1c80a1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19770c6a62d5b6b0076ecd84a333bc3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc6036887f92debfbaf326dff231013350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e338a7198359c50704c8b1f59f144e4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cee02e7ec3dea576378db3dd0becd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadf92abf416d8dfc0e40864fe6382a8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bd2e6d17d9064efba2cc4bb1f0397354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585d98dbf4a6d1193ee17587ba214e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291725e25ec5eff721e3409d4c1a33d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a2d6fa49804b55723dbc9bc8c93b5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e7eb155d3ae47033063de819d31aa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08f2d0ee0c20034be6cb51ec10d826359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602dadca430aec40d1fd879323d92bf5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0432668d2489e6b55dd393144b9ddf5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18543dcd4b684e158c527d0d27f15c74362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa65f411e4ac3c9c69cfc9b106206bf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20219acfc707927cbd61e514adff4da364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba5d2703b8f14fe9d7cc99a88ac0f1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08deb8ff5bc89d18a481730a0a15bb5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da0555df6155edc5b5a09259ab9c80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286334e7128a6153a2e4a5e5a1865c17368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ccc43b41c77eb648a33ea8056222eb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df49eed6feee4490dde0a74a198c7439370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40f2482958015df238b164e146aeb8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce640dbc1b175193ab187fe6de67adf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa86f674581313a8b9b25cf5603dac0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72ce9b0349b486fbf7f5e33a3f4cb2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be056229f7b5b1b4aefd788522fc8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762f7e33514a62d157d8ce325b915b2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e058e64e3a2e6bcd24621c4cf4ef2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75816c0556cdb201dfd70ae87fa1ec80378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6045eab8e798f0c3870dc15cdb5d016379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006876fc6f497f9b60e6b58212ffe25380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a14d6fe4ee5d29bca99805084503216381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8d3bba5976685ce9c8f9734b947a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761584efb2dd892b9ed0180c90683ee7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e058aaaeccac569f800cd528c0b96384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ac8de664a8cee014c82a2361679cf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904340f5d74f0668602819169391f2a7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58390ff9d138559c04e11ea1a6574ed3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b591c66260dd46f206e25683a40db0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d2b49615ec0175de55f6267eaff0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0975c14023a0676c9638ce1f016ab390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4797879f443ed9e34cf3b52157c21a0f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa3a88e630abf2a5a084807d59394d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8d0bd8f7d7bdeba8b53f4c9f1840ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8e9ffc9edab2bfabeb793c6d9a0fa0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af8c50362b171e861e53b4883a2ec4c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846c2b18122788ca85cd7988815fe41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792ddc5d59a963c545f14a30a90a9fa6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f654d1937b8011176ca018caf7cb479f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79195db7775767b5235560d6dc798f85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ad7307f0fe59f003bf79a632e49610400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6ecf90e1c7ba2e0db6a149a5efbd1c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc81fb13b93bc8c0e4580c636546c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea60bdad0ff5d3a8c857d5c34358a5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b92f09db6b3ce38ce39aa45c5b7e69404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bd13516887b4c58d39a1d868bf6ad405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4500be07bf46c4bbe78c3fee6aea6181406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb6abb04cc27a131012fa60f86dfc1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c230d4c8b98efb554a9f3c9e4b91e35408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad213f181f0edcc082567831d52b5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a33af51ab1268f07e2d518ef6eb3abf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79743427765e0ee08aca55adc7a21a16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8abd68a62586554976888289256bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afdb7815432eeea26f10fb0642f6db5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cac7f4c1119782cc6ae43e6aa01675414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941f3d9b82de9eff907adf4dad9a806c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb2c74e7effff1e7539d04ae8c59626416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c18adedde02b51bfa8cd360c9f70d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ce38c45f4d2000d9713aeb00e07b1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a936e0d136a01f428aa97d14d1591419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53014519cbfffa3157461c132dc61b73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351ba64a5b7be6b99d0918f8411f02c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e47f0e2a1aa64557c8f0c04e171ff9c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2da3adcf4c77f1591d95c5fa13820a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943ab9956e15580d3dc85fe0690d8396424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7274e9676f22927552eba20bd3a2c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a785047fafc970acaa6e09378c886426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b661346e1d68d6a03e7714d85969673427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6711626864ff36709564a03633e1cd9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282531568a80311540dae70473ec07429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af794ffbdb6b93b3c576891886ff982430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fb7253da0d08a6f6543a3456ae321431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cfaeb3cc59c6e8df2f71969f33086432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5eaabbd607ec1894ec3cb7b3b7feb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b10150a8be59700a469fd7d7e550d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e923534e7a90b18a8c3e9f6541d58435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc717d9b46bd632a1aa25f0ea8df0a3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8467d7701e90f6aa1b31d33f567b4d3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aa31eb09c31a1cf2801450b6432689438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863123e7b73512bc4522541ea02b25a4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad0f4e0f43f97dddb04ca7f90848e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec5b5e343ead7cc35ee7e6fb2d3528441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37de96f8971fc5047b725613bf8621442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155ed570fce2e09713e004dd78b3ff10443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9f3e22dc42ffbe42987e8a8d06759444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c56027079ace725d62dfc3d4800565445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80c8958ecc0833f633e6e5b7593707446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc255cd5234022c87d754dd52be6d710447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a8d98304dd6d8af796c187438c1b3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a334248960a93280ca2a233fc81f4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce1543a7848175925e28667872075b6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20cbf3b555988c3d88539c6421849d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c2cae3abe2ed382993b8f41df4f82452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f076567b6a266b731545acbe099cdc6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9330bb7db611a0ab5b868479218bf213454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5644763ceb65052eb979035fa0969861455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2946d9e6db5c88da86c4fc54f72ea3b0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebe2e92407df89808e4854def6f015457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011de5089be1e7cb2226f7a0e9f426f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d16343ba3e6f1d89b89540dc3fa62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b3ff0e2e1f0301b800d4d2eab126c9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c41380c9c681154a455a3e1871363d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b255a33ca11b156f49dbee7a7e5766b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d28bcf18e52fbd8cf334ea7c5b6591463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4fc276e5ccff75984b3edfc70ed5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2d5d50ede2b8ec77430d483575b86b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597cb50b2becf27a6359a15c813c430466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065099b19e151441874b0f87037321d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d6601a83e85d0b02d7f8ccee4fd9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4b5294c36e6e2a0507e4f07f037363469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e10c3cfac4b186040eb93e3f516f15470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb0198ad3c695478eda5db36ced94e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27ef37c8c0e1fe00a8dac95f8c1a0f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e164d6d4080c8e57504948f9f2c0fe2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dab35c922b3185fd71d709f89da45474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884020430d22a6c292f23c513ec18c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69166099c409fd347018c898f894d0b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73e90f34f74bdcf07af52f2a5ab97b6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a0537c70cda0fcf96ff498dd206ea478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e911d09cd5afc0b6abd5ef5f548ae8e7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9942731dd2fa009bd0c1c870c0a479fc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ca771e4b28976d72c1b8e4a10fda1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e943651a7f700deccb91b28b152a96bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfa02fd281badabf773b4c02185bc8b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186aadbfc2ba9194b4ac7bc226a4409f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7109031729db61a6ad0dfa95adf3eacf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47c730ec2b20b0f8268a7363c3d804486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd55abaf13f1ec37badd1b2555f6a77487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e43df0c66514ead3f72c0f455ece7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016bde14958662d458bb441b42c522c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c84d6d8ca35125f0bff43ea34fc4d9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84103b603e479b6337c17601c4d099a2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959f5513c0f033461e6bcf0393cfdb7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a45f530c34b205d422ef32be40926493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7272edcb8bc3cb2eb271cbe029c70494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cdfe384e6f8bf031264bc1d71f60f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da21116be7f2b52fb5b4433e6c98f99496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a5927a11f4a0626414569ddc818d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731c8a0fd06edc8b906fbfb614cf56eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5ea572b4a055605e03109a21630a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c2cbadd5d8ef25f89de0fd298bf69500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cad20da094082e96b05b073e3851ed501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec23d33bff24bad1884eafdb2a054102502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3506c4b0b24b6c0831687c684233e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7178271645339fa397b9c572f5549a02504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f955b98690e633bce51c914104d25505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb976e8f3e6ce220a28d8a63e8c1ca8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701dc6f2a25c11f043312872dfe2212507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f62beedb3fe78057feb8a37db32d48508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606ff89733f3cda1f6de419b69587e6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2eb32dd5d6fa361f03c78cbe0680ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8a9df6b3c9fd6181463dbc02f965c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46789657510c977069800f5242a85256512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672b9899bf9ec92f40128e123fa86c34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b728b7b7fea76d5aa1c37b25fc096cfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce448d0611be8cb2de43015289137f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf37eea83e8184389263594dd12e71516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51119d1ce399d461f02917db3797296517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084197147b54e65970b7ce6302e5c93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5f80d3b957213563b676761c63859519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99eec4b1fe5d13b636134a0f6a5463b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a431e2409ffabb968687336d9e97783521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d03329da6520aa64cbaa8f5fd3e66b6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286d058e3e4725917090c6909c0c6e3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fd50fec2dd3b56e16765f1b40bb48524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb591ff8b3c81d7594855e532ce0ca68525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615943106dc6536e5c94337ebd9bba98526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c400e542420bd9bc9ad89546143a1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d45dda7bab9dd6794f872028b257f7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a5889e511d480c4242e1f2f3f1d41529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df3b716d708a76cde97a4eaa9ce51b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1040ba5c6edf55569fcf8fa207d10531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492852111217a75ed2f624ff7757e8c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91796152d3d6fbc54864d965237a300c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d23aa86f70e282a6646280cdaaab88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba24c2ee6d4e1a5020710cdf4cbe9cf4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac42db720d0b08fe3205eb4648a496f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f0e94a25cf90304620da853f0bc8b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db597c20f898b7f88657bf0818f919538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ecd39a25ab459c6143e017a61249ea539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46de1e676642aaf70e76419e862129e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4e42ecaebc00756b30b87b665e8bc541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed7bb94ecc6807df2d9fed80341f453542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc47a1953960f9dddb291e98c6b7aa8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2c1d21931163b1a8b7991dea5cc41e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeed9e4e52fcea6ec02cd6ab8e3ba823545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ec3f4afbcff09663956509a86977f0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfda3b46b9f649c7c4c07a5d083903c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edae2bf3fe2b97e76c6af1ca5565451548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849d6f3f0a074b1648f7691f77407a06549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74efa17826a010f0994da94ecd46a79f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bc30ac589cc8bafd1b8e6787d0458551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615dda9ecdec095adfb752ed7fa8f995552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e874e97675b878861990fd77192a48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f365693ebef511c60d7ba17119664c16554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2085481db0534aade902cacc97abd4ac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b20aaf7060eecc7c626ac34f6d236556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1f5ef41a1e36e1f3e16bea677278b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3872698e3e6edb153a23ac74fc1362e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d668d281ae432424c9b416187d79f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a56822dbced524c116289beeab895c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90d4cfd2e5b3192ec3762054f5c9b50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82164ea25e0d0405b1fbeb98de590ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e608716691c38be2c0e1801fa7c377563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70454b82b01ddc0c4df71cd94789080564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27ab389daaed9e7346ecc78c23d3235565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f915e23efb82f1ec6239223d9195e6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a601eabd6774b32d47a33b3ef763b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192abbea806568663e21d2fd94862ab568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858614325565809a9828198e649f3dd0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf395ee9fae654d63a86c876dbf12a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910b862f46458f2f03c1a37c4b449e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c62cf5e377995d8076cd11b5407f4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad4d0fc5f63dad317bcca7acb09f2f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb84341f13594ae17d6c9800fd2fa7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d38b933506df7d1c783432014782575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf36fc8d098dfb0ce4f5fb1b781a9f0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35b84684a7368e5457e10ca56c326a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c1d2bfd750cf1e559853cbf10f29d9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77109bd7663d9da7d955f913b33d29d6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f6d257558e6d5e913fed9714b85e5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6f17b4a28f338069b9d07c918d74581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a356b7ba7675bb47007892a0345debf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318b418bb08dcb5a52bf090cc7afacd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88e5732b831b9eb0d78108b9a3ddcf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9ecab3c895a6afc577942852fe0337585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cef7093cc1cceeb1bdbef89434d2e3f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c730aa5d1e035c5cf599a97c40b3020587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e72a9b3a5a364d0ac6fa46c1262df588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3aedfa704a2250883a105222aa025d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389891c3b6affcb4b8c1fd9bdb835359590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440962490938f3309fa0389687ab9b0c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11820505b183726a5db631c73f853ec2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826db6870ddbdb253f2f91c7dc34664593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dc17c4ccd06d6b45a99224f30a012594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7a8cf0451a1506b45cd8fef3113d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbde559ff8456e22864585ba12710d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2f070ad4af341516469cf2ef1d9c8b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6c6c2d4d02ab01561f4328e1cda42598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ca222a2f239c5eb7849b254395636599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f752c84fb43d2e85c58f04a728439c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432940ddd162060a43a05cc244112fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211584fda0b0b95de3e3778b374b0bda602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47957129bb234b503d30385b7ed082d5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f802af82b19e99c8d71f06e8bd17119604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148ab8d821a55f86bfd97bf454a1593605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb89ac4245c259646ed4ab88d9aa90606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f53a9907d33f9dc7ac82453c98393e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec7c2a8e63d21641070dd902cedc41608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1182f447e712ce99216202538654e0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c85977bf7f36690c554967f0eefd6e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd96e24c6c08343392fd2ab727d026611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cd53662103fca14c7e1a43381cc576612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2548bb7b50581711b7efcab3d3b3e5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef857c12b0203b6efcbf102ac3cc311614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0b04f148b29c5d39ef29a37c96f39a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e5cde919ead2b62ff667dd5cb7dd8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316492e1a711ff87e0b54895f53f8535617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9536f1d247ffc02d00419f070860a6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68720c1e42d3f39355149e714bd09058619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5cbaeaa70eccd0f0d507534e5c3d94620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b54877f54c5dd89161dda31e1ef28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320a8a956d10f9defc01fee4b44127a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf07b2541a2a3babc6623d6e08cd04623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa657a4ce931597ce3299e501da486f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c3fe6e4229857398a522f8b2960771625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1820c801dc2eeeb84d520f340c24e61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400199fbc7e2d31633abeff81a3baeb2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c747e0ca0222d963dd30c63c83043628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb6922c86459a73edf988e81bc73f8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb92cd32fa28ea63820cae11fab0a17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e444546950051454fa8bfdc4dd61c0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03830da40502619bab3ee927d93aec8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c98e1a80243bf844cf10f451342a25633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872c65a1120f0f4de4b0e4f79abca8c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2d9bc8e0a31df81bc563af374d5c3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e51692ed8848904afae3bc33ec5ea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24de269df7209e947a105c18035731f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d32240833e61b6e4419c918f5177d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d82cdaf1d52d07c6a3ae0e5d61a111639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf3af91d4f20d4106a46b18af85212c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f11861448296fc30ac7ea7161e51641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d982eb55c9d3f04e0a461e8b89420bc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6e9dfd48679607099f60a2475f942643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6f54a35630aebce9715255270c14d3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8f42a0e456fd061b5bf7dfe3102dcf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41160d2f4c54d56643066669b18c9022646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5197c7019be71b53b35132ea83c62ce8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e76eb555a94e0fc0e6a23cc576be016648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dc1452f29de4fdf08c8b52638c806649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64180734b3c1b0e7cf48a69b90d1174b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24e3047017fda3f9548843d551c1ad7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76fe682facbc4e248c10b6ccfc7f7c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d02430db7a4ce3beb17abad4d9f49f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafc34133e9ead2cac1850ffc9e493b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1eb5fb650e570bc2bd2bf7dd38febf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d071ac81a90aac651cf12904eeca9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03cd3fd9e02cdfee77421dc22d77264657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8ad3cbd1babf79a95ff499a6c53da8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5964bc12f544b30c4c195bffc6c54b8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ba6cb6752d1f17e35acfc5fcfa834660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54adb2d866f4dfc7259cabe6f60174a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e017c224463e8d6f32dd094afb73e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbd3a6ff13040d62de6c9747dc1eab7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e887b8dbb471683bc8118c34f442ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085532d244236d46be6bbe777b763f3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad06cf461dd6ec048f50e2daa2748a8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaedfab414cb4d337f971b8b1faa460667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025a188195a196e862a52fd9c75a8aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a511b31cef2a3edb783cf47f9d04f3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3306544ed8dd545c54c8299e4ed7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a618f7cb13adf43913412a91d2d2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f4fcf93d8f1dfc6ee63a9437773af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a41860dce6cac4e84956c70aadce673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0ba34050c2b441dd7a16b70ae013cb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d27cb21a065a62f427209e860ee38f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5baf2fc8ae818af6a43ef6983922413676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ad9140ab34b9c063f2ba5490f7df2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c422521194e231569effe7e07ac9a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c60721a95ef822729df1f21b360e7df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ca0813c324414fe21d10ab1e077a2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177c8c7cd15a1c13242d39e18cc0753681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc19d42d641f0bb98921c8c1dc17ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d567c8a07624500cc10904b948d54683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580d72c87f176b8ef6b2f02a5406c5f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7971dc9d9927c8f934ba8f40f30faba4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609f47f99c58885085a43b52eb97f01686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e70959fad38aaec77a8f38e711f27a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d29869d083dfbb850e52fbacc5f68688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7abe4f503e4f0d75e4d6b6ce0619ba689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cad21c7754b40711470f1e180a2b74690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7f0e27325bb43ae9f5a0d545339d9f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79de48b3be480ca0a672b122a8cc8cb8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2ec4bd15b6b7ffa893954ae5776da693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07dc59085ae8a02277675b2c4ca4fb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203885f43a0785af36648666cdd5400695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa8902b59847af68658ba461dcb9d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326fbd0cfb18ae24d81df0bf4c38c65d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e554a756a6a76adfcba0ec2477be3ce698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b78f8ef24680966aa9afdbb021f94d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a93d45d7cb2a4e2bbe95187da23201700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a478f2d6ebefd1616527b00933773f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf1dca890d21b945f47787d1f6c4b4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701eca452c8e5d475d08bd3d5188917703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f2651156255d8003fe7dee2f76c60704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaefc5e7b0f40a1d309b7d873259bae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4c51cd2df0ee95a0d96fbdcc001fc706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7973f31ce1fa96cc308a329bf0a725707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e9b44e286488d9f807ff27faf93deb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd972b6ce00354546bf4d06a7c3f8bad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e55a55aa378f54551e336b79470831710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8e64f824d875aee5f51b98dd5d7a3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc32cf3dfc6ec8182b04e53d25ffce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e324c20e83c223bf61353ec75fcf2492713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6cb7c5bba120c17b1c47446c495d9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0031f3d3ebd3e05908627f3ef90abddd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cd46962868a07583e8aae103ea422716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc3b9a53865e0aad92dc0a54187af5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ed3237810037a02d72cb5211aef6b1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bfce16bdf692e3c565777e9ab1dda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1f363c56bc13f6b22211d41967910720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ea292019460f2554d20504fc837a20721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79eb63ad303c887eef954790da05e4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613f98fe901ddf3f5c8e92a34ecda74723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6abf92f531cf7eb87f221f914c7e6b9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6147bedf4c6a9518abda40764d658658725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb08cdf365c2fe55c0e276fe73570f7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6c368cb664b3a442094433746d13c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0629f21a7f0965590c120a91a538baac728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edaa30cde797c31032b1631b80d34e1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1c97b4a06726295867d3e2618f99f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90fb555daf0eab5dd007f649e6ee502731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1f8fc277a8268b6118d76e4f8c6f00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03006b7527921c162717662c3392c31a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe529064d3f02557392cc688f3ee8d5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95bcc24d34586fa5bbc31a4278ddfc5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7620887d917676ff2f57d098a7f48d4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9e949425530792f0b13856f55827a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127435274db210d0a78bdccb21f7cd6e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea24f7dc5718373c9b77c0d315ee95739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb080b5519e605489a783282c3dd736740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c39b64f8edc429743ae02e08a6dca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51618f76e95be106abb0a533dfdbc8e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7e83b877961e74d20cf02ab0a2a76743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874d1968d40ea607d50c91df23443e2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a2bd14adf68c43de65f13a3b26cc3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af106f94212ecc08c8ea73fa776c92a9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6305ebac7a3ffa3d8f5acae11e6a15cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82928c891aa3f5c670b96f78ba1bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7056d71258d54daede05275a3d65d07749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e91144b5e369e82c6e0c10165a05d1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c448ae6e1dae50f18c54cf4687e54751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4247cd2ba9d5162b284d3248cc952752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5f4d333f172ccc3b7076521a9d1d6753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7d7315a910a9b0c01930c669f755f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf098de0f3ad11f6b695eff56cdf5e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f890b3b0edc4d4f9ab03f8fd89a22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fa32ea1ee698dba414a1e10995052d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f7eaceab58cbfee06bca7b8e739e6c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a92e711b1c4b249b771bf9a55ad857759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25784360d490433d34459a1cb2c2dc1b760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fab86ec839e5c8114642724adc5120761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f597129032ce172f6a823439615e8f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168aec13b513635e7093c3e73c8f72a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b100123871f7ed0c701e6cceb8012123.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125bb4778de483b5b4feac15c4cb16174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad94d483e9d8c1be9eb0d5e54c318c15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d6d00ac0ebfdc5882ccde4ad81a5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d041d6aca927cc5f0a2348524e6f77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a311a8772d79eb5d39f5c7f0ca620f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f9f75f7476f2e044567b1540ea8cb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71824557b9a7eb4d19b428cb34e4a610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48523fa12d08a145309f070cdf4e1c1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cfe917c8958acb8921e75e5428f3e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09efa71e5f0465ea77f7460fc2a9a1f713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b62272bc7e05e84d9adfe0e31ba1a1b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a46ca0cf3f8af8ce375377cca1e97915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d87d7cf87edb9bbad244fbd98b30416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7b71bf421f722fbd271b21f059e4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906b8802195998a164661020c96ea2618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccafa197d7f57b79e96a39df558a506019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7ad0fc2ac0ef595ee9d8fa4a289bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f7c7b261d12650f627a93f79ad4cb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ab6c985733966efb5205869af752122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fd8db831f6e5b570807a50f8af26c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443155e64fcf6fe85599d579d6807f0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420e06639d485f5a0f38b37a2be6176525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688bd06682627d4135204ee69e3ea75626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49844c6e6bdf31bf53a4f6ebf459955a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a5c84e2b1f4941d623fd16b0cdda028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb619895648d7db9025d7a6b373cce29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a3c4c826ce39d07ac6a5bb081265f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70843c7c55f4e314f1bb17930440962231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c2adadf4d6274035fc3592c72b35af32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d80978b7807011b2f25d61cb15fb4ed33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20845cb89e39763e10f1aa5f0d9474634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9421a386bf34c092004d9d2c8857ed35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c7756ab048db0050ff875440ec5e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d24cf2f6c042118b862a9cf58bdce737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47100d9a4ae3b48e2aed22c94bf699338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564aa783b07382981166878aa906bc1339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0731b3077dce3213be4dd0e7bd384140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911650a39a0b0413d605393293e79d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28afdec098d9dfde43831b2deac856e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a3b35f791bbfbb251738aaf0abe543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6aa53f48cb14adf601f0342e28865344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5e79494b20aa248590b395f920164145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38a9ce31a08d8328737351a9051e6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89d7011002a0f32be7cb79cb962ef6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62564f737f91fc38f7a13f4adf68c348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f523c2291f73d3ef53bdb0c89cd4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8031ab60ae1db263b6162fb423c2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc8f21e990e6ff32250dd1c96a917a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7a8dc30269e25fa163ee9aad1622652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c7844ba792ab55f4681afd42b8c6553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6866e9ccb968a2924c1825cc1e11454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfa57ebb43ae09492529d01c03644955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cb68f60c82980decbb4ed0e5aa3f556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce3afb74c5f632a181287a34a4c24f457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b754ca5942cc0d0c23784f48e6e6e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff024beee5aa331088d299c2f2c0b8a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5add0a3fd0b0ab18d6f1ff51eb762660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7584d2d4c18d979cb2d723be497f887d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c204698090450526c2220f43f01f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7d130846b7a7a54f63884d4caee4363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f6da52bbfafbbd71360fc19666cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b4ff38e9f27217f3aad1954bdba7b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d49f94cd523ebf17e917fb2e96f4466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e0c9d1e25f0d14e695e8af68a4ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dbaba5c6fc2511f81205d82601d6568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048437079f5be55172e593cefa805dc569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593091c729253f88546d42b683a722c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1e6238baf61b0a12e0d8d9258441271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9baafa35f5369d0c0e668fc1a55083a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babe394205daa965b37724b0c20fb3273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10977c7b9c9b69c9e44d5216f94271e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30c811487dbc6e552d6f2860eb0f7775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e1d72e67ed8323a493647e3c8921776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7c2fc26679e1fada1b9b472b3363e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaac9eb2ea225236848d1de9627b3c078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d62b0b6eb7751dddd6efc8853dc4b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac30cdff391a4da2a61c71067735790580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5845384d1035c37922370cce725d81d981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04780da7778af4d06a9a93c4823150e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594caec7c3a50904524c959b7b5d750f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a29e32ca02ec271ea98ac907fe427c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2105530cac06c1d0b80ca790ae9b920b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f6f88857024f48321066ee35ae64986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a12bcfb39a9d6b44ea8a0ca174c1f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744f3023da7064c3c5134674e68040688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3cc12d4c8272d0031830c1cf5fd3389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4587a70b18f427108d2e7832e8a9678b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c7778893aee0c9ec48310d34b7ab491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e24def762e4c2de44775364673e55992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459308b890458825feb1bd7979db437193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e805ac7b6ab5c84aada4de5b497a42194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a75218234450a65eaa38cdb815e83e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17f69698a4cc80b9b6c08a92fb878296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488be55f27d3d9856bf0617146a5539b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5d96cf04b9f083f177180a240b5b3e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5aaf53c11375e037071d5778b15d3399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2223801641ed8016186cfd0380d5c5ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b09598757fe430f8df09c89848fb3b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5719a19f51c5c86c2d3ba93070121125102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5ee57d79cdb3d9d407db349f49fdc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c2dec331471f834ac1525492a4fa61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c20ba99f007ee07928be115a012d26105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4b4117079bde8565f59b9599bac646106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946b55ff296b4a101f8c27db1a121b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22db688864232a7d01ec20d5bd750c70108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced77b128ff09c109ef92b8d7c8bc090109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1af1b6db62630b192c2df78e80df1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46537cf9bb006216ec26f1cc0f565de2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b2e8154b27156e6c3ce45cc4a5dca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d100e6143f42fa06d21b3c6a47e30e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375720ed62cf9a2ffd474f1c6e4c95d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0539e113a9ba5899f5e2ecdff29abd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8290eb2ba16f465dcba46ca6efd4a5d4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5670ca277e8b04219542a23dd32280fa117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce51ee4d05de845ef25e1bc99c0d388118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e550653e005c9079a334c69384bdf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d717810ab979bdc572dd7f524a4e98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1f404a867d4af8213a61f61a13ffd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9177895de1642f998c03d77435c129122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da61d044bdde2c80645a8ebbc85de7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca7ed02680a16d9de7701947aff5426124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4675466a0bcd5c9b00cc5cb5ec035c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d684a5141b3342d5a7d62fbe2b4aa824126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac0fa4d84d0c32d78ede28d3fe20da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992b8d9d27a923fb28ff706e2aff8b65128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf354d6269ebeba62b0fba37da9f39d5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd9d3dd9007133632a8cd534eefaa0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7ccc4709c0d9eaadf0546e9f91cbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb63300b6f9718f71ab68e7626f1ad132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcd109d9cc59bacaecc3925df12434133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d1d152afa96909b98652fee2d3ca46134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988f526e9e35428c8ece64195c480bc1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf34872da6447298999e69e9b28e476136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca189fe53300673240ab14d279b5b35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8502ce8e3d096ea6be88113ea5769138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504b8a261b0d616750aaf9e784970a3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edd4e9738718008397be94737482fc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9149b620ed09dba52bd8a4303fc4cf72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a5937265ea8b52dc251d0d5a9fbbb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e41372023629eaef6e69c9ab50a99c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f350ffcb2ce887d7f5bb89f79ef800df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1722422e336871148a360aedab4474145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f440f97c7e7ff5e2b86a3c76953a4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef40eb907da52c99f1ed7566a0fb413147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19d69fd53bdd8fa8513f907c50c53b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f3a60839c6a1cb71c49a1c9e0aad5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15c780db4be3edd412315f976367a6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f8606087fe0bd2e4eb5e9a08de098151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5b3c4ee65b3901accdcbc4dde6416152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe850da4cfc4c480386a6ddc961eec6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58fa684fb13661286e1b38c2d8e8bc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c178b7b3dcf395835a23021efc60908155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd85b7a68fc750c08ccada2a160468e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e364d7bf3a41038f7fb7cb067d699bcc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3082c9afb7fcbe3238ffea99fc9b52158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb95f6b1194b6ee4983c0c6bd7f1200159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3448088ddb43569ee8f9324af6b1708160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1e67f5744647ef08f96af192cebf1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ba5902dcfd4da6e7eb9dd70b8339162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f4af86a531d2d00c7c9bc3ddc99bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31197527ae322cdcbb0049724ca932de164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1033fd5852210f1d28820ce2616507165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1cb47a485abacc4864e852ec3d829166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22084fb570bd7dd12d36c26eb3e4a98f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e0a59b4bcc51f372b71210bd633ff168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94118c01138de488a95d903cf5865b42169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a339763e48442ebfe0999f75c47aa7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0893528232f9f1607e2c263d757a4b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f47bbf09b630295bdc3b4d3a1483f3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccb028ec582b2ce27ad21aaef89d8f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d4c134949591dd765b92ba52213c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e168a583e78c81b0a35607c0022e8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e94cbb7c0dc8def5aabee758b55223176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa2859c8636060edffafdfc9b06b07177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b20e43ee255f25eda21f0b392a9d0d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc820b045cc4779bf2595ad157e397179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef3a84ac70089f9a24a23970b31900180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e5018e19e9440c6cd166b0ceca33c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0365b8da25d710b5c439d02514ea913182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebd524850dc9bd976b564e77c3b345183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39898965af320f50a2a43cf8c7ebbb0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6a8f00889247e1255f2f2f78683d8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd0fd15a499e036bc415182e135af7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb47396c4e4a997f5d8587af2130ed4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf3f85cec66de357824a327e72217e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6efc87386f4cd4823d5c5beb25852189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d764c32366021ede0cb169d94ca2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082f90f89152bd437a36f8ea8c0dff9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c519a8f8017a81e960081a0b2b073757192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a356409d9e4f3108efc458f1582c3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbfcc4655ff2fe931d60baf033f69be194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522834b209b09f82ba41854c8e5c039195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace735348da78c8155720fba87d1acd196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21fedd6d7ba79b6590ba438f75d0097197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769079a985be4d7974ff7ab9a79a6e53198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393cb67d800657349a75bbb15ed8b96199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72055f4aaaf9bfb553effe019921b1af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15b0ae794782ca01d533b2449d85e5e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbe3459852d75048c2242f67944a38202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eda6cec952aaf25b589380182c64d9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f53963dae96720554f5a97906bf6b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb3aab588fa8bc83ee12d97483eee9e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7e9944babd07c41ef0118c4bcd8e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242c053076b287ede61d2ce8fc59cbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a6b46e19e78d5004310882402ecf6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e0afd6760c0772d671f902fbd3cbef209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22decea491846caac5ac044d26f70d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05f1a2cf0015b7c546d86483963176211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d199d3d4a851cab284a3e5223b519212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074747f8cbb8feac6697b37849b01a9e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f6dada885f2af2b75e7d524474aca7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4c999f7d4ce5980e272f21a35c8882215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267224c3fb0a0aec0175426eed883c0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767bad4352c2a3eec89ced59a8fbc9a0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2dedb54cc7e9732bb9ba46d51829d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70ace50aac75aa120bb7af2fc5835a5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5887e3c296b4897fdedbaa783cae9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b2ae6512e2340dfc1158147c54dc8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370993ee40596b9390cfb17c53eee18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7c0309f0b3f18568b06f852d5c858223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0b1715e90c8f50feac6508dd51a27224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc85f0a0e6010a724c9e3efadad364d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef96fb7a5a06244ec372fd227ec0835e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958f99d4d2e2fde97ea601114ee3938227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0e8207a19a51a6386fe0c3cbc28841228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5edab2cf09c0c09dafb48b6086ce76229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bf82c4652858649de89da3c8cbe415230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f9d25b6fa5705b31c4166d89f7730231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade04a78b9ab8cebd877df5c55eb1222232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6a3a2a5da108813ce0dfc25ace274233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc45366fff449206dcde7a8cda9dc4d2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d1a2f40fc7aa6d9227f60d1a8a16fd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdbaec8ed63ddc1a587393e0c8ea733236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a576dbdf0a8f9765dc6bd58404417237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac7befc125cda2ca9d63b534409054238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c0747f27f2431b7132f5c65a088b31239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d3d8924fef952d2ed9f461c29185240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d5abb4cc64b4ab8a9da2887c4daa92241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a4a17bf59fa7cb3b34f0b94f20bf9b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c5703831fd5d1ccc3d838602633e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361940b1cfcbe27d3eae00a743e4a56a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab718f8d671694da0ab46d5097ec487245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d55a77701c1f6c846cbe1d09c4b31e4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d35a1c6e64a6598fbc73bdd9ea45247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f7e782334546f6ca0366c261339bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4064627b4171f1c514b149b6fcc4d1d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98ca2bb0510319ab1caea76cdd1304250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a35478427888d19558be468053f8b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177d935892c9bc131f7e0cf1c7f7ec1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e79b67e0a204b5e0b00ef7878f8d8d5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04499a44738093bcca547305b3026f44254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd8ac6439cbfd316084821fa44ac8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309f8f79c23079ec5c7d8af1cd765b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99a336635022d78c6c99842d54e0873257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707a317bc4a8f7828e54c9199eb2fe55258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5d174ffff04e3ec0aa03da93b2ff0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d997f59b5f0f36b57892d90c8b8d8c9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38dabf143ce763e5fec1bbe09fcdb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3919bdeabfdadc379445b09e68e66740262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14ed41e00c1dc7e47a2972bf060381263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840374d2f42a2901a94e235d54488f8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b4597a8472fc9df71cfaf9aa774c43265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b49063f467ee67e17faaf4a24c77bc8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed21eff76659ad96f1a18eba82bbe964267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352fafaf04688bfb2bd25fee5ffd3d6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927ea477a57acbee568bb43da0aa1f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84faa640ab687cb32d7526837cbf24270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513b860ddc2c14b88c14a7964b78d1f3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a423d366bf1d85070d1ad81f7cb0c23272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02b6ae6adcdf9d99c722e4b65b1b7a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7f8b87a5cc4412a561b7f15b9aecf4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d91f26bde628457d20d528e38b8d458275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24414ae535bad7e064f0e93f873fffcb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb8572ce28c5f275a71a07cafb43fb8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e5b51591f83023a3102ea0d6079a1a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f723f0d9cc9e1c30b83067db0241e98d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f03c07f3a5f4f0d993b1921973cb68280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3695f7e374058c1c0c1e9e33896663f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c90c5e6b999b82488c08d02c091d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f557da4ee5aad365bb85372d70094283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5736636cbab8eb10ff9515b41cd0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36266931d778ccf52e2806765e72118285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13755e4fbdaa86ac455727b2e5e50553286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b8975c2995e1843735c3443f1757287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea3f4f8a89cec35b7d24ec09b45665288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ba001cf90b41c9a89e9da8ad4e0a2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d3a4db9ea36f03da2ed51b6a494c1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cd233cb9f865e352b191bdebf74f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc8e480dad0d0c82509b4faf5f5d75d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a93a8e8a5c88e14bb5ded972a05fa8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ffc9743d8cbb6d760126f9d04ce6d7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012af6d2ce6c931a8fe18033f354b63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e83e0d25875330f24013b697c2b3c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8a6ad9260249c12427056049351b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c1c24dce52d22d6080f5a53cd20fc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46a7760854f27ed27adf98c37ea022299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30278f485903ed31761ed6ab04744b3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380afdb01bae9711cebc71dcd9aff42301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b6281ee4abc167793de2d50055e42302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ed0af3f0669f3245e795899469d20f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62830d7e93bc505a6383a9ffcba99e23304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4141530895672bb3290aafb92e02d8a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e52bf7c92765242c914b2fbceba9231306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae321bf20b1eb3228cfde1bb54f7a904307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1379a987d0713116ffc4eaa0d4b945308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb2305d9c4d73e6dfac67675ac83a7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92471a5e7ff6ecd41bb2c20abeb141dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5363332bf14d6b18eb6465ba245099311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6fb39091f402aec2cd69a3e250ae30312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a56642f493895a0199aa1cb9b45f7a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a42cc5f5ce73759b3d173412859ccad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126c4a7ce41ea445a53e77e5f01b1d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac5e6acc3fd9af82f3072883aa4d47316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be3b3f790faea7b1bac785426bee55317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2822e712ed35c9639410f1bcb57d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c425fefa1a1a1364d349e453b25f4317319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687e909cd22e8d1884a07b904d0aaf4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e7bf1f108ca89b146979c83176ddf4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca8cb530554a78f32bd82d0b4d5b81322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a462d6af1e77410c6fbfc8ce276de449323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf18de6f069391cc07974ce74db1164324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5fb1e99b8f90f6ca02a1524c2fd4b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01f198abba4ebfc9df0edd17aecb0e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44886c0649400c431a72901e6ed575da327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8f384aadb014514f854ff9968813d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58da1d5d6e2e86976221062d311bd3f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd35c022dbc9343df6c2fc35b9d093330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5fbae41aedfda1a706d572dba51aa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948272919aa310419c9db3723a206ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e38310dec69f0e387f96882295934333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e16233a20f72cb096122a641f7fb4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4131a71e6ae06476677cd4761f36cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de98be44f08c803da99ce2d70279e04a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490574c297061ff089ba4abe4ea18168337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ae7179bf31cab5cf8b71fe5fd6ac1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826536ea7ad17ed1d1964a25c66b1895339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd3daf8ef4c3295fa7eb82a61d2cf1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e661a1a9f7d70e4a529cb35a0c979d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8669926e8f285adb2f81e3e8609d19a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f1b59b50fba03eeb81b684adc91596343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909339c0b6de14be279ae118ffaf54c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c597f14283fb223924c0293562d2b17345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5d5d1480769e62a0b68a02806e5eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bab3766517258bd2aad625b491e740347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e012610932a1432f16aae5547e0ec348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48515ddbe2bf51d9ba040c4df2135f40349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e13264df3e29e1a26c70654ba4737c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6bc6c78582514d9aa41e633e9506a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf6565cac07a2d4d5877d104dbdf890352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bcea9baf2f4a83a7ec7b7df8820db6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015aca14bd1312ea1e7e2307cee25eff354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a856e58fa998b137bb564577adc2d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2d640727f8522d34d47160951e3b8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44673464b1422be93210a8289104d34357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c3f097a2ec6af1594a2b12897e33b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871543029439ecccee28f62b307bbf8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7773d24b1bb38c2c0351692797f0c53360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001955b0087baa3229c0d6dc3448a082361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef74d8123b1f3d52580ec4ac3d7c68362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f87e88678a66b72558909c2d785817363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d54e248323b8055fdeb70400d4f32d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df41aa859692bc9eed906d74e9c244365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97bb3a9cc8514732d194e0c70a3a2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09686dd9de528ddf211167b6d85b0f1e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74479bfaa0866b27a145e161252b8d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e48c87721532234f3c550868bf10a33369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58858922ae65285c94df3a77c8c43bde370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a11979cb7c192321b595f1d208425371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365dedf757babf2473e8a4c8b9c5d6e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2b01830bda6dbadc00cf912003445373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418afd6b8ddb04f27ee117b463b54f34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb390bcb2aa3a2d209fc8db10282292375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083f473c70a1c1880077821c9a34664376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7441c8af93d37d8a9eef349ffaa77a3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ee2e51aaefa66a31dc8f032c42f22378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75cd3473bb11aa55e2d38d053b3f947379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f0269da8331baf5dbdd8a83fdb4b1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17aaa06e891374967ebe316665d70381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360663544626463585aed805b5adfb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f32fbe6b0d59b5cc57ff6ac450378383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec09fb094ce3e0fb1b9b961d0d1707384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f5a38a3dbdc49ddbbf2449d09177c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605144d5ec38874f2cf543ebe1171d0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2779802a7f6f45a8c9c9ea1821f7ef387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bb75cbf0bb9cf92e12b6ac384e8b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e280f694d52dc8cbef608a494396c3b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47980c646d3bb90643de420533c0d5cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25d894243c49db56b71cf7d2cd2e99391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb5764d0274b6a6b0f6a40ccdd90f45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1e1a0563688ba9b50e030a277ac00393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f2f2d9c77a058965ad37dff4e4c9b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f739cf68a960bbeaa01eafb68bbbd1f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1704f9d843c95934180387947876596396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155f707f98bcf2932777c712e97141c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f4d350d69a9949675914be02531e98398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa84e31290bfc670a05af8e4eed29e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40743779a96c7d12109a8495d82347e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d1732c5f80dcd09643a271ddfb7c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cba3c390bca25011ef71ab3fdedb59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e875644f31efbbd39a6b98ec2e93c7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4f3c513067ab140c38654663e8fd9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cfe2a992a0dd3e75edc706a3c92392405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828ee4c462e785bf93b40366a298579c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd00af3ccfb8b3754defca720cd7f414407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca80dff183417e347a0c0dfdab0443c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b35e28f075eb6e2ecca25444e1bbbc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a5751ed9ee74452ff5ed06cfc7d020410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb3533ba42c035dbc4d051a6df6540411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3e5fd1aeec4f311214b04aa19e1c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a7966133b8293f8775079757fa585413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c2cc00d058046c6db3e3ca124a8b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb224cc5bc5e60aa2d89868952e28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2beb05b24f0433df058b7692697e11416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdbd27996e74df2dc14329e0d745480417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c0d221b57f25112dbcc2dca271b60d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6cdba5af6ec7cbdfe10a87f1e59421419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5b2c0f6c96ee8d4150e080520e2ef420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706ea24060fb74ddd468b226d2385e7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7383136e6030941f8f8524e4089f3681422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40af8fe5e508d79a3f641fea53ff057423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709e8c70b6bddc1cb2e2c16eb82f9211424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f86a3f26f2eef622c98293814f2df2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12509b871454c9f590723f6b0e9e923426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae36a4bba0404910a15a09a85f50f2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee758a973a53c8b34ea807fda12a797428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd47d87f6e9992f52c5bf50df563fd24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e654552a20d37fcff7b36e1b883471d1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650dbe144fbb746e2505ef1cd774be0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e243e01256d1768698fd61d3ac86c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf4423dfb2623ab0395f77c4df16be4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31730820552b3865df80a837db049434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f50b24d95218ed0df561e895f995ae9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcc3a0a057d00c3b6ff5e4b646fdc9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39633eadf2424d15c992d6c7bb291eb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f3492a7ad4cd1f4bc873c70cb1181438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5de9b5d1bfe557c4b52022c63655b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8908a5d66eaf4ff326a8acc1b6e4f1d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05a1386d7e60604f8880eb3fc850367441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91dd7657942eff29f8fd5a3db56fba7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112f691ed266249b2b2e86b71cde0463443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2d2055b2945e95de1fefd5526dd9ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff667c3a2891ab51ede060332dc8a96445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1881d1832472b22be6f2a8e05c43c7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da354de836542034aaba442ee4f7a07447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efd3f1eeb297c868ed3d8b7c0a46d8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b1c277ae6935cfb0cc1100f91c405449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfe6ea343b3dfc6fd145231a0e1d3a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e9a65f6ab6472bc4bcca437a7d9ef5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f311ca332546155d2febc5b005058452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f43bcd6582bcae556668cf5629a3980453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743d1ea39d90b058b7bb7048b7d4dc7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141888cf0ca605255c18d3775ffafffc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed1a6747a3482b73d947f3d014af38456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8008fb3c1dd9d21d87e56e54357160de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd67064bbaf3d62f93bf54a2a0b022458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d9847b7837199c06056accc5f58dfa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d42367874f694c36c6bb88efda934460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330694d067d3ff58facb87412e6360f4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e74cf920da26a3eeab697578a835b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618fd4720cb846df11f0f0b11d85957463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4a031575e1b183c4114398812226be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb7244ee65a5f653cd1afb15b359b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc46b747a7bbaed6c86f7b531a0930ab466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73149a3a0a398d1ed6f3a83ef7e25fbe467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c92b25576b1fc6e0fae8e42217f9d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c671df4a84fa66839f26e8e863207469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e31d196a9188c5e65b5261549a2475470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e794735a8acca175a467cdacfbd8ae6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe73debb4a0af91f79bb0b44cb708b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4ed0bb4709f34914bd752eb0af7b2d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45b265b8c6260bf72c6b19f0abf973f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6d5855d40ba34395c526616b8ec4c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146bb05ddb5d4fe1185f6ead892ba08476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd439e9cc04cf2a313840b85692408f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039bae805a2568aff49e03f451d9268478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace22b8913194eafc80427c26c5a31b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c34b14c9604827be6644409c553a55480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb82579c2c17e23581840cd919bfb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c98575709347126a30582406f76019482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc337f5ca650b9defbfd32ac897f0526483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c6ac6fb9387d9cf89601af7fb2ee3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c41ddd6a2cdc4ae2cf6e54ad27326485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9956443e33a1fcc2563c40e800d25486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a35370dd7892e2ae01d317ab3f115ce487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da1ddc33873edaa436a58fe7c08193488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102ba22b4c5abface20eb393cb56fdeb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79f5b36f970ff60bd3f9d68e62035f9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485d847aa86fb8caab9b5572313aceb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768648e4c8d940ac5af238dd9742b8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3f96c09a910d8080858482fa1ca96a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e93bc4a526537a3e947ca13b450281494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f665b67fb4b372ab09fd70631fb71b7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f63108c4beee765460a9b60db7f180496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd4aa9efd47c8ab90fe9cc5edc685497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4fc3b0bfa5847c29e9566906faece498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169db8d90e8e14f83020894af578f59499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0049ab0cf93b579e62e3b91fed148a19500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d415e6f6fe2e25124ec0f5f07e9c39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660d43484778e916eafbdeb2d50cfea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736f8742511d93052f75f02a95906d32503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec078996b5f939842fe5f4c26221951504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6bfcf62984188375d03276fd76fc3f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842962a1c3b7f7bb5f34bbb9379258c8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49806f63a41b8ee25294bd20a1b7f6d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79d8eac5acbbb92aa9936644f11d8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f294de9fd5a916c7c038224dd44079509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121de84bc322717627d2aefc2cf546d4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d7bf22c43ca473bd72ad189492b6b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc31f8621a0c10dd36db5f15978a8751512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9fb9e1e91365a05026ca3298e95c0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8eb3c8da50660eb13ecb7d6d9c392514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182a3c83805a3dba169d6cbd3096b5be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a35efc04baecf50150d0c8719f899516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23592a77fc096b1735258e6b313b11a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fd3e7aa12e74bf33f948324d6c8b9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60de05b814f6c314e68e9efc8c78394519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad4ad93ce966ea14154bb6ff4d00f9f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ce768cca670188661d9983df86e47521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d6b96cfa10849238e6a1ed4f3b34c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff164bcc0c03ac19c401c4362d8453523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7638b5cde738551ba310bca61bc390524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8858a87f2da20233f0f0b08f7b741525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f19d063320f8e9039a91ad71c76d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281d08056ef35dc33b7b793889b84722527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9252e6e8884d36d60df6643c6f9b4ef528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568264cbbb8273c5a97183cfe62783a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332da5730d8c9de5a0e678e6412054d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eaf516c86732a781a589bef0ec77dc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ee16c18ecd45a3718d543606b1157532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937679fdb048c93e146ebf31cf6fe017533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339c707408d3995084009689d0f072c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdc5a822b686d33608d40a1aa5c7e29535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a20de6eaec1f3280128b1396b5409536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0767c0ab0a9c0d0a8e6873bad16b4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc83aa20358d039c02978b9cb63ce5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7383dc1912adff950fcdaa5ada0bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c25556b89ae92dd02a75ce3db6d6e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d87ee2d3ecf5fafa817f9534011f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa09e8796b0ae6f932b331d4be3d7ae6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c000643d9f6801de729e4de661aeb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345fe2c1da697f9d0c70849c9b7de5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1a60df7c2b88da34815fbfae7af98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc64442519815ec23b08266b2cf6c23546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329c2a4e440f9d8ad3335d6b089766c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899651a21b837d199097f920571c4b5f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2af2cbfaf2aa7b1996977260a50f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac77ce415f05b06ba1d6fabffee318550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea627395d6eedc156edaa56a9da67f6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26004e9d5f8cdd18dfe234a5307fd529552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe97a1e98b6b26b8374d327bdffe9c7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dfe42163ca21277a8add3bb5f4c4c6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85664072b107fd5bcdca2b7c0c2593555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999c409929fae20efe2c6f7707f14c7a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cada839b929f59b30215b982349c07557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d75322e40b4b8960976886ddc642673558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7f41e86c7f01ab8466f108aacb230559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89121676eb1a46ad12c126c586f9c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22189f9aa3f188d8915f45dd25f1eb5c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd01be77b2a5cf2cd36d95975f2a9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b93ffaedb7d7aedcafae32a17b3617563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d25aca8c0f419e5e3dc731bbdc664564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec69e8be7ffc575cddfa1cb678f79bb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789a5292f44bf1f2b7b09a1a3d27d28566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cbcf97d1abe0ae4e603c85608dac95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccf6f83f064be33cdc03bbf3e4de8d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f77cd581b85d15069367e2d1d3806569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155113172007fec7870deba124e89a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9f9d2875c42f00baca17506b69caa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d919375639a49bc809b503d48ee6f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c69c7f6e2539f13ad32541c9211f2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95519eaeaea41951d86bfc043bf562b3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa925006aa84cf994ecd51c283c4bdb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066929344dc2479c2074f594444c0726576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2101aa9dabbf91cd8c9f8c3f5cbf2464577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac4307b3cab41d11dac47005c14aca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b6dc21307cfb6437c3b04aa765680579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849967b5e6222d17eb1a9eb4f5aac822580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83223d6a5973f50ae80c5bc31a19703581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21791b8eb6839cc90f33259ff1deef6a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76adff2c80d50d9567b63e1d25f149c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8cfc6a5e7baf184128aac4175cafd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef052d0f7a442388cfd27d55f96490c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba5714c475a8bf291a857c6b26289e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e59905bd94e2e171e9b0a783e03c1bc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03abe5d858388c294feeac5ef1a023bf588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfffb269fe47ca73c35a7ba3171c3b93589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375b4b096e518a28f885fd4332f2adcb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ca74261b5fee1ec897dc3afda667e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25038d7e43df2fde1f7f22e3cd79fe46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb6ad9aceb5b8ac731333d016576cd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81be42ded594d0f3e5f9897a499900dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa4c0104ed98256438547fefa5aaa8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87641e4f5138c531ce3a13b854918695596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0d92a10998b5bf2ec4bb1245dd0f0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33035cd19791635bf1f6361b210fa710598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7ff0e2bba5936e2ebd33de61414745599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98da181c87ce74884962d8a87343104e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a05f1709ba6e751705261b964451bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6b06f01bfc60770fa0c70cae3fe22e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b740e76e0589b80aca5fc617c98fad603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d41ee7031af1e59b5fc3e5526a39a11604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce37cfcbe41f45245f5918f8074f6855605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394e2643a4ff9929905b6ee71ae5644606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51e0a4f48c2bd46fd79044681f32d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa7bceedc6c4f2269f3dabf2dbf2064608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028caffc6895c92d4200d4a21b0c2fcc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ced56cf586ba846a15988a6240325610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80751ef46e92f7fe848cb604f858761d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa42092ed4d7cd8e3ac221e5b298951d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9aede3269d0a078d421aec9453b37e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5404627a2e251c452bb9fb4978df0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb696908b27d9b903a6addaf0400cb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5fb86554b1ffa96a5421f835abcfeb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df3e53bd302ff5e6c8900479ab690b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792e4396745f07fcc42b6d2ae598937618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3d4819d4726316e04f4c005dd385619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c2403dd1e0187553016f94c3297228620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0ce913d654420e739e0012789e80f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8931e8d60bc5465bf1ef038baf20b9e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875fcaa7be199897b58e97b1caff270b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0915ccfd92a920efd763afe81deae2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96507f6607f996221d0fb3eb7586c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721fb12420516548eaa4e53dfbdb741626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca89c2873fdc2178b1eda4eb63f702627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a4058b9e32e739f04a4d16019b164628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb256865ea0df786f0fbe4504663a58629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe4c9eaa683b79aba18db6cb2979ae630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22fbdfad917593ad8400b6681630b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9f81f9ca823d796ecc23c3cac433df632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af4c444ebfdb2f00766576dc22d7bf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724da4462824be9621a77a76f271264634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb678259549eed1749ec3bc9da756b4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75e1632cc478b2894b16aff536888636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227223b6ebd810a034e37b335ab29820637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1ff375903fc2a075f7110dd4a00d87638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88366609e6a48e6d9f42bf7505863ee0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1c93d34d2e9798e422569d23ac674640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc7028d83b3f7408f9cd6c4e51091e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1885456239cd6d8044c16e900c6b3e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0250a69f5077d08498db0900e36667643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25a12fc3849f20d4d1e73cd83d5bb6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026fd3a74b0b904b02970e93b5280bb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4ec1fa40b2b64f70995acf5b7d4ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de723dbf876f1e46651f9c623ba1b00647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8862de9fcc668ce356cb4d389c8e1d33648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a652530aef775fdd8fd0d39d14704434649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4c92dc19a3a1276edcf4373593648e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04cded07b1c3ff9094971980bd2ff49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681602830ed2dd1eb02197cf60c6db08652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f1131437515bfe4ec1a2b86d818e29653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630574a301e06013a4cd99c72219aa75654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72480b92edceed076758612568878f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ff58c93a6537d381d7037b828fc10656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3b29b091df80c3bce7b5d490bd114657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f842246a703e4d9da78024e6f204cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72daab1ea1848aec56f6622fd6b1f178659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2212a39e8bc4c5dfa6caa28e803ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c09b4a916408c0c6ad45311001f499661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b4284d62806955e7e2d9f7744e2d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc585e90afda87f3947289ff39ece08663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734726b49070c6a9ec709bcbcfeb0e2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3e4585d0b9a9dfc1bb0c821384b1e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72219f4341023a159e5fc13ae90442cf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e976e5847e06952bfc404ec8d51fb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ee42196e6f18d2be83aa854ee23fa9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb42cae0f5821b615e6d780bbfdc147e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6134156c27dc25df9b88c4928e6660b1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1445976c9b89ef640a4fd7bf89b1aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb527034bf7498df942706e1855f6a2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de7757bfdf27ac8dc1f75f74df3e26c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62954bb136754866f14060f301f8b790674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18579b16342f091b3b971d2a1ae8427675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ceca09b5b7c47e2f08f3befa5136a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3737b60dcfd52aa4e6c88218d60e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ab1fc43212f1f11e84cf8545a5678678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c6e752f82f035907d3702dd16a42e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5612d9c8f06d55eeff0c2b3947f11b2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0d95cef7beb7b735c07e87a999508e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f666a0e59f9a473757545f3d4817ef6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8932f113a35b64fa36e6b8e3cf1432683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecd69bf34f28a478093229685eafc8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c75a0fc6739a3ccb8ffa87fd0e7d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d12578af2e504f148a2055ee6220686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07253e418c9b5fd8928d0132b161ba46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f55f1ce547fc7960c59cab427dfd9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0870b426589852416e0cdc1fd1067ff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf65909cecd98215f0eee799f0fffe690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6722d39e84d5e91a3663e915e25bd6d2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecc07b955aed6a4c246d6fb496fe1e8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a4f8e64e95888fb4356fb813e4541693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52ee9f47bd0319854b9390705566aef694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b060ba72d18ba6754cffbb2bffadbc07695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a8c6b23ffc849dab78a226baf532e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76302b6c714c10695e136bb2daabaf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3f419f353d31d57aa6d9c1248de6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28fe400a9d2bfe7fae1497bd1f629699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c89e062f7baaa5fc0b942f5f6abaa33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bde47912b94c0ce9e42678d74aba9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd335c670e5904359958a915dac7b4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8c63784dba5ac37f677c8a67e3175703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1b54df64531b0a4f6a436ff1dc88a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d248706510a2d80198f668903dfcef54705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac487db8095f91bc6e6dfb618612c714706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543cde587ba9e36809ca0869ff4a2312707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e67bc6215ce554695fe55adb0fa60c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a303ab356b1eb651558cc6f410c3856c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c5f8659a66c48e6549c0dae9ee6ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb6fac1fca65c5c88c4c3c95a3b0b2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31572e065efe740d12e589f7574621eb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca74e60d5cc2863dd27bb0f40a3c68713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c2ae2cbf08a2d577c413e56815073f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356c2db823a393e240150e3c4aeadf9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89829e924dcbb79db6d6481172088357716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66beec244cccfe005efeca42d9cc2fca717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc63f7f9c653086224f2d94f9876b4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57b2331b34c4b9e4b785e34e901726719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a46e9d8c121205e39c60445994afbdf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df45b98dd8993ba0b38f6b89df95f7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d332511672b94851b6ceaf274ad52722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4506a126b81a99e54e932799388c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1b8afa726d774340e580cd0a56c6d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d87b7b0bd6f7147e5c8ccd89cd99f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2ddfa1bd38f1d4a8036b0c7936113726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26687d47c3849648a75a75ea624f9120727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc207bb4b6261fbcc8f57fb6e529fc06728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61867e9e017e9dcaf691a51ebc3ae644729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1574ab78513529899e272a8ca5c79d08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9acc1ee2e860166762abc88cdc1fb30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207a1c0bfb6b81f80fefa76e6a5a1e7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab6757546a60d3979c8ab7d3ddbe0f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3dd959a20a28357d0302b85f441df5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2257427dba1e96ed58242338d0293735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b75c546b97e8029921c38363f81995736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a4691d60d06718c60b224401a1bab737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb290eda749998c38914bb6785731878738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2f8c20d7aae4337aec1b484e2a6060739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7945327f2718d698b18062be1e9498740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa5660cdfe80714ce39154ece95292741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f915dd190233630a16cf1ea2cc5b126742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5966235b8c2663284f8ebfa82fe7e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb766da541f24c7956bef2d25b7da6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b1c0e520a0375525e7d6e93937f4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26127a9013c7b1ffbb919ed4d3fad1e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84389c645236c6022d3ab02c894b5312747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a28fcd36cbfbf81c1426c55011dea0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e5b4408dbd553e1b3cf9c1c1debd90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699d7281d31201103707b43fc7e9c52750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc97209e77396bd1a57714f58ba63b1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2095a8ee4b336ded27f719aac4a8d2b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32edf67032595cbcb90f2664f237fd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc35e84f41462694e768eb3fc43c9275754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d521ff788942580247e52da8995f49f3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edbee600485f515fc232b38bac7f61756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283f482a91f798dab2b6472730a6265757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32d6c009dfaef131ea09bbde7fb18db758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38142b2b4f22dba0cada99c6855e821f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>