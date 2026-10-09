--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c554a555a0d726302b5003d23f22de51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb63924b25ed5aa6213fdb69dd7730f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39872ecf32f053085b86ab53572847c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f70b573de5edfe973c53afb1c7ebb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6e2e1ac10774ccfd3fcbcb185e198c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe02fd29aba330242e4b3be02cba0af6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278113e5c82c1a3e1a96b612cd59ff567.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc741a0b15da348d1a41ab10e767488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c8eac6d042179a021a7d7120deeea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74429902ef6891b8baa7bfd536b6c9e110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adaae11d00fcfce64c58e5064c769c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803741291c0c02aef6f1599e978b562412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b572c22452019075d1c8c070f5022a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a7182067a944bd6885d32456b01f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590905c610d2ccfe8b51656c6ad16d4715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3991f49ac190c992ebf09f884aba303416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed3cfaef8e62741ace8ff97e5f4ec317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fcdeaefbd5ce0057b7341d8bc6b6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f42bb77cf91e65cacedf9262483f3b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4b3d2f43b6f512208435f37cbab8f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff5badfb1883632a64a40b63137f68321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fb040cd9990ab564f709d83e1db1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eaa765c8205dff9b7b6038480747c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d220bc61a40370a1f760c1c09beb04c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a69cf8fb64ef6c43a533062b3954725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d90ec498993e58cc0beb528a54897226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38cad82303b2edabb6a2f162714325727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbfff503ec2d1a5dd375ef092d95bc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f551fba8f52eed6e149bff5e08e6aa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283128f4c224a7a572397813213a06f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de50e253528d6c273e4f94e9b64fb931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a621760b047bb4a4305f4960495adfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761f1ae94307e67d7376ea4cef04e62b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47d65ec53983b3a26df47296dd9a1534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c836e07195cd0559af67294a0320735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f14f7115eb71741c750e6dcbe8318c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463c9316c7f54e1fd8c41077a839b0537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735be22899c123ec10c73d706767c41338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda13a5d42587748db59ca2c90b6e4439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18568a365f3a9d4564477064210ccda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79e21bb1b84d30a533833b7a36631041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f60033535d5df74d0bfb7cce0eeb6e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ad884b42e2a8887f67b56e0d85421f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8de8f43abbf2b8bbc10e07b03009944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f12b31f09ad083c2187f1ccce39f9f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802c1ef4280d0696bac70eaa650887b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0952de5449214e2c63f8cd88b4d2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7e76a15ffa5c71469f1fadc20f53d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8475ffb9d701b002003cf8b43e85ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899b2c5a231880d4d4b1b6c9890d803750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4154f484e187c0b33b7c31c3012c64ea51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773b8505fc4dbe4b4fa35c044affb92952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcf319af7a8daa4755696687e6aeb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc4954d10dcfb60fb95a894eb6b7d154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c8ec45074490637ce9b60918891b855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0a8cb300e3f8823810a5dc41a2eb156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417959b243d9d0368f8f38426dd54e857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8370a0f4e55eae5abf5d9e933a61b3f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af77e708ad034b9e87a28d1ad53d88559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805d1870bb9b20d107cc1ac27e322a6c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a57ee610f2569e15b50c492cb4142561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba48c8f175ba689f4fb3a5cbf128103b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc6096d0638be63a543fe12237f38d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90adb56522ee7b6d6949b5c5f06180f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c0781ce7c2b76c8614e4411a9743c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1105d7bdf2c831f99258dfc01991c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a571df62f3fc65cc77603f3a40a5331767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e7765b7ed21b8e65a9a02b8ddd875d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbe303d3f210ffea98cf3e1dc0d32069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87260f1e41ff88062f7e966b15defd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c458295fbbc0556074d37a5ea30922471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc065414736879cb326518df30a9172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced52373c2e41705ad13c1f2bce24e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f1cd21357f88da8b3d12746d7684074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3521b33772e39780861e4a013fabc44b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaa3d5be4d407faf9ae06ca421575476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661541d17a2eae18b7ffaae32f6269677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4914eff415bc3a6f19e366a4fcea3c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca24824e80a8ac5e5a0bc1b66febea79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac89345603b261fed462b4351decb2280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326465b6d6a8a0d1f11229694b0d5981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1896ada9eaee15092ccc44570da21d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd73951c33911e68aca284bf680c5683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9396cfb78677546a7b5df1417948fe7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb4ef418292cb2de711f87f3c17c8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792f7cb7f90274b2311177a0a961572886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68af029d0b438c77ebe207a2628f84a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cb9e1d7682c708b1ed56c6c8f3e0a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890c11fc7df991ad09cfe43d5e3f2cc789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab67a5186c3e2ba614127165a3b4e090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a58ede0d5dc1e0257fe98451098b2591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dc93f1b76cccd675a6a05eb3c7e28b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9932643ad05dde581dc70afa55302e2293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe3e56be9ed7cc706fa0d3cdc2f20094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469cf880ece8c37d4da3e16f32a848c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2aba0ad0f6119988b7072aa967e32996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3065511926b3fad2fb3bc45083432097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108e8eade03d74938128dd06ed83f14698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131538feb3cac4ce5d37462d1e8be73e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e24cae0922acb0b6815583fd237e87100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d1f0a119a8041d4b39c7f67cf89794101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04496e7d7f8facd61ffd15302f31eee0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414d778d71a1251174d354cb20ecb82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439ef25a13c8d8b73b808a5eb1e79a1f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16887e54c8ecf56b35df927e0901e8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b365fb8de0dddad22cc7f461fdcf44106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c050a3cce9ceb2173419baeb7df4c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cefae1164785934a1ba5a4ca8f9212108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33efb381b857624f5f83b96765212fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8578eb7e34cb3e629a44103427e29110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1679897ba442068463856cbc791e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dc786d9150a08ba781974f86439ee6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41cdd0581a78e31739929ba5a2647c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f728868a30c9621aa7af4511016678114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a411729188dd1bc722e87a43e1081115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6aec4719332e81fedff22b343778b9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9da101c84789c082020679e534a17117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7e370875ea6aee275083cd8dcc3d96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57efd0410b3958abb2991d567d235b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbf20876401b4f0a7d95c2ebf0f5af0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9b25ac51ea383a5ea483cd1491e9a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4c41086a47154d88f90020e2128d9b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c4cc083ba8dddb0d6915dcce88f6e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f7d3608968cb18b2f6583c1002484124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3f14dcbc7c8ba0cc9280fdb348e3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917c8b672b515fd4b529ed567cfdf1f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2dd2f8bf9328c526a7bb74d99f7de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4799486785cbaa651b33ed501a8b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1ecb5b75f4036ea39a1d55dbadd37a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85c0768b79df8e5f4b107aaf6277745130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb012a5963a8ce00675079e6ce4584131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9491a0651251825ba977266b9b587507132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5820005d55e72ffb72a032961c1ae4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802b0fc1648dd9c0a804c026ad7dcb1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b2d2695676a0eccd5b2da8ee62304135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378218e86b8d5b38c18a80989c151f3e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcb6e90de8dccc755532e27a3792afd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df147a8448b9cf38620ddca61857856138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c1a0c09f82d1b23fc86227e12c5f4a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f63a83b6ea3c97c476d2f2a28f1e8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915605b387f75f11ce93dcaa96c9feae141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b7a800136cefd407695867f119fbf0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985bd687da97ecfbb75006be4604b2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a09a88b519729f0d49346dababceb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babd032a98d6218cddb0478459ae39c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5152fd0c3553e47d3cc889a862844146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073ada6addae9ed02d08cb708a224c80147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc7f0ac70a6b79e65c9d3eb81f3221148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3f941b75a4449db170351131befce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f661ba383a7d17dc614633bd40af5e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c107225a7ab4f5dffd09da7fda6ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61886e7985eb221a61ab22a891bdf084152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d987e2ba9d6dcc704b39ab27ee0f0ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded6946466cf8383f8a74d2a0cf753154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b531ba8d4b0e3b65f1741ddb797ce23155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b31b52c445bf5f52eed98ad085060156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86146597d6abe68a3e3646a3de8a4f1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b90dfeb0686d839949c5aa7bebb91158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686b4093e0a9f45692a7efa577882dd1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6b54d372556666f37e99f4bd4fad88160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3ea9de2e897108c95d295c6ceec57d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9948b2553f28fb01eb157a150f4305af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e555c899ace515fac167263f094fa7ae163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca41745fd2a16e744394d4d05b7bd56164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baded72d411187b0f25215f8d6b9425165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c81bd5c5cd142270f19d20dbb72cf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ec108d1ecc38dbd79f8efe4cc7282167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b45ff6fc179a681e95b39f93e436d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c27ccc4f024a91967b4e087b2e01e9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f9f6604f1c838fe193fbf8234b6e6e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e3f6c39b35a3210774135844957353171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6ffe531e8cb296d1b922bad673d9fa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db852d3d6c771ba034966892c127c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a792a28fceaa9d360e56de7341321a4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca421d0c0404f0409d71c92ef6b7711175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1027c8d352a3c1e216a16363d81fc35176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792bcba38f4a1c528456ff5041484513177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05adfa5d85cc1256c1ed9e85bb1ab3eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4d02b52b730ef6fc2aae250ffa64179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a550ceeca19331e1ee5b086d7a8e82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab50d7ee9513afb2b95c645343729c52181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c849838c73d3336a77fb39f903bde2b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c965a79d847369468fe18c8ec9670183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0d829094b4ec3eada9179026f9df7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a8f32b6f69e5ea5ddf9c37dbd14452185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62d815b2a622a9d637891a5d0575a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f6f435d743176ae082d848396bd25187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f8bd2d34e40e080710c0b4127354188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce01309f54e5808fef8e14beba6a00f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe89edb939a19e73aaded1236d184a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096a11746995d6d9b74ee20b70d209e0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b16e3b826e395726df46315f1468cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364639ba45112f9498837c812c17da7a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf7beab29328e49922f41d8b7ca4b5e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abd8a8156fb814ef3350749fb00afa9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c82f93a09438e59aa0a8584b133f65196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42214d9fcce14e147602e07e16594d06197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956593a80f0575f9119f7d5042c41f8e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1727e5eba3dc621b63d08793b255ef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbdd210a275735b635fe7519b5d94b7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b027beaeb802ca1c47c7c3188828e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40d1690ee47de24d9c6457cfb0f0722202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb399d13a5f623f3c6cdd1210a5830203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5918ddaa3b17b53cfdc5376fea9c02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24df5744f739fa8362c47c4701088414205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132801aa256e6e5018dbb0b5352437c8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a2606d6c7228d7dfa098b57ac0926b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485819fce3169035ef5222d3688eb72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c17d0bd8f1fe0b6143052568f6630209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c21fe1c92a25454f614b9f0a7f6d07e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f888e56605c90a3dfbdb996034f4ea1c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b18ed9291fdcd7b20d347b56954e511212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbd669daf89012e10cc73dfea53c02213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710ad7f2f94be1d85a7fc451bc1a3f2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e505d07d3fdef16647d4d5f17729b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7efa34924655a7b391ee836453d92a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b4e5214e2dd4eb996b678e029e36a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0c3dddd75ba1921532243cdc696a8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b86c11329eb21fe8d790d26a2b0579219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789a14cdfea77e963f1c04166008697220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f14be8f41655d0ac3893b25a1d6bbc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358d275d4a7806feb24a8a2bb121918222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca66a0f67b78156ce6c077ca8b055125223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a90a55062ae451e5d00de4ceab4ff224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b472756af095604cffdb97702f876225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736e5aedd2fbbb64faa270e8cab7a56226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b821c3df4b4fff60527450c0f66d2f9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9693f7b2003da21d24816fcf1f5dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeda79ed9d989808a3cc51aa3c6beb0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b0e192d5a3a06938ff70b6b7f7821230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867f2dae10ade10eb862f235205eebf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9fc11df4118814ec9d4f995ccc990d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46ead521b8f923878412d61153f67f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aa5bd880592bff67cbca215dbb2d9f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7dc179e58eec70bcc1a2d69452811a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce2001aa5be0cc45625241cdee7d45236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760527d9b800954d53c4214f610ff41a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac32720a4aef1f666d2ced1d91d0f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e8f4364ccc5ceb11f6c403ddb7b110239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a10930d2c5c6fe58aa3bef76ca797240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309c6f1cbde316d1abd38e4c507d2cf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6f6d827dfa82b0c7dc783bea6d0f3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145188a3aab20f3a718a537baa5a5005243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53821f40fcdc2b291256872f6e4d297b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be136bb7ded8603e7f50e8077c86ee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c444c6fdce807cec18b2514cee35a980246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aeb24168c9248a96647313edbf6a03247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ef7c0f26527247d6b6fd60be89dda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df766dc66f73fd56662b892b0feacba8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdead6b30e7affc30cb6128c83af5a32250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5771e13d7c6a93e1f8c2a2d55a097251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215093c13cac96683b573b69cc894a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57a8d169c69477d24cc1e8d4a5447f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a426f599739961badb8df6437f8983254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030fa427c6336b769e25008adc81c164255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d422a3f366c54e7f1253133f2d7f3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa565f743c671e26bd536e97c07bbd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c9468d320ba59cf5b34a5b2f82387258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f82814ad327342d714711c467a74f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb45f23c28716b389cfcbdf267095ad2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d87c4d2328f63be63847b697e0b231261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10ba4dd88056ae1da419de69f3fbcc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e5da196e7a91028e36935e14dda921263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e88f3729b0f5140323c7c95bc63a51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39941869afba5b07690ee316142bd9ba265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ff3ef58286aaed006c8d1928f97e3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7533bb4cf4bd76aae1741940728ed267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452154a961179b74aabb5afe9cad52268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315739a94c77685642063d581fe6a47269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f190a64cca1c954e68643139189971270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faa83f78e1d178cdada435c5f15abb2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa76761de378a7acb5af8e90fc6d041272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233a967d4277f3ac0a6669cbc069bdb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc3b34599f90bb1bcb5e9bce81b43d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2b71fda07a7ccc2595376d76065f4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f30e12441a1d4532a2a20e51fb26f64276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4863a5cd721a045589a1abb3a20d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf19b7fffd37b45213e84a27d437443278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770fe6cbbcf664344630723f9584815279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88c0e1e11f5cf9593acb42c3990fb1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76b04be3237f55734522e3ee97f487281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c391e85596d83da1435154b91a149b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f46fa7c6ddea660a2b9171b89fde9f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a281b561374ee8127dea8e6dd86a2c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a1b39e56ef98ba583476057f779e22285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4233d259d887ce859b387374ca9c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b97f6fb13eee30c742e099d1aee96b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741bed3e501113637dc664f3338e102288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe54fb9345615859c45bd73af645fcc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa4fc0c6f643ebadbd285d7d2a3489290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85ee16c6cf433f7acb99d12210cc4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07768851ea094008ead8999e9bc36ad8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c6016a043015caa014d891ea055744293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf8bcc69c24bba16e562a92a3353c1e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b13014532d4a779d1d478c04c4d5db295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc252f6926ac1f126b6300d96aa3049296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc0493a139088479520d8766c56d09297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e930e644326d07b8fcf5ff38f159ca2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13396513691881622440ee4a1969a0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c85ffd59ae90baeb09438479f39ff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316448d69e7f54a4999b3f579cbc300d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497d0a7c177ffc0ff2047614a05be74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf488874f03f93cd17d3dc234f4a229d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c3ce931fecd5e1cc09d302d94adb7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec40bb359621f29ffa526ded8189ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe18071669ec3dad5c68b53e03a1f77f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc525ef46f6f6f74b771dac812f3c588307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe7496cc3b430cb5abefcb7bd656c59308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ad864b5438533d750fbf6914bd94a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76486598ae47dcd3ed76b68b010a54f1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0943121cf69958b1d4f2ba7146eca43311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3129ac047316a1623612c57183e2b61e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a7c639cbe23f0525b231c46c92a6b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d58aff3e89d773f76c3052d15348fe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbce361ddf52faeeae5157698e6ae95315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2e197b9ea98d398b75cec1ac01450316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60953ccd6e3b47e4ba7bb30f07556a1d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd3dbca6796e0428054119055ab950318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d4e21da67bc3a97eb0a198ebbb518319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b002e17b13b708130c476c3e09d11320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71907105e8ccd93d142f7bc06bb19dcb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad594542362b91784db071cb3755af9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d63eead091dc6c03561c313a09ee7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65930f19145f6604b4575870e0ae5462324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86ea3a03810aa72263d047708cea48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262da861f4d77d4aa13dcc6231471435326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a171dadec7fd5f48f3580ae3942f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5439e9299c7c0a8e3d813fef594586328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e880a7daae3ee0a40c5372cd01df6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204854846fe717d0571bc104cb13ef8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba4aa28d14c7511b19b4d1014676f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cc8dd4b598f4ce098b65bb3679ddd332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b4832ed06d4ff1c8b92fe5533530b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ad62dc7b6177cb84abda0a63c7b1a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1497fa4f1315149bf9496ac4d036fb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0eed27905999190d984cea00e24e2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6902657887610aa695ab49aa40ab02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9ee60917c993d3709b372baf37db9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae19279591b84988581da52c60deab0f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20db96e089b878fee160ad4cca8184340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639ac8f019604beeadef91303d1a26a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8bfab335b3395e3aff22d3dc96fd42342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa074f405e3a695ce3c42f98fcf90cfd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecba3f42f65868c6c303a86c6d84aaef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c7608c0178936b7e710bcbf978c1a9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772387f11c7da077f57368c43bd0b6c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663fb5a685cb0d16bf089558e3fe21e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0a19f29f040c4e99dd8599c6bb0c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be896ed1de4f0c1fa8b160990aba887349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d66a2273e7284bd5df5be4aea96c60350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3620b2a1348da371079d477acbfb3a67351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27b8e9a2e1949f098ef73ee1ae0295352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d52c7cf0028bdabbafdff5fc2d1775353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65107c7ac221cc30f188683621756ed0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342c7210693fe3f6ae02f321fa559af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e594e2a1877c33bf71da0b4f95d4ac84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a591c6d4b6ce1f1f5ce95f7a80194d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba2609710ce104c9fc6bbb5bd484e6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff98547be063f4a46a147accbd8f37359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b19e976d5fa2f4649f69c82f6bae360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734a9fce1cc110125308aaedd5636c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b899487072f1985750be2789805f80e7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eea8796128e7410186d258e74c794b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02455b8a4c644c69284f7fbf95afa093364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3d52707e719df2d82a3626408ccc1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1695d5d7c106476ecd9c30533155f1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfda5255dd5b69c118924a59c2af428367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1662dd8434c95deecc3272b888d7c3b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf27a282c675873febe578a22c2f862369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b6697ebc9de7d9c6b5c4c9d1cf204370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f94d50c5f3e06f41b7ac06f0a755ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16cb77b1195a1d6d7bf9ac73d7a9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecfc9e5eaaf180df8690c0853d19ffa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba864c322b52f326d1ca77ca06040a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9e5275ab5978529b324ded247d7ca375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c36ca6639ad87e563363ea70856d448376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce3de12e469b21bd7b0737723b2198377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2657e5352c5502a3cdf5589cdd9da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846dcad6991ac2f6416accd587a90ea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb985d9cd8fe26339a5dbc18f4aa5248380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355321dec7ff91b2302f947a6faf97a3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cab89b7970943c5d6a8fd5b7456305a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6076bc2dd44f6cd1ccd24fc2c410cb92383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa77efecc39d851ac0a57a2b25256171384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ca58b63ae1a306352e81cd6160ef00385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97fe573b2c97466225d6de12e685d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9451cf164f434516912aaf08fcb27387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24741aba741dd63f961439b0d42df593388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07225df2b1fe411bed6f1cb01e99927f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2627bfe6d3229c3e94906ad20c097b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c4844648b0c5a51f76d0ee3a7e695391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f32022f77073aec6ac701d288b4d40392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b884d9ede8e3b8af40fb03bc2c20c0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd01077263f87367ee31435bc90dcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c215cd8b23ec4e4390f15ad9f82906395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71a47a85e599ef5b83de165b4bc25f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bed54de914ea827df60c64bd2a8cfa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403ae89d569a6de224d71a8b61756f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36461b822522ae353e66b97a773a57f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79846cb26a8b99ea49ceafff0b78f68c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b06a8cd243227a90833a7d2204fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d13ab5e3ab1c38dd52f44ca7bef00402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7829abebfa3404d77808ae9877e86cb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71723e035bfde7a199f214b7d7d574dc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b3a81412ce689ef90d66eef72fea405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c06d49093ff69a56cb254fef98b7fe406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29348fb9eb632207d71ae68495051e8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f430adad37052ddcccc59c4d067ac408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f31396464c0c4b293bb33d02cea5cab409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c014433c8c13e35386d4ce974768fd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293e6166040e8156ab8842e783ab558411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a70484411cba43e00dec3aab3213746412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def011ea5963b5e82b760a135bbc6613413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1599d7f018bacd5710fc2c0e092b5b4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e94a06dabf5346e3452f0fd7a6479a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5926d1088f4b98491b2a30ac870a681c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea7d66a1936a6d210793d19bd1fe71417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947af8cdc6b3ebd9bed64614a7f2a7bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc80d5e11bb6ac0e71815ce29285d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8721544e53719ab92022f1c721de0fa2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda42feca2026901372f06cfdf24a27f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f8880fabe8ab426a5bd2d463c04fef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ff9b691780b7268ad8bb3bd2400f9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89abf0e691e9b34c22c2afb2c78fdc2e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c866a7743770c9841542e22f7c63cf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46b3d06f1844d64a3657f20b0f98534426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079025e4a2bf84e9d650c11b7fd09ea0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2406585587b488650b03aeda6b0765428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014bd3a71a19232b6fae3d96b34be65b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94fa6d6f6b1dfc5e86b2fbeeea9271f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ed4b1727f0ba1c0329e0374921243431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d5c97e198ed85ee5a9b1508bd7d04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f898100e3ed14fb11e745444d5a68433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea810865e3cf99b870b17aae7a943c5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28992735513f2d2e504e12deeafd1d84435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed02a455227137f5525821396805e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee67d20cfa245cadaf7b22e054578f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ae0d781726a861de9d8db5d6c64a66438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92dd94793f330d31d5a1c8d9593132439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe95be8a162678eb4db4b0c22618877d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4216bed7ee86e047cea83c8521455bf6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125dcb66773995408a58c948f73c975442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b920040c4a529b263fe0d5236f5c50443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6f33e78fed5d4854a5968deff4104d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f608e5574e69ec70c418916c9525a0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c686389ca572bb8a0d4b41ae02e65bd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19ba58150b455a38713d8b03e1aa11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d1db772d5e4da1a6c127e1a90556f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a5a7f4727299071bcff17c6655c59449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5a2c89efff13c31738d0393deef63450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cc821952a27b2cb9d748ec1821db1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de244cc7aee42ea679d5c3a382a493452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0b28a8513cccedc7edeb502200b77453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50564b8153a2698ef44f9b7d054b3d27454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbcc45b8776e00b00398c031e913606455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df629b82d4c4f2e135eab9d5d7a0f18b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70f562849564a6341e4e1b4b7d24dc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b32b93deeeff29d76792ab3875fc1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d0d43e7810d157949f82cd6b3b1c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3168b91b1cafe3bbb15c58efc43d487460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676350105e841de7f206ca6f8da10304461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ed13c493e370fdc94819bfcbd74982462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7696552da8b41910f34e3f15cfbf3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d87918b5d836370d8b3207f5e9a72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef849d63512c67e1baef0aaf055b2df465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dc5ee79f1a8aa2ffc3819affea22a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b003a15360404715900d86cf02cab4a5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b724a4941e4b0f11b251574602723cd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acbb83fd2b3d60d15462eae61728bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf176cf1b71763527761845f9a797470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c10fac54d7566635ee333a97379f7b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7df6b028724ec227f3e098cd769d07472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055be60a773dd24d8a81d7cb070c271473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce3f6fa9a54ffdadded930e4d2844f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689e1159748e5c839e602a4bba92bff7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843c9da8c9e7207cbb69277b8242cfe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd2ab458bbf0eb5eac6f00f48b4a59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee1b1747f2a7f8b1e97d01b46064d2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e58f87edc88d2156bd90b864911634f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c224f7b551a16c629c339a8ae3e8206480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35840fda9561e7acb7d9f97db29ea7a7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020db91682bd733517a57104fe6bd02482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770c8482a6a6ae01d80016308425386483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a54d32042e054e47a75dfa862a55d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3585ef74e2604526dd789de0f66ab2f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865f1eeb5f481612330b6a45021a020486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c945dafc2f49430f7cd71ffdab3ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b0efe983f375ad540e870e39d2ade488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27dcf40ce2b84e6365bff48e7f8a563489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ca79777c5960c0ff87c7099b434c52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f1d67f3b32dd5eef00a63ad9a758d0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d0e06ae3087a32459d00a833fcde5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55f375d24a2748e2dd11f956ed29d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11715124fb379bb6ea31768260a6ef4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6dd7fb05b2ffdc6050ec02168de0ae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a367aab3931a2ce4038ee5a934ca2cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a91b04d50ddc9e20ddc72501fe90566497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2ce783a786feddee32fb4e1bf5e1ff498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53692cf9b0485455b112355979b3a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814676aa1c626d65f23a7743a84fea7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee17ccd179833c7e02999606254cc6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b24218524d420483950e9e453d88502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924338beb655db1955b667c9e7f9b8a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c5a566130cb0e02f10d4197909172b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad83030076f647ae0005c12dd86b1d4c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30af376abf93223325e9ffad853e2c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb53cde83aa0581223f6714471b7730507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3e5ad6b9814aee80e5e8fe8be0511508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf962d9b6dfb5a2a1a872c4d31d27f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f5e2c003b7b06d2a392f0bf102cd8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c62136380867a9a08fecea33ff679511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a7f648f70ae50a675a576a29b0143f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c76295b6270c162077675ee7f0d5f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4feed8580cab7399233ea959859b1c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31223cd99937acf431a35e60b97e9307515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028817bac29576d91375bfd358f8b944516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cfc314e2348f60512bc537c459c34f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74acfaa246ba56a19b5a242aa5332f2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9258c091ade8ee6aa7af728ae984d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e7bfc5b66e158dae7ac5a38e8dc48520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9eca720afc0fe40730cec646a5b03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8791279e824622f6a6cf24048169f50d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d22d6a99cb44566fd1fdd45192da6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8cff5fd8a756e16405402b1ac31ca6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a10c81307f12287966983154c31f9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb047bd4b33d3cb102d3d6758e7574526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f2d947b7228d7d9e990d8dd03c4b9b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4233dd5cd7cca3dbfd5a25c0ce548528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b948027fb5b9938220d2f145c21e16529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a68e80daf506212d217ab3c1ed93b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad5f23072b4b9f5555de081affcf57531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632b784de41240aefeda49ddd849b8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2139a8c7c9e11af027588fcb7196b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fdfbd5f97c0a64c16fb95c6cd185c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfd30578345859236bcda04c907253535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fb8ff9d4540f505f6fb33c85d15e0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea22e29f723f22d7038727d0481f34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451b59924fcd020f17db9f81988a957538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b0a33b4cfba508458cd27dc5864ae1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0aea082742e52b7c635dd6d37f51b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe05b0c8e7b37482714507e5e8d583f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5537f68a66997897984c15605cb440c3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11785497fddbda2912ebc102f5c974543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0b87815a682f88f18e42bbf326b69544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e52f5def9fd722b939135c7fbfed6fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f55ad70539ed1b45d774e23cae5aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2e61e8a89a43a0147c6ce4ca975a82547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549c96cfbba379d4da2867a73363904548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd86ec9ec2257a9a1e0690e8d744028549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d3ad739250e5f55c2db54c9f53e17550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200d23f2606d38d11d75d749df4d8c4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361879f69044ee9e7377b294f25cc155552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3351ea64860a99c6cbd6d8eda0ab482553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e47c711d72bc10589b67c5fedc1de554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b289dc8e2c63bff7d4a7e828eb82b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4109d8eafb622165cfd820c21575f6ea556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3dd04ad807dede78705f86338c5ae557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663849f2be73aa8cc8845c4d6b2b82a5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd5254efb7f549578bd4ea4061c08d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ff6a907b597aed3244267dd7f511560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65922ef814b56c3ae2c0a3e612f7fd93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed46ecbc1b4beeb66cb7a54a08544fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1457ac441b6bb42af609f55b8b04e1d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaed3615647be5bcecbcf7f23f32057564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a57a7214b8e34d2dba5addc7ddac1d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078e6cc1ec79eed01908761bee91ba6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a5be87968571caffb8e3e0d85c643567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760ef7a1659dcec52820b6c641e83fb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fca2cfe93b1dd50200232b83bfbc23569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfb04e59dea4be608397c14d57d3f66570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574cd8312c8c8388b59a72bf8818744f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f2b09dd4bc42928d17f8f4e7f58ba572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e243b175e1cbc86254bc4fe306205f8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259a956e6dae754eeac36871164e221574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49144dd6a6d4c7a0c0957001ebf8252575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7ceb9a50c1801b485a6e5663b3097576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e85d25d3fcb47764e324b22a42eaa4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2f9f3219655039c75753c92a2338e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644793851de683fd78ceac1db95ec03579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ae3ca28c827fcefbb40cbe4955e92580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6678be6d96966865c77014a6aa4e5e1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537e52328604caa98a1ff2a0ea5aa3a9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92cbcd2bf876a3ed85164b119a976c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32c4eb1445fbaad0c6a73b244ea1a21584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ba32c00f2142bec7523ca7555cd6ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b21d8e8eb7f124e43942ba32754ebc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa68fbc0751679858f33015d01aa4a8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192d1a7226b4fc5025a3d6bc89e9025588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bc42f484fa9b69bc4ed5cd99ed838589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2540aa893fc3820cadeaba9f6f0187590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb195682fcee966041625f73e9a3f87c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e14f46b85ecb8a8a8756a303f7629592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c3ef860530cac3509bf9d10770666593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342c804c6c58057eb4e47635e1f828d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c31ffcbbe4004c8f70d2c633274a76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0612c29445cc79c17b001fc9e202a630596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955282997f362c9eecf62a939d32fea1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5e456e4a7a71d26b66adf423c84c07598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42495bcffc9c028a4837531fd7b097599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdd4b220ec2518eb4b55ea6ad306fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a76b59224982db7bd73699586c9d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8d09c999af160671096a105d1bdf6c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f694c839e21d67702698bd21d510183e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556148c02972cf238f2d4b66160c6a7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1015a3b9fc0bf04be9505ee38f4028e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0b4f94f8865f6f5dd2faae507ed4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15cc6b110f2b9eae516c278c9ba0980607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056d3a828e27c4d018a1b4bb3ed21fb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83254219034ef80236a0e9a6c2da7c93609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdb2c318397d605d4647591a494581610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fdca68cc40ad6306e308ff8c1ee1e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368de610a75072a2d376a80400d1809a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddacae193ef69a6ff7851eb473d0f0c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb52a3f9c77e3f95221c4d72d7b6bea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bbc0c0c8acb4f6a17c6c525c378d0e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275bb70331e802ba641a211140cbdf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7aaf1f20b2855d40716997d62e15fc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d8790d120e8de8403938dfeea1f2d4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db707b85a7a3fe2c621bacbdec9f66619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f08673336d5538f29b73e0c54b2fa620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91a64f9cebe3692829dd492fa083ed621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfda6103eded260241af8cb5c27a6c7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88b99c1f780d9e337388adb2555c9d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49783e37612e55bc89b260b7ee85ccec624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf3f45fb72ce69263222faccfc5ca3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b1ec90b8736cca2c8a3f7a2329ad9f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8f2373e676a9c65592df2a7bce743627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fd38a8a405c9cd7213437437356010628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5047696eedcc433d1347ad523dfedcb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ccd2551ee67b307a96b5298190481630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58101cff4d708867bb50b8d19d951f07631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d776fb2f09fb61048f14874649359632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6a3c6a1c3212556521945fad3cfc8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674daa8dd9f66513f452a9dafa5bad2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efdf415d6cd4ddfeb2508b2fc1c619635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78981271a5d0ad5d5512ba2183120b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cf6df778315ef904901bd1d9603dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d581aa5bba4a05f1d78744309dbc1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98feb45f8fa3995e6367ca942b14978639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41ad9eadb131e641be55a76436acfc8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87e757dafdf29b33c46f3f22e061406641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb613902890c40d305ce8abc2e91d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c622c0de05ce097e4a10a25837a85643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dc23eb11f7929261254d6fe6ba99e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7bd73aefc20a2b52cd5c0868a22d2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0759922e94d13076f4757dbcc1717c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f175b109cd5a875cfed9a3c7ce95e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0927ff01cd43d583a4174590e7125c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec72b922ab3295482f64f78c03985649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb2b48eabbcb30518a7001de73581a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a84ea584c417c077b6c1a82ca1ef3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a3f053a7c3d865ee1f24404d2e315652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b3f20400fdb54fa13bafd52c1bf15653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27c13bc2b8d16685b2523957d4ef6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2979e6321d01b120b58a4b514bf6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ca4d992ca485d887e19110f5655bb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a0cd67505b0936eba14a465833351657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0baa9dc555975805029d226af38cd99658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5275626ffc30737ee4b52c09cf663659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942e2224779c32435b539bcfa1900ee5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f418842a30bcee8ccbab252c84f464661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f98728884c2d6fdfb213a704cb2337662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2befe51ee09ffa7ceea816bc16c09c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d2edd0f3873d54e38cc2e68394c26664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2091c5a7dc0116cff12d028d28828665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5a0e95d461ef7101b2b3cef4ddbd8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c6311b8dfefc598279d191236879b4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb1a8d387b2622fb52c9d565db9e98668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6a032e252693ec66178155ad7122e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5d12b06a3eb7fda5f7f78b8eeb3bb4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84ba95b2fd3aed7338b5fc5eda0952671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6dd041e99f645c6ae96bfe1ee5e5b9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd5e2bb99d03cdc0f12f0f2d4ab855673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae8f5e121e149be13701a3f9c08733674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd07232f1365c7c680f2938ef801ba675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde66e3ab759f30d63e56fb7c9425cc676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fad4a8198fc255a21dca87c20d9fb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b72f23eb5d3d4098831b0b6671f41678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84c1e9bb7deaf6b392bcf4f98ad556679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490428a9203af16a771ad0889baebd6b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b5e496dc694fc1255a09c5a1c1ab5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d44de1d40d29fc080a0b6f7317f996682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979210a3fa87718f216485371d14d5a3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2dc2ee296f3d432cbdc7c442e5e53684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4028391ea37bcb60acb5494901b31ecd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cc5b6cf57aab0c936915f5f9f52d80686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff06fe5bb1560b634f1bd11524ac25687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9487e03ece970b4408f3906515f136d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e275eff45df5d5161fcd883618468689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3389dd3779b014b853d6e1e0303a111690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdd67c589a5f347b64a5a47a1c6a43691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a5dac360a1f509601645d92f13895692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8619187f1ef3664346d2b67b4e109f1e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e2b3975a0d3963318f246e84d7a66694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56430f9daee40502fa9f146464397411695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f81efb7726ebd1e17094ccac04c340696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76a5ed34851a66c487f56e20ff67ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a51ae4a88dbd1278a542e5fa4a8ef698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dfbcd1df647065309db3d78430684b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473be5333c86abbb3f159759b9963772700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45a2221b6db57b39590cf4736d6bdf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb19e44ac6ac5acbdb196b96d108082c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528a0e7e5ddc0cfee4973dcf2ebb365703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d8225f3242dde71c21e2425f250d8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ff6bed3e390114c544c61462358e6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf3c12973f0a59ef4227c355d5d04ac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efea5775abbb906844990c6c2ed6244707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2ca96c890aa017e6780b473af1f2ea708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ce9c4b5ecac8e7c3dabe30a71b007709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b40b2b03867bacf2f9e1cb88a41074d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382f88fa21eeab25948658c2c4b1d1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eabe150491ead791a2a8df5d9d8adc1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef90639ae1bb72596c53e5302c95bb2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b142bf97feea176e8345bdb0a47b0c5b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072262e3935f7521604efdfb5344a99715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9132bdd4f8f9c730ab77954dd504cb76716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eebf778442ecfa719cd710532b326b8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2233f95e3f3c1ea590748aa9ad71cbd0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0af4e90d41b5bf5c88be7ae2701b23719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5776254f7179ae0e5f448b127449ad5d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83a6121e646e0b3165d98c87779b44e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7b7415d185db18aa9d46750a26dfd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612d40bdf7d3a5a278270aae884153f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaabf265988ee1150304ed56ff255c1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0c1db9f4a45dc428ecd222bd0d166725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243401893175a88607ac766081965b91726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3352fe05f67bb35d22eb99455669fb727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81869fb3d89238e60e986ed417533035728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d70b9618016d17f09fc11bb41c4cb7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a99e8cbfe101afe10d56731d3f65bf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a172bb2f624af81bc9b6dd960af48c7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a02004f126e1eb358262b0ff53058732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6991bc560dcf3ff9ebf487cb4a446733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149ddb0e0618bcdb2ee48674fe1290f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3779c6684e6053a7c81f532d8bbcc9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dedaf65750c0ba57713544599d42a9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36145e0010d6ab8e3b7fb0a3e4dc7b7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5941b0812be6b47a4dde01cbb8e34738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4c85021658f3feceb61973c1af8632739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e29528bfe539303dfc92d5216b11eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71940686e9efb0f99d65f868abd8e86f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458dbb45d0f3dbc36108cc0966bedbdc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c1c1f5d6b0d3a5f7d4530d62c6304743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a4449feb239382f293ebdda4f18f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e7e5c4cf6065e2703d1931d0fbe1c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f32093d2a83d2700f2c398311e59aa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7bcfc71d66f8cdda26739871af86bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb947b73b5a45d49826752d93d3311ef748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da38eff380a290dd1c3d9117fd84c6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f375cabac1a34309df980f9111b48f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3386d11bf75a7f936774439533ec4ad751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8e42d5a3431cac288ad7ec5c2d8bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af42d4fe1d5d67f3b50b9194c1614f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fc46a15da341eacf868bd3d69c411754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fb9daebc81e0e00cb4ab6c0d7fa4a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cee5d05707786497d2332bbc49ff30756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581ba9996ea77a6ae774d6108a4ba9c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0556d21cee8d112ccf8e2c219a53ea758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92ea1c2f75f01d9734ccc19f6d03dd9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce612ee6735ffa3d1cc6fbae665fd81d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311234a9746d51b8867a6f3afe8f1d8a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a1329abc6856628f7aa61de18c9d03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f7e7957c7e29a36425ef721825c0d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff26c407a9c5d42673fd0ea3ee4856b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df239830a37d222fb848fb256a9436e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596b1461555c14f0be2c4d778342d5b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ee220c87267ab28e6fe681c86abd78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db00a32dd6b5391b4eb57aa454456d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a01f27222613bcbeacb314b9d1361d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9e36302ef63f9274a664ed5481a68a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e4b9a1a109cdccc998be47c48e52312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5739468b3f9545fc57bf76326612ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c34df7ac9bb12cbe7668e65f468814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731274a7bc413c199a2debc37510c99c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588890cb7d5a93486a616f8668e38e8716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474283b139e694ef571604092df5b35b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0c10f6920234a73338407a4b3f7a218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4193be0ba672b89c980c4f3184660919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704dcd49587a0be882179c9f4f830c8e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b55d1b14eca4d48a13809f79f2d1f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a11b59eded38a6d9488337c2d3d72822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867da086635030c013aeb5be755cadd923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e4e59161ab380a0e8c7100dbf5d1624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4fda5bf11753fab114b30b8bcf9c7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca020860986646a67a09b926f9c41126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba1c346321b32f9c770ddb617fb87e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332bf35bd392ea4552b62f840f0bd51128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e110ae9be21af88a7a6eb833d88c829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51789ae7aed64acc5d3876338edac82330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d13fe6c4d58272a324e0c5ace3159931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411878d7bce745421c07696f2e474fb532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de699bede03c74e4b6192a4cfa119a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c252a3ff2a27e70aba23ce4153671b934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e762e529b8eb2028d4edec1edfb7fee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85434ed934ded4310e82bc4b6c312236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc216632bb5c5ac24d31549556be1f737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdedfe938f1fe12c389690e6550c56e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f93e57d6a9c8cf91431349b91df72239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c42c9db861a1edf7412089b183882e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9872bf6a3e73e3fff40bc75ffc30b0b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1798d206f1638359324cff502ca5542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fde640eb5c412cd3686964386aab4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f51982b6ce14a182289c0bc9da373f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb952a8f2b9b6ea75bbc6df2f8aae945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22544a8d05697f957a62d70406d589a046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adcc74d6979b0403da7ebd36738f3d447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf6003be5ce38d25824c600f31109c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef98efafd4724b882dda35d0ecbd25749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1fc996e5e5d1d775ea6c23015536bc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7db38793877d4dec7d3129f973d88f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b76514e5d4a92a8599aac56f1bea2b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbc0da4aff44f5a3991d746782448053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9865f3e20b7b53fd3f627897feedc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3736703c2a0322a73f99069616446e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5943a882c128a6cfb808f166cf2f67356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b2272e99ec09621784f67d8d6b00f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e162259cc3a63a7dcbb62019b06bfa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36889ed59719433029f59de87cbc5ac359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594da54968c18ef62e9f4441579c8c360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a643c8b427ea34d194f2518df3934c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d72eda7ff7f1578c086a36aea00e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d174a34e626c8bb818e42131f5b8e4ae63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8890d75f1434245d3cc42d9739626e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0eb135b731848b6d78f9c5796b1265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0d02430218dd794e520f557d716eb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ae7e388b7a0a1f26b52034ef80c0b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e4f9f7e864a816475967b265018b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22202b2d2a8643f9012a1aa5b9a012c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6b291ae9771bb39e484c04d3d17bf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d34b9bc8530e88a7394a3fa1c30c32f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73607a95055f7d6b3b028915ad1590772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180105ddafd24d3bf5c6038d641184e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c35098b78d73d5936471b855867debd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b5d991b0df9dd6c4aeee40edd0e6ef75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab830e6c1c95563d430f430d3af0d276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6edda0751fc0a3ec52f22e4b9dc9677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3096b6e25ee9987db053e59c94593ca478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504f638716f0455266f30e11842ead679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d7a06a66300af8ab71976bf5aaccf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fe562d45c73ebd48cbb0773172333281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359cbf990030689d03f82a959b291c3182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b181fe7721435a2f200fc534cf4c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40d5421d862da6505a1f39762cc2ec84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d21fec2d4a8f4c7ad96cbd0147145985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc8611b184ffafd2a196573e22f5cd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5df9945370075f928dca61dc2b0f1587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3e44e39d3945ba759c91e2cc5397388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51ad27cd3fd430cd98248cd64a1b6389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87f5da6d9db67e7d7d1146ab6c597290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65ba9b565cbfa821fe5d4277cd8b7f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9609046284c2163023c03f5ea25f1292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dac2faca379dfab0b24c971e4d341b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b5bc2c937193314442896381d5a9194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d217aebe1373b9e8ee099b311eb9e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7ac27b59a5ca85d1c37704252305396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40d3ee662019d5a4432f04b4a5aa56c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a90d6e5ca9cd1c45beadd1f9ad67598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328e62e94bcc762608ab381828729a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54165706f000649971615acb3faea7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d550713dbe559437c63b92c7283480101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cc75adf43500256646d79b048adc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606c076b0fc5a9bd9586b957a944b93a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca480865375e8d1eaa2b901af9ab4170104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950aba8241263fe986907f989763223105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1187efddcfcc9f180408655ad0b420106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c1c767c3eb54edccbf8c28c7dd5c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5271e4a167a949ac7ca4058f7b85ba4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a05ad9af0aa0ffff2127e91bb8ff5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3d66e10a3e96636300d73e4b9bea8d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c01abc6ad4be1b16a2323ca459af7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052ce1ba6d00c3b5abdb4258ca507f5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b04f92f96d6a93cf2d9b4464007d5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3f44bc88116fc965b4556ecb6843c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99326a9ead9abf8b2ea9156d389ce0d1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9072a1c4d1438960baf2a49fde834f7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a5a148ae7a1fcce0a0a1bd5659239117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3c3fd7e0cc0810b87ef4e4e7333e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a981a875c431b652110b5a223fd1717119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7543420df480ef16367082a9b830120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434771c90db49b372a0b90e98aaa541121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cf6ef63b35996ccc7eef4c2642014122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7c9b5ab4f40f18840c3593854c2c2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7024b2f4cd30fbd44e3a879fd30cb1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebad10280473852fbada20e80d97352125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16c819b037205bbba4610c5ff5dcf1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7615367f2a8d55cdff1d46f0de239de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835e5ff90bd546e36dad36f1b10f47b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9877bad084b335b94732583dfceee91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204d114ea654e38bb672aaeaeddbd26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c9687881797b4c6bd96875b3f4043131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c032af7519f5c40acd77465eebf5105d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89729ad13004a9db15f13fd62b128066133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf892891846e9d8755c1ef5c533fcdc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98775830225b3bccb1242ced99cf892135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922969693016489c58c3275b7b49e961136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718f9eb1d9e7c37ae48fa76fbda010b7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72c545709a99d0fe27700d3d2aa316138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294fcedd4f4f9305ba95e3e86f9c222139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4221a83a0c206b5f3d6b5e3b950fa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24215a66933c508c64110c357d913241141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b644662743d73f8000abf9807084d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aa4122078eb793df0b557ae641e7fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba5e67e408d4fc46eb0e093483454a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c32ad7989fe2dab3b0d89a5dc6e79145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09e55a07d05d54cb40e8a6a1ee37d7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33422781197826b35c24a5180d1ee3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b82b7ef22f934ffd8b33a335d74b4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fca14f335806a7058395da61825e2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da14785f3a26b8411d6945fe88b2ffc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669001aaa8779e4ff868ecdcede86ad151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3e4ab12755fbc6cb87fc02d9b5cf2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77095d11c01273cb2b50f93e2032f85153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9154b60b85e160159b62bf0b7244a01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9257fe2db8cd9bc287aee3c3b520eb4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e889dd6f5d3f745b1af24638f30d53156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d3aa9c1190d01696e4dd88b8e6043157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a344b111dcb2f4bde05f508966db46a0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2d740e5d6a91582a1eb87d72971e5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d6c73d5655e5cd5660ba3149c4471160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9e808c2814f17b3dbcf715d20d4b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda94087beefec09c44b04ea4d7b6ad0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ed9635e3d3e863d3084b8dd7ef10163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f8925129a481cb82603835a9c27b8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913918070c19b0692153dfcb51f6b31165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c0cae9f651807a2645a9b7c99dcf1e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5010b12599409bbf54ab06b6f3fcae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5200b50994fa5777acafaa7d0af2fa7e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d2937747da252b1efafacbb681204169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef491e08c08907bad53b107c449edadd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4f44a831888ce67295a73f5c0b366b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933209340bbd48a5316f985e99cd6e1c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad0763511368ba4c860a011fa702e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246172fd3ee1f213de2eac002cdf15cf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988bdedfaa61fc73f25b13f0dbd87ab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c8554a5813ce200100494a76e277176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68df356681f78d347f73e23281ff71d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028daaa7053aff49bb027063e874378c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e018c3df22b41e32ea8e5f6af7523f8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f3376618dfcb6ba9a2a615e3b0fdb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4e5a8089d2c2c3e7865e799529f92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1db01b756d35f8300fdb56a936685f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db06227318ccb1794d78ae533e18ca4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6e2575923076820d0684a3b24077a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d298a36e7ca748e61ccffc0530aa7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa968821c1b0f3cefc5f83096bed6b7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa0fb102296e9d43dbe1ca6edd880d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25d791f66edc585545c1c51af5e1f2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635cc60a5d0adff41ec2d7d2d5698ffd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa6eab1aa3abef4ade1cf5f9c61eda190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7351a01fcfbf48fbc571c29fdabad338191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17291493d50c6da8b3862cb66c619f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8d08b67f622e88b2c99898ee1a40a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd13307b6bb0fc7a1e9d0ddbee61364194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f99e2f661c8681fe3c9bce4503bcb4e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da145e501241c5de06b97e614482a89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc25caa31138c85344802bc40f2b531197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79724cc3e3e82160c436356aca8c50198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5844f75050f986ca77d4d11980c6905199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d93726bfed41c286a6765d6cf6764e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb6ae85b81125410e063830a593456201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75a395871195e28e99b538c18bd432202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c336653b8b8a880fcd771a9a2ac969203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd0dda6270ae76b1898d4a4b832fab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87d95ce2473819d71c5fa117b4e320205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1bf518e3a90f7ecbd1ff15e461a662206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e79bd11b9589d700f9a555fd1d5e2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f209be8f9cbe45e689388ea26c765597208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314a24d5580cc764a5a925b4b83d71b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a7bdbd5f8e33e55c23a4284b287e8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf23d72e7aea8082ad6659110976f3c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345376940e8509487648fd48a3cc7b4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd6610df33fe571091457b7f72a70d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90782c4dedf2a94b7c06a11a8bad663c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc61de9de1a3acfe4f41ae3c82c400215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52bd08873de8d0776fa2a4ee54982ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cfb8135690acea5ad62c7d3dabca47217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0400d7492204eb667635220ca96571df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3e57263d8e2d89dc860a9d252b1436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60527f8b2b33abb994fde055185594220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf3f168f69789f888ae9a334b61de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b137b2368e855a5bda6eba2fc52dab222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24899cf8bec1446c2015be0da2c6e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81372c4b461361f576cf5cd4ad6c5f90224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73e5243c1c905087012987849a507a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f2bf6eeff3c87993a461c6582374226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51496d12ed1297861addefd2856a5f04227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b4a8aa86daa20f485dd546efc213d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401669c15f6d25a7eba303abbb7e60f7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3b401f0cad4d75f5f424a2e599ff8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c3df3276e12713658e7306fb8ce1f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80055de3df98c5f45664c56a5b3c6a63232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6608afc585549edc2cb86e52514da91233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754da9a537b2049174645926a757f036234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c1b4946e61111dc7daab85db225e8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a761df3e296372706ae23af4ae5b2ff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3f22721fba6dbb5db6677c0af6dd49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfcc6ba255dc820e18f9724544e895f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e710d4a39ff37a3e98aab57ae4b402239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f9f4099655a23993c5daf54041bd0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c16930d2098a5a1165dc6cd5b0b3a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a21981d6e616e5f3175c8103d51b94242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b4f88ed11413cccb2f548bf4116a8b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74d69a7569cdad1940135ba78828e5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d58cf2d13a855bc0a0b163b60af4c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148bce03f7d8c1b4faf4bca9d6b6b0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74b5c1fdff30c80b1fd60753e5d413247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb26e7ec3e61d9c10e6f96a6c46df1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63b2515f2198c1855b68e17055f274b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae0b94af0e77efcd81710bb84040bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6bb984d4e24d4239baaacf9a058d0f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44be4af86d764bc3932aab3975659d1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89aa754ce2b406ad9deda6542e8e2c0e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3859610c99d9df56221eba7d37dbf3c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a699f2506f2e9d7cd92e6c059dd5af8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72c6314c718507209e1203c2f4f03c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfabf40301e011017c6d08c69d633a2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42fed4a5ca3f1d44f40bd86601e3102258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc9b58d743bcb499c663ee618935b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c57bdae4263c4c94c04bdf35e951e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b3812795c98db74c423f797829d90261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167e24beddefe02bd71861a1c7daaec3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d94da0b1d97f87cd904e402859f2e4f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181abd0586370e9ed312dc461e1df47e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0cb603b011354dbcb4feafb2caa8a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bff5a56d63288eb95aced839f1e78266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce11a2f715ccb112968e3933fffa945e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863d22aa41d20df69127b972d513487268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56bfdf846b884082d5ea3e23009c1c3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd869cafe72a470fd881d345cf6a20e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6f6b31046a0face950747a9c962750271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403aa5609e52d1e45e59f4f8d30ca054272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc77251a790c41a4dc72439415ef7c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c7d4c58cb8c7333991993a6d792b9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb811d1a417bc0a004390b241cd2a817275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4516aa0740d1f946879c8ccd34c7be7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835599b37e86342ef29a3b56a06d4330277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bebdd87cb5f72519f4b5baccf5576e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6e41d2070921400be158263cfc60b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf74074a0bbe56577fb974234d2587280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b65f03406045332243bc11f4e51852281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14131a67d45d0bd8124c477682d88f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bdef0daba7bd609e3b1fe66cabf85c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05986d603bc6b315b7d74fcbd1840905284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a2f665520e16f890857167af272690285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c14558e50a41b5344fa2ef2aec25e5b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2eb214365749ec9a4a7b03681af0ff287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662d57d682c49bf744e88998c0af1f8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a7d0c60f8b554b75564cc42f12097289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113d0badcad5322ebef608ede55c4ee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7391ddd437c46026b0387284bfb1ca9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeab751099968a439cba7a03e74227292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa092e56c889fd3d9554b307d7c8283293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bfec452a4fcb288954830e69438bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5840d2432ffc280b060e10a2fd09bdb7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84901420141a544077fbe6c958f02108296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3e18518e495857f80854971a6e712297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68853d5b9b3b4ee67df92c398bb83185298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6607ea5c5ad8a2f60c6168d1b76e65f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2330f1292e09516880be62e0e2d01c90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c32455b0911b8024b551ffb307bd97301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c7bfbcbf27aa3f2142d48f6a1c918302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676f0b35e2f79af6fa0cd12a775e3fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b395dd740ef44a2a31cefa850e9356304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44e9d72981b838f3039c5d08cb5c14305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed8444ae2e9f14ded134ade754dbc6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae01540e9dac408f9e0730544b337e0b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8c8efc98aa69173f90285d08ae9ea5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2490e169889d1768694c30edb0c361c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2a115ad64e06d798ecedd53a28fb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1a8195bdcb536887e8ea6c186b551d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32010bba814a235e1b762aa230bf181312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99f47fe36793b253d93a34ad972ef7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c9f6ffd7f459af6dbebfb6c26595b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c3aef60b9e70c9ca0dcaab5a5e33a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743b116f9d39bc889da1fe73bebcdb62316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9994b207e128d2be5eb223969c055e86317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f650544b31657d0ba00acd0fa8ec9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd9e0fd21e31d56b2c3a9cbed2e423319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3c72da01c5a2f97038f0bb7097dc7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48db3aa423b3aa8167fa82239e571f74321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfee4db60005c3512bff2c6f9ba0f30322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e92736bcb4172fba6281836fb0e94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536bb13771a08ed0208738920c7329d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a32d556216e7e990dff257390dddf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d6f37eeac54ab88e7d76b429a9ac9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fb51e2878b9e7ad7162c990b1d1fc0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d21185a9f7f63e97bd72488cea416b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980e491b65f2b60aa309be2e630689b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a849cd13c38f0ed902dbcdaa1f63d7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffd4bc1800f96e0ae86eaf79376af0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a07efb0dc1bb26b035b512ffb61f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f54525818fa9fc550aebfa5e601881333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf1bf74d1736688a742445680fc1be5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2f9945cddf3a223a8ecd5ac5769128335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccb265e14d2646adc316924a410912336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aeb1c71522f234b57bc764da4b4a0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421b14ba7a16389bc2d477e5e9f5b67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58fc4fa2fc389e3816a0d7072932d0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213ef1a995fbd1f97d2de06fb4a8b249340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c52e05f45bcea73c932163179518b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcfed519105a57068eae5763d473ae1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29300396d693d2fb3c787765262b5990343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b374e139e88cd0a4b0bb73e59438cc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435646efae8db1003f6bac2a3622735f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517166a13a6ea2511204d225fe754e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f871bac040e60b9a468c390e8847263347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c10fed3138bdfaedd0e0df34595372348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a40c06482f95b0f71895f79f00a45349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5ffc23862fdb4b8a86604d8ae4e1be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3d553aa06bb5164a7dbb6346ab95f9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09177aca1fbf99ca6a36e20398ff4276352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cfb4a01e9b68e0220a7361fa5bfe8f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcfa190c5136c362e652c5a9bdd8682354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25054a46bcae8c856ce67d89a381a5b6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa3e6cdfdd8cb67febd7c63bb41e255356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be094621f47a18fe0bdd8c5de80416a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12710c993bf8913de959cc4db386dcd1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747bba7d8d52469bab31abff1932d96359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b6f30a9e84fccbafc21a5c7cad47d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc222ca3ed950aacb76883bcbf84364f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807420e38661cef517e5cba34c70fe15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eac1f9b8570499799a885c0bf55b8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e147657cbf8dafd15d8e63a7611369364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5809a2e8b96d71f92dab6abd657362365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0bc82d5acabcba630cd40567cf7696366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693c4a58d9ff802502ba8aa39c5127bd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b1c6c80fe5c87f0af9e1a09615377368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71d2bc6cd7ba0306a97e7f0a6e47d8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2a8831a6095bbcbd2065f0f43429f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed7ae51f4c770e3f99da41fb5acc2f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ec01c70bd695e689429ec429d5cd3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6f034c42c0392a5efa9640a980634e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef1575dd47b8111bdc048741e28be7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819e1b98932ef9e6112ec3fc6e26460375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4fa90195dbe58a39e3da7c0ef6cea376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d105f5abee81be1e6b03128512fddf1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d477dd52799ee0f8e1bae5c7030629378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e069a46b2252068a0d5164c959287435379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242cb8dee60436e9da3e0fc91cd54fbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90a5d57077939e768d56e8899be1d3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9141c4034a2aa1f4fdc96eacedfc5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a2f9876346d80407f53572b334278383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d7034b5857a3e6fc124950c849d42384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0adc3b238110694221d6c52c86df26e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653fdf69e47b3a4321366890c3fadc4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640bfbe140dbb61a8f3df4959ae8c9e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d887798d55bc50049024f8a778676c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b2551820752a4f9b5cee3ef08c8c72389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5332f01b2e7a5c283706c6cb18dcc68390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7204b9a8a953c415850c3ac929ece6f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a9f8e59a8f212e5a769d271e80ecf392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439669ffa1a256a315b8fea84b37886393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9993217b21debeb2eb055821e4cdde394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e74ba27029b209d697527924fbe29d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bdf84098ba948c4ad4b2f1711a4022396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a95ebe802cd918379343081f6e492397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba39316d80329d16c637a01d35a9d6d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa5967e66022e0bf1ff383556ed6a85399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72435c31dcfe7a087c955eed547693400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe9ef6b69eb34d9498253b737c053a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a04af5767ac728d7a36fa806180b80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcfed982b0d6a4e0c4934d69510d03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934ada14c1870538acd5234ef0e4bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad96c6a9f0d2d5f57905256810e9dd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6e4f7b0d823d910e0fdb1616b1845406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d491cc011cef7b5145b5093f6aee2f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b05663c7d6a8507ebceafaf5c308ea2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41548352ec3a6fd39418c7d37400f409409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3239f28b0e3bb47a2027c77bf901f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92409d6889f1900b59fbbcbb76caad411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb537642bcfc887bf7cd5aacf8f99e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892559e9dd7c0fc26b70d694f91763e4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbc891e604529ad03470bd51746f05414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6812b3a254b37d5f50eadc89b3f6a86415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9494db5e096cbbda98f668a6e4bb0a10416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d751d57067ba54d159bb9865888b8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acf1c0325d3675e08fbcff7cefb9dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53899fc247a8a1b53566cf0b70708c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd74b08559bde3def0605ad9e102961420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ae5565075c2f8477226e68c7a44f7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fadcfd13f206fd84bc6bea6e96f062422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84344d135c2b5e6b23f19f6ef03ad394423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d737007b4b61a1f1d87fab51bb89d567424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4cc9f31c51d3fd58e5143de4db376425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c83c3ebab2d168a87180b3179e2ce1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a4211f5a37b87a76dfab44ec08d92427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927010608bd8ba51dd55579e4426e1b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13e827fcc8703a5cc2618a403f48b24429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e217feada12f39b2161e281aceeda430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bdba36c01502df884e3ad6865bbff431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac466d86204e2677313330b5637102432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d07771375ba8192f48fea3b7f65e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b670f753548458e3d18bcf71b71c57434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e243b9edc6cda216a773c5c453f0f680435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad6de202ce1604191d4ea7888997b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507ba5e7b574804aa51a102338d8afa437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8dc135f9e451c3a5be13a649633a63438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6e83c30d8b98797439e596910427439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf8fe5fd99a6c4cdaf24b19ddc84396440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78949c0ceebd39c6de21790a2ab168e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c761dcb793f51e2731cf7d7fbe6c3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b3f81600be1b9e64c2d5be95136337443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5df1aeb57fd10f42293aa984ce7666444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f3e52d13a12c6f37c98afa37eaa2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc71c02ea3db658f3d52f8755708217446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0de443a054c1f1c29553cde01cdfe6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4774e082af1f136fce02f7725fb78448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feeeb1bef45af536a03c0df2e2199a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32643f8ca77ee0797d45e631b5f38a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7327552423e1e4ddcd824b13440ec3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c560e9932c824fc7068012781915ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2484a9d33e2bf64151e4bb531de8942453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5f92ac0c486b9501a9812b5482a66454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8695a6c06d4ff731606fb058f928ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395063b2d1f72b4e2b881e4fcd3c586456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9871d208742ddd37ba1ef5504fed4ba457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ae9f01cc4c4e66291736d64a3002ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81b21a6f9754f3d33e9bdda7686ac4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf974004cd364cd3159375926684a7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732e28a9cb2f74fe4d7e37884c36bf5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16f4f521561d2abd9a24f8caa2f6c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe2a468c16a60836337be10934297b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4110200c6f21b31a821899c47874ce464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334b643de27795528dfa259ce90ca36465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd14f566ae701867757fdff63b212f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d12c789ebc16fc68255b00574c251467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4c74bc96fd7bd6526babcc7738155468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72767ea19587e878f60097c6a88650a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee16814b1718c460041849657eb69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67e322729236637ec1cf95616e0b40471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2e003f266122b02de544aaa3a9922472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90da5d03d34abe77934afa1fa8f7c53473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4370f3b8b0a33278261426203ff32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d9ab49e6b8c86ce72f5ce1611df12c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3aae91e84e66c5e3eb6ad02a6d996476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb82f8f3ebaf3df75a00f13d9fef997477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7550410fdaefce5c8d143214326b19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1102c756e4173b98cfd6a91ddcba1c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75080608d2ce1ba34c57be570df0b5c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd579dab265b0ccb189d4d9bf961f6c6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bc9b42946be35dba0a1ff46e78885482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f2e23d7878287a07b165f6f40b8e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b026f26dd17f8ae5a2eb712c80dbc5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77206399f19dd2f30c342bac1441705485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac1a9c69a8e1e698dce534a5e02ef6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe4fe5924273cdc06c18c48c9d16e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f82c08f43a18d74bdc76ee2b450219488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b68d42741b41e356ccb10c78904f5a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748f8a2cb29c9d1945cae2fbf5ec416490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71e726f44f3882f399fd123ded54fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df10a24f65af941684d450d329beda492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1412c69b9001e9c0e6a4942032ca450493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b02684a6577d6000c35c9b9a4c88f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf24e2ac2eedd3d04719d6b3de51b6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009720d5c18a5c65a74b5e4023b98518496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dc33f5c418f866733cc448404e57f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd8649980a06a35c878857f9d95fe88498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59120a7c853f461f58e782f0fe3e30fb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7bb381404eb3e52d830e17a72fac7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a768e35db393e8519aa5ffd85e58554501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ebe25d7e017efd9eea85326f10361502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a1c9f45c30b2f5cbcb77b02bfd4e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb818d0589cf7393f6c033f445368476504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee61503e012c20bd4da2d69e46a287505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0885be6cfeb46efea7a62de09318ce27506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0765f358f3c41546a148f4266e1f28f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db8b71ad0f51db706ae7f268658617508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf0f55b31cc1db5dc026f64a702bcb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4719a19a121359591d7cb281bd199510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b15470ced7c9bc00b5635995ce50d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748fdc6998d2149dd76764856edcd91b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478626ecc7516b056b18e8e3e84c10d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfab2607e3fa2892214b118a5b2fcf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28a23c984beba96b77765bb3c18bb9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf00dd9b2d5afd67629f4a4a815133516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3923cc89110b53502b52bb69663fed53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b69413f83ab3b2d9a430e967bf6855518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349027a29b6fa04c95bb43aa3fac0206519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb616c3493970bc6c1dd744ac4e85af0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8f92274e9cce6ff0e55e799398b88521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326af83cbb92704276a50cfe0a15ade5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f178403bafda8433d6141144323d2bf0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56faa8e2e3bb589c4e823aa4a0b2bb71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db4a513c8993d65f6799e0e7d9ec2a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34debc2f576e01ea390e3a5b2b9d0701526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca949aa9531e8f3680f99b44d03caa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a497b43245ac0980ccb7f0a4931f721528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ed6b71f28201fe8f0bcb3f21bcbf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475adce777b7535395b233d95fbd062530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e388b343ef0d7ed523eb744648663397531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ee67b1d69e9100e6824bff3fb23936532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58d57b9c3016ea22ee22d6049b1297533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba481a4eac9740409c8e89c21e5830b8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661600bb45eae48e6baddda80a29ebb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce7522e3b623ede412d62d23012765536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1fd6158ddc02a2da436c32c009206537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ed80585b1e482456a1baeeef11919538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72756efde9f02655a0bbf4254b944a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2d423cf0c07fee52bf4cf5152017ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174792f1ca39c624876a2bfffc86d6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07bf21685995d9637f22a86cf42dbd4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6164bf0ddca21f53b098599a69fb9d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324508ba5b02ddf42c429f40d6b3ba11544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829defc041581a0beab3806ad42036d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261bb19913ffdf386f603e4e4f2647b8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15f4bd18d613698ec18fa05131b62b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c59b5cd3687ff34281dde69efd4cf3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf88038b7a9962b3851152d99941dcc4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241dec99b60ed7a39ced146879878464550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7addf5d1e54f6c0b279a9f4c6d108860551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e117c0d1ca66a0a5108136ba1527a49b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95e97e4130bfea98f6f556c5e1dc24553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b54f774fa08e9283e6cf0cb4dc089a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ba96c7fde0a69294cc820be2007cee555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7da1f8e268ebe384d348a555031a5e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92c908def0e612d33f354ae442cb31557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d440327e1a3b9680adef59b0ad815c3558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac6c851815260048d60c55f978418e7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af30c3115afc30449159b0716d125a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4ffacbb85d7eaf350d51c6cfabd326561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4515d7a9d2800e2976e185dc2f8c70bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e06678661f37ecb71e63545cbb72c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad1f033fdcb7abc234cd29ca6ed4a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4b41330c0070ff0e7d1e342682d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e7d48be8718249950e270e2ea9a89566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455194ee27cf9442bbc2337686df4aa8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5196a9bc1b4bd54b2dba3293844d939568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4e6d5d63599126d72560ad831a663569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefc9c4373beaf50db6d19fb854210d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1568c311e76fd3796f2a35642c8b5f3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019bbd134853aff82ebd3a037a58234572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97978e47c00d943c9cab623ffdbecbe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d493a91f7ce4b99d4966da1ebae4d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9728cddcfd4d3213c83ec2e228e9f260575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f54aa32b14139fd9c9335390115401576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde581472a1e136635e5f27a4ca2e7d4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4780c5cde80ab3d5747274b98ac36326578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0f067e6ec3a80d6d63b6a8af9310c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f3d9e8cb482f2c71594919d7d1145580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4648da68b295b27d7477fa65f5b2d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccb7c658b51989ad6ea52e55c81390582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bfcc0f8e9cf56e7a236da3d50b51b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc574a94fb31eed86c19d7c943905d45584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cee7f820152142b150667398f5b5b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54d5caca3a4cb5f66fcf0e7e6cfe78e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd19348a5410062302412131f3e3c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b09d557a23617eb9e5854a44a3560a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2f4e655ac301185bac4ba0325c02f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeafbe8676117b094557bd80c1459d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e1707c788be15909f96ed7a8f5ae0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81e14b4bbc86fed9852f1f2010d3d9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188ea84e03cf8baf84b42bd8f813fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b15c649576478481ff148e2fb44884594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e419f4ffb62826936c91a18d00566b3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899a33acfc512b7cdb4a45f2e713a71596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33831f51e22c52ea3a3755ef35b022dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5851d8d6e9d16f54be4424fd649860b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaae2c8d69144bcf2e09d23b194aa65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0120d59d25e2c9bf3feabfe897e6eb3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd54ad990dedc252d79f4641d44655fa601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e8eaee9f34909841e1ea6666da61f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf0db231ae2ba22648f058877ce480603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d5fb05e27d1f13bce632eb99f06c8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700c3046519b6730eb81a24c018ad14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad563d9f04a1cf172b400b59da25030606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c75066e79ce980189f9a81df9e62fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a222441b800ca366751a02494abda608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c77a30309687a7591158a1b7b4985609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54486ff17f1f4efe74d040202e5a1cd5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb629e783e37236b6c4ba47d126d761611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afc72ca3759f2d81b7f4e0fd446b0f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a503d8381d52ad57f32bf3608373fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605cffaf5137a48dbcfbb20d66206e3e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5641121e3c9d445f8439b26b33afeb82615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc8d168387eb20d7359101f2f605d8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da55fb21a2a556ca8dd65ed8141013b6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0a32b558ef3dcc842e35473b32415618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268f4114f877a1d4c825424e861544bb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc454b6bdbbdd91c941cb42b8773e85e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f469fd389445dacc305d131920ea336621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c4ef2e6495a858d6708dc340dea451622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f2e5e1dee695bbade41bbe9a61b13623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480d21f6bf6329b3027b7a6867a29cb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6324c95b763df9e7e830b6fa9cb14cda625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db2b8d718284ac12f33deefaa092d1a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f16d0510e7791b1e72b82ff084f81d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4ddad1b406290b44736148c504843628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5b5656e37a39c20972b2d1dcf2f34629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435176d463635503bf3e7b371a6ada82630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f2b7824aa557e437f63d83a904f29631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e61ed6ce9afd7e269b26fce6450d96632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe67eb66ec2e9bd41f65bdc8dc2008633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d178af74d24b1c6a1826a1dc573ed15b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8b23e972c6182d506ff83efac5eac635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de63bc30ae86a51d3e804a90b1362166636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d7c10a7c7d9cca4056dd9fb691375637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1325bca3d519f138225373c0f5a136638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e9011a39e4c37153758ad9521cedc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3216cd32fdb92dbdf73de091554f3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c573897e7479ab90396e6087b0f11fa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4bd5dd8ab75bc9802d8f2de15e119642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56087af736fb225c12031506d7c8fb7a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0b86753e7a927e30e979e48d7530a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda62ce70f98f63458f0b226bd9f50c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444aeb1fb331dc3accf7e953468f9d5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480e484915eb428caa64e71643cd97e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc586aefe1814a4cd43febd67e0d017648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4daeed0c2b52870e157008a18b907649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65be52b63564a9b3c6d385604dfe2125650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494462416e2a68237b5c678ae4af884f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d6f4fa8e6660e373bd2e82e0303121652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81213f2f1e82fd354292c961d1e9a2c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77e017d8f977c4311d974e3fe9baf8d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1257c365e494ac0aa5e5742063da7551655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1f17a51266f66f92e417006e8ee59656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e68ac49d7c7b3d3b34a0b642d78c4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddd0096b8ed2b73e9e2ccd982d1ab08658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e17c04194794afacec72295b5f52b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3da1229f974016214ee87532ee57d1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcb0c31e7859d2d297fec33743ff2a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fbdeb4c60343605371a1dd331f0c76662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6796191aaccc68a5474fbb6b3fd22e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839a9aa1d5d42826b14a5c40501b3ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9624ae1915607275797ddccd12f1f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f2ab94ae5003c88f17a03789eb3b2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e7ec3f8486653f86fab29471e5d41667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec15e05397ad3f88964644f046df391668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694ca320d5e659000058ccd4e0e6d2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e4071a8ef384930ff6043880480f1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc896f89c0740a3528f5057b1950bb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8063ab7f7461f1274fb4cca99b0fe7b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d77838a2e1cf3b71a32029a5bc677673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b97c17d862c08f6e7ab323f9a09a23674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26172a21361c80a0f16993896b16db2b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c1c65467b56cdb7cda5331cc1dee676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5725e0dbd400c139480a43037732e30c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de7f35c343223b8ae7c826db68a8f3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc889678428eb10a2f341f2ccd8f59ba679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794303f6f203149ce387219e44a12ce1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece2d243ee30a72df477e924dfad4e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8109a348428282f6d06bfdb227bf40b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cf14e087a216ac63e1c31c188c60b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf040146ed2cd87a3b7f8f12dde2d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a3531a94baf8b64974ee4c427c7bb5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be125d97fd724abfa777f2f46723816686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf1a72d158cfac158aa26171cc941e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85b4890c7ac14de823fdfb961032519688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230529b551cad1a52f3c8ac01cd858d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fa0d9639203cc6689d3e55b867d54690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80549f1271d9774286be535d9a989fc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fd7b699cdb9b9b9145db0e953db7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e106de00e2b417af41c53f7222882d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445825e8e5c82349f9f6ab9fc0cc29e1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc06638b428bbe0cf2749f42ca4643695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d6195ec882f208c754c1eda087370696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06caa6fb4c5a685e0b8898ef50c3a69697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf7521d7f441807501dc0226e7821698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d278ac4167add21ebdc7b072882dce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d50b58845e6493217f9a4be28a17c5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5e34a90942ef661634e0cdf5d95e13701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac77aef6579a51c46edc1a4a63442fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c2a382d644ce1d65cc5a5100c248fc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6a81a7c764a85f3878eed719ba72b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a2b29b596841c2e705b75670dc6a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bed98af7b53d9c4f442f477b26654d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a12925b7c21da3bab1f97dc9bc8c5e9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b1472ae3c91b2e1dd9dc5f1c454cbf708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d3d0729cdb53eac23961e2cb820b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a09c830834424517b3b1ad90ef1423710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392c31937ff35121aedebc3b93cd6f8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ee1e32a656ac48f7dc67473fc6d365712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc362293981b9bd4771612655578118713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bd22e03070e6f92a8d5cb29f30805714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca82bc2870d5eea53dc552b8c9e302715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d0c5adcdf8b952458c49feb9997747716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92724d4671506fed53bede7a9c912eb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba52bd6683f1e57d67724ae29d9fad718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010ec03bd02c262469e743a6f5c2759719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f818e2373e29c66ecd9b13ab6b0a3b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77202687010b96a8fb3cf26820d35a15721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a00b5d52a7328f2e0fc1f12dc20af7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16239db2974abf27df84f351f4f364723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf3e1d4c33ba0207fbca85ce39e8f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a62a1762657c0987c38730e99d28b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329e8694971d2f19221e070dc633a79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc4d9124a968b9d1348b48fccd0369d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa5f8f7ebe1ab88a58f679c70e4354728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcf7c592042456370adffac8ca9f6ae729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dc99e3414ad8c6b8eaf76bad3da386730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500caf49cb97d30f01540ef2dda14f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607fa3214c94bd8cbf52b29ab1b44aa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f4374822538ebf349ae6eec324892733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b064b9747177bb98b14bd42d1be5fb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60f19adb755414fd6fa28fbbc47087735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef342f4015877df1196f23a3301ec28736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e098b4d88e5164bf37bdc7b25075e94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e292d67b4f7f2f15fa79f8acd7d14f1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930309dd3737c672f48949a75d923c20739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd9a9c219d430390e69581367ec01740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd7ea6bc450b9a55e3edfb9ae963cb9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc38362f83340f7f660d10b89602466742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb3558809a1e8bcbe372163b414827743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373cd82e07f581491bb4dabb9b449d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc4bdd2ce1a2f9c7720208d27aefafb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0001d6d306b1bc53dc776d5bd1639d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb45330dd55b633a39b73808b264b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c16590f15e9ad2dc8aa4aa9f6f0795c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ef84534440b073341cfca4935cc40749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad1e06cb034a790c372c15435d9406750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a906310b8ea86450c7ea3c1b227d69751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35dcea9e2fc4be8e250021d9196ed1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f369b6fe4a4032369610e939e6f02753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fbc93f65d60637dd0272084fcaafa1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc244b31ccfbdd425a8fa7e023baa7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b703e39e0ccfcedefe0357aa2b2f752756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04293a9c601f4f1972745584fa6d9b79757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7ce1a0d801d3e4f268c6579fd3f65758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521306653ae82a86a526c84f674cee9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>