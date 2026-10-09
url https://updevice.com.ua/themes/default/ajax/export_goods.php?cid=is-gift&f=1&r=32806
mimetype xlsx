--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63a2b486495d1769891ae925e1c3141.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efd17690d24bec06428b7119cf94342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c8f95fcc29e2dd4ca6d2485244b383.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2b39dca357cb02e14f9dce3c79c4404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba98f0af4a4cdaf4c56d07582129a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea2061594a67d7012d2caaea9286d96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec16c2a33f6926ce358998b00c22e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad9230ba49a86ad9cce2ca644604f818.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309acf4ca079549f76cf530eb5717209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceac7990022492890d47ec2df8e861210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cb1bde260480ed439886ee8155b1b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a125968f6fa33c25bf09ec5d3c0b5b312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b8a8b19ef2eef941a2f56c248d3e213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229b4f27d3e2c0aae16c2f37d43f436214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bef81f841b6bc54a9809f27a5a607515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6af89980f8d0ef9ed56c6fee75a45216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acd3fc952e3cac31337fb4c64f71b2f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbead26f25f7c3da4a0147d317fca93a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9ec347186dd62b20eef89287dcb29919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641ed99e2588fd0d9d58f27174077d720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33efb191ab2f57927f5aa2b0c2878421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f68aba443631b355b592025d1ef55322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beffd04e538720933dba7c6ee827089b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b716151d711f587229e0c563206a3024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a623dc18221fbebfadbc21d090cc2d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59fe28ada06f2088b4b80e3c3d1fac26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e62f99b7ab6e5049db68e5b50ca27c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10dc9c815dd487689ecb96b63b463028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b1fe63533d4a0615ffca738bca94e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40d11bd7eb4ef7a13b9c65efd9d9da230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e221dbafe332e6ec923e32db03d6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b780f3226e56677f2c2d212e7aa33c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37535a14f9d870e8694e272b274c7f4f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ffced16f4e628dd537f82d73ddb23234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7683519a546314d89fb696e515a5c135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b047be286ef122a63fdb867e299f60636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f0b49385c0ca30ba46e36810e6c3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25708796f49adbe612cca94e541241a838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b7ae5c60231aacfa123500bd8cfe539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb017b52319753fe1b874245576318940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae59836af3508022c67683e7dee2c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b19ca16dc1a1c3c5bec84035e30e6b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0405d2dadc458005d77831c7ca96c6bb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10945e4541de2ccc8bedc793be0199744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7954c6f50b6fe41b0dc8a064fdd60b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1037d5e368bbc066a4375f82803d446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03692d00d452ae9e46c1bdbca2e8aec47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91251b6f63e15d9882dff4cf01fe7648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e15a693c365c96cf533bfd463842d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1178e4f5f7d9311129339e61c004ab650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a72821ce93b5ef1e97744926653c08f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a75b945f3bf122c2b5960c177bff1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da177f03406717683cf8e1e4a4db5bb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b2bf088fe27a3aeff1b06e7ef0a1b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb1ea88fa07127a151117793c26129155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e89916d31340c920a6adf21f2f118256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9d7962f33d5ec559e69bf213d667057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e86e94c30c85a3fe0c50728e03532658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5e7f877580651173d83f4ac247dd259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56955e85841f6b416fa0c2029df531f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8d6d4c7f90738b0ee8d845988869a261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213c5ce671dc8558e6969fb489a09c462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023e557fcbf3bb2edf797cade0a931663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4231f06af0b39a86d6573a1b3279d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848dee620652b694ea5f5cee510c3a7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3e12a995c3cb0760f2b6948bbbf9366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a2fa40f73361f8210d546651978dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c6afb5a70da9adde60d41cc29a497668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeff3092f2a9e1cadac1956ce8ad864e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9266623dc670f1a6bbc33fcbc6df7070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cebc50cccb28f07b62a9a6dfd2a65d371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e89204153e80ee4a21169bed8bfec372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1bfb2b7b8541234035ad1baf97e5cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3c747d122ddc148fac1164489f9f574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd88a19a18563f4e7c69c7e6dd17ec75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b00797e04d03f0ae898ec2a28c3ca076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792b1208f9193d936795268ed74f38777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1100c87f6a2e36151b205444b05f8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89631a2655eb00a596089f23b48058ba79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02888d3d95d0d5ed7d3d75c5adec3180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0861f42e37d42897ca7d519ec75af81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48737608b24a1613b37ed71b5a3214cd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cf461ff798e988dd621e5ed10e7783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df596e3e4d026023a415ba7a00483b684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bd5ae0ab997ad562f2ed6bd8d5b7d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c1333e4a096dbbe9e0ecddc1cbbc9886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ce762dde14b98e680a690d89848a787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e2412e0b5ed665f06246764823d4f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87486d1d96425ce8f8ce68acc49111c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34424b9f03f09f85488ebf58166e68290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec37807e4ada535beda3511f695431091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7916b5c6880386e6b5e1fe1ccad701d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c686e5127123626667cc769887dc7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847b71f3f546f2878ab5e87c4406cb894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773174fefd373daab79d99713e780ae495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095d109e2c5739ddcb59570357c0fab096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64ab0db1d862f5bc22c658aae7641ba97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6ae8ae2583d63d81ba04f4a0a7eda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3edce52ff44760e8728c5b6fd6928899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857fc246dfe8ba6a32f325b3400a893100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802ba5d7d83bfbe652d3de7bc6abb2b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e508efb2cf61ae8d4f4a52c08870bcb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e08028220c839a1b4e869bf762dc6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3430418c81a09fa5f11b0d7cb41c48e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1790d9bade3016bc4fcc17576cdda7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f252faa70b57b0de773de39d3d797106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bd199d7233b9b394181c0105429cf1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6b387f878d0afc16653d02c9b383c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc07c42dd51d1c498932eb27f9294971109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cd3b1be7af639a36e203885d8fc28c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1939914d675e74615cab7eeef57cd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902bf824513e2e445b04a0ec50e5b63e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccd0b22fbf6445a60f6ad3b86cd454113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702388beec122eed0acb17e01aaf279114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecabe3bc033e0f9787e1963e134a802115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7328913f8f452fbd5e41ac489d9fff116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cacf3e7647cdac807e9b5ff912461117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2b03ce2d337e93a4ef6c4633c72ea118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dca8f357b64add13ed0b5a47c4a2bfb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e667f92b61fd966a3b833415708ba40d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79f890d2f6a43d1c79de8fd2c293e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7401bf0042b2add425c3ba131a4677a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a0689a34347321c90a13d40f69bc01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07733a53dc509ff2788b90971f228b73124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e0743eea472bb0f70d91ccd5c20f2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c839098e6143c5c92ce5fd470a8ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19714cb643558c3e8e1d4dede7c5a082127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0b4da413924bdd9d8d22d75d869a3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643e75778278acf4595c27e2a1d87f6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba99b1eed402947414141897e60d0b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c208e03fa6f7205ea54cbaa4299d7b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69abf24ab6f478385fa1ae719867fa5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982ea50710755afadb4184420914de2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a95e0ac68d7d40b1a03c35af18dc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb7b4f9b63d4f09689564fd8d492f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fec11cce2eb7e5f30c560a2d196ada2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5d75dc39084c2b8f422308e53927f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdc43bef80f68b53ea8a532ec7bf02138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b22ba5534454273816e9c19eb7e0d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b9b079cb2bdffaca81519b3baad4d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f8465f91331ef211ce9e2b5dd089e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402210879903922e60b091f3ebe8403142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e61804abe4da618253078b2501f65b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d680c9976d9ae003d1d1f36eb83441144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb08f9211539605d719c5425ca84539145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a664d513e570e0b7e5a7bcf862b760146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4670561509ed822c97dbaa04308ef147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae47cdbe31ebe2f165768a94cd4d4f4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f5024887b463d2fdb55aaeae99aa8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41e1467f656c8a70e33e96d182f9ad150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd862a8292682ec85517fb5b67b52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0017a635572652c3761ea1aea0d6d4f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da278b7ffdab49afc4907dadc9bc083f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f136a8e5d58ca7d4b0db95510cad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1008551a2507085b533b4f81a64a60e6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a563e4f7e5a5c9c130aaeec7c40e6361156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2cd12bef3e63f35a5821cb70a352ee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c679084f4311397d52b4f670c3de876e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5221a594480b2571154a354a9d65fe05159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89aeac64c6893cd0340a101c012741b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280e2f2a18fc447b4bfa742063fd4427161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6912cbc9f343865cdf69c31cdc959dfa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a91efdd91998663a04a48512ec21de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33317cb67eaf7d3ef75279dca73f804164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bba31b872ce19cb99252a1fa019eb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f02dc06ce609ca53573cbf6c262c8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee0fadf067264eb7054ee2d93a32f9c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e156b78727d7d0b77cc4a6c54a9104f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11d931d4ffca288794ea8755ea8bae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537255e256004c5a75d69f85157d8594170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b09ad20ee7ef22cfc940904241626171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15480c8907f15cd1471e580eabfa5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ac0cf29d1383a400f8f02cc3b49ac173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ce2807d0bddf1cc82c866ccd0edffe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794993b1a046daae3ef8c55cdd00129175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bb7876d63675a6564ddd7cf9e995d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244ea602381949ef5dbf49ec6c3d226177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ea5457d8d6160a39909a8e31a7e07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb57ea4c4c369b9f785198dd45a47d7c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00570b918e94166e248c8986ad4d9cba180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b69939c6aaa3cbbdae9c55463763181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a891611624fd0efcb6bcfc13493fef182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8c5f0ff34deb9d0e647a3387375f28183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b9c342fc8bee8a83878cce165d985184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8c4376eb58afa8634e51ddf1c8571185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03e4b789aabbd7c738f7a594c5ff2c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d93263022c7dbbb8a2f51a267c853b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb1be0332d65a98309bd1b99075c8e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa746942f8e74916fe80cf78af301cd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d0dc8be5d0e28906d94dc55fe750190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca4653c8c79b3681b1f14d1c46791c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486d1cdf6decaed0200e6d07d3909cf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eea62c73f479ba4de5e16e73f7bead193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fb9b5972d9bf5c06629b568501776194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5707066413b09cb6626d36de447820a3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56013b22953bdb04d4fd78d449f19e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908ff49040c85d2082a48c933b596e2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499fb62746f402aede549d3d65c72f37198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be0513c755642145046d15a436cf90e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e309fbbc53ddc3a627b4e38e03a9f91200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a513644479cd590ed91e0ad4d83b15201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fccfe5a0a1b1f4ba4f3754ccb484a4f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab22004208b9bab5314bbcffb1bbf0b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684127478a892a7c748060ad0bca8b02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05585b3b4bcd82f870a135e2a5c7f0fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49fc9077647f60bfebcaafe5c174512206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956bb024e70e8fadf697b667756e8ce9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29ca179e2f4d9c8851e70ba2fb82f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fdb5d5164287d6beb96a3e185a234209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d5282b81f097be0907e75a4fa7824f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ccc3e47e04ce30b6e86e636aab68b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25481e50df017f56a6ba767698f2d036212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9596610ebc5edbc55d3c395b6065de60213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb688bdeb19a610a95200bfe7cb522214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bcfa7b13ee88f875b9707be756d6c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b2b0d734515f2f5cdf79e7adeae8b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331d1f5369d520cf5428bdeb49d465b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fcaded39320ebc4a55f97483ceda71218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221562985a0ee3d54513a5fa9937373219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f044ac2b8da375ab93491638a4d00d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae5aa4475574f0706d9450d02b65f3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2daecba99d0ce32dea4f14266e160f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5dfba50c042f6a7056222d15391f19223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4d3db2646adf5c394f9524767fec2b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eda28ea1ba90234c113274bf94fda0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5022c8d9837735fb6b31ffdc38f445d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c48992b6c171d7f48178d3cca25498b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76122525bceb254e97a22ed1abec217228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691f9207a81b88c7b3a4c2aa74a77e1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ca1aa6f6bbbe9f52c7ea711f4b243230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a29d6adb607a0af71bd50d3b2b1425231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb63a9a2e44241e1f0497ae64681d3e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab50a52e5a3a081c90c7f3cdc60faa233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df8d8c9c5357ed8b183937c6e633b2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6816e83d8b53b0f3b82d8cd050b04d3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b009d65ad6baa3cfe376dc111167d83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666b41141aca945cf76f24fd667c4ce6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a212029d6bf2cf6025e1d3b6adedffe238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c19c56799389cdcb1cbab096d6163239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b566b689c23a441c70699a910a4f20f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0107a266f14c0c551f0477e46c9c34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4af013fb9d26c907190581623e339b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49868f52d5ad4198fc50563ef59389c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e47772cc37c9e6c5ab7c9389d4445244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e649a2ab6b4aa652947b32ae8ea89f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b77ece35d3fa7134fffeafdbd9462b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a792788f1f57517885b7c4e00f343e9c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e2d5ec7fc17b23998ccd623fe205f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3122c33c66aff38725efb8dc9efa3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b7c7ca862c2d0b87e223a2b508eb2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681eb832e7a82fe7175ab411a3f5b86e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ef699d8184cbca6a7bc83a2d7396f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dec107ae0d53c61b48a35cdf67d284253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ae0e95eba34f6abab12817877ce8c7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429eea85e429104db00cb6617c666cf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675b70ea08238da86faef910c6b2f6f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f587dc8c5d87b9a36dc44dc92eccd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881521745820874c9b703d33df1fb5a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d540c12778d867eb9282be392d81259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cdb3d867541baaf51dddfad044ae02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e463edb353de083562130989ef22fbf4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f133f5f570e01027dea42b2c86032262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eff9a471e720716a1ac5208c4912f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16aaaebcdd759d76aa94cff884db6fd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e672c8f2d6415b3195bfd848e25a654265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48718c6b86f7080288b0ea280b91ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a77e8ca8f8b57947496d5a73ccb7c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accf6a40cfa5087f40e78af76c9fa17268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a82957a7a8e7444e639a218659a4a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e89f991ef4a107f04655161bd8d9e7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746aab4203dfa22adc2e179b8142cf3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86ea1f5812b15954cc504ca712e23e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba936c36930e51dfa590ae69b7b4a6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c1aec5290c7341b2c2c0b91de5cd3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ce116a487b993fcfb799f796858a3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719d7419d6d186f94c790ab763f82f5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a12da43afccc282b0cfca03e8092786277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008d35e711e49bfede80464c9ce2403278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0b307e048669a114779306c771e70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad0d605760a1cac160a4b719e61828280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2487f453b5e2d2a1b371fe069ee53281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9981a58bccab287f64bbb686075e01282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d117632ef8d16e67154ee7a4fbf767283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445847e7cf66b9bdcd5c64b5268b5ff8284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40eef4f3dd1bb7a06ba840c137fda9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b6fb049b5a1a40fdf6c1c7d57c270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a20d76f714b0b0cd8a6ae821d7fb6f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614711e5555e6192ccb02b4af1dbda2a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b4797a70d3a93e94562e561e637fc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77768e3e2a01de2c70000a47237c51c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdebb2d6f3e8d58e26114e7ec5d0ce4291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8acd244ff4caae90de0eef1acfb6f67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd285882c29774e0f2deb8bbd8d7816b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bccb9711c53dd1d05af1be42085ad1c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05005709eede804ee86a348ad535ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb586c95d5b4caf622c84217125099a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00428609b366a56c316762573b946e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd969fa76dab4449e547f3d26c79a9d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b76ffc9ca1bfb1cbc2a6fd171bb96299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e718edf7806c35c2bb63201be35cc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192d227174f630253297499574d320b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf12abe335d49c83d821d9698c866e55302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60ef82d5f0c3af8d3275d6041afec8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849ab736b54373eedec77d8d6a8d448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adce30fb9d83d5a2018ece97f5a4a8f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeed215d9b4980fa0ed61e7d6e1d260306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdaf275c36f778ecceb4fefc31d811a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622eb8fb1bb54f588985eb6011568ae3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674feaa7ec1c8052b5478f7620a11f9e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25ab842bd018004f4b5ab9355665ccb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1fbd71e7a8dcf70c2fe680fda5c5c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28b1d4d6868f0313de840de34a24a3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086628f1624895e31b7eb16ba8a704e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d257698773d2c2db87fedac1524e8a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af291e65b7659999512913b3ed41aa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cda03db4d451f8a64a81e295426aeb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75146ed5454a0eb674e7cf4ff579923317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b8a060d635484e1d9bb101f49f623318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54522329aa9201b1999f9daf9625c3d1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136daf4985a70ae82634b32e6f47eb5f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21c3427d3fd62ae5c4f933f456090e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230669509bc670567dcc5c2e844878f7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4d106f6a92d66f507799ab7af0328323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313c634169929b568d1045241e4981e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f40a5ded06cdadccd5c8df1da7bf3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06c5f37b1351f6a8473e239fa4c67a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd632fd24628959d911d7fb4ce625327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab5c184ba05d5414b266fae58f86b3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a8d8aaed693e507a2bee675a007cbd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffb1b3d2467d7b4a7ac3fdf0a1543e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2fbda578903ec627dffb08c6d02da9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de0a5bf40ef920ebee04d1664b52d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc058c18b9e60e1d04f0cd73c048f09333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c2a7b15e9d36eca85011bef63e71334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d151370b8dffec95aa226db34d30b83335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2c558a6f4c7e28a6025adfb57f754336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca53c79fe89bdc5db6d846f4f1eeed95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8ce2652838e3dcc148b5b600e7d651338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6e831ab48282f24a95bc94bfd7f22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b9600cfcac6da85af07df08bfa110a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f7a6afe675ecb8eab6b1e889262340341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f639b2222eb28e26a0f581478b655342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f90b9157af150c1ea862a1f18d9fe343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12757b108be77abe7468a57651487862344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886cd8b39f2274289af05131fd19f790345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e313cba684670e9647fbdc07e11829c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa68f19d04633645b1089cb7b70999b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abde9fe15a0c91360def133aae2b310348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59996108488c6d20335d8973df02e61d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844eef128f3bdd62da53831f899387b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b75bbc399965e47bb1985544fc84351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96380fcf0515b5f1d5c35cb21adddae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01a2ae64d7a19a60cedd8b1fcfcd17353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5492162ba0371ce9ed6ec4cdb304b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12c6ded29154686a7a811b3c068727355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c82bd2502da7dd52acec875c28c5f4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b030da2dc602957dd8784c03208c02357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d08c8ad9db049af2dfde9ad1a12065358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b30cd45dee49aa348f5f1a6f627bcd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2abd1da0577497cd4cbdb35e7a8eea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8ed782b5ed2ad178307dc8c0ee592361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9cda3f49e8418ed32c6f77e8647cb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddc5eca9c23f9263bf7bdc142c5655363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b88c68ba412fc61a0093a222f614e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80187d23cceab13ad82e36dde37a08365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d993de195db9a6be512892e2d1fcb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80339a2e91ba4d04ff7072f816ca498367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2552116ee2d9f8e6835f0e1b5222f06368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebe25d2d5dd7ad2404d4fa1b6b2fca6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b487ea5c7bf8ea33539ae52b35faef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459b1c6520f7e8fc61c898b71bc55f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf1dfb42b0868bb7ce91a17969d8d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1de481cc9b5d60de0c7fc64b08e5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989e09083fef7cc073430b221a44dc3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97cc210c697de8da6eaa527c3527c0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e24a53250539a32c547c1288587b93376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93752b52c20ef87989342df9ed5f3be3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb0361d2ed87921e3ab59f6e6b2fa7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c82a79da423b20e39f4af9280651de379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2499285086e1876f2824b5ba62301380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a1ee0f7faf843bda5f8b523a3f1c5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29408f167e9038248e6c1517ab1c6709382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093cedc4ab497f83b6a9ffc64142c206383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7fbcce635c68e4ae672e983e9ccff384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f474847f23d2aabb780e784e9997f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124daf8e8a9f7d3b1c6b4ac7e4fae6d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8816ac1c9def7bc38002abbab76742387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0a4da0dd45982eff5d4360bd1d6ab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9791cea03e58bd04658eabfe57004c9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806c8b33a4389d574c9a98fbb21141d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36677ec051c13c553b6f87cdb9caae32391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c964e829f7aa868f1cc7efb1cc8924392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c44334686b4d97a07f882ab2ab14b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed17dbe6f082602ab6de02a309a162df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7295d2927b380146b9940e463f4889395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3026437627a3f43b253437943d2f3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87e3d203d93ed1d37c08e82b6fb42f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011eda016344fb3b1d85212b85ec5c1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c533d5cceae87cf0691337180a59dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff9153c8fabc3157a8d2fcfbe4c48e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cf592c178eb09377a1b64eb0ac4130401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb26a56e2a10720ed1c6faa822a2d32402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe38268b5bc4153bc29e97d2ad31a29403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5c3e3979ad330b2dc5569847fdc5b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c0bb300db4ebc9e2ffc1f4b1ccd7b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57332229e48b4a64d3dfb20c5ee05c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f6de72b1eac62c16fe494d183020a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7ca6587b5613c1a89e3432e56299e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae618f3beb16315317cb46c8124a8c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b057d1d580adb48e115cc02f676aae3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d0e956222f700db36317f439502f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f120279a66798f8e759df6aa9c563b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8459f9b73815dd5899f0ac8d8f45f2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0ee1537edbf99586feed5fcfe16fb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aea476a7b017e58bdcf99225a3e54e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5ce63798fe794c3814dc6c29e117f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ff320e5b7286ed7dc63c09b5c76b1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c2b2cb0749103f62e48eb1adf68be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac82126715232b08f093786775707a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c53d282ec5698b081421335f59223420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601f5a3e0753845fb7340e739674d30e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6af5efc1fb9c8e9aea7c258df17fa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b32f3c035e9a4f15f75dc28aff234423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086e33dbba21b14ffc0b13c8bafef55a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9a2cd26818dba94249fbf9a37f1a7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db456949a35bbc6c63ec3a32b9ad24426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69ce7a0f01d3b9f3a8a8b576654a28427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ed3f6e7b257c616394716637514eae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45e288a976d8580ce3e5460cd7c7d3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291e64c49ce84f0f1083b5219f7c1eb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573cd4b3f6022413d7367ea07833bed431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ec3f077c203112e9356b43377e2e06432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b687af78d5eae96878d4b410958c7e6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0743838a45958fe49bfb565bcb0f876434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb18d97540fda77014f7b18289a8374435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca504a789aaa1bb1917fa77ab9aa3ce436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f628c18b0e1a144f496ac60164294437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3df176b80587693c165a8e9159421f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6ebad0f26611cd60e2a7920845552439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ee98a1ba99840ecf064632556c460d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd083647ea8f1f3f5c81150dc0ea6423441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae1d0be21e2ad8e656368fa597d8687442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb0d7f48539276260d6d0dd362541a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2ba053cd65e6176b347d369314f161444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff42f3a6c2c94a6d5170a058b0058b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673378fa697274231c233f27a885734b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2166501a435bdd3bdd0855f598f16c47447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411624494ac72643d97589b0018c594f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa94a9b07c58798b9d76e2c3185946449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036c52fe177851a86b29018df54864f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838ef7e5913ba3c335d699ac5c225f2e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae636ca07a51a6aa10d0db32a7ac9839452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05020c3392ca4ca6a5a5fe0baacca17453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a193943476a7735149239d49130856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8335effa34efaa15285197cc7ea029455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda26c81a2afd148767b8c641e94b96456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af5e97a98cf667b4aa04d8a16b4636457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c511dfa3782d817351a7bcfbc7efe0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9bafb24d0ce47be6e5c8141da1906d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb78edd40ee57448e00c6a50274b8d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed491ed9b8645c002608b076ef647ef461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf42c1b0efa2be5413f863ff6cdc768f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467346d97c168f700aa3a2e7a4d0de1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232dcec3a08395bab1d04513bf0af2c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e3842622c8ac18e9a1b411259f902465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c32f85d548d3376d8fefdffc08d0d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca53478b4f5cb0cd12d0c4dece3ec4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747071601df0350c7dd3e32cca478304468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ccbf90507eb6eb57207be601e344e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f807aff8d189678d70663b8ed7ade2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d101106f31499399462327885dbdbf6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793738d973124701389942e71fdd0d7c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0d7183c2eda9370c8156d993c8069473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc32300291f6344312495554c6c7387474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7833c6dc74c12d9437034d3df9dc185475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21d9755ff8640395696585b73d0453476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37991e4ac40a841e417104182a0ee59477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f23e4c647b481a8355abc89c6199e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5932efc77a84570265401518c04e7702479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512e14f1320cfa7118eddb571a679fb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67681fcd0808738a9189245b1c603d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c9f89ff21c98fd0d280e77d478b9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d532298da7a9aa876197eca209a4503483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7483007b13f1775b6e23aa5a908124fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a63b064016c0d0d3141e05507c59ca485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313a9fa5b96a29fa14493e1a96ff50a1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f37aabf8272b61bcd05d3b2f6e029f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe02ef0f713de6362a68f55445c1f3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5ce5920e4f266d1c6707b990e2e24c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e46528ed44b36319f6a3aad2044ce490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614c4f6b5dbcc4e97723ecd794bbbd4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22610838f2ef4c8a56dec4588ac98a2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31c7a5bc3838981aab97ca9ff6ffa5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e967c58a4fff8a48496bc837205860c5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e167eb62f0d20119cbc97c7c7074f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b645bac933b2671e0aead7bfcf02390496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aa956ec022aa7dc4f8f460c2b4d01497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c70abfa85839a272b2ca62a8d53c7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c30172c0c347111d0b8c308f9df083499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106f95d2b67c8c97a9f82007b4a3681500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece1cd63aabc750b4d72ffb8a64076f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46bd10c9e8124c002b8779b8e947351502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8545e73fdd7335f32d851e3225f0c3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2380e01904e8006e510b6d89b589fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385a9297c6d09ea25b0ac6101c02bda505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2367859ca713a6a0bcfd996ef4bb24506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba92b87a520bf17b72a91e7c6db5cb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c7c0f2103b7bf4b74ff1364bd202508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448efe960ce1edc0e7f570c807a1e32c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306620130402d058ef1af8547036d50510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9099908498332d9825d48f31cae7e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e4a53a4c1b8e61069e6d36f7d79ef512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01494a6f63c8af3e3f6555cf544e7e44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417e7b88377c1483a9d97ce504fa76c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af0aa26901416dd9c220b9be685369515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d020aaed31a47e839813af1fb41966516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ccdd6b2ebb6b7f4241e5cb171df65517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc183adaad188f08b9ef838d02592f3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1051c6b0c3ababf0454155e7dd033e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce89a954e41243f00427a423db51b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d00669ef9ac78a23b433bc73823d1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ea6df1a582b6ea468479c42afa551522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ee9470bb299ccd51b77269c5a8c67d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c44014f5411897c29417803e9917f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc969056fe9c955e8bdb60b6dda8e37525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a087e1bcf4501d8f649a6fc5b1970934526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643c785c8e10359de26af25eae8688e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75afb72ecfe03b61841f83b95c3c7eeb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057755bb4f9fb0e2d33ef370427d7ae529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d1d111921bce6bcd535244683225f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a114c502303793604aedea71ee72e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133276d6ed71ea0e1e2e68cc9941026532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725cea9228664b45224159878e1ef37533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8bea8d9329d344fa1ad039273dce9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360fa16d852a158683ff0dce200ad9d6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc58d8c8e0a521c3bb5bada2e3c7d8c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6a3935bbfdac008dd4f5220619dfb4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af4161d7a2f18c3a072bb0573632a7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35174e8549cf9929436cb21923caeb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e79537fb0c3a5519dd81f33291a172540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc05f3dbec8166de28cd12d52b0730541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e274456d890f6556eb256d187426ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681e5b3a6d27957bfc9fd73eaf1f24f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a144352734e03bf2f4ca8f9157748544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e0d79b83a0fcfab71ffba832f0c9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b0276fad5288ebb91a2f49e3d85b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f13be0e80bcaa418e9c100afb2be2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c3adc572a021335b82401935348340548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c9443f5f6ac42c73090f308f96274549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb14427b9027ed89641b6626711e583550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4940586206c3ffd2674efdbd1835d00551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3aaa9d462f23f42419ad058f91e4f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198804e09f3060d0644cdad157a5137d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b6ddc2786afeea6f052145ce4740a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45f87b678a41054bce3ae0fe04ed142555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7429a9108b36b6d9a0f28e73add537556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2242e609cdf9b70edecb778b16bd489557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6949aae567023e294854fc2c32cfbd4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0eb6e260825b3a752e00c7b9940bb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee0c9159d5de09fa7f1e177b84bf65560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9a81ffb26d97cfd0daaab3cee6344561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89953b36bb26be9026711cfbed1123a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98178e81f9947efbc46bc04ba51f57fc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d680da5d2dfc2e4416167e3b233957564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9e2e41312e0136745a2f6b54119fe5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105bcf2e0c9640ad105de5935bfae68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384a0f567803336c5b36b187d087b117567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74c02da3d622f8817c1922fbe8c2c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f146201c0b2f97a859921133f3161035569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21134415898e449beb421e352495e6e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05228da1b4751ebe5ff7c89e21bde6ff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81691dc40035c990efb0014607a7a42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e967190c628742002b34d4d8405ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7b3616d3541c034c403015f019bf7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b43ee233a6cb33515ea2ea89767cdb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b685b2a01c330859a2d14ce88ed530bd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0182d52cacac614d23e2770113d5f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c42dadc96f8704ac04b255448ea6e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa3f8b7d3c927f7889a34b098f33b25579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95088b4545a0f7cec2e4226e7c7980580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944ee6f8bd35f8e6844644ddffc63a9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987b9fe33b3053ea8c8b115a3f64b01582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f34bf4edfdf781e68ddde63aa99ca583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad4762a00c755de8bca691c4ab6ecd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f38406adc2e504c8c580db9119344b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ab54ddf0ffbbf955dc716a701167c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f43dc63ebe1b0dd7013fae738b7234587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addf5a53d63fc42872a7df5ec5bca749588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7a24b51a1b989a465b34e7fc01aee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69927dc317732927480af40c274150f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad813fde48ef333110a13ccc39daef7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749805fc91424962d91ecfe18c3a0f9d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8337c781e05e8f9faa43f60cb2c1bd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370bb8add155c649ebff5d6b145dc06594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d7aade3eccff895cc1bb1d1b95c16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2640e5621a7bb9fe25e15443f6930699596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c9fd02ff4f377f7813241fb9aae35597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735b9cbf78195ad8d3139b2709db440f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00259ab30732d284d664ba7394e7ec0b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e395f4c5b25786bed73475252c31bef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8e7b2aa156c55f1219b2309c901d4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f987d762ce889bebd16df1e2a04251602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b4dcc898f45b09678ae7e6a965521603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d605e972a7fe224f0dad7ef572e91f7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e223a14c0e9d9dbab9a0d1bda86016c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ff5bd71fabd132306cb12d5a8d03606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cf839dd90151357509cc732f9aa78607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b529caf032cc267744ad880d3f8ca45a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62fcc28397d9615c95e2604c4577b8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d66f477ddc5354dd1806bb71d2e311610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47416b6131f239228f3d7641d27d9653611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812ff6b12394d2202bbc1761fc353c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb1c93e528f6afcba9cd4ca139b873613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f04035b7f9b7e4fc608c27845c083d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17970b9128a1afacceb16289046f295a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76bccaddbe55231c9990dde4204a15616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d0406895f13d326c664575bf0537f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09ed2a4f6d3254caa4a5ac56742070618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6f1e63911864784c340c0f3426ecf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190eadc494598d3828394736d4f762e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84317c4c0964f6a521ab1706705c8766621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f1d0344e20c61d1c6152dfc95aa549622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26651b400c2c76fdfd1e0017abdefdc6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca84acfe5323c74fd3d6b29f0f3deba624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4de919ea6af580e6149e6b17c2b127625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e3f554e1556f0d309dab5a00e38c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f93b3f6ea822309899e6488a36a39627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5998d030938f6639df113b43a345070628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb486873bdd42422c263d663ded7411c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aee3712937ac058ee36496398f61c5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a1349b85f5ff33d70bf25bec66cae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac4ff4a52833e76dc4aa478c680c249632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5449f843a0c89a5bdab0e21aee39fc4f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a72e73d123b01393f418098b7dc36e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588f93c14033d1ab7f599e4cb0683272635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4609bc9f4257ee6a03ea2f0b1839df636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e9956083bb594b37c4abf56171956637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1c5f73f9defb118dd054439e5ab58638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2089746258ee3f6a340d57625dae3063639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e43859c381e2e54db0c72e319957a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088371108673ac70c9940bd8430231db641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632a7634e3ccbbf472772e58739b73d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52609623035d9551e6c22283c429e9f9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93329047687d60a17261d59d048713a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652276c3c322526fbb32f3629fbb17c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0cc9d7f4ca8aaed610f6c4189646f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efbca0d5f1f3645e17a9687af5f9d39647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136d0642fb645f687ec60eb05a33b7b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1705367038f09b8baa6d5231bb0bac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b161d4fd224890fab5c238e22b81bb56650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d55faee4f2b69e9276cf481ccb02a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af0823b845e08467eadd2a6f81dabe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b779d0e1c57a888be3ef65cdde87e22653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20fdbecc338a937c50b81ddc8c7d82654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4157bf004e6ffffd5af2e09842320c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153fa10998d016f77dcc90fa945d1d0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e905e427c037bb2c7bdfc3d2cb244c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbba861ac7bdc3621d659acb4d571bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bec6a986f6c040fdb4a3907356da72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104fbe4bab8f67241037cf8509da888e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241037b41afdce45336f612f574d2c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875fcc1fbc8a7fe0ee125e8482047f3662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b302754472c417344cb17bb7918df9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bb07446fe31e5c4c8ac2b674852c6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef88d4ccefa068e62e0e4d761440db1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18a7e819d14928f67ba9ff830667d8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efb59e803e75546e0bc2064faf4b1e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bab31dae311e7df9ffc119ca288e55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a23f0a88026f187556e71aab88eab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abab631f462a41e6fdbed5af6c135f7b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c7b1e51b12c7cdcf0f305aa608ebf7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f67630d5180879c17a6266c37280d19672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ea9eae04803672a2a9d523d5a46f6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36ae4e72cee6b4f83d3a04c6f89663d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1252c064c383d244ea8eab5fbe91f3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5d4f5a3264cdab9c1abff8fe2b48c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44363006a300059674a32c1fc288eee5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce253c292f543e91fb01f1924e9c05678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383ab457eba3b548004941f6a20c6466679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e52f3371e624b96b4b04d766dad388680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16337e30e453fec6502253ccbc9fc72e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de4c5b2de844b2b6d940465fd0ca93c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa069a223a3f27040f930f44f6658d36683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97702b67e94c18d3ebaeba31f177bae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddfc677d67f245b3b2644e69fbcd899685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88353d20b19ee1c37f1cc5fcd9bda79d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7fc55e03bca1bc0220eb1596f9f41a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac6006d4f60f31bcaa8b8a6ffd32529688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a72f571d0a02f6c3999b4d8de84edd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4567b5d197e8b2b8d5ad0641891afc47690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665bd255e6365c7ba1547f3d614d21b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512962f63878e1b086b9ebe73ae52429692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3250a635424b10a18ac77ffcd84c46693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e4ec7f4feaf2e4d8d99821430f7bf694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ddb0b1f7c39d290c08d401b55fbcf695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20b6304e26ce48850385f68b17c316696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf174ffa436212cd983478730fb72b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda2d60aa11e42f44919ef6a3a7ea39698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5677a5fc6ccb862a5cd604d7c71673699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff11fd732a0decadba85609ed01fc260700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b10a44e79921b1a648f701209f93ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e12bf1aa27db064712bf31310297dcd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ad55702db4d957b93a128536fde4a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c24068391e33aae4ee2ea40c62d1c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40837b4526d62f4e24dc7653ce9e75ad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7167eec38ac5d87f309c7bb1db9552706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415209c77ff75e3623544bde6901721707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d80fe35f745348eb30127b78e6d05708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab099975ec608f4e571f632cd5bd422709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093e913682d28289be05782e8d52616710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d700b4bede73892f8a47e5bc978cd834711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c2d2dac1409d99055b1292db4634c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9bab5b2bd32c53dc9415b07477f2a5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c470303f4d701c546fa55770db7e9c5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab264bd630f72ec41e6ee9898d87ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8d9ec5ef01fd2b48dc0ebbe646c67716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c17e86e6e38ca9ede4a17b061a877717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e8b78c8c23eeb131546de7ab28d84718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdb0b499729700c783edf4f067a0446719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c951c9a93cc30c79f6da5dde8858333720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6333ca873b557940326d4d5f37135721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b86f66b5a067272e45f8521c0e95b1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267c3b961656489cb993adb95ebac55f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77da5515d71a3cd5d10a45fa54aeb5e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864791b8eec713a85b30e88beba52f44725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761d52aad9fd06efaf49a72f2ca01b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4805aedb37c1e64b03c110a2f10f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cadde2a26ee369423b79db7a9cf5904728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5813557c38faae2834c2a8ec26bf3f9a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2380d9b5767d1b4ba3ec94905a0e438730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebc204db5fac6127c023eff2411c108731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2726e78c402fae7847f4562e880b309732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c47348452cb8c68500e9adc14dcd8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632cef25e4cf369b0564e81045a6536734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc39ce4dfc78292eab8fd7ea41279a3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576304e9fb3cd367c58a3b1a829cf662736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96e69e0f1f27b7951919062b502969737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e109a84553cc9b51fc693531ea42ccbf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c655d8e7cff4e69bf82fa1d89876a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f230e0f196b6e6c418fba1efc79df1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4721c928321a5378844f245420aeb1f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0bd4aac36a7c47038b2117b68f0e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9d8f2c6181f46d0a328864557e1a9b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec7775cddec835d9620e462518ca11744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa291b96cfa594c1ce1d5794e0715bf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc27cb9a42e940813c88a71f9e69079d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c8f3f35df377eef7659579f9206b1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad471623ca0dc50243055e0ce325703748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd3803e8ee843e583c5bc79f7e30dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362be200798b74f8012121c87c53bbc1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc6cc277b1f954f197c2670f43e0c5751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83aa791b469274ff9742008561ef13752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcd9cea14b826ce2bc89622930b46a4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a0671b42b1199fd7dc7a74d6bc7819754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861bc2a3559cd580d8912acbbcfd660755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06af3d9803d9c04f9b85a61be1099adc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba7892909b6c6fb8e755b13e6dcefb757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064f3e5ae90eee3d2219f9ba631a1ab0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52279f4566f934a06e37288e9388876759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b45366e6d9a4e3e8e3b62e76975d3b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1388cdd3d3513145538779dfb856c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95116934e9e9a8553ea03b51d83fae963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff76159415b3f900ddb62c0f6d95cbb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf984c1c4e2a442b451884c7f48b9ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60d8dc8e319f50624b7d4b0aa7f1dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1efc1d940848cb86cd183021065ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df01ff0ac5dcf7c0a538d2899c047708.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfda0b177ce6dc0952ae75d85b8adb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79541cb01d66ba14bb30503b72de03b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101bfaabc4910a90613d2e44c965e2011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35099c796e8f84793d6e7fe48bfc96a312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08453a657ed987d01c51c7e4863ee1bf13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6d585996a8ba90658fb55344ce02214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359509f350e71f52ae1fbcb0e66ce62715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4f1c0c0b92a7eb1886af21c1be7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dbf6fb0de011eaa713c7c2b912b1217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd5645d5181251900e424b6a3e5f9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e699619b5aa032b2dffa0b3aed626c419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724e0d62f29baf0d64a625ead23b1020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b85b2088d301d820f50c52e5e2e6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980169b151738c05156f2e9d82a39eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9694a9b8698bfc58e38365b4364e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee78c795c244c0634c876f0bb32a7c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcaf7f855500bdd16ba0563fe69b5d125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a362a6da966952b0fc2645b6c31c24526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b5b0baf6b0486541b1e2a64e1726f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273ea1180395c45624ccd82709818c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f7c53ead90916f76e5f5b504d69c329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc6a7aebc0be6e95dc61846a7c1c4fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95aa2737832d791e88691f511b2ca831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91857c6b3ffaa360c45b07acf611e232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b77a4b3e0794328de843942037c6e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f7941b33145fda3090500aa8adac434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892b2a529d2790d32904685b874d95335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297af15f0f4206f3eefe10d86fb5a9d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debcff652dfed091519656218995caa437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777d56ce749bbae1dcd0c399c48707938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fc7d4ccfee97ba9f0bae1d65bb348239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd3124dd6a2785b616dba4b7200aed40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021855da587ad9ba3b1325cc35cb059b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660690c85aaaddf547e8c5f72aa22dc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380375ead1c5ae48fbcf1783657c2f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93b44cf8c5f04dd184449b3174a7c644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff8b66ad9203690216cb10ff4b3e8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306413c07c2954c9104372442916e3a646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090a0ab7879dead3bae7eef581ded7947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf5addb064b288a7333d2da1a605deb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf5be69996b5ce08575455260df9acd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc010edd26ab644e70ea076f888ec150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8de389ba5b78087a6cc8a7c405aca51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d23d184500c0cc5cf8b0394c9ad9052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53f7b836545862b24e97e4a6e8fbf253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d22266dc63b7d58f2d5f638786c5154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca071bd5dcf6e4eba15e46bfc40e772655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbca5d143197085fb33560c211a86256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d785a0215e0ac8b82280c1d151f1cb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319c506a77249a39ebffa15385cedf458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b861ba3f21d869e648fee0f1ea4df32659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94e9c5f67cbf09bcbdd2ab90f5d3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeff9e689976f4f2f956de7bfc930f961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7796db0934f88e0db1fff727604020762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5fcd34f6f5ac68751642d4e78b58063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99695a5c204204d308b124b5e7174c964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5974e3d74fa60d7e5162fd518ef2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e437f6d52a4ee0500afb219ba5ddb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f7da02d15d85f15919de82e038246a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fbc9d2c98e55505217943abca42e568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1916b8cfcd64e7f67bb231140af4fd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78363158cf4f72ecacbef142bf64ccdf70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d683c0ae12e6d2576669dad4a4cafe671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ed1232381114cef5521af132a7de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94226ade902e0821b55465f5166533873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f9e04ab5c9fecffddafbe0f191a98c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8639e7a4b0db2388726138b84aa8675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37512c3136d8dd2a73e852576eaf7076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3335bbec6793599c8b64a63fbefd9977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e3e7e703052eed14c3289f5bf176578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a68f6c126563d0449675b465f52fe8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1204a9d9a8304c674551670fad1a8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1835ee8f9225741938fe7276093152881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999de37b707b489341caafb668e19ed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e2b95a7874f55fef4b8dc2418bdb683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d7ee7a11356a7f34c40ce56fdf2d7c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fdec28410167e652c32404da162b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e513933a7f8d4e3d455f396fd56e4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04b4978898c51e33147a0cf75eab3887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a45750220d7f9ebaf5bb4322b4a23188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e7fa7f36a38560204b5d50c429c7e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7cf283316c224a47932b81d2ece6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af968721d087dda684d166c8cf485bb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a98f60e44276c391f19f1b3a8d19d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c311b4b2de7a22d4003cf1e20c1c1a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e5e82d7894fcd13d6503144de67ad294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198230ee147d83acdfad14c9f0b019695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12f4bd9af4cf645e13ee9165d1d3fd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8a93472d3548049bca94269a7acee97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453f8cfbcbafcf370aace2fa61bdaf998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b46eec52e24bf9785aed2550392e11999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ac07de10899066fcd2d1b33057236100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82af39c66df4a5c2d847bc5b9e5d38101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289c2cf6bd33bc4ab4506812ad584e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df399c3b5e2771312e8ead2f0a5685fe103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c105b37d23867010cba3be651ac0a39104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f495711f55a225f9d637778e1b81544105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f909ea4daba125e554f5fc4e0eadf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ada71f29c3b784f160da72043d8fb6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c3fbf0e68d8aea7d915affc9b9eca4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c4d2ac3142571242b7c8e7152f215109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a09b1f452b06691de2f002a9950bdb6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb219f76d801f2373fdc8a67f6fea4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970da0ef742ff319670daaadcb05d86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8e910b14f7d4b3746b745e6b1794f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282a6f997ee4edf34647c580f718624114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e77a7e94db59ab0af48fe8a71e4e02115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe3d6a52a1d5906ce4e8a142f8f089a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c37998e10d060ac1c5e9bb7192689117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f89c1b2779d327b36f9ff0df39d35c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e8b61c63938f1cc2fcc1050e765f93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f58303ea554639403edbf91293d0c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084f8729bc855a8e9f9a4837973ae51121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2d6ee0065a42e4fa6a70b0d95f8f58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e729bd7955f1169a12ff92e5f0430fe123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ca04863adf825d98364511a5def383124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad860e49cf9df2163707417dc4dced5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad15abbb6a2709de562e7818a959f14126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f575a2e6e0839ed26a28a54a9742682127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd71c707e5bef043dbc03df41df79df7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323d15e6001d8700dd77a6b7bdb97a3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570c9320c769d093ecc30fb29454010f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a926f5cb9d9df4f749055af17bec65131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88060b4ce5e05db9d04b0d29644892fd132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea0f0308c77d910952cfabe97323be133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a805a1e0c06df76e6938f2e63ebdde134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da08238a4dfc4321e9b92452281e2a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cbd16c94f234df2842ca5ca65f258136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0903d0498778f7b957188eca90076f8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9239960adea471804e45d3189cf1d7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa3072c77f0f58375a02b9536d5fe8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f9644bba4bca384b90df226c9e41c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86201d47ebeb9fc1bc2d98fe2bf752e7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2309b8a7cacc4ece0e997bd1624592142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df931c358577ee3f733528c91e901bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc771a09a312a20a3692684e50369e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca66b96e0a24602ebb12cfb06963e6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae78d7a5c8cb5f96069c4f67ba8da484146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f0810d97d063b92ada3447226f7884147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f15dfdce2773513618d732d11fdb9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a464e023dfdd86110ffa26ba803c8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7070ac49df13b2740a3a327cfd3b5246150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd27ce72c73ec4be33b862f044bf6ba151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79187ea8732c8c4a5016e54ba7284ebb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a7b0e670c12edc0cb720b6e9172b07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a8f340e5d6419c82a2e80b61dc4a56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d0d457cd80de59bcf1df30b1fe5e4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66337a558f10d29d43f4f25be7234ee1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aeabed2c137ac6ba0067d81df0bd38157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa44eeff834b1d6d587c1cc616184e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc64f84e9883782712e5bb86fe400e10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe23469e94c4037fd23620b4ed7f33160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e303bafbdd71351703d3ff4cf4b71161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21140a2ffc4ad99c720d204509f95b9d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9c69a2077cd8702090060b7d3c1b3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b360faf0c94a9968c5c1aa5186f2d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6705f2ff9a5808f487859986955f58165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea609e6290c662fa08f39aadb6b834166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9053d0712e36eb249d758142f47604f0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992eac6d4ce870778ae30aece7020969168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60dded84281407ad3497c91a3ebe179169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4c0dedbed516ce6fb628d2eeb6e43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b3cd9263383e1bc0dcacc4ace7619b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98daa5d234fcafa93a0e0a1db0e3b3a5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c0d072b16affdbe39e337e8e7805fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35424edf944ded9cbc619f06e071c873174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a45192102293aa78b3487c2bef5d8c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227c5afce6b25cd4e393c47c0770ef5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20ead150ed5e653b3e101ecb1ba6c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ead733cbc38ef64c98d0d2fe78d482178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff530e043a60f4fa02a536023169f0fa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ba5f48a7c6cb75844a10bd533fea7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965deca0294bea3831c521555f89aced181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2292b617648477d687194fd16855310a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d1f80d18c854763c1ff04f13a05b9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720044c40584340e73259826539114c6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c1b068ac4d98e92cccc157717f33a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5927bc5e190eaec9cbd232ab7a2c6f1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb3a85d06eb308e4e8e26ab43c287ae187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c5d70120a7fc482f05b283a6749aa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe468db044c138dc9a8aaecbee46c73189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88033d14a4b9bb80dc2b79a005ae821f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77777832e3d700b3d6ffcfbb28e7e7f4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84395083126f942995839375230f2b3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ec28a672eecd6fd5857fd76459037193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8107925593ca33f37bb09ccd654cdf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9571f7c00a58390860f759c47c507f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e392ced83a2087a996090743133a29d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b373bbb20c6c3391733c20adc57299197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef6a7d004291f43a9cd6379a8fbb18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa6a1343b981c7b1a549523280039199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f3ebd24cebb6470ebc963bd1936f1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707719df3b93d48bf3b811d7c5a956a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e719bb289614400985a5f30e65ba1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112d1392b984602f35f401a45ce044c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba172414be64e34da32fc00feaffcebc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bdf326b42c415c10402112927bb11d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e08622677155e5ba4ae69119b5ad91206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dacdac491d754f3df9c85ebcab5d1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085fc90a08df599ea8e8363c0a7af7c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b083c669abc28e83af58e7cdbf520c2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298508983c40f4430b3019ef057f5d6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a94a4bb91089f1152b9494c3662113211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8d2516096f8019301bc0a5d0fc74c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4549966add9d6d90baf32aedc67d28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e33aa359f8601cc3e8679ddab521a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c435791e2806da666599ef1dc220995c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a722799b36c2a000508311a7b27dc84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2efc2ec4d0910742e04a7d8faea065217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e22f888cbf4ebbdb8c351af14c827e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec769e5368b8ff6d5f94de076227db1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd73ebadc6c45c6ae8b7ec72f1697abd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141caf7d5db0beeadb2e773c65bc119221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ccbf3622162beb1bfd84fc24a94e7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee03e7a0a487b82a0e50182d8235f0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ca50cb79c3dd9b89b7a95902040dca224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5607bdc4bd714cfd725ce7264e7c91225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb7f6a552622087d09d442567330cd6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493be4568dd7275235ade85d3b0ff66d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a519b0027b81cca1e0541e2befb776b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2d25fc8994e28f298b5869ef14c32229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e1e7bf4ea3d0206b75c3810782293230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3686194d6c1f9a5c862bb0aaac0e00231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0ab6580710af8909fd61bbc36dded232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f29a987bf54a869e6c26f727af41a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1c2d05dd426937e9b611df74bc4f7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b84ee2fe3a13b8e8e966c0c2786bd91235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fe471d72519aa701eae29ec8b7536236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea3a1b78a7076d4abfc33be0c2afdc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011c61cb66d62e7776dd45c7dc7b14f6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425179b9519d486226671b6d031ab580239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38dcaee7906733f5e14ee49da0ca67240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3d497b2cf1f08d42c81b327ad989ee241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b332476b17850dd911604395f0596242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0df5874e05305843716bc372e7a379243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9434874d2b7de7ea48f46d5ee739c3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbc3d8cf7c9c7d21591a28488f8272f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c87970d49c92cfccf7e55bfadb037f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888824d07c85a886bd44b9beb2f3806247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e2d507ec9022c08431cfb318ac53248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822dd1905d3ab44b463d93f1e7ceccc9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac25ff42d6cdf98f50c82f2ff12a92ac250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa30f4e06d21cdb45307e139dfad330251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334b47c0dd19c8c7c330d6ea8eb7b03252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cc71958151b2e9878a55afcbbb123253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a02b6a28813aa0c9bd33a286f66083f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f3eece5336bea932a33e3293930b0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f945d799500614667f99f46c043aee6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea9e702d624fbf8dc5506aed5c1c5e6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05c042a09fa91c8c67113a6db9dc36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b4328e803b6f5967a5d431e01d6cb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb595abe67d2deaca68b61a25a44c5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498b514ebf1458d5f6dfb0403f48473b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83404133f30328e5c2886e07c52f11f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4cbfc4e794b5b9d96f6db173aa97ea263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ac57955574f302b40039bdddf6d5c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a9e0adff41d3e96635edd42630b02265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12994b255c0942a6a804c1ec720e7e5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bd2e7c9473f2ea5e3d9444b1297381267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4309db945b49074f1a8e5d0b58e97d3c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88e811fc06328a241067ebb53c57de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0a42c3e2ca0512d2435157b872a92270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bae21f506d0ed5f78652daa9184ce0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810a7c00bc652cd8a27b2d6987dad12272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a6edcef94c4d69b1ef72330c0b846b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b4d03bf1a0765eee2e5ac354748f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e6f23f8686720169b8c27a4f56326275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10466cf8b2cfe809cdbc7d32324d802c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbe272bb3e519b6dfa8f66aa6051a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691f829ab9a64dc8abce6454d7fad57d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9910e33f63e7f6be511d14adeb33bd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37b042af7ebdd9a04b491e95fd295e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ea0a9476f0ff0b1c2ae5ce0cdfc8d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611e7b4c24023a2c503eb2f5f4f4c1a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b7592e7d5981da7ce1112bbd5e1264283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a6c17d92ec6466cb6b48f8ecc9487d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e91d1f54b78273661f59ac0372b644285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666e4d872534657974090e6b5f3de5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce6cd1baca56f0e6b70c10fb2447a76287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7887464763018ca2de0c85e79c08df3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de230ee3635d15807b259ee2a9aa0050289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ef3c635c56ef2f1e55038aad46bb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3166534df9c090cde675cb8873cfcf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b8fb97fcb775964e34a55f57c7631292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ded3d03205adb753b9d949e5b2a4d63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9547edb486a1fdc2e8e0757a4f9f312294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc16f4874b1cab52c26d397979ac8e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60b41a1bdab87d043d288a9fb1482296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342d6e07fa0c9e9673db841adf52ff5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10fe346ed3deba7ee2cfa7ee7e22af8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc5582e1fc67daa765b8a6456f49563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef6a6654c840f629ccda53d3e55da3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a5343e00913187faa5222d490f0de7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1263015b152b4037467feb947f6c13302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3387a434b880dcf97cb98f9407f454f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fb7cc29880eeb6fd4b649d9756f3a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2f9f1339426f6769dabda4e2aeb9c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa29724cc6761a8987e236bd5e5e2926306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f81256273cd4c0e0229da2a1bd346c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f0033e0bb3f55f8246619e00a1afe308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f33cda986d93bd2ffde828261aefc309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e913393b7344c064a2cb97efa6cb6a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e09876d5944f91284570252a43c49311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b78cc060a70f9cb326aa596dd583c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36755baf48ab5de9c11e5bf0eaf3db90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e576714f6e0accb75b1d1747dc00515314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9510d0b69b4045d1a001e9f168fc5f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540107e1c11c627c8c2a1f33dc38a107316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d84236c0b5ecb27ee04e0f18db8325317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3ced91b640f70e68755ed7ec8bb68318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b62335b444e1a679975bd526c1000d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2496ba8a18c63e519ed8a5c799fc052320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ac04c0de3f9966f836702cbce9679321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585623b4fc49ffed300b6c01b9213eaa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb02cbd2fc8b5af1532f5f67e248293323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c745cdd5d652bdc9882c882603acc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bcf508091fb3cedd316f640c13ffd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218068ffde1f3b9e0e01b89cfabea15326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03913152db6a4fac3d473d075df24ed2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022d04c23c8b4c779c728a9228582a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f29dd29f8a47d57757c88346a02a7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a7f50b53f8de302834facd1a20c12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d6af6c0715717a629f5bc5ee8795d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b624715c4a56edb0d67af7b2c9b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222e4a619c84835fad98d2f9126bcc4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e433949d6fa3d1a1b4992167172762334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24077228166d72580aaca79b66b9b1b6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6855916f9131df871d6df45b7e0a6737336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb8942f86429096cfaadd2ce5b42ce337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc024eff278ed707b20398c4efe9386338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3b3412f123c94e75f31fc4f3cf032339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313655c25eaec80d0b32c89763acf4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e1ac6114ed13c9b61e0ce99dc37e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97add3ecc467d7d4c750dea9c118dfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07189957bf195f382aca88bce8859343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3751c7c4d7f5029325ce894d3703f7d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db114d58e47a41443e19c752e078ba9d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba660b0c4c69091eeefbd20829fdc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d015163cec02f6559868cd96f4160347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13458c74aecf09053ebb8e040f2d1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abe9a2951b56d56adff3c07a394ca2e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a695456fe256a9f66289352cc307e17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4f0b25edfa9c18e8018bd452f857b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad107f476d316a56543dee60686ae53352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314c403fec770e6408f2bfa15567381f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfc60ede69a73b9a1e272672e8f932354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62399fcf2f41c0cfe71b6ab2194638b4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba62b78efb57238f5ac856569a4249f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57df86608b9dd175ef47e08e1d30ac4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9046948e08290982001ece5d134eb62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44405438876d1d278409643f5a7b31a1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa40afe99367b14338bac981f6affba360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b540db6f0405f69096a48f1569532bb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fed344d3f0b74e85fb6aaeb569aca3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b0bb9ae9b38e445a2b879a953bb3d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f79696a2a6eda515655809582bcd68364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e6214d2a93f136273c8be62472784e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6426f74450ecdfadae3669fd704828366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9bcfeeea372e2740bdffa273eb43e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eda043b3ea09395df33f9d45477414368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c2f79919ecd8cd7901c6fc76c093b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327168ce0900f9a724e9861a11ec84d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c329d5b6059fc0838f097cd033e48b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46cbf0d8200a3179f77af0b17cdf47c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d019f642b1955603696ff50e5bb5f8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902e3c6c07557d946f821443fc219b2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429d451e12378856485ed01e9294194375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11e371a7f58a88f2076f6a72c34cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36e9a7e7eb9d863e8dc130db3b2b12377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62d0c31019dd2de19eb3d7f989546b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae283cc67cad5a2c43e19c673f59b62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5005911488644420377f6bc3ad9823380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44204f0c9f68c98fc2b598b1dd02fce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac8c7fcc11529ad6bf2c34fa195aeb2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff368f536bf435a09de6731978493ec9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198201165e6aa54e8dc8f33a32a291d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453c3e7bd94106e0fff046316f287d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95585fa7123dbae04afc668cf97720d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc2e0d4bb1bae5b13b562b405287ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c78ea5299b2a1afebb184e9e3e3eb1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f66b287d3fc5dc67402387e10b15ff389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b4813b22167f259d5b2b95fb362e0d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876dfc4526efad5f398ea6d0d555f569391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1a76f17f98f1f0e89479929730104c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75fe616cb3405fe2244075015ce78d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b41845c6c7a72aea6e3891323a7ab8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221907520e3a12d5280d0ab15f9b7afe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48bde5c5aa27d17847ed69b1ce9f9af396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0874de855b94321914f8797edbcf806397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b6e275d31758eff78a627469ac4ab4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e2c24c82d2e9c80a8dc107b12a4b6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2638a843355d194723281fb9e01874400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6d3487382b388734a864c308638f4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48bf2804b291670821cf217ef4047b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c33340216edd1df1106d2faffb7f5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c224b28249b95a1731899379dd2418404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f5fa303476aed10ccf5bf2c9eadce405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6738d17ef1952fb577b47b788e455fe4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff20a963a5fb5d36599c3e9e51f43c3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585645c3e423b580180ee5a30ef1b7e3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b062454bd53c25e5a3b9ed031a618d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d915488cc065987e0cbf771005a74c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0fd5a0b1438c8c74b67ff338e57fda411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7868f033d2fc03d48af57666b9a08570412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8863c9af3cda50c5eb33e491682b66413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81df2f1a97a55bcdeb9a7456bc5047414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e448399dcc8ed1c4b6537bc17f5570415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c8579ff7d006849520b5aa0503ce0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e4e744a3e9b8efdf136e455ad7a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228cbfbbb1222a2527d9f402629f42a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec2aea758409628a92f033370e34ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d9663f50099bc5d45b36ca1b3da1f2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964417c0bfb8de8f69860011d8a9e7eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2c9caca97648f5ee67f5977ac9a81422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fded8e9b18946e0689750f4f8c91e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a489cd818f414e8febbc6988687c3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10746fc0a14f39d53779cd1ed807b60425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085a02f38a49a4f369a99a96e640dfe9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21a24cae72de83746e4502ea98b0ea427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78710aa45730c60a1a7b4f4200e962428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4403d7ab4bb5b7e084d6c90b365a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe74abbfb9c64fc8f2806375e193d01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea22cc55bb1d93a017a4a521508e32dd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f96a75a7b575de102534cc3c208414432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607b5203ffb907ffc5a3f968a08c7da433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643e2507fb01e61f8befabb181535af0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b1e40cd5fba8230a3538a075f24f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc081e5fd9811c9d5276884537745af3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41680676f7c5064a6d8b951e0e64a617437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cf1bc28e18bb03006f80d1ae0b31e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ae83d494c8a76ffb7763ac3699ac9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a7e40774ebc464203dcb6861e59c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751568fafd22dfda75dc9f283b1561c3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5d8dbb206303961cca8245140d251d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ece4bd724d082bcc0dd559f58a1c7c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d13372c42083fc26fb38b69ade31ed444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49dad5e78702f3da8faac37272956dd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2174f3e6f0580d7c5f75a959faccc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf52d7f0a211f1f79db7c1624fde44447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c232cd64904173549a203747d1c07a7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b144840409b97afc004572e6243b07449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d233eb4ed41d8b67a27234a02dc73fdc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1adafa9d2481ac259b7bb5309216cd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220d91dc6d53c7d70128829a372859e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6d66753fb7330d75fc2a9d5672efe453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404357b4ac2c65bd8a350e8471d37144454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13567c926e3f799a9442a3c7c2526588455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae07940846bfef63dff22ad30d8acd84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352215f64c8fce7896b8f75b25279b12457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3856aa8366d9907e6e952f9f40b96a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b94ad77038cf9290532ca02f13b5049459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2a79ffeadf32fceb1bfb6a131a57b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98998b1b057eff89849b8f8db7963b8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e095dd6cf2b0893e8cbdf38911abb185462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729b9e56055bbf1ea8866b24d28bb49f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11a6d8f3bca0c89fde858adceddd53b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d811be80394709ae4cd667880fe2ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3fe75b24bd4c8d9fddc826e07fc79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4dec2c4a5e393f92e66c593f25c95467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2a0027fe25d1097e0efcb9bcf3c1d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9effe17bf17929065d11493bb2d9c2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2347fab7eb42e30e8a4a90e5b8875f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8403280110fa0e9e8d3801c6a03f6988471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792a00bf40c30912928e61291a07696472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138bf37b0ada81ea91bb78c5f899d17473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c517e5b634e2e6dc890d78f54ffba9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0ba744c08690f00a44e02a6403b3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1477f0b46c132b8f45c6ff1a9023be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051534a9dacd82095395cb4c79b00f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9208d5626d79de2efa8e4c2e5a3155e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d25ae356aabaea65a390383b13dd9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d6a4788b57b8878b4a9c8207a69b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e0803f4f13e32768480589edf389f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f78c7fe8ee434fd565fa2e325796f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb467a24774000a351c75afb319cff2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aca1d30ce0b6f0f8301cceff72755e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6d848f92e4e1c1a35ada6dbc6fe84485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b170ddbd626150120fe26fe98d937486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac6ad010f2dbcf96566195afe081335487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31324e465d1d53f5e1b319e868619d88488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ec3383eb28f7ed6ed76011482b2c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea38e8d7877a41178a24782cd810605490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae7a4289d6f1b2a4b1c689b92449ecf491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf04c140b42d888220ecb48164ed9ba492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c1f7c8781b2817551d7d02ee155f1c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd4e26ee3286b21e813056678c4899494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b2804a197adb12ecba4d9df8b7f7d7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab651961905e25f91893d37b62d359496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ab331b1056b8cc7f8d4931e18cfff497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459374ddb9d27037fa601465cdf1f61f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03bdd37ba1af9b2b349350b33f418d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86ae56a38c2c26a477e29468bed4b9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba08dc14c498dd3d6e21fb846de031501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73952c0cc882ee3538b4046208d6e62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9f28319c37e1c98a0a739f31322eb7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5817ecb719a146e4e6dce7c1edaeffe504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4483432c6b0fbd6d9d32bf658b136b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd73525757cff7bbd2e42667ce2d0ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958095988b6cbcef0f416c59064bcc39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34e2502d93ee066df6ff5bf3aeaf4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fd8f4bacb2bb38c762d2586fc551c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe88410313d1c6d94330d51a04bf192510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518da1826f9f92f1bb8f14236f02dcca511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7efd8e4164fda21ecb1fd0d9259fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc20d2ec8626d15abf50af30f1a60a8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e533a9a100847041c9ff98e9acfda2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd53b3a4503e3fe6ca2ef2566438440515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a7534e9dec355f734a3201bb46a510516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5551db6334aaf27a28be3dc833854a5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f075e854ff9c7f701ccfa945bb16c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7ca7434b68c19d81fd67fdd4425d9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6f21fbde23de8e0cd8ce6bd2583c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5388a435579fa5bf43889448dfec58ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2c9e9d19fd8d09083dfab682c21d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9371235220eddab29dcb1be30f9ce01523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c672f4a1dd243345f7d01f2bf28681524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b213d9d06dd7da8c467e69920fc505525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6c381fdb6bc0702809251e660872d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b2e856d42a9cd17a97c3dca7e16a5e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af960e3e4c526c1604de12287352dcee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21faeba2335a125ced59be4f7c7dc57529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a20786f2d1c8047a5ed5e4209140e8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b25a7904ed98532e05a46fd866229531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695f6e4fa7aacb3e85e908bcd9d677c1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13244104b28f714fa61daa51386c1582533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701f46b5d5ebcf0008de248774dbd83534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20bbd1afd761fe57408580e0a6557b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e8d162c62bc8f43cd933801cec61c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7240194b0bfcfc668b73e1a06d43e1c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a742880142cf4a2618d54e34341857538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d004fe55ca829f2b1d889be098c9236539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec649a4e0219e08e9bc1140d02f8c4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2129f26755701b0263aec742a2819b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10287fbb75ca6901d975cb0b2e91e4cc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da04c850d088bf3717bd448a26113d5a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a994647b2912cf729737c517b8387544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe4e94ed538360040b3cdba2fb2201545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b2d527df702da4d808dc91aea18c1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1b24157b33e7356e2ae2cdb9e2841547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0c84e651c5f63b742d9cc19f4b63d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d297cf531ce74e38f704dce0f92c5ed4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fd54019552204d0a15dbe19531fe16550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e73716d31f6e6a49c92541de459583d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04035dbbb0720083a70ed9b650354c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd428f432fbca063aeeb743b8e922f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8e9a2e0f1708e51950653fec41afde554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03549b410d0958cc7c19c1953c34fc5d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e49a33f6c210af7a7fec91dca24c7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19228e7f55f10908893fec477ab22b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ad63a4c39efd86968402d9b2cd698558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270237a592109764f08c25afc55f7807559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6626739abf9deed15d9bea27f42e3e2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d756d7b3e0321cef12300a54749ae561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ae610d02b683ce2097b329b53270562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611f9ac7f8ca762e48196966044e41c7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e46747eab67c7c9178d8fb4d7b188564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f74ba0211e5400ff82d959953e7c43565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f3d70c7ce470351532a23f5c86926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2aa22172946d2c53ce6996df69886d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ab43f50a2ef5ab7a52ce048cf4bdb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fd2f321a59494ad668a686ac8e2e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866dbf0400ca0b175fe3e691ac5266e2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9875b7ab73027bc7e2eb5b2bc3522a6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9054e5482e7ae7a54a75f179f513c76572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0bde596e57eca2b3f98e41f6ddf312573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ba6d8a1e3e9f21a66d9a01b2b48a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b227649a5a96d246f38f93ba698cbd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed185b6cbe981f571777a85ba9b3df05576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5816b9fbe30f2fe2436e7028c077e5b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cbf73712c01e68b8a0d432444c5a55578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97db93b666c3418a162275e37be906ec579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed2f011800f7c5c64994c8215a35f68580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42701da217d72985c971a4237a06c35c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dc0697c6883dc06fb3790624038000582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df83c2b25653b0db41bd04ce447f5f0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beba844f9fc140c26806327dd2517c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc96d01404c9221832e377218e7e150585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ccb790199b4c7d5301655616af38f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfc08dc0b032b2c7388c347856cf59a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90548c2fa2bf26b217865f5f6e4377a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348ccb4679d2458c8c2410d0834ad34589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e8169f2f89105b53a4b9721285653590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb745c715362b24faa7c336a15114c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be81b92e59fe2a4b78acaadbad0bb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54751b8cf96d63b7edb1dc97f8d5498593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3813255625796199885f66b8ca47e60594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febccf8d8a9ba0a49442b0d3386cd9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a17c5e3b4f61a772c6a8cfb1ec0e25596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcb463f606233fb2a84b0ef0bca0334597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96ef053912afeb5492efcf70d1ae2e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9c1652d2b780209d300a33be74b9b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9f26201b480e2969d5a501fd674063600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dab7f793fb2dc605439ba279755fc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957d14e142e8c12622cd0c0e61bfcd5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27e851eb8712887b6d3018a8ea5df9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429e3bd0032b9c85dfff15fc99b91714604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446aac6ed8a2b0cbded6e28c50dfb4d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613ad77d7e2560441f9841df492fc7aa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35860ce2509890385aaed5b33c7a89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a29ff40bce6a0c14af924c4a747151608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed2c320f85ff621d94d8d0f2e56870609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f968224cbefd8dfcbdcee29fc608511610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a9b01681058278a35a48768672eca611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa74f0406af53e27d57f4f9f71e9438a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bcb9a6515e70c48d819d577b38086e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a99000f26ebb79d19d1ac5ade51c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27dac926fdb57ec3314636bf2ca407b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0a2e1541c3730705b6ec27fa375fc7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42194f61357cb67ca572c9d843d6f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78da90e41330dc02677c78f678830dd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5839da03bbd7aec4d8d9c0647cb7e4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ad30ce25d1429109362c1e2004ba1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f5b6deadea06eba3069da6080c65e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fb81edcce1f1e1b9b2fff8043b165d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda80e48c11850b5d521829377a672fb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b1eec1953b298bf400a3a094f7553624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c2be65d942048d8263ef08d5009f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4394c1653a44cc15565482543fc6da3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7fc95dcd19f707ec826f6588e6dc8627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a778bd3d39818c7abd94a85fc4297eec628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac99938b3f280b2f41a50f6acf84475629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e936cae92cd4072b6d276cda3eecd4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8317a8f9428962c092b9c0e16d1928ff631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00790f16d3fca7a95a5ed9c50331c738632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fbfce7e8983b079189778625bd51e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6a85275539671ce4a0481289dfc43634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13395eadd6aa4ad323eff99bb798190635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f9f8e1a4f3a01bdd58bceaddb00e4d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e047f1f7906cf2258b5d4d060e7b0805637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1f0652cb0d2eb4ceba5b2a05f61374638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106028308cf48e519eb8054b088dd31639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e1891024ede3033313ee5d1411716e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d3e5694dd4b1847d823243ec294cc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d6e0dbf0d26b97ea104eabf99fe38642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e5d11699df488854ae0e7129ecde2643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd635e36ecf9b0a7208614e8fcab8e6d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a622f1dc56d7efeec545567798f9f9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdbcc10dafaf73c5c134109b16ad1ae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe360d6f1ccac403dcedd216d32847f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa5b408be4fd768cfad578e22f4c67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14f4db2f0a8ae8879f8a67dfa70adb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d31b66ffcb2258a0fba50f0053cc05650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4aa6d401a3a2f0090a5172fc6ee29651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9192c0557b164dc19ef7a3ac7497a5a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e5e0bcc27403a56681bbfd2c96e4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c05f8769b80e9da1d6c38d372522c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3242afd87cdc4df49c6f5a157c303655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7fed92608e53d46defe908016c77b5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5271197b4555ec7f10c36bfd4977cbf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11edb9779bd684167f69edd0d402c5a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592dcb8973567ccd9c4d1ca4adf7a09c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6d900472aace1bfc98798c1e9f804660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8aa5eafad67c0db244202efcd5c79e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a33600e6f4d5d9009b29a50b66684d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4fe9f971cea74938e796d6657d67b0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea7bbd51a44ff3381e57f780aa320664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e6d5b63458767c3c35ca9f37a7d97665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb53b12c7496d916941f2922e78c9f00666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c852688201ee34e873644f1a3a9328c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cce0832f5da4fb7ec50298e5e85c0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ab238aa5215c05f98fedccb8cad682669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767693cbcae67662cd0e24ebefbd3c1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a590968f34deb625a5d09d3a0f9628671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee2e32e5d7745a2fa9dccc4bd62870672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a3c88eeb466495ead65919f4a8c44673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cebe73132a909f71505f1d4c7f6d26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2575e39e42c4af991571ffe35f6a40af675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea7aa08af36eb5fd274475916272320676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2999740e8fbed6e96ba12751f3a997677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32308a3806bb1837f89a667ae9bf9073678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d8d7fd2bf037f366bcdc9e0c74e06679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5017bef9e15c01769a65f25a4f94140680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9517b8df4c933c2c23d93664ddc468a3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741d15364d081ef2d549e5863b8f8512682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff0841d7608c4d00e0799a0b955909683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6fba4d49c852a39dad5500890fa708684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85f4c7e168caa4a3c6dea5c3b3b658685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75e978a176a29aa63712a873a6065c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec87226f8f5c56166d2fb30b52d839c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee399d6dfc07e44312a771165e6cf8d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f69135afbcc313acb52ae2a59694a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fec0835243b25b5a17787047a6b2da7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aefd95fb330e97a41d61273d5266c8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359c0fbb64a26896d0ae1d60d6e00f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f31e2bef1b2f9258ece2fcc843ba74693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44eda7e1d428e486608c34518d41e94694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5aadab1e6e7f9571b624f4bc42548695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a875771f5e48f02e13aedc7ac39b57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f9609e5800fd0772bef2210f83a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee8a8be7cd446c21090dca7ab4b51bc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672d037a9e3af24bb65ac8d8147a396699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2300f6cff03fab53d2ff0e5a8a1ede700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47524026c2f9675c0aaf84785b974d67701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576ad99cd30b5268479a03170df6fc76702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f64cc19746e7b96d70ebb5a91047b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523187fc676b5211b4c7e3b281906b9e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ee64168cb9bc4929be568bcc6b38b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2e64b058cbf7b34838ea169f49ac0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3901cb07932f30e42b0cf21b31c37ea707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afddeb44be2efe95e23d9b8e8c0e7f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734482893174eb04f5c12adb37a35f07709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371b5c3d2b6ea8ad458eee422e9d12f0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f38a43ae798e5f257c9805e024740711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a660c07a753df3fe28346fe6ebc8a2bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe986483ea5b32066dc5f4dfd025ec4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5311fb9bf11f9d605c37b25ee05ca714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf151120444d3a6bdd9aec1fc73152715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7534a03b127638e049c904df483add8d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f36af024d06571840b5c3a73aa1da8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbdfce68b4382ba180c023dd0e0502c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922db5cf913ba6cd4f22724cad8d6dac719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5278194a2c89fc08c06a340fdbc47720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f49b2326f95e4a4d441328661d008721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e92ecbcfe76eba4d98386f8f6296df722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2365f201de87fe1d82a9f9a82df9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d20d1b7b9a67e7aae0c6deccb31e3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ce91bf3e218297e4abef05e3dcbcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af574f6c66a585e915dedb10a18f0799726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26dff30786c1b4703f447fc6fdc9db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ebe0ef8e390a6bdaa023ff9281108c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69039a3dabc1e82d0204ebdad142468f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2202f84ee04ddd64d8f3439a2f223048730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c0031f45213ef1559589dfefbf7a6e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1f1d5055f4ad31497765a736a77c44732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7858d6c6d912e939aea8c52f909aa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251ed6915fc8ec5870cf2c1aabfb2e3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b64b4130256e567128655a5d58a35c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d607341a830f118bd58cf2d3e4c84ca736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a392f42240bfe66132c367c591ba345737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c72c463f07ef7ab687d68918c081a8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffbd0360ef6f3424a45f821551e7485739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dcca6e3601d198493c19c9298b470b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967d921f0deb281d304419a887c6db4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d885380fb69a48d7f1a94f52438c3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eee3e9c5edb0a51a198b8ad0791983743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f557ca1798a9d4a0d5441f0b6000bd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5e224e81aa6f036d38784a172a644745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2b1097a0181c17d96625f36de2a87746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4a483cd58aa83a28a2b0ffa07aa6e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1058a269ac0425ecd6a206d0ad71650748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07728a60dfd63e57bd52539fe16c61c8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b932995eb716514f5d8eca76d27f096a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2059d402bb484bdee7d6c25c56a5e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b012f6aa78718445a736b61d84d00752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d27b4e5e2e7534a04ab5a8e1807e4bb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73c3c2a7a4f4d3ab4a9877291036ff754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6128c45fb654c8caa6c48684cda09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052891a2a989433be07f27a893d2b579756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01eb35c726aa9c776139004100b43a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4684f70f528ef6640e3166538c71fa19758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b89fe56d7b0a003538004fe335407759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>