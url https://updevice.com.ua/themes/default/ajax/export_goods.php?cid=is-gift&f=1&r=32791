--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a59576289960c473cf6498f6a6fa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a134db04a2d827067ddd299edae772.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94e8755f5e9360f9e35ca550ca0c0023.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec859c4c26ce5eefac25ed4c3a39f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa0c2a820ebcc5124c07a85e334faf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3beec96bd6de1dbb1eaf211ddde6a776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295786192d571595fb0020f0091352c77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afafbedf6c4f0858608864ae16ed9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f1a5234c1e8e0c28b52a0de0886c29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956e57d174f77231ce1f9f9a94433d410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3b2e8c616f5d9a8025b28b4c5fc2211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3f09ceb4541b128e0d7944f0a5c3712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c41e3d7981df4f976e698641128f97f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c7ad1ce0914c55823f64ca734ccad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0257707bdaf6ca3b359ad7bff51a2115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60511d909aae28b71f4133510568361116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83339d9e943ffec4485c10fe48c01c8c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31a11c3ea33056a0163f3e8497f29b918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba758109d05fe3ed04e97233f380f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb23d64d9e6139b077e4aa8b7fe6aa020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926abd371d287a9ed9405f818ded695621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158a28c8e855bd289bcc7a6c69fb8b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031b0505c450de849cde0b5183419c3a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510e454f939b0840cdb832651bf6e5824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82634a82299210cef3d9994854161d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76ee9487c5ee49bf5451e82f5c9a3e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30246693ea33ca6d2941f339f137c8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6132a8d9d269da7aa021626aa460928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ef3ac4bbdd3e24851e94e50aa1eb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165d5f781b6e5e82b5820c9eb5cbac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac0a02ab225d48713da133a8d40d7c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d05291527634b16267ce10fcd92cb2732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9955cab308dc990c0d8de8ff4dc8433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0793977096d623abc690cbedc818aa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d865935874aef515a0b90d279b09235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf96f68d0872a170fcd2dc84af3246c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01008a05a616322df2ddfcfa6d20de4237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea53680d3e951bd3c7c156360ef465838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca2eda7d87de5571f4dc4617b9acc139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb3430bf8b09d9df8a2f4d84a72cda40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74411bafc21f116369a2572922bc5ac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846cefd7e24ff95b84d74924f1a664842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb34b1e7703d1d67158eb5955cd3bfd043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c028067892c02bc955f857e6fc0c361844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89200b194023b4fd5debb920efcd518f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092002c6046fc76687d11b642fb9933246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c6bedf1945652c7f05175acce9f1a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4af17016762769ed8e9f55335e40c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c802823ed7822b4e34839232f483149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60e6cc50b88d2938fa803b1fb482250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4368218b8bca67d86b53b887ec1683051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf2f5e3dd2dd8263d9dd054635f66d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d17df203f853ddb6909facafc438753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe5a80800f0b42b4dff4d464bcc09ba54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a132fd6e6f3199853b1537f3201750f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4f81db203b322c999f83e42847f2856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a0fcf9774c67d562633411a3ebe9957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11076be4cd368919c97109958f7f9cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76902716edc6edd0a4f7746e88ce759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253c7f351fdbcbce547d786c96c494860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66831dff908b11c90fc3cd4cff940561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb7c6fd8160f91e69d282d7875975462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a43ac777fce382fb7442dfde8594b463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a45d5b8f17c4b4074635263180234364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e83c7ca4355a4daddbbe0dc4943826b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8aca87d87dcd8b7f5ff9c8bfe427266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16964d5a57eab615df67b8797ed9aaf167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0b812f866555019ac9d5c04e96bf568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821c6ae6b62ba150e3c2f708d0fb596669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189b67e1ca11c892057281304c1cab3570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e0097c1b5c0a4c5e7053ace25a6bd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16674d62e8fe0295cb6d0e9a83f0158872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74dfd0af41d57f89a356d8b83edef573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652cc08cbf59a7b84637b7ead9077e574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ce371dba21c3f14c78ace1d499c9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97347e0132c6a3a6466aaa0c0880f7476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64cc52cc6cffadb559f4e7b01eb4f277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99c0b566aef118a44784f31779547378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0882152c42680b8e46daa8b1bc82f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b913c7b257a2cf5481881beec9d59c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772be652ed2e3fd0d75b20d4de178b2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1828b5da9a2e54589d78e91cd10d03a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3718ffc763a0b6651295acde453f883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1592f7c35b8cdf1f6935c456be4a984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d5b4e88e08ed26043b58905dfeb20885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ce45c72c37526b782510b7c777b4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315842d1e0837f66dbcb2ba7561217487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132536251423806f0c1a12a8cf24b7b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee6112f4eadcb93b50d0688bc5df8a789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283dc936f3d35c31a318275bbcff42f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05977d00567c9cfe91223c1464c10a6891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d908cb0cf114429261c62577c884e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0769255dd183929c3450a0ad18d8f093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68608257edc625e3a2a19fc094da2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcafcb40b2499272b1bb57f90e0671b395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e8874e5123960a5400b50ace21406b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b1f9c70be91ee846bfc5bdd6a0a3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0820bdabfc5b738078ce6dea09b43b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624415e8ad8875a1aaebc00cfb8e915d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169965598230a9041d012536c6bde043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2e36c0ff3ba5ce26195bab93e2b59101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc8ea0206a319f11ae87fa7a24f1d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff18016a5c649a8e39bdf0626275d2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83c507413dfcd25dff0f85dba9cf61104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae846d9cb45d6c8322e212fed31f59105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdb9bf0f50920d85d0b4e793901e649106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c06a8a496f1bbbd3e1c702f10cd431107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34252a283a9eeb1df22d7a07668722f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e349bd8bffd5b1cf232a5e6b65559351109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5ec3a9fe1a35d6fa10f9606b0a941110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794689f4fe03264e80925bf94544c77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28509aeed3b2b21bcd4e9627c4c152a0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57feeab8648828d2d347e47fc7eb950113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a914882efffdd664d230e5f425dd6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0c3d9c525871920c341a0acaef838115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9af04bd6237e644fdb338fa527a1a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aae2b0e55d56291f515c7bb3bed5a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f174409286586e2e61d2489f33a770f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cfda75e0398cc17fa983cff9a53d15119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2168cac6cf8c2f1bd43e859878423120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744c5dfd456d952a4e0beca31896f1cb121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726d13f87ff67e41cd31581bfad25a1c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8ad7be6bd76c619a2afe911e23b2c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d46a372394403fc80c6abed4afeb1fc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c342c8869b237ed1eae26e8f4db7d8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8003fa152057691691ced7ab2d506fdd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c00d89c78ebd08f4f743265bc752da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a9b3989ca44de477d1df88ab17a22f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ab2a723201a046a77ae4c3d447064129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dc4ca106c749fefc88f6935b82608130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edbe242d0eb089ef298f54a8a45b3bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26058f41e924f26b005aab0c9a797616132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455255733b3e9837f8ad22a218fe251133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f4a18ef57664929239f8a9ee2007c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10b67a7ef15cf2f08657027fd59ba6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0300b1f4d891cefd25be7cd5b4c5fd69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7930b16e76f55a90c4ca0cffa5bc6a20137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3640467ec7fe34de88feeb45850071138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01351f46fecbe5c766321a20d3488d72139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885cc71ebcde3ddb3061602722d973a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0d7d2735028dc29483493e5d5f3cb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00431a114d9ddc20bac706717ee4a2c3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d04bd608346af200a2f8d9d870cb11143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c15ef90b2b5ec8c6d2e3f0bbea5ba144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a3bc763fa243d5b8a5cb8a06fbfd75145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea1eb8fbe9b8f6be38ea9d83749d06e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7455c158c224e6a2763e56fd00941962147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d2c507b3ebac8783d8f3dd5bc9474f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f3efe15590aaaa1dadc629e5190eaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba422b6406371c89310fdd4d67bdc9b4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0590ad210b44f68ec35ba2ed72c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d77ef51737e3b8c1cd70967c48eae7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce43e7f96366ee9a7ad2683984d1682153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a24500023d50775250227ffb06944d4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6885fae9445e3a6281f124cc11c713155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad08ae89619e7c8ac23b192c00ffce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1f4f00626adc4cfa99cd42c8da3352157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afe3dd3dfc92474830948abd1c76c3f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7c4e6c5bba1ecd48d897037ad80a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032928a9d8bb39cf63f663a0233fb9f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ec91f2740ac04fa3cd6ac11f71641161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c332dd8a408cf859ee4c2f56cf3049fe162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769660c782283d85cb370d68f01f9a60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fa45ef7e1b658f250c590540affee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c206688e3ff592d378c5d27adb3528165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e0f9c631a774b133588c3d4ba033ee166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e63970689bbab3455b117e5aed241a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cc999b96264504505cc77f679c14b5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251cdfabc58631c352afd46c8c1612c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0211dafca06b759eb65f8d5b7f3f344170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ddd2d69aa40c6eb777e6a17a19855171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07802fd8343d17f89e76037d0e81adb9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec504ce3fa2f2f4b0bd95beef4108b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaddf3381533b7c9820030523ff5aba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9920ccd39b5fd31e7147a083a95a8019175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981de4744a36e4db89f07f4dcaed0b90176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3bf8be648a0e27cb4cbf40885c8cb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72615daa2b9b08f51f725447e13ab435178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8902e1533fe341e60c253e7573dc6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf5b83583b0e0cae0eff94b30c0e25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad76673f2184e53fa315dbcf912d521181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692ef1dc9aa4d8437d4f074f0efc8e7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312e157f5c518fe0f04ca83d126261af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46a3149b62d78c3e74fca9fc12ff60b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dd01fe0355ac2a992bb6bf4dec7cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bd6eb4e5c50aa7c700bdf815677d4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cec164c66badcaa4a0fc38da84ccc3a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01800afa44145c6ca94fe5470de065b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e672cde4339aedbc6659d578f328fd2d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b2ae9439e15091f11452948316d8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c178c979958b72ddaf97ab572650227b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6762735b10e8f32a0daf6dcba32ff9c4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b838cb71dc3b5b0fc895454b8af87193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8301593a593bea40d5af4ec47eafa82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de67c0a1066a5b859334d67e62867f05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849b9214ee666327c251422b74e4a74196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa48786203bba3d30efaa92d86e7cf0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d79cba9c85b57f0b2b525d1017dd4d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c917f079dc9d3a2adf87208834a14f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827098a7076e8e954fa0adb112040aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cf5fcf9090985ad18a8ba953b3102201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfba0e4b4cb64fa08f62a4c847a0ad9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd766407a7cb0c473d7b77f22e994b57203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca77bb1322d5eb254d5a58ced4ff663204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853bdbf318cb53a13b4ec37fbe478d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e010e29e9565ba3858b068de7fe61d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33064d3c74a95d680f43e4ea07f9842207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84430ed3467085529d1745931879ff10208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc43927ea9fa5b969f08c7978eb30e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3c73668d66648daad3b39fdeb2f29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723a6b33335da3179e05028bd83730b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84248d7ebf655bb9fced721623b480f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b8ccdd047c08c08da673ff9fd66ba213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c8f881be1766ef9ea41fc4a4870d71214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abcef933183bf2e5f6eca05d4a4e4f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24fa4f54c48d3208a13433c5291207216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f1947f90b59249abe11711335f490c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c691fa0adac3b5e2f2fdbc9cbbd6213218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0fa4316e138cf6c4924a75c3b70ad2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a9a27fa76817ef22e74e0ec5775e6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2240e5e6621e581dc2e14410b8cc0c5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34989cc8a9c8be76bfb4737aa4bc6d87222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023fd06088089cbd8657cc632905c6b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b593c88e8cb6aa5d23a2dc8a2770f718224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9cd43e2e06e99a826a344433f5c3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9198af6fc76741152fe0c68480e17d0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01826789a94ae8e597d5db7c5819d9a9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6741167a73ab35be1ba8c8453e637228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9c4170f65d734728c91f7185a5da3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6390d4c56d4daf178961aa877776a881230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f310243a7b22b2ad7c9b674d030c40231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e90cd30ff972c0904a022da8de1a1d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b35473d5646b84c2fb1f6798a6a41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e58480af3af43a595d346341386f0ee234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a8293bec766190b0980fd9504167e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02e1f18cf7008dfb3a566f871da972e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaeeecf4f9f22bebfb0323d16a2e6dc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d48c6a7e74af774d85da5a4c8d3c03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e2cdfba54e60a93805f40b7087fad239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7e358b438a0129b48b79ed610c2371240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143d59690444a9242bb216597c77456241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7e8c8d97c5aa45355a2f2ab1e7a2ec242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a27f280994d65ea52d5b1f76b41b2b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e336f382e18658f566de763c582f33244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f93ba8151e29f21b4bff9ad02ec7a6f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ba092aaf81cc7b21bf222d45db7c7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59a03a37f4c67e95d6d99289d11592247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24bf16927287c2d41ad6b9d92f586b0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ceb932712652ff2011ace5b794a39a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382388a70aa85381dff22f74d6b7123d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1de2c1b1236c79a6a286f14c664757251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc74739252401b2e9051617913f6c58b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba8f518be7c02392993b105124a020253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6fad5d63896d01536515f5173b79d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07a8e72fd2279ed662507f2d844e99255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75f054c954eb304bab6f37377d9a54256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbbfabc086f45a142c6ddcb044627c4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b938322a1e8a3b2af8966ca69fc6bca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca7d828244d793d0e1f17c2cc81c7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2deea2923bd950f049deac732a57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420c3beb326b82be72b35085f4aaadf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d34a99a72ad7604ea3d82ac3c853e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63abef6b6a7e1928de73065b3dbbbd49263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ccaa9a696ec786bc23c7e22de9f0e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f008176388e776e4e2ecdb3935af1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2673a58d3f1b29938ed99ab13af66f7f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a4647bc8c53fe515dcb841acefb641267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf27a9439dc13b6b991c093c6745b31268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdde51ee3c35cb924b221af6aafd338f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e8de3f0e56627921ee5ec81ad84fd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72282ed2c21a0e15ad046320045a484271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a8e3d4b7eddf7b739e2771750f745a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53280eef7d41262ac402fb4ce4cff217273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f712e885b03530194dc99de4f0408de274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534290df3492e9a72b2375d683b9068275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283c8f8a1c54364c9e86aa706f5f66f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fddc94c7a6ae42d4c5550d2ebc316b9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc65bcc32f18eb67ebe93ca35ef4a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77941427844b5a453ffc1552082ceb36279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251b16a5176d8d08eb236ab9067b9cc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194c3edc8a91b74cfbfc09b394af4070281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276923b6910ad5576e13b93175d8c7ba282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861b8f49bceeae9bfe1f06d899a65f4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce5b68a118a1887708dfc382026cc83284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37537c31a18b18ccff0526b504989887285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfb86f550fdf00e4d5da93f3d2c741286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48449a7323d9255e552d81791f5bb663287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafcfeb3134137c9919b2ec00e4ebfbf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481955786f165d380635b84aa3bfe810289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe4220792d9007cf16e93b2ce9d650290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf1c1745b343e733028835827b9cf69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c067c3bef9962fffd77551a317f94c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac9c5abbfe7a77f7593fae660a27ee2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96966ef2e4b7072cfb640ba5fe0df0c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526c335738185e8fda058638b57ac39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6f45b9ed4dc0184b9a824bb6e0cb67296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38da8e5099d10f2c6d3f90fff572b8c9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff878c073a863df95559805569185e79298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5bf9a9ae7daa2346245a4e2749cab299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a367deeed3e204355a0b9a05d568ad8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ffdec02d67d543dec87a38b811327d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973cb661789f53c6bfd163aa8840a75302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6576563bdd19c0be74768f93861bc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd3660f153ce8068831815a98ad589304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e3bcee514418e479a7e698eead920305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b850080a27bcf08e17e242b1f7dd05306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22101e4309a8e049012534d3cf5ed953307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0b3aa6b251eb621b402a631b4c44aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38070923f15cadfd6e006d59c12a582309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91106cb86c2296da25137244ca97287310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084fd37ef10672ff2339cbb4c65f0da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280559a2f9d10a13562c40d5d192a4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9cb7991ccc14b4dba11423e08a45b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed744ab1994291ce9ba3b2f01fe586d0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff15b123aed74ac86aa756cba54d874315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cf76270b8d4091f2dc6536962a89a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36040060980d07a78a9abfefc960853317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b4d0e4ecbeae3da49cbc0bdb90ad5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44b401ba739629b0c9890250ec31248319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d6a13339a48573e4b469a407006c6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965a182c7e88d3524b568c1a0e35d35321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb591950e638aecbe57a66e732b9a59322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4bbb699b03cdfd276b942dd58b687323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e629d90e2a424cb94f93fc1501598c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0274694573e4c624311c1e43c6a67a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71244f56b49811b4470fb22afbb5b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4da8d423d245e6cecc7399bc8788c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de825e9a5ac26c8e6f01f834c7265d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb73f27bfcbc965e5caf6ea4f49da41329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01d8a335a9c469bbfed6005a865b7d2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217ec0dcdedff65eb63e4890da3e6f5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d70f76fe187022cf8b4d6ae1fe4661332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a09afe9f961aa465bf1300c2840e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17117d424b33bddd6caf91b17f471d5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8860b3d376561ec282fe87bdd31794335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa6f8f0a2064c068fa3cc27326f548336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac482b94dcc9acbe8ebf2909f7ab833337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e6e156b8a511d62da4940816bfc559338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d783edbcb6e67dea03c0c0adca4b1f0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d86f7d24ccd36def2a8ad985d54dd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa828961564a21f0306613035ecb02bd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312b18c1f9bbed2fb1b8e8bc1d87bf1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277106f5b96022c593ddc50237d9ed0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a16249c225904b11afc3a42b328e90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f07a566592cd0fbb5bf756f4475c9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5a22d946d1213016f0e20d37ce78e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50981ad8a1cc1aada872eaa6fd31a8e9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c45edeef01ff37665836893ad1673b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c0067d050a3cbcdf1e8f4cf3a158d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c5714c20c436546dba7f1ecc8ebe0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0664d4b40df68ed5e22d9c157ebff71351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed78c28e4d35ddca5b2ccd65bfaef0d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c70051fa9919943be8f6c2f212c80f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07339dbd53f34637d512fe5006c78c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10b35769242b4c1028da6a30f63a747355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8865c9f27e57427c2f31383bf96199356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba662f7d30077be7b12e3ddbffc5ce7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757a442d90fa1c7bf020ffba8b5e18d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e57d31695bfffcd373b71e2af41e4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48471e69c9378ae44493f7521439b39e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1530128f560d02f16fa1624a2a5b7f6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0199a6316cda58e869d20fcfa6a12e69362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e47a2593cd143ae0100c90c8229e080363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789db1c6d791e7a259d12719755101c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4beb9d0a3baf95b40d1517a0762e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f8e50b3ecb09066ec8482122e0882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8658cbb675fd1ea6601874ce226c6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e434ce494ac5409783ff0d85dfdc3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17b5f8fc5e2c68f397687cc8a1a3dd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789deb49e688369a79bd55ca468e7ebc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb7eb0c255951796194efaeee3861d0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09765330a449f42ec7ac7b6e2258d109372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915585dc66b5b7f84a82832c112e48c7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882d9896b46ecbaac0d1dc6b161cd30b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bfff4e7910902b7a06774596beeba7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3cc74c928d11b77ddda26f26dde88e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ad2d8d2eead415a7ae19e5b916d44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d3cc0413f7529d4bf7f178b132e165378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56715407e1fd62f921aaf786244f69b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffa82632c94a7f65d2f2119ba0b6603380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814d433a5582e89284c419ab3add282381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8c3b7879ecd7a7c873abaf9448975382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a2c5ca7cf5f8cb669379e166ded45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861f248c9540e0eb0e35421b26db51e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254606d36cc55f256a242dc93f8c38eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4592f84ccd44f6af50f787a103af1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e946eafbc98a71d2c82140898f46a3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce64a3af0197c882a1e61daf6e688240388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72ee75fdff48e26035f5c6343b71f6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855162427735dcff42ba91ccaaa95997390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c803d0b67bc6e006c8e37ada9c23c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8533e4ca4a340931e3a248424e698cf8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a5954c8b74c77184225c5bbe0e4c26393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9c4e32eb75a0085d59bd9bb722916394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142860f6ae529decc95bc8b241d52113395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dcb58984b8b81116057df5f30c8e4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e42c1cd5ff59cbe0aeced0f4b51370397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d36a531d079a4fb92e82e5ac27192d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddba3351420cf3357dfa0308b882bb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e286ab98e0b3f164b676c880d3a066d4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b68ec3cbe3c62df6547d814753b82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bea9bd02e53eb9c51c3e84e6c3ba4c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5727cea21da18a0e9e43fad549aec3bf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b418cfb53ec856968a84f0f57bdb63404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b700d5a599ad178fa87ba9f2dd06f68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bf35d0b7b4ce6c894798efa7bce3bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23b7b2442432d5436e5195bc98ecd0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac8ad6a427f8ee0c561cc7fd49683b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff07aa0c442721c7c9c5f25f7acbc22409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c049f33fffe1f74f708f9edd0378ee410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40120deddf4eb10b9c6c60c6f83479411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e88d9aebc9e2a2ff6dc426abd2ccfb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c4486174582f2e6b7cc54bd29de114413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e91a5f47ea24640568348f06e0e40c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa09bb33bbb5f383a210900569ebfad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a8aaee79fc73537c7a40936e06e59416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4becd0818c1eb6607c6b24be101947c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1be14b76c20efbed4be89c397359aca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26fc4dbb515c20b3b0100564480cc16419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61caa7ae19bdc49ff3a838e83efdd7eb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b80662f62740ec9d9ad47b6d4b1c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440ebfcb7e060f25d30a53d5cba55668422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8f675993cc59e1e8bfdcfbf261738d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476278978d0fd6b2498d245e9d7e42a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cc892913aaad0c435c4527f740d6b4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7fafd31e023a8862912945fa395df0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c34858cff1a9ab1f9e89e6f62e9ed5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231842a2d42eb861f9378a64ebf4654428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389bbb698a565138ed0ac4b38464493429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70de2e95318c60a33bd95d1b78f673a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef918b20cc036d1f0c754e157a3a179b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24554676d8289dc0527cc94a82e39ed432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587255afc50522ca31e3ed724b34b74433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6a7f0508b826397f3328e75775031434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b162a2ff13260a4b512dd05b010211435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbde4917c95cd8ae681d44d94cf6b45436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808ab605f859b0610a0f7d99c6684b5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990f1155e8c89ecefa529745f4197825438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99cb8755a740c1c91f22c889ae2398439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b21ab25d1f88138b04d0d81bc36a1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd194a3eb524feb81cd57e5a1cb35c06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e324d7ed06706c436b27a2e11e308442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcdb794995cd46954ba2d379575e142443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ad119050a6b510763da3269dce4787444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92908071250a65a708beb3cb2fa2134e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f559389f07ddc0dec2b90aaec18c6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be894de91439c4d7fa5b299ace58934a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab9209a66d1f585d419043e554951eb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02107b4fea54b162c08123a4477e6f08449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc99198f9aff1815be6926c7f33ca6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16fe773222d42861dacd1fc9399d946451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe5f2f1d3f83b2129234c6fab554cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f8813b2cad66eac1c3808bdb1ebde453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bf46223abc44eea0aaa6b40c1b4ba454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bf877e686b6f9deaeff6ce2fe39c6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52886dd94e6be48a17407b6b7e000b6c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51980eb11b070dad759b5f5c3a1d6090457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68744b0007a4af7038862cdd3b955df458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e42d8bad4d1985a80b5f0706083adc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8500b039049d24244614c33d23dc8b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c657e640e3aa006a68bf0eed3aa8c038461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e72632026401285975516796f349fd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf376c3b59182d09237030437d5bdb1e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f630188ecfc5f5d2370f57b2355614464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb75c209fbac62aafff675447b4838c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22865490a16b57d1418e4a90b342843e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbbc1f919e8c206da37258b894ea0e1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859687093c6ca13115117feb41795521468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4257c8b557e38a08e846e5d5515ba459469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021981f019c12abdaa80e14642a8f8c9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdc616c3655f8372ffd398360f23682471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3963ddb3abb17796819cab7cae18b0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db3c07d8ea34564df22e2c63555c9e0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97282c8c09d65047836ee7db1a8a5f05474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88818f21d1a0bdfbb559c22998461217475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e846e2e261f44930535cff4ac7ed4f476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eabcdc6aa8321c66eaf3e3a421b5f5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1800e54f5aea637c3bb6dd1dca6e5b0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb3f7a22a2c512a9577875ae52590c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17841cef7b31efb71ab30cdf64b4f4bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d27a141bd28a02fddf990b2eb11bdf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e7c6007618f40b8b17f940e0677ba482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f9063516f971f2055235075df4045483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e081b329363bbb755f578c45fdc6a6484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5835a772a31a9f50c2a2b1c211c02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c1f9e2615269b271917e092be8b18486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72950f1f48c43ede45679ebb6a160e50487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef56e952c0f9464fed08fa44cb8915488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f66316d0170d932130325823826e84489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86724cd77606cc14c19967ea3ff9575e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9164642b7f127d68df1841dedaf297b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074530ebf6eae6d89d4987dcff50f4ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75766bdf515d99e7a22c6fca3f97b664493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07cc2ba98e72716729cf3ff03330b5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b6283558284c5a437d1cd036d2cdbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed50609d85c2a85b480ca2a893dcf0c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff726d4279b53599a9ab2bce313882f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4584c885b03d64bd1b8f606e72de8e0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774312d4f401eeacaa57432357551d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb050188d017fa9ba5abe04f90b20f4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c21e8d19d9d7d81ffbeddea13e09592501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056104073dd0783655811dc7433755a7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012124b2247a61414de70b6da532422503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c654b512cd6b28a5095f2a354dce279504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443f936ca0b9f1533c44532d52c2debf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f22eed2628deadaf9fd6cb019a90b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235540b46e41dbe910a6bac0c829b24e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191bfd2c3f2fb5d70ec7d298e36a725508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2dc694f270addc101338e8d889fa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f0e0cb9579d5dda3b6f1ad95a3cc04510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a71c243b5d911dd783f89a4ebf4b57511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e01ba19bd8f1753f68bb991c0b2c3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbcdf38e5bf9e5b537f191744c59099513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743cababe06cdddbf2b4e18f8d193c7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cefcd60d8acb3cdcc675b7cd634ab515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f952eaf1ac639560e7fe09cdeabc2c1e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa8add34d55ef794e896dfe1647b642517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b878ec90503081fa640a5fc5975802518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a286afcb5b6dcb34bb6758fb8e156519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337c8c97419e23b78b16e1bf0103dd0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197336aff87eebf7c52a43f84fc91ebe521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0103a4a6bd4dba37675025f2851a6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc8f598ffc9138723828362c73c43f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28d8b651677cfa11c3427e609a4190c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46564c594895ed5a37b817a5161e5639525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5f6f1989219da733ad498f263d0be526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2da648588b377f5a1658ce2bf1015527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29e0dfed6289510ce4e64b6c777fec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52826182be50bcd91cc9fbeab99cf442529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226fec2842fc20c5077c3bce45f4725e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104636287165d09adbbcb61d75193b4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028376b32aba1c45c785096dcb95466b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbfea9ea447688a579d01a328ee6cd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7be05c7fe3e19a9568a7dc92cfbb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e90357fb225a7519d12ea2585dff2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9565f8a6c631425dfbf5d2d481247b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57404a9da0f18c7b0a6a651fff80a9c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fba17bb8fcd36e29da29ebea495238538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef965a363859000b03387e2ce219fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e3a1aeaf624326789a645e1ffdbe66540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bad1bc0d9f469f96c8a10b93fa7d67541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dd5e6fcb44c481d7a07169c6153ed542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57da2fec6d4dc54a91c3f4a69f499d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afbea3eed3020c544574a11f2fc829544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4785feee0c3091cef1e2d3000486921545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0402a8661f48b1eae259f3531d897c8546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43913e913c8e77a3bb0aeba2b3f03294547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1e22ca6276824aa4b5f14feb70b428548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267649fc31c35ada8c0fbb094da83ccb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007632153e6cd4d6d860fbf9ed25d001550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3550fc4bbd573d7e89dcc7b683436744551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c52492ac7fd9dd267fe625b268ff51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771099b8594aeb939b1f01942f3202df553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1c46001dc62a3d6f3af1f78a3ccad4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec537d0a1d39de57cdfb0fde12fd8a3d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f41a23aa6d5fe12da7c11b352ef7a5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d9077ecf0a243910324913bbde01d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a4e43886651ee6200165a84b4d93d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d35f3dc18626e5ffdd7ee6e49fda0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6484bd282c08e02df94557edd8579a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3bfb2de1af82c49c7072a0d8679949561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7985e5da35ce94d9eb996ab0ea58e147562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390a600d7f547bf743fb564ee34ba31f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95394b911774bb21ddf5c2e5c3f294564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85955051fc650916b684aa1ef429bc6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989661f4e30246303ef63cb368f134a5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ee92311eb62871ba7111cca58ef5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b0e120693ff29667aad7b0c3e1dd29568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e3ae7e564c2ae700c26b68e95166e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49703ebe1e28ae0e5109d1d35b270f0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c4b78da3dfe8f9ac3bcfeb4838b38e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882340a3ce7d6b5059cf1dc67015e797572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf5c4927382c47e597be441a787fe7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d962f3e22e7a1304cc06fe4df8d343574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675c655d9d7179cd1ae6e36b32e0036575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab6a183875f4be2e0149f2103de7b0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012ae2798be5a7849c76c857c38c362577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4683e964873211162cb43cf6de18e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf967100f54c8f9ab0767366efb6267579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e6e6e85015c6a1c9140070d853300580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cbf93ac5050f8eaf27cf5134b46a1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c61018ebbc087eccd2be2d470ec033582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a3dc050b352cb38ef5b2589377295583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83064761ee84f5af0c449c28eca147aa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64389eeec64a3120339d9c3faeedf0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259389c22cbfcf2357dcd98d7d27fedc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cad85aa3b341b2fb353d41523953a5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331862890f1cc4ce6f3697f941e8d62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338ff39317cb790623b87521791bc20589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0bf3121a84a0973ce6687f8220a19f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af55dfecb4c98ca62eb13426ed1adb5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313aea4dd84655236f4732af495488d0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c833ab000da7417851ab2df9f59f22f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b79d9ce4e3546c18a0b68d32d16a85e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69fb30b6f6a39f2923349dfeae63ee8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7cde8bbd02882b25f324498fd3e1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e67e2b0a576370f0692f8100ee885597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f600e1c87250b410407d9dbb88401ef598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b23bb573f558bb1a87e82ae6244aa5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91531fb0a9d97d80b5d77747a5e7910600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4351d8a5c1651c23546fbe1c497ed64601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ebd754aca6b685207cf38b87785ab1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c32cccd07f451b04182f25c05275e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb44adcf2856a7316cd1ede0532fd3a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d69ebb18c09707fbe41b93fbcec39605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e3bb0ee5c3c3a9c8b8a569f8c0831606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958b6dd306de5be329526f844e859c69607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0483bc3d001c05cb84ba2a4fd107d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a47446367f5545312e8fdd209711a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12208efb7851f76cfcd691b3247b4aed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a245891cde45e0953decd780c7353611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb04932439857d598f3a1095ded7b6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881712be312b3404a288c3480b81632613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0cf9980524fb6a846c981fc29abd98614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edcfc898341d9cda21faf68fd45c1d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0caa499aa97ed4148755de516ee913616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d131dbdf4897638cf225e1c9eef92251617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137eaf2ab5c01c5736d1333c24b96915618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4875a7de7a1e13647676061f548ee3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c8379b0f9d952d125bb3d0dafc5f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8534e94fb3ef128378fb64983da51aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b158ea990f2f09c2dd1d40431c7eef85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e896fb4a94fca867ca379255776032623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a931730567e68583b74fb11270e0c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b59da47f3d7e483407dce764e514a6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c267f6709e298bd4cdd12a168574a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c1fe7a552e491d483fa3508ee6de3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07545709b2fac3d4dd22a40f56154c36628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115c8f62346b0c928bdd90dbf46d1974629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edba0f618d9c2116961a50581175af630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e087b16052621435c1d1c8536ab6c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0dec676a60fc81e62535678e63582d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0975f4846b2ff18bc7a555205361a71633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c81b45806a713759d871039969f4e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97bcfa07d8cdda2fc7ca9113d47ad1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90432aba7e4755306f9252c742cc3df0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f545ec3d5bb1dbc28ef6f147f6aa5df637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01edccb017c1ed5c9f0287cffca624f4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b10243d68025d7a53817361065957639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6faba4125f2e01adaea7ff92fdcf1f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbc39e48857aba8436baf58de109708641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021db8d2dc779ea5f0d08cb7754f84f8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39612e7dc719c4ea4fd83c6cfc534915643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08d62dc47fb780d5a126863032cdb87644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d937052db76fb630ab68f1633c0772645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263ee3a83b01a4b7ab0bf53c7a07ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb79ec732a9e76b08b5d782a887b616647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed1c0b47bf02d2427984576e4f991e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4be79145feeefa527d877078011124649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe0e9d21adb79e3cdf4be9d25d76a61650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a4935a1b0d19573a7ffdfb2ccef8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829b3cce6e5872d9ac532f03310600a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3efbe8c5fc8c280169c78f163561d64653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8768f2a8bc0737140a2f47469747e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e1389df2e4a9b8613fa6d3f0245f61655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb42f67c6977ca64f07ec7b5973c6b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4aa9387483ac14fcf0741329063fea8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036ed5db629fc4e326362dda415094e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a6245efd703d9061c97f9bee3ed0f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81651d03df0a27fc14cfe24371bb276660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27e403104c4ccefe0c45b6f381d1d8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb141156fe30f292bd9146f6d4714a5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b17d57d6a3d262124c6c6e7fdfbf9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f7665fc1edf0f9c60aef01a8205498664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66fed5e63aa7301b93d9c1d9ee716f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2d82429a5befe4788315c22b24c3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ad437ab955c6610fdb5e3f40aa310667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc068e40eb2fe599704b3a12807e84668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0c11f0fb84716c35be3a3ecfd3599669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de546e66e6c860cbfe1cb9b04690d586670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07282dd8d64e051fda1718c061d1f3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af8a42ebae75b0f7a25d30b00148dd2672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b580057786f056590053a349f505367673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a3d8954b5542933f26a8aa7dbf728674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4ab6d1b17e122f7b1e34e14c01936675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0846d502aeba83fdbcd075800517c7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1f676ede1bb52e35ac39daa3c694c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e207ef141cac868f01b88dfee6631f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab94b112ce808db2c74a750441efe12679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec422f25860ccc7d030aac398d63ea7e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93daa1ed2704e9f5e710fbd78435d77681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1313239cfe6fe48a062cb1b3012ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de49b36caffbec07dbd3393ee50175683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9fd47ccb4d113e5de2e14eef2d03684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6409138a7d852664cbf339e560262f4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e763952869873320cd99365cf27ac80686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b5789a35dccfd7ba53eac2faeea7b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c243f1bdce148b5beefcc2a20d07c91a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f64146ebd3f2e98dbf3078140e4c821689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98578a74b5a72863990019230e9135fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08490154ddad410745e6b53bc9e3203691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313b258737a214ed32f7369872f50c0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b0b0ffa9d54d823cb84021fe02bbb1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab95af78570410132609f6239e3e746694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54b0803c03c1b16e4755c23ae1b46e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da13107fc72977af2b60c80a2f5d87b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46e611d199645c732df634f8971dc3f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0046eadd668cbcb3ecfba29ee773780698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843a622ab09b3eb034d662eeeca4e145699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64f419774243cbf1ce9b00bb84be12700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d227c4bbabc5cb4afc784438215866cd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e8d1b68feae0da84ce968411e5320702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a17f4770ae244929fd23195e5a6e76703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e5cfa3e531d0c4796dae4fe402dcdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ae1765de25c7b310a1038a0f15090705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6074d147359abe3faa21f97a0d95f63706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c3daf70d025b4bcdd3a2b84b6ec53707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46c0456de2772dbab591f5f66acc2e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d385790789bea0d2e320c6c1e6d303709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedafcf3b3467feb557852c056ab6528710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b072873c8881746d7e836a995a6614711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993a7750d15d7cea3025b5a49b54f3c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9618ccf2bab6e22f4f1b95b45e1647ac713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c9679e974dfb9e42ff67085d365b6714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a47fe952535d44f93fccae85365f1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f67ef9a9f04a4ad5673757aa91f32716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a44d84b790f236f35808bdba473c45717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53d33eb54757ee1c697fbf976500c01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be64dac25f10387b6c0a355228e5997d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc659504f290b6ed53a9e41bc2992a2c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d45c59e877d7bb198bba236131edb721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2c2fc8faab04d77b33d1d4c16f98a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35424332bf5eecc296f572714e9effc723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b331ab821974785ba1a5a7777b881a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b032d4f9a22e86236c7883187f697c2d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0adcdb0923ed28f7563ca83773c332726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f35dd283b88c2dc2f142d878ed988d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51c7ef69e7c9daa2629d4d39e16cf0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e70b94d9314138c36d4d15a74f10a38729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049761e5a45421ed53988d56b586a9f6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956f1406156797cf9819c2a3ef57647731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f72961d59e4516e2a36f54c05867ba4732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7683a3363ef19828dc5a26e21ff91d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3912be3fc8560ed73133cacd6cd8412734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add0a59571401aed204aa512efda627735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab14bd662dea1384cb850287f51db7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db13ca31df2cd3c82db2b49164f35c7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d875e1c38411c8a348e9a39e0a5bba8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dd85d488b6db6f216a0d458c931257739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766bf96cd552900dff3ddac6b222ebb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1897632f68c5f35825849bba933891741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37295e573215feb80394297dc5464e1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec75110ceced31eed86d3f32ee27fc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6a38f89fd6a1931a48f27cb07b8399744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be2df748e01863c246a8625b781986745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe77b92617e0ef06ceb2866f7e6df4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4717e5ca7e19cddb6535e8c7aa0a48a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2f29838a38e4438ac9861c4da17ff748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb7f1d0ca7f12378d813b04528aab8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc81be71d939a9e3f038d4f232b233e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8865d9703319a9d3ef61aba2e9dcddf0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f835584c9c2f9c69a89f4842619ee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c17a0063b4586d45b0820682652b94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6175fa57d495db785536d43477028c0d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d029c168659c825c408648b56674c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18822afdb243a781e66de927ee9cb9b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d852b6aa808c191dbb262d9ccaece757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e4870b9b6dc2b59e3cf1faca268b8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eafafa14cf882dbb21aea107b16e4b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feab97dcdf1f7e8569b04d104d502521.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184af43e6326ea7a577ac485cc5cc9e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b638e3205d181217788bc31325ea06683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62558a9c9565ffb08d15ee63a3deda354.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94717bb893ca4f9b58151e8f722a6f715.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c785a518e1d632ab98bd85e0b5078ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e0733936e750e29ac2d0ba3adff4b57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313789093c178d675ee2cd3f5d389ff58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425180af7e8eaf85ed12641b6fda51b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e4db8b30ae3f82ae83be85c644330210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e1299320253b529e12c8bc09d69e6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d7dff24006d29aad2462fa8854a2112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9397df3cc3537adcf36f54487c19c1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90f2eda052e0bd80b7acb28137aa36614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0502c512d1ba763e1618692d1f7af6c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78021c24462681cb43d43ee7dc3329ec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a8a2c0c91a47ebd610ca5345c655617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e4467f6c9311ea161971ed55066a618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7042d2989acf3a9608276b19c3fd0d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652c9f40250b5f23a59e2282e887bca20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c374fa1423bdd39d4addda34c7add521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab680a5cfdaa284ac21650e7269a719d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e115d4249ff0fae705097a2f272dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fa6cd599dfe023955576d2dd7e7a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbf6ecd56b5a0375011bc20efb82fa25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1248fe7a43015fac9d7ff003e525eb3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ea7972048ca8d2201d777604cfcfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d32af0dad5e6bcc6e2d41d57a40cc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67ea904112ea11bd2d82ec78544b85c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b87c38c908c716a24d130705f48480d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10965d3bd659e58be34d2ad4cf7873631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fd9a6397c88949338cf6775980a0f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697855c247e2716d05005902198a24633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf25e861c9947ba0874a9d67868a24834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5624f312790cdf97b8d13efcb2377a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d875435c528814abb85c14ff9cf84436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4b1ae096207b6021f4ecc64c56cf437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de85a88199a5c0187e7ba8e41ed66138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003cf073cc4b6b5eabd914e4b6e8cf539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244758b03c143413c920f06ada2d4f2140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf585c9a5e74be660443f8cec990d9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fe3b0fbcadc46a6f28e790643dc1ec42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3322ac2017590c1dd56dde92370d6843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5df65c6eafcf39bb8ede50d035377a844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec39ad00be4e063994e69b4311e17dc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf164498475fe6d34eff3f80cb7b7ff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2454970b73de7247b681974693d5f8447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23decb8025c999875d6fb6acb1f7c7248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f35bb98bb2c2b5990ced9188c6754949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47063f96c5cb296f6e8d442d46fb8b4e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a667b7a7c559aa93ac3758280b57a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aadefab4c563b138b2851294b7776552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fac94b998ec4ca452e2cd2c897a4f2e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5787508db9259983404c42619d3e7be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb55d9fdd6ffc5fe0127ca56a39b9aa55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10da3e436eaec8262438cf1cadad277556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f5b7ec7bddfa4a65160f06b78956e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930591e3ac212b140f90e0edd97e5ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac09cbaf4eca4f7ca0ad4e72168516059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e637d1ef1508c59f6b40eeceab9ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b08d2992f20e4e070b124bc290308e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4eb02a6b0a5d707e1e71be8715740362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce04656c33b05e7d528214dfed01e8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ac9a84c4fe6f0134f433fa2f13e8164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460bdb2974187a9e5c2d2582ca28ce565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb592b4d27fd3d097cf31f3ba11757d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381e91c9641d6134b39da55c125f31e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed50860a50b9b8f2de7785c3b4ff7d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cf5d1f780716c156f2720b1a2bee469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f219a5d97ebb1732a3dd1172fec61470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbe6cb9a35c2290de94857f400be0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9792755c5b890f4b9f3fdc79fb819372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a631fc18860400c55cfae76b9814ee8b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903aa4004471c0f76507aba9466d631874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695afa5f97cd4262c5fbfc43d070ae7075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6932d8b02cdb01ac9bd5891676cac6b076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcbecdeb5ce7149836e7af0a5edbd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf46d0cd50f9bf218d1c82cccf6216e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9ad930002208ac9fea5206c7ba74b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f48d6dab6c9fd93abda0fd0b601a7b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6418818ca2861028459805402517422081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8156562a49f807d33299c2c5e5c9da2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dc2a6b0d9cdde0dce25bdad8992c883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6a624df4ff658e39c1e0bd480365bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e4f75c264e1d39effab0e8741625285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea18326b88b57e51043068d0004357386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4da8ed22a4df756348def4a68cf4387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c4c2b88376e39419dae58cfaf6b46888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5dbc18ac1a65e1631cfd4782751ed89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686d928739ea5faab8e6e42d400433090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6c0fa1b0276f0c93e9b5610a4e58191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1322266e94618c5cdf9f409c16650d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4871f238aa51f3b2f571f2a1813e9793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf62899277dbbe5c4dbf376e44016494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b8ae2e9fecb70f75421986f83c0f8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0032b87e642fccdfa6304799e11eb0a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675b9107c0f31c1d2ac1855925174a0e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f4ccc2588ba9cf1cf5f025d0dfa3e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f5fe9e94d49871f4021fa3e55ac3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f5012aa7c25cd660a4b52d04fa06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae18a9cd234d51c8481bb694dda291c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931f4c6f3e064bf041aaf84e9f24e9b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933560e717f35b322ebe886ef5f7a5a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f1fec519ebbe0f64e2e354994aa0a6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf32ffbc5f29634c0e127089456e068105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96c2e043344f8b822d55457b5b074f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e348c97b9a39e0560bdfd82f7def0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bd25077c91208756bcaab1499f89d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c99ce310841fd8ad1152f12ceda25b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a93f4b1ac43baa7597d4ca167b2c7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20160a6bb794a9eb6f46988570e7814d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3599be797b524c0813f9d7dcac37f1dd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44e4ac95928876659ac3390597a790d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50985fb61945486edf0a81e7399949f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abc96d286bb518f4052ef912d74eb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3720350babdb0c1357cce5f83a0808116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96399173ae3fd4d85d7ef4aa6a11ddd9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e0fae7bf0ae0c10542233dbdc4a2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e481605383516355b69fa94290b6f1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a97a40bac094966ec744ee94d285730120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4a1314e4ebbb57d3bc1803aab5ce6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ce034b31f1f3ca74056d5d979b7e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a000db22ce5f15e8845430b886fb7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93f0f1eb6bdb58fdd598b9242952dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624450bfa4994599d6f8e1768dca070125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157c1f020f7b0bd9b5498aa308e163b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58977e4d03eda871ff5f71460172b06127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeb1987f1b4f9e7f1933db89ccc21f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e421fae289aa162a1d4c98b84d5bca1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc6d08a8e39751d3edb49607109a893130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63501035901a61781fa22e91808b916131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5d9b27f3211f799b8342ae7f18802132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf07cb9619affef82f1de165fe8aa7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b8b5f272c80014abf76b4ec1d7e441134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3a865ab646adc34b00ecf59b22467135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7ec7f61df4b4832c86c22da543d9d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d64885801d38a8e41bc3d4634e37e3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14789391df1e703a3d606b83a0658e6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbfc769f7eae46b5049e8c0f1c99960139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d45d7a0406e93a6e50b996cd7402b7d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1715ff215f9a205803253d9185bb93141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851dd2d690e51e3e177bc8a43f82b8a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945468a853f94c0d083207044f8e9539143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e094ba3b2401df54c53b3655ec258144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dffbae940b8fe5cb4f8913851b7c98145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ac3f7b52f6efc09b0e841751a035a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d4ee2cc0634c4084d5ad4034ac5c4e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96e9634b01fa581af11c37d463026d9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a300f415c9a056f97b6f6f5fb00aa2ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3bb603ae34c27f4a94e2762c1c672150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35866f3485fcd25ba7ffb86fc6375da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c649b4501cef7af9cb527711db0111152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0e1defba5f675f347a37b2ae541e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d8aab50560877525d237880311811154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f9b24016417d9ee2cdb83ee72f001155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de197a70aed2e075245b7898c60d356d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09e04645e493badd84555dec3229083157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c080465d2aca1f5a0934e4e9c4817158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebef3b1a51a66ba0ffc961a8b1aa119159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cefc777b9f5bcfd273ce1e221efa7a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e5fe33cea76390a76d4e55971abae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36586bffc67f9c9a0089cb8a88e223162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9667da2409cf102566a20e2c647ccf4b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1923d8a48c3ed837923cbfa8e4c7729164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3656a16b02f5232648b7c524f02301165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95675ca6a746fe50c3c972a15bf826166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0b0df2cb803bf7d1eed7505f6c204167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27705ba2cebc4838110024e2516cc2cb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee03ab9670f8820408e42991062591169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b20605110608f61639539928df7668170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f7fa2a552e2d163c1932f62ce5220171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364bf3425c38e5428346316cb58e3eb5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d5408ac9d81a1a8713f58b10c9430173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fefeb4f9b489ee362610d3e7f900a1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9004e1c4e7fb078b8be26984a8f73a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e495554185df9a55af3fa5a590417176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf7c7e1370e8b7fd8d2c4ea3fda654177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe62752b48af2261087cf8d5222b088178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6f93b5d13181ee2d981c174131dd1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d597ba6a66eb6f1e8164f7bbede59081180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e448a011f03d54a7fbfa06549e485181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c382a9166956823f4561c9d6f1f12182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c6f564a3d88697ce5b202c4b21111183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86854fe7a6e6d860adc6a35bdfd1c483184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a87602c5ad51406fbdf43934e5c5f2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a8ef19ec0176cf73c8d22be1ca183186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d59d37112d942c7e528537dc1a78e2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04a2641498a452c928243f5a9de6518188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d12f805c2c89cb520a6d4c05728c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5cba87a4efd5bad4524d9bebbb152b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8196dd9babbd356e3d2214c17cab8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e32cbb388fa18aacb5c464634f7926192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2567ce231e58eba0ce66f75d9129541193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a87c5c2e119e0381e30c73b3fb6d70a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95526b4560ef5d508ff470e734b7fc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a08ac763269c3fca3fd71f6145ab0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869b2d2e7620eb3b27f93ce1b58a4ff197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf124578d3af73d1c4c0512f7a0316b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac3fdd963905a788d51c7f1febb411199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bbecf2f22eb93244e8c59df86286d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5824313c66b68537298ac8f704799b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31dd211455e2ef48c735046d965b46c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d4d24d3d71ae6860cacf882caa66f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea298a13b9ddcefa3b1e6b41ef32626a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56013d479cc594ca2c038f372e3f3fd5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a0e82439ccc05dcad8b8c387f7d40206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd23b2bb2af6b83198213dc670b7cee207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10a1996f69eef413558bf00e2b05476208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ad0e1cfb58e76d8eccb368e5b5ab6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea18d83dedbfd0c5b8b87999f3e9e8c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c9c9f43451d40577c629ed65ae6d19211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4adcd39cd5440f52b93674b98032e2f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b785ecc7827ded5f03b5ddd539a3adf213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f1174a9b7d50ac51281fe03368bc9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418737bcb0e69256c5056c7e7d801186215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c35bcee1cb37c0c3f93f0f121e31f6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0251931708fcf9e5af3e1511d0d318d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108c6017f348ffaf3f7df27fb4cd06c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8954f1441fd1b3fb38ee337177a1c781219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c7952dc6949da7fbd62f6a43fe0a0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d45cc96666f0cc8b65bc64b7ce303a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20853b3511379d570e6b0527940c4b58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cdee648faa5b0fcb91dfe9a79245ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47325e47afc08ad5e60e9acfc5fa40ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410877fef4a737b821dba4207a227d90225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfd8ecd56ca942d0193c7f86536f7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f3e30653bf08a14061012779c42c2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06a53e2fc15387e1a098762543f1d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfb4756973e5ee6680c36896f8da912229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5582eba4c687ae69feeb0f68d41cc12230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eda8dc4fda604b66a5de857076635b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b21835b22214f1b628f4ed66d3fe8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c8a9fabe97e91a02cee5db6b89c8a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a7b4f5ab7827f37b165de9f11af33234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e9dcc33c0808a749533f8729813ecf235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382824d3c2b87c8c42941d690dfa16a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd6192e9304c728d6992313d22fad0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e891410a7df176745b63c42bdef2a8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15602bad77d93228d13b4f529cfd7db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62993d4ed171773fb780cf5f63a366e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b667b9466983e15057b4ee4a9f7d08c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be27c4b24426edb310726540836a15a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e911b3b3412c2509e4ecfb1550473243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c33eb2f6fcedf74212a472713e9797244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f02b1cec5c302f3287297688f40d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed43ab096447e050cfdb29e162bd5d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77200c3074f17c598876daef7f374ba247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf564f1c34f1ae01b4fa06fa8b50549b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66717a66b8ceb57d59c59a27ec8386d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0612444ea7ca378c66bab472fc0df23250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01925fce4b582b92be0ca3faa6b5fd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc1c641c829f4ac452162a330c64a63252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8a31be255f2af86d01987e988e302253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0383aed541f3a58d7096a70b4ca68254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32859a58427261a7a8b53e3742320ceb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b2f76c9b3f4353e134d0ff53b3edd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db0bb33f18ac5a5b9d5a8483ffb84ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7bd2bdb875fb43062c2b69918b3d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462f7edd63ea60556cb71d8fe1136c2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504b9221085a4340496e9036bb14c425260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7992b1ed94ddf9623af36ff2286064261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d43b969cbedb9c9b79ae191cacc814262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4be1afbdfa177555d68dcec3229cc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dd7b78e04feb3c99872222b1c65a67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5115318930eef81f9683a4514a4ed53d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce66a5a33c89c5bf504aa2b3f0d5f7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fbcca20a63ddcc257ee9b58ca76dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a78855777dae5a203610d207ffdb6268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229754eab7111a39ecbc651d93deccd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb91b7c121a1944b93aff85fc9e0439270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fca3a158c9e936631683b8e84aafad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8685af575cb18f3b391aaf87d41a3929272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02ab73c93e7226ea377331101a18bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9618002e2a2710afd460d5ed343604274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879e1cf1e8b9802214eb9da80609c1d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043067ff035a3f87b14de5c0e13ebeea276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ea5188e33fc99f3e66ae4cfa57ab5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2c1003440640f7c6f30db8978ceda7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d16bb324314e2989758d1b07649e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a78878ef0c75ee121185156625911280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e2c7d78fd17a24f4757da1659f25e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d613ec497046f46d5fa68ed25e808282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8d139ec8578573c5b5b4b1798cec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a824669822f0af614a036fd68a64b50284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cbc2102fbbf0689b99d390c30ce4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3955e094fe210f7a56f9327a018e357286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21991a2407c0ba196bab5306fdfe6c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4611bd2e4c3ada2ac3f05a0012a5a7c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4a5ed3c7e867dea31491e7e544626289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38ea8eaf12da672390906e9215c7c5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177cade480dd9b5af6909dcda676a8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1054ed843355f36d448d81ad80b419d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69293def6389b3bf3194ea9151f3080293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33727e5270789ec939d62399bceff40c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979215aa1e70539877a4f69583fba25f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4c9a9a2ffc0ff5ee58f3acef15b63d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a724a61be5db0a71da898327248091297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e252b34616a76a67dbca5de1fcbb32298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d34f4cbbebf50fddac5abebf201563299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5156bc1be80081b36e870251c6823300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec33518fa66816ce3fec5134aac286301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5984ce7daa0ad81ecba73a318f2fb41302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d5e16a2f2830553f71a4c5625d329303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04e99fccab374b532ebfaf15b92f1cc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550e8806a76e9bf39a833418e3bc2337305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49788b618c756eac8bcff0ffabafcd1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1555a21ccfa64581ea6b23add7dfc8b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ac677ec401e6e481316194824a211308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc9f5a7004545d6706dbe864e4aaa9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81301a0319e69fb3f0a77a0f6658623e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53658cd0c6a789171eacd506da122bc8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee514db1c4b6c7267d655b59a7e00a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed935881b7cc3276d4c92969ce51f1da313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8be8a67c74f384f47e210fe7af6f5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac457d50c6c81c6fa809cd00f1ecb0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5cc19e9d9e80413fb05f9e3956a10f316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a848548bedf6f743127e2169ec321317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24fc847a9a0601748a1de829b7dde5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de4b563fd0045e43dbab084689b7991319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ac4c44f68cf880cb10e69f777195f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d6b43edfbb63e303c83a451de0ccaa321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d5d7319cd00525be0e02581f9dfef0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004e3a03545be1b3661416f209147824323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475ff3a6c62b2474dfbba0f5b23f6d7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032b7d13dab9fba7eda5a876ef37475325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b1d9447976287eec0d6a391e4b991326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bdeb48830aaad383f6bf8469d67305327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd591617320d7d6531e56f4b5000ac3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506dcb19a96c151ff2feaf9065ccb03329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3870a9361ab420c0b8b76450e84300a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023e3659a77cad779d0d98d33108eeaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2e791c41128ff52eecac2bd3b813332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd277ab08962f4263b9483895dfebd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3fe26751d339aededc0370354e558334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c1270b35cc58d0adcb51757cae97f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac0f71ad75d18c7e3d16dbea32cf7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb20f99bfb94e3f84d806f4e00e1e74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f73310dabd174ae3a4769f758cad0a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f15efe8c5fa20021d273200c893f4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73648eb4ca369fc3e35944de209617d8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f7a9226bd07cb1b74c6dfdcaee3e9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd8065b2fbdd781ab3da842b3d2ff3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c018e6160b7444c52b02070c8a625e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b27c6d9c46544ab1c8bf6bf44480cf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fab3bba6c319139c721f916016bd52345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07954ce7a77395faeeffd4a850805f7f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4360910be11d04f47ab1aa7c0990fce347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7049520b93b541b89c4952071f26f1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4fa5b1bec638a605d707b49245ab8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60d58a2784e09b69b36e93e687c9751350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f84d3a29971290c5ad372921d22b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b0c262c20dec5888ef79aa66fb928352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3ee27ef479fdba77de90f9d9ecabb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12173d333d981bdfb538698fdfce3a7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c247749e8e3fbad4c75a738350b74c6c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93f160a22cf5c1ab4f6c9d2afb09cf356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6010f191a64a0b07a18e1a71d1d64bab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9726bcd77b0df6db5b9b1f48064ed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbe2c39e2a734b770593d520e8e9c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cf83ce2b9acb720894b81e8f6f5ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a759b2dd5685885af6dbffadff6f23b1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b5660426c3cc561094a44d3fb322d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763822b10e2c12043963b58d1853eed4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb586e7a7f71dbf16b09636da12c7e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f302dccce971849cb8ffa118d48f141365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccbbfc4e491c30fe1b54a3349cb45bd366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdc7a9a686c0544b8e70e88e159fab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a9ac83166bcbe109d88fc1d90c90c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff19350f536d881bed01e2346a1fb13369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca11b2b2403fdac508486e7c65533d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2455f40b6e963df9d1e1634473db307371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22155e92bb436b6bc93214c3bf079137372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c8331bfd140da30f86d00b8c5e478b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fa3625b338cbfdf70865dc160d0033374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22ece8020cea470be753dc915fb3c5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cda5e128b898f5c597943f3fa1092376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727cabc787379c5369be89bf14b2339c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55585107733cfb74d986cb739d324708378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f0ae9ee0dcfe2c4fd58f88af9adc27379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f08a2d675b8c4ae23270ea1a4852380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0f521c4ce2d0b6392429c67a1898f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75675ce38cd4fd013871411b48021171382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c062e09a409092f4a799decf1a35c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0e403236bc51aac44316ae5737b1c7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1e838a055ed9a8ff44c4dc75a00b9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41ab28890ff2402846d7940bcc34a34386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cff2ae779cb4a570eb707a149b3245387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa37628b57fb2832f391592a2491ccac388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e390b8ec514304b30c741bcf10e0a8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a0b8c4ab6ffcd911b3ef53e251131390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea00298437b06052652e19a7d753bea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6449b45f9ae47b8a1e45a0f37afde392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5799bdffaaf05c1602c4f210a289cd6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb81c1b9e098ad38c838c39d29bd3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b96b164f22757a784c2f01262da0e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec17ddfc29ea110fa9a01f4ade0377e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084b9f094441018ea34d2208beed5f0f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e703a85e819d22f4b7b1b9b18abefc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7399b263e3f909ad687e4d21338df60f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e5e00de2b7fb89d83137d163d04ce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14db8f5b311f3e91068b869a94d4408401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312d9149f053932883bcf6b5af745fd2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853b11c6afb891d4b2b4b0738b680f77403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e537853f386846b03628b39ff1e905c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f7a7d7a48a05fa07c6e4a3068fb21405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1654068a7a5a5d12c31ac40ccb912406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf99158a79ebdb52e6d1771b47a9b0a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783ed758c21567706ddd02f4e6a2421408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81684e45482d22152969f6ea5d7a53e5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9675e3836789a85060110476bd51e6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb00913bd8d77e7958d6cfd06c41bf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ca8eec5262616270ff4094af18cf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b4e88dd00aefec3d04b7c84ff0265413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eae5caf9d5adc70d85585aee21ea0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96d253245e2d9fe9c40fe7fb6ad0057415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4018dd1c22a14873a51ebbeb7151903416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e97c7fb7508377f48cf0a19b794a8f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5d9ad69a461121ed904c675d7837ed418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981807163a1f5287f63546b7c914f12419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4b326ac81075b8c13c624c85aa8aa420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a6e7dbe15444ffc7e5e86221b412a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4ea2296c56fa9c06554597fe7af8e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3aa426fa047e8308025640dd28c05423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52723be2bf93c600dd38971f76d15137424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b776843ff33165d4bc5a80718d125425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea294bc2ed94cce4122da72ce5544372426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b20f9cac00fb2c99e5721b245fff97427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f9743ac31f69e4f26de0bf170eab48428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65992f7cc00cf3e9445bfa6020366ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e534e23cb306a62898195a82efbd7a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45708e72e95ffe123f0578a2efd1e0a0431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6015245c4c7842027a948d83f9366432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f16d51f5f059f1cd636aa176544e16433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe06943b8a2fa917b527c44168f53e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89efd532eaa71ae7d3f1be14e792ccb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c356ff9ab74ae5ee9a876d1f6a07e9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0e89f696e3505ba5ee04b634230468437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5b261823b77f2985e7ee78a7a08a36438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ee649bb6543ae0b2fe88f70ff9333439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5bb60ec1a852bc7b1719fd0f661b3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12fba2905a8be5ffd487e59cc70d403441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9997ed6600eab4133da32623bff689c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03e3e6c366fde80b6eab3d5c7ee99f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf9cca75c56cfd719341df7d4508b09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3800bfc72427daf11498d8c6b9e8e14445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6899fd448a3bca179804cae7aa32d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a3f6ed7643eba4faed9457bff6e0b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51224b267a3db48d3cbcc0f98cb33bce448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b2b3057ecdbc9845783d56e390632449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf695fe5c1e9e73d8ecdc1baa4d42093450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea908588ab768e7bc8ee028a6e10863451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41447d8e2bb8715b0bd6fe3d71cab91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b418ebbf9c22a57ed2cbc2eb7d4c30453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668e264b525504798443cae21c24f10454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ce00268fb7d9301b4da59d2cb38090455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5ccd6a5c6dbf8fed3e0489a010f4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862040dcdb1f7ffe015c0c105c6d851457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade514096a0ee8e8c33839507c6bd07d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec1d965d8ea575dc5b78bdf6230f7c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db6fe764f82453c70c81f317b79450460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b010b4e6ede96e836896e3540f251461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fbb8058c46decb84537e13033b1a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad9589ec16ac8f399ad200f2f80b93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dac7c53c06ac93ba2e2da3b093b199464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175cca12fce1f5df8b560b450b560619465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6730b68b9efe831d380e5c45a0f85466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcb9efb9714cba8099c53922b24a619467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c540a6ab64349b0530c9dfa3b07d878468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abbc469b0caed7b0c1f088f3278d4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30431b834311d127a98ca71fcf3d454470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e25b900448eac84e58407c067694b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032703b5e90eb3879ffccf1403575514472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc799518bf5cba78b054d0943409ea4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f397db9d6555f20fd83c6067052d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc785d1e2b659f6bcb793435704ae084475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2f47de734b31726c12eed5182d29476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c14e3f68b16f0fa3aeefe6cea5026d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc2d87aa017fb246419a4b4fdca52cb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a1b7df3e5795fb1b1580bc3ac3a14d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4a3197a3c1ee8585ab9a0341d55db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1e946a78e66c2899f8f627194759f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84368ceb0a0e546571765429f091ea0d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dd7b02200051f77e96321c5e83584483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047abfda8fd04f899dae53f24a2a86d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b1bd4d8aa5d42f667ab46716afeac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034cb68ec8c02e6131d65c0b6d718f1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8bedcee3f9de91dd8b84d8d4de25a9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727fcb5e7932e0301fda5b7bdb0d20b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884a7d82ceeee5abc0667ef38215de9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2e4d680853ece6e8130408efe4c51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae3e9410b56948b30073078918a9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb60949508180fcce4135973557bd7b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c980e7f771b188a51c9d972a1c977a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6c5b3c7c0a94758248674185b1d0e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807e0ced0101b6be10115c10ce686b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb26343740d2f0dda553024b9f3fbf6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d94ae24b2c7f531d8b892a347cf67ee497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d569c2748d7dde2613684cd676683f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1212da303eeeee221fa10c620989d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9251194be3d75b0b827ef74925a1815500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb127438345a7cfd7089d0e6322cc8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa8d4de97e8afa3a722ec3b9109a7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b607b10f0a07f9487eba444f6b476503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0bc415e591c2c29b8ee0e1fcb1ffbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb9db23163763562bb3254fb3eac83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7c3c356c2eb542e901732e805061f0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81e462434314e72495ff1887b854c76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62190ffa9ff923c87e8c826c649016a1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce3cc3c8d8b0c827fb1b5c6ae53a06b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3b1a444f54a9350d43ba14a2751a3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97134df0bc64dd86c50d6824f5cdd2b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529a99e05fd89456d87548aa26273f5b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddeef9f75ef0d072529e9783b43082513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d577d986a17100c376b1b22edb17aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7ed6a0833ff77605688514187124515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5299f2475d2cd5790566325bf0b75516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c123f340abcde7d716631b10eb057d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5a3ed8a66aadc091a3997d3050f12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9486aaf371b64ade4bf52b1b65b440c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3944078898523d2cfea047c1458d75e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d28a54001b4b19522c4f6efdf187d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c87c11f86a1128da31c3a98ba1f7c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaf01e5c97f903ac2436685251ce97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf14a7f3a8a76bde184d5ec2e749644524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2f4337117217eda46b25a555fa853525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a8de07f5e44ada8c830609a359d01526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b567cc037a36be00f12e5c32b70b061527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dbd90c2523d50030cde60fa872b4c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf145f437d678be6d056c782b095293529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf826bdc98fdc5fe381d490a0ba6ba530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c73d9ad4fc300814c6f8f50a2379eac531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24bab974a4954940dcd8530f39181ef532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363b0503378dbf88f3dfeb94ffd41fdc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412ec3fcdc71ed945c7bee79fb2c78fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b9c0e43d9b61cad50bc0cb5fdb0a12535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44f66499555c8eb793e67b8f81574d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c4c34f52fadfa9215277a3a239db4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6972d7d53b68a785d0612da5854274538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a4c4b1fd2c2c79479b462e13d5293539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6929321a69f15be1e89ae53358aa51540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747ba2869aa1e9b913a7d9d14fd37ba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f4522e6c91192dd7fecd1b32b3bf9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc9acb2cb43d1ec33b469f642fde3aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f9feb0f6a9e1bd049059afe765397b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa8ceed46ad57a785a95859e0cabd17545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796f1239367aa215a18cf168f54cfbac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f8962f99a6749c684f3a8001842cd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ce74620d73652eab9b37bb410cbc7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03420cd86f650d6322d96874a508e43a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5187ad7378077a56292902295a7a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfdc105e7d9cb23921c78567a57f69551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9408b60b73a1b61f293410e3504ecbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedca80f7d40a5cfdc3de4135f7537d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864a7aa1864a1801b671c3391317cb9d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbb3ae5f3b327851ef6fd4923a1272c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064c05a006dcd1fabb7bc2ab3b5db31556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57189c32837389b4c5f7671a1d3bd57f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd27ab1c933ffc381127b4ee5e4e7cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6fe59590fab6d6c65eeb1e401d04a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafd85f21c42362a12b7840350cbd80560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e67702853f278fce2df6d3719078b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522eb17000ed5e397a6fac25f1ff232562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a317e7ce97e1a036da4ad07d17c6b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cecd206669266ae69c65ecd0f32ebae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d75661a598182e052786601f7936d1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07289fd7e3dea637a55dcf0683b08e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fa580065054b94dd3a796fe19efe6d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81516b9f20c71d8fd841f8edfc42413568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c6ec9dee8d1d8762b27bb201d2a4c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482bd27c261d9af2f24efac6b4a0bad570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebef682e571f1c54b59f273f0b7c7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55950d0543cf296b2fe322078691cdc4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c441f5ceb11aef885f5e11c9f00730f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602db078599735cedd238fd4c29150b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ea647b022e92d8921595262bf57d48575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efebe64ebd7e82b72ff603e56d2fbd54576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de1eee58d38259d3dd47999a436bf4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f288bcffce4f2a0bcf92fbfe7a889e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867cdcbf44a49ee5fa17c581f98b924a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933f891454132d8f5717bba531c61b89580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cff8c2e6959c3695900526a4bd2a97581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503e991558477c123446dfa346a46d4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044171c0d566851dc0a5dd7699b7a83a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711849996c3de34de9231a4d0219869584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472c62900c7e489aa4f906ecced63f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf327f6b9a7b2cb471947985dda2d76a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a658c6a9e9c060a39e474936b554587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab6b94795869857cdfea7a9b0cb189588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da4f600e40836a4ac24bc3d4aca41c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb7f29869a356a9772012387c3a0dd3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06e518be8eab8e71b90313c930c41d3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be2fe83528a100d73a01f29fc92801592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1f51582ce2c472d4a7db967b3a754b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976b6fdb4f3887089354f1372ed2cce2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051844f6844e0da46d2ad4765bdf2e0e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f85382f6fc1d5bbfff7a0f51da6f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161614585d3585fb57a93d512640a942597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6ec2d52b89e1d190eeea0a6912139d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109726b0051a26db13c879115d23a0b4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f1b61ed6043034be3b3843b12b6a03600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57af21cd158334b674f41fa8bb6a1846601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b09716cc2d574de55f00f4c1360b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489cef3ea75073037e6660cb93bf1ac603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e985314d803b5c7a97b766aa02214d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce239b0114f15c2feb2a2f35e4f912605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68699b241b84dabd05312058baa8b06d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c09a794f6ae6dac695f611628eba44607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51c2c55f23140f5e47574ba8d8d1aa9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da16d39455e47f29b7c1f531ddcfed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886707492417e7f35c6d4cc284bd2860610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d5f7fea3946c239c3ad5e5adfb348c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7dd509458b7888145d12029f2f309612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac762336acc8a3052287fadfbba665613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e204f385f07f38efd6bf3165064dc6f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5922d210751515d97a477e2c3f375d12615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea4c04a67b1f550c6b4341555dd8e41616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532d12826bc35872a28c0678ef83f576617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58c7a527e8b95e9a5e88541e4137bb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cec1c59f4e603482f43e73c956a4201619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4dc67f5995ba382ece201ca95814d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff3ec7a5814e65e5088f719e1529a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29fa739c17ea80097fa2682b8d8593622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b6cfcc84ce01121886120db4a031f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f54f43e350369924bcb03e0c380fde624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebcd0ce1b585d89f8c7afbe7425f41625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5b704f5d071cf08ed8cd1c81a615f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5f6782bd4cc5d41330a7022c8008d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a450d9dc1b1caa9ba9b50061f2eeb7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80304d00d70b095175b11ef8ab7d1f16629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4c5e377cee24c13eaf60f5e32dad630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51959842a5d814b49910b326032ee9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f766468933eb0adb918e4734ad6072a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3def79f82d6640532c5effaf14209520633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e85d16c1a052850cdba5b1af0a622c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbe760f4fbd5bb04bda470761607d0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f9938d8779a5d8dbb6c61c2efb1b18636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5b949870bde78ded2918b5c6c460f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34d766826e3c38ca780f0c75ec0887d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538155df631df2ea3a31be07a621686a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b12c36d371052b7a8bb0429b3ba175640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ad3d8d8045a3deb1aaec7c02d7fa4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4af66b7119b05b532fac9b2156631642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab64a69589e7b20913d567eb5441ca643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d839be714e8f3844ff92756b1d1d6c4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616ecd7eb3833d069dcabd3aecc928c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc44be01713c2bfe2063093789363a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41bf0f4f68b2101b8c3eda1864afe0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d48e387eade0b20acfeb38ea2ff619648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4646c9f3733f927b9ceb72846047ad61649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099664f1fd1dd57a714d9d2d78d82dbc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0feb604e435846dba4c6c4436f943a3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d33c71b36576f5c68b8dc7cb81bb6652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f513eae7e0c8b51a1994a032a3e7e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917964c35b56727cc7614ac333df423654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52414337c910bcf821c0e595a55b0c2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276dceb2c118bccc0e9fec4580cbf9d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6306f6ed5f728e502905558cb16de93657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb81ff91bd5d7f4327c258e0c01365d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec5210f93ea80e1a228c8d96b0915c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013c8f6c6b4e04d81e3ed78a2fad9690660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce1086784e9418171acfa625e89d300661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc410c2dca7510a0a0a235785d26344662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b93c316d701ae78c7e00bad648731ce663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2baa2d4c4e01fa9f6990bf2464308a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec7db8a62bbce1a01c4b68c85ebb382665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847184ea643ca1db5e0996e5c937597666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18657fa7ed8ef0ce87a72863e2a60b34667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70716d010e9c8b1beb3f9dd946786f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea65e1d181de4b7ca8ad90390c0eebb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21658bb0a22d310b8ebe235efb96e487670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237315a159248b25dadbe88204ff4ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00683f1df39d29809268cc810dc63a0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fca0247c0d3f81e589cbac020cfffb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3eef19983724ffb34f19e74137e07674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af5dafff14384eae34ab165cdde703675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca35611befddd56cb0933d56c87ca76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508a2a23058e0075de949ef08c225dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548b30dd7bd74da64c7f0ca3ff650599678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eadebc99f28e4b1dcb34a42659d86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707b580301f6bf4b655958ff5074bca9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6521def4c800fa065580233f58576681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff8ac3507beaca8ac0849e82c9c2096682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ebf6d8c48bfcd8119603cd591cf91683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b7428c8b67ace1519b19aae8dd1ae684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f80e7ac74aa8d3aa7de0195bba45685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad79a46bda41209cf5997bc80982fdc6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6408724cac05968ccafe7ea6f6978403687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba3fd28224cca97aa16b685a715573688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22948bc2cbe9832d11a3fce7660c7259689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130fddba819c1fac67742b7b3da5bcb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08217a64c084c0f1aa07bac549e80299691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a01c313c3face2e127e0df1dc7f22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b641a1d3db1659309adbf0ab37759693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a7c98047b1e07f3f26d31fd07fa7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d2a4d777cee697854e43e180ba0267695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a466a4ae92019565d4b654e96b855b83696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba30750a57dd0613cc4843834548abc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d5be27ef190087b53a5d37f5155ca698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c85930a6c797f8b0b68c237887c8680699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5358b7d4816d38bad485faea57526700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ac15e1d2ca064aa62e44fbb0177ed9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964053c7f1bed72270b48464c7f0584702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54222eefb771b4ecae7a93592126f00a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2470e444e2c5035b90cbfa1988c2d586704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b90bb5bbbd3302e6f625b0313ea0aaa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad626ac1961df7694f9481f0841f1c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c614811eac370fc2b1560cd008d88aee707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93653ca876ba90938fda8f2f9450cc7e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f0581318784357131decf079c952c3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f32535dec63c021d482a9cdc69c02710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8817c86af8f0903f6483625a42ac39711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d2e9ba0e3f5fef962309d4817822f1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d8afb2f8af0233b56b4abd67207e2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0e3ca4f5de61ef140e2fc2bb0f895714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448ce52ae935b41e4b794a489ea898e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59308fc21778377debeb6176e7893edb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea4f31b9a286a0be36c785a444042ae717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d777a15bc186562023beae65110a8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffea7dd7a7db1f7f8e238072b6bb683719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa57370ee6448b861d41b5a031105b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a407ee79b1c44cfc663ce0de089272a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f5d86629bab7ae43c60d70d36017e1722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aabae55218cbb566af5ade6d1658eef723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724ba0778c4dd3489f1f8323a421c16c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ebf7f47d74a731a242dfc296318a2a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879628ad288fa33391b2bae7dab6065726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddca051beee5295e9dc865d6c02b8b36727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca0a5c3d8c46b2c4a04d1701e8e49f6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727892b7620d98bd51415c1fc97242c1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d48449d5436440e207472ef737dcfb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45332d05673fae4d8e4a7343929efe2c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def663f89dfc457cb02bb42a528351c5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24af97c374e090baee9f3743faf34b05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744b78102541ae44b17199ea634441a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038336e31f6aa3d42497fcbec71af6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c7fbd05d78bcd98706449e77d04df736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1b15d8109d6c905f7d1d78f84b3ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a519d1f0b1ef3109b63ecb068c41e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f11cf55e09762e89395dc0157cb8a6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c454808be082d74dc996d57fbb3ba7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18036a53fe6b5d9dade3ec1403f7bb14741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea6b3f2de8ccd02acfde6498df4a75742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506560dbb1d686909e27fc0b25b45f3f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3c87fc49fecafd14891c3b0d21ddc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01bbd9246e36feb809c64c5cf450155745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029cd076ac2fca2d9da1dd21543ea44746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1070a77b496b2cd4c7b3676603630a6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2d9128b51d0db62bbba975e2c4752748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541074b6151435684390aa128c5b6b2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ac7e686c51060543f10b22a15d7c77750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82963a2d2a7a2fc3261df20ba64358751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c4bbd7d71e669ff38de457d10f3a8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313d27c6c45769f7e0bbd3eaac3c024753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>