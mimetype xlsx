--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f18cc5f426998cdc12c28f2b6e17aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101b50b2a02579bef7e51216bcbe43c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a977e736182220eb55721da43dae6203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef402abbc273f0761e3bc371af94bad4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1920cd23d73c1633e13fff59c1eb5f1a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76dd212fac4bba9bb6b4c533de196966.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c5b7434c6257822994cd0a8a66bcfc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06cd29777282d151f07c2efdd8436638.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b0f51c8c78c96b1b2d94dacd274f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aa3efde4bfb8e10281be272d3272e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e4fed2c2ee7dd018db98ef76449e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcabed4ad5af47c1c3b262f04b8d48312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945b9edca0974701037e9f972e760ac913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e96817b63209c77bbcfec57caa8a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07a4c2e821e92f67cf126c468814315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb8efccc61685538aa9ca70afc396b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831a2e26a74c3982e83ac8f02cbde16d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a4f229b335e209ae3016f737ecbeb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6867d48b461ff8fb5810893c00246d9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd495b9d89d59267eff9d346946bec020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606fde8af70bed2543b3bb0ab9f9105621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93953fa3262fd20d269386ca01d894ee22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc18f652d262274d2a32113fe71c6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f317b6bc91afa6f1e357a811eb44d82924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb21e0925d80161874d90907ae7ac6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6edbe3caa5fe2229763852b2fd5af26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f353d3c66cfc9a1f759b5ec4259026ab27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5347f9004eb6a9c7617827773ee9538228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65575bff8fffe2b587264c36bbb3cdfb29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb17d9a9b4cf3b5074abf0c6197923d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd9578bcb2562651ed06803378ba0831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab343ba313f0ca84c5210876e17628f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512b8b8468a76c4cc9ba7ff8e7c42ab433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4082f0e75b999f60ddce1cc891bf8d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb91bd6bcd4578f741f0b138ce90bdba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa159c02dee7322fb7412e3660e497e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0dc85dd4266106f54340bbfef3b6b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d31b711d2cafb0625a9fc12ed84e7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f740a620c85ea4ae0bef2dbb4835b60a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b8f2ffd0244b557e5406debae00f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a185b023e5fe06da524147e0f878130941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879a66d672df68632b40ab92e75535a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e2238a1fe8273c079ec0ef9da1a21843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320bda53c5ff983ca2ee3f6ed28045c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb2adef05ec2e5f9bbb94406cb4a4e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff39b65b1f1cda0c5f0c6a6e6931594d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b950b6fa7809fb87e7d25da54c238c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624ea144999ce2e637d7631d0738e5348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebf323a1bcacc790381b086a1a290649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3688a968ff9784c66ae6f5dc8ce2450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92e1860cf855a9a1c28cf2aae17ead51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f1fbad48131380d8b5d95af08ee96552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d23b69e78937cdb004b293ae84a39153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7977a299b5e6e4ffd163e1dd2b47554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548f8949a27e2f983c40ebff2336b2d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d512178a574852eb113df55dea71bce256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5fcaf0926aa6eda167501116e5c0357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9871ca391b5ad7870f71faaf01f6258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5e1c149276fa681935d1f47d98086a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db607e281f96aa5037adfaf2a5b2e2b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc77f097b68c60a9897d1c8e6870ba961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d19c7f928a5988ca98e130e340bcf5562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6937ef4b5d9c8e7b5c8fc56d899d7b063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973ca5d30ed9c83c09653da4400876e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f1c0e3727c63156c2260d71d0f651365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9ce2bb9a81fb872ab7430a2682e4366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c111918a006f85f6c5d972a4601dc367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557cb00d9d4fbb72c9cc945a29a284968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26a45c04564302c5bd8ba69003522e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd98a67c82ddbfe6cbd2e77bb1b2c3270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc29ed4414d849be0a647ab2831b52971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d71dac1694f3a5402c398e322adfe772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d616749d4d9b94a8791c5b48a16bcc5073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc8c77dcbd531e18d4a806699a7a0074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491d6c2eb4d9ad98e7d532f974bfccc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33daf55951a495e8e9f0a7a49d68745376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0786b5776589215a16a6bc0402b3e877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af7cdf7724465d8749819691a1ea0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d508ba0d7c839ca73e31325cf390579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06edf9cc67341a5d9438d330c63c29fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df86066aa4ef923942f08298cb49710e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc763cebb1297fa4ca7fafa238314d582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4072edfcdecf5d93fd3a2109893c18483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0be2a0d4107a3e042cab0c282b3cc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6072f43b14dfbfaa348db79a41e416385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8443bf898c42d464c3e53f41680334c186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340be3030438b4fc5fea0009719ba2f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc7b8135a62b59cc6d481aac9b751188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faee9e6c3968113b0c67cfe81ab156989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85adbb490727990b676c9cb6822c889890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ad5f5ec3335bc2ae7c9ac8cd8714c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6bc01c187d1343404f62bf68ca62c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefe876b1fe68e490b3a60bb949571893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e887a38aa2c87fe7b4313ad0248c4d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931ff875267a58ac558c9458a8f617295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769047c93f1f70a29627656d434af2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d40712a8ef3fd0b5d34c5e453b373397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91039e9144de1582eb4ff0596c792bfb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce4b841eb61911b78fa0f8b085ef6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc610f456e96e876db9ba27830a2ef1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7082c513a5c9ae42db5356c60e23c77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd2a270c8e4d4a94ae25c2a5553cfd102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2a09b283a7e326b0b87f5218526566103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44989496325a34d5c94fa6b827d9c8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe3c40f4ab8f31f6341b859ed35196105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a237f8986b6bcf7e2d44ab8af94cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0c74b78ce34a9eb95fc4e4fc880379107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe9592fa395b6ed6f118973bfd6af2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd404be63864889088d992044d0cb8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17caf2f2a8ce88b07b18ce1f913ac0f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6aeae3eb3fa1cb18e5d31b48ed9fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5226b6edc03aaced0a9f01edbae28112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac598401225d7a37285cb3397ed2f072113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa56df02e1419421ca97f6362c883f38114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2a75f82301d0c8ed714e16ddd367f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adbc3d3983f244062fe8bde525492aa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8670a706be987d658116f15e60f77578117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e6c06c4b84230f3f0b227ba6ba0d6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3a2840a8e84e79545d15e4f31d6b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3519df259d21ed9c603974bbd40644a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9b3aea72c567107775ba5eb7bffc6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c4bbd945148d773651da88f6156478122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43c47063cd90f5840b11deebac4098d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54efe012d4626e74e4d01056365c5801124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63589e803429af39e78ad17a85c49e0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9de2205aed82fba4c5d87ae73feae5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48b91627ac4685eb60e7a6ef540668127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704a7752327bd491fe8457bff788613128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b85b43de7a7e9ee69d3c172b0eab1c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4d788bf0643ca9f07d4a9c416f339130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8ab14d21306f4e264bbc8b805e3df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7adb523933b2460b0b5c43c59ffa56a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511662e589974263aeb05e1ad9fdf332133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335191167967a5f01ed10e7fa7736706134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45321b11934353415a0f24dc31146b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a2d551292490ac7fac0a8d62b9da4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5595a4e45c5f64736659b3a2d56605ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef0f343bf849c0cee56298503aa1c9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8eb762c961ec6ea0f3eec39f2fa075f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d15736e0d7d55a07101c49a4b056ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0f89bee6d2c1f164671cfabbe4b65141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbf84f630021b3423a804daa6dfdee142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e69eafcfe12420d4e04b15de793c6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bee3cd2aa631437ba387eeb4af6a81144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105edd1fc9a982a55e3623e2b1349565145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47956e68191488342524f7b6b2802823146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1d64fad16241e5393d4c8875d76e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876982fe7aaf73bf425ff1faa1ee677b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daa34ae81e689f51a1194a259bd156149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f37cb48b9ad10670c4a1403315fe9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee839678f42ad70e701bd017741a845151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b470d54059248b821663d54d4c44738152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cd20489cec185caba712f4f2d7436153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8b273bbe36c8a567206bc7558a791154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1045b58a51adbc3f53f40c229bc40fb2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c97b6500f937fc50f93e81fa5687c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82f7e18ece7bfc2bd299176f68cd85157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2434f3811e42a34b1953c97ed92ab158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8baa1c1f0a5a6cb4e2a05c23358865159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0bed625a7eae5a79ec03d5602b3eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702ba3978773fff801ff325a60c2f25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5279b535f5d983c2c926a1451de3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef18f64c2dd6ef3d77644e0d514045163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bbc1ba563dd72b430cd5ebafbf7309164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18564217034d7fa804c4fb5770167b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6073ea6b9ea0a5aabfc012cb46de928166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460e1e48117212290d5d8cebc2029c7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2027b5805f9f406ef2dfa912243e3a3f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af0eb6fd9de92548b2c768c8d85d02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3838d1a0877e12f9e75f26782047709170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094ade31883d002147e216a1e8cee83171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d4d0de38bba2585c5d10ef94dc27172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55c2a9069b42f25e6c089fdf89d65f8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a972abe28feb9a2d4af7fde56197e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d079417110ca7bf4947df661592a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f217db86507b279a52c0ebe7b003a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd6cb5bf985a7dd40d941595a3348a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ba807c8a533bb3bf27f8d5f3d0272178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f8b18a25487d8f10c0fc42a03fb12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde6a867a9e5301d1c722a1422da45e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9dc5d53b551c558c1d6e8c9b4c8379181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d69e381dcb158cc0efba66f3a4e8d4182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d5daa48e96c53d5f8105505154e86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3898ff0280a6f527a98fe759dce3ecd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15508d0b62b269d42efe847a3c494ec5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074b71f92f43563d62255350fa394911186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b60449b13d729fe64e98761c5db48d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d06db197919781764431099d9d58a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc07d36a18cd62deb2ea6f1ddb2b6a0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4576d6efbcb845ae00828772e9d0ff190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69405ac762b186e799e6987ed9c22585191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ab8390bc5b3ce473aadfb2632bb5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2173a2a1b1bddb80575c7e27a21ca57d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba89ad7394d44a467cf86fdc82989f6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058ba108dedcbda625e483dd563a3bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfe37bfd85628c2e59144b75ce0fa98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ae259c4b9d0bc007ab43952ecaa9a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7489268a56e9204a250c8477ee39f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561de91741ec7bba206e59b4d9c5d4a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa880db3d189129eb52d14508433ef6e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433e09ddd1256f5f6d87ee3a97c7a64201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6810cc84cc262b19d59013f57bece202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a470fee4ba7575017fdf22512775d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d78dc2c084f7f0ee944bfd419d1245204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69763ebaec811c52f5ab1a3e320c6f3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd064432a88c7ba60689df88ea8266a8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e705a17f440b61c4cdd008c13d4bc18207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc6022b3b76eec36f64a94c4f3fa62b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644448b425db118eef88cb4cb3821f23209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34852bd543fd16ff106c6a0e62d9bae8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d56697ba2b1ec90fa632b88dbe4316211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517f56849c2b68b648e59ee6780bc3c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6bf88f1555b5a6da058a904129304c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8654716c7f15960d2393c8e93f0e9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b579548508bbad687489718258f10215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f3b79828b7d102a79299fa99bbc7c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7997e4ce65a2b74b5b5a5dcb3b923a48217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13607ffcedce6e0dfbcf34542c5498b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b141a8e34572c6680e0e3c2a77117219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6e6203d4a7384b3462acd3c2d7b43220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d1992f65e6dd7fd67012c49906e2a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c6e4c05b5238a81e640e8f91d7475222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f123d003431bcb4dbb5af95638334c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f986a1e62131e445672bc2160e418ec224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071172c0b48458f17a1cfff777397723225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a951d8f80cf1d419a58651ac1577fa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d39d57ad8d97ff172b9f76ff27ab29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6820c07f434e37e2073c3e516546a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895865f5c4d5744b897b1c656d8edf4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352d129783bc8f2f46aea1dedd7fdbc1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003b66eb949b0b457ef8839aef4ce618231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287c50e1e6adb3f05aba7a6e16ab3503232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2988b64f4f065a82613aacef63b6f635233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8724103dd3a4a6f00b5ad00b3155e10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249011755bc13fbda9561766a746c1ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be6dc41cdd6a9efbff2c77868b4855236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6888626759c2189fbab7c8a99c0ae237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e814e9316c7f7b26bec28184a62900b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e9637137a80d63a4908ad3cf17ed2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47961f53642055f282105d8b9636f95b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101db05f102d332689884def283abde241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c00e06ba82d6c971497aebaf1d007242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bd7ba25b2a8ec81b0a49541c599e2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505ea9e7beea78911b535e30f9de539244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca17f27f1bce676609e9d0cac3b5791245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577484e026f4da29920034e2806882ba246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f875196c33d79942358481185e92f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2fbfd8a368557eb6da2f1d189d0f54248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1df1089d9035bb86ab27085fdeffe249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de73c95da6f8c3dfaf49a0afe60dc036250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a058d1f239c580d2282176030637ecd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf0ce88b6b3497fab36922385a6103252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6377074685e2f300345fd2b7fbd9912253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186f2279e23a6c5f003f3cbd787f6252254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44457447119e2eea4137012e0cb98e94255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09acf831e6ad38f90d06066659fd3165256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709aab612f8419624c2b71d9d8098ae257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c41fde2cc9941128f97ac1fa35f3d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a471ad6e1121ca357e194ab4b94d34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ba34ff6e5768d363500f5710d7ce4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee5b583ccf55ccead598f21d258b5a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94554117857fc9851b1fe2dfa47c0c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da0bddffd8ddc596910d8198ee6eeb5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1156d55f76f338c66e1c86c83f6082d2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f97ee381a71b0ccf39f1ba8f01f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaeec536414b2374f83700344faeaf266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475d85f6cc0f640f6400f9b6f694507a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688852312760bd53bf34b96815124e00268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961c5d27812a1bbd67b36b43baf3e2a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0986a74e0aa3d002f5624f726ebfdf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03739560eb1c1a89204a8badf4521482271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b088ded39c8b5bc39a948efc09a1b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95874da835e530d732914da1d5f1fd88273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a79de4d82a6d504584ed1788876a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f9c80c3289770bea1fd28aecc6357275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b81c0bec0e0e22fac49831ca3b0f11276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd139015da0defc2618e2fa39bbbd8a6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85be5ae0d04d75a1ce8b5f430acd87a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c4eb0354962a8039cf37aa53c28a6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e902ca06f45ddd6c8a54deddaa8e6b5280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06b3c6e3c5a3fe4b3b94f746d22b555281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb6c2b128f8a73598f6964110ab8d1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692cec40c1036bef7c5e987564a7d54a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eedeb438f13d8082a2e54512f6758b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdafa6e4e7336fc707d469936235ad3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246a2959fbd7070a6af63ea1c898f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6adaef03e1b749643c434dc2a41bbb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853080a91d4369ef50be99bbaeda0cc8288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ff8189ebe7c648303d9789f262db8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5b5c4e90d0c74c088cfbf05e5dfb8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e3c2187966597f8dfb07897136776291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e53a39c91103b427daaa74b5a1445c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c7582006712e829e9c6c5d3e41e08293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee6517d76b244ddde2f43ee72b4eeb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a50cc9765b06591a989159e35f7f3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f421c152ff778b2f6e14ced326659d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954130bd66ae776bd4c4a5791bd71b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7a549a2a1bce01ce8e94749acca467298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b520dc1e51dd700d2fe7f7582e9f3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb57f3964440ccd4f519ac3b597065300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63452dd619d7335cab178c70108d715f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f141ff7698bad663e3ec33502a8ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecb3327463a142a8303d69b2ddf344303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf71dd95d70bef6588965f03de22acf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6db0f0e2cee933a672d9bf6242028fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd39d6bd9d9242ede5f45f4f67ee61d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba56b0d990952dd8f1ad8ae0da875c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d702d759afe5059039e52b573976d18f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236f1432d951b436137001f32b15c7d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed131d8c6d57a8e8854ef9edee6ae1a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf1f7ad08baf469ea400dac726631e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7d92fa222bee189bf7926fbd08f56312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a800b1ed2e9874efa0e6bdca64f39e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dff6edb52fb0891c518d09b1235f52314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce49b818e95e6abff3cf297a24c6150b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5351688ed507c3c0d66fb157683e9d39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e923498c0961a9c632bd79f35fc6a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34c6d3b5c9f7c08a15cc45316e86a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f90c54fc06fc4ef5d9f44c937040367319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ceef5e5dbabed2cc8f957239ee0c8b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd92adfcb2e24cf706dcd7542ec934321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9f66922ff0ff722bcb6ec6676a59a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1252c4bcd550e5f2dc1e7f1cc4cdeb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a133b429e6445e02b82790ea027d463324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095140088c42b5cc1614fe5ab8c3a5cf325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058da513bf9cdc1d909c0ae375444c5e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d6e9bef9794066690ecd88011471d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4054e22ce1126944fc8e6308e54043f8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc84a81869a6fedac2a7650a564119329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5beca734cc65d7311d8969a46c9f43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1de9eb4df55b31239b881138a6a5d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea195bd1b07d5830890d663670d8254332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133c15bc71ea5af09a5c4658294f132333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853bf7f40e1539fb44e2d8702872875334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0df715ab35bcd57a61e9e6e54d5550335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcae9cc2d13b22641a3fc2de8ffa79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae7b580946d637576bb2654d8296c31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52cfc68e0ce99c64fcb5a428967970338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830451e377caffffa210a75df4e46ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0aacf1d62a37bcaea2be604eb90672340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17038ddad1dee8b95f967badc76cd61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d806032506d573b12576460fbdf0d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d36667ff2b0c5d38e58841b54543bde343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6983b82eb92515351a3e122bc2acd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37011416d07a2f31726c1a3bc56b26d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee82ce48f94b234d6caf9d4f00a11cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd53779162948a891fee2d28d10546e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2391f989eaf8ca518a8052fe613fe7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb69b5ce408f61115568f6a6c8a172349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a310f84e47de80c1f03c94e959b10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16827ac2cb3ba31e57ecc3e140ba1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dada586e57d932398b99db40754be54352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06921be98b634fbb73465afe047dd938353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6a5b95416ef2070cef3beeced2d87354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3105c39100acbf0d2e97cf2158e2bfd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f46784e24dc9ea6d559a447edc979356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c038203ce042ed6fffa4ec7407bbfe357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daf906c0d40e6c392317f76ba6efc20358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfc74885e280e530d7a0703eef198c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2266ae58ce4a1d85b890373421812360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df762beb7a21404046f054f7e2b33f49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f282c56e60b32bafb84741dc8f8305362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3148c04f61e1634ece8534257780de8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea15a45ca96a81e620e0bc8c0b867b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372862f060e4b85e61c276112c839112365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d20847ac4bcb2267f661dbb844af86366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6792b784e52c3fd14e7838f713cd4c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ded7f2e4a8f3445a9f11b5da6fce8f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e581a2761d7c3bbda10737e14a5dbb9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b093eb9a21a1db6aed73abdd990e1d65370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14470c82dabc161bbdf3a3a43d5b22a3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6782db9ebfdcbc5f544606b70f0600372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fc41ad3ae92e6de4df12975b8a7bf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2464e7b271111c84ad1b5a7845d136374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4142f1398ec4bc079084ab0b3378a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f03050f044340a4b7462aaa832e457c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440e100ebc9e0d19a6e7e1debc846192377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a73063a8410ee391b0bb3acc79074378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059bc94ca2c6f4d598bdbb467e24b83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9549047ea47668210bb548ecbeaeaea380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cf5dd3c34bc15c6a5eff324d4c27a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c962a0f1bf273a88a3d2b4adab9e95a1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f21e7ad02cdec854c8a5862eb9ee63383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48cb3504ce465e5a6bb42cc99c103d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee5f58f9a8ff49ad005acddf8fc605d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0614823f7a37188f0d26e40855d787a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f82164dd305d3b4443bde02d80f4fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848198cef22ae3703a23db48628a1c83388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa961373a672d3fe142fa55fcacb0a4c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb71eba6276d9999cb1c4027205680390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d0ba0783a322d8ed911b32b57d7052391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de165c498ca35bcfd861e06e2868a7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca804a082ab9a91b16725c6f3ec124393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c18baad15a54b5088ceb869c1c349394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911df041a32466f03ecd14bed9c034a7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ffd2416d4f1099652e43fd4cd2d5c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017f9e1f3db7b2bab5550cb7e72a0ebe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d6224f3c9358755fe16476a7bfe70398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0511d697b3f6d8734bd97ce4028c3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132bc5d3f8be2c20819b3b41e4c334b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5c497b6dfa838e31dfe5180cb7d30401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de51907642d7c0790141099fb0e8ebf0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1a320d246ffd57d4528b20179e897403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681387e7f2c3bf2fd20483bc6cdbeee404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7770ceeb6ee0bfe0af6ed6bca23796405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a27fdba8dc7941e13481f3760d09eb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa86e06b467e97cad9e7f7d65591600407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c9cb4f4802c63552550901b0569dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841318140c6079c19b3fa9df63fd1448409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d4e14bb1b3e4df4701485603322a85410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243474c6deea58645406504a7bb34b3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dea5020208a632a643d1f50f5621c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb7657c465b89d53e3cc7f0bc302dd413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bed424523b5b2482acd53beded7c7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11131e25458fe656eaab07c9802ae84a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376da6db2042d47f4ec5116bb4fcbbb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323010292afceec89c6eaac8741d360c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a7ce8e286989aa54cba4975620856418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1917cd05e1af023b187c8184afb909419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74bafd276ac43174add2400e16af8ed420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95896ec2220ccb6186e755fafe1b1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdfdd7919f8fd19c1d0d731ca829755422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71331ba0c0a34a5f0e260e63b38da5d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271faea0d1910189b11e5f69fab4db4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19b63948c8c39e08074422d9822b87e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be06fc6ab3692102628b5b6c3e6faaa426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4de89ccf887d01ed806682aaf5eb64427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5938753991812d00197acacf0505ec96428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1448f7ab84e803d86720f14208efacb5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639785e93e27d358f742fdb9724731e7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8a2fa9141cd4e16fa8c30b1191348431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f337030a10365f661d9c7a65f93c36f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0cef7c205e140cc059cfd5572b5520433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0d6fda2a0633e2b421d030d257f410434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7c74482fd315726e00aa31d4b8928435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a5da4dae28155c795e9353f98e0b39436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36681e5c8948aca0c09289d94902fce5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835a27b93f5d9def621c80b7283eafe438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24603ec7bb32673e37076fc464601ad8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa1446f935fc43dc07f168c9bb119440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bc8c407b7c2fabeec5c6a60226d9a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9677f0ba93de43108b072be18b915b2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91f52d75a0b1643b3b973265fac1ff443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9650530d56422078579c6ba0a67dadfe444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382848279a8837c833403be0bc3138f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6126ed65251dd45608969696d96dc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89ec7934c70be3f0b09111d154e308447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9acef04d2c1fbb43a1e7f96291271448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ad69fbe3dbe000710028a2655c109449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad319618163bc47a6c4fdb02dfd5f45450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ebd7087c7179de3cdff3e4f9a6dec0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a10c8970f883bf7c77696343bdd63452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a478de02ce9500460ac61c80c0de06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbc3299b5e395eb83ec591851393702454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b737ff3ecb4a7591a1efeec90fb4909c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe5c89ac9b00c733aba4653b935c8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266475e362804d3bf3c50f9f4605f9d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fde0032c87e173cf8f958a6a0c75df9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a44837fb3886e3da17cebbe2f29f3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a935404395a1c55e5d492beac2b1f1f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd6b6bd6644b9953565d25200c503e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b658ba1f4c846d12bb55d9a4ac909462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef35397c8ab16d7af28d7ee379ba7e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a8e1b438e90a1b7cf16c293d24b51464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02afaede41dcdf4b22f8e9875aef7cce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8bb96693ddfe78390e6b19fe81d68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273f4579e88bc14880bc43b0bfc7525467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14caa29d7ad2f2ececb63c89632609468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371f4da05cf36c303a33d266c2b6ae21469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84fdb293f940739bd317aa30b136263470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7b6ace5080e3cdb95ee8a31fdebcd3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736fa02b66b0ec141db6e39f574cc7cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cda75f670d54d13d189dc0f484177473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacd90091b74e25ee46266232f4b2b06474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b80b6cade55d27f6f9d431b4c7df4a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9e53bdec1542c5c057fd50efeff8b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39601055c315fac4818428e9583396477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35d11fe0350e1435c09ea6a24b46d8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247a0bec2e73bf95503247a970facf6d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7465b798f4a1b40182a3f7672f34b99a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ef07fe613dd301a257884ff888bdcd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956d2b82b933f149f8f4a7e26774bde482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00f1faf1ab9be610ad529c6da59d39c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada8efd51d946b405c592439e8a44d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bfc85329cf85c510d62f7433fe0cd0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11011ad259059fe15ee908825409dee7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16441748939154c3d03f01d7266ee9b2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d269511e485d85dd3a452f469d87568488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfee6bbe214b89c6583b43cd1cfa0b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0c30f5267227ad08e474803ffe2883490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0921b2fa9bc8d091fdc2dbd8d871bf9c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426959c189b5f8423ddcf253a7a124d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0170ed11f4c45215ad46f71d8dd1d3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d4fd79fca108c2c9fd7b18c4f43a7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ade541ca12d223fd23076627a59b20495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0fe97b527998ad5b3d09352a0b887496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4582eab63ca5313bd9f55e9e3b49d0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72596a8563a9b4da3ae5f218d0111d7c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affee85d6ef7d3b7ca85b0046cf8fb52499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eb1fd2653fc65a91a3f59f034d527d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d049e691246c4dc80287aa10bdb3fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c87444c5978afdb0bafae106dfa01502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863a20e27ed0b5a6470374ba3b11259503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acad4859ba8f550572c8eeeb3540c110504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13efcc66f5b29a237a078b9a54a0a96505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc234bb0d707458213c8ebf5eda404506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b317714a96524fb2d4a95b8741714e9e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1ef5086f788faa9c8384153106eec8508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96256024fea3681115852aaaaf50f8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f735d9dc13cc7e8557bc98c96c8244c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02336d56fe3721b8382b663f260c9c66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8fd6b6c66b24279af706c28ad87990512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d6c1909ab420655335119a4225bac513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d366400ea0f5498fd8e54dce848da325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226099e53e45f53da24f6047238f4658515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e575d0b4e7f5845132ea7e2641bc671516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea7b29b93811e0951ac6665c1fb0b75517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf976c44e598859fc6bbd77966d39b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbeb70008cf9c94afe7dec5d2bba25e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68269ebd608d3f5859e61d1b55784431520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43779c64da32afdd73680fd595550fc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dead93306b69c39b251726194614470522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91774f6cd3626cb197817b1b3c1c7197523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70ae480c1f0adce3f7e075d8e0220cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e4eeac0549deda9a7476eb8131629525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c18650513513a10bbd833b94f9e581526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7306a8e1a353eb9368fd19c687a173527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2b545a93271bba4303220892120b82528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f960c3f4d6e88b9f82b3285210ffb6e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f094fc15c555ef627b4c2a03e20b167530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea41aa77b14203141b953631b3328b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d605ca115d484293f9a74bfe47ee171532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27cb59a37e8f0339e57d70cf9cd795e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f2a7477f373f0f455107172d1eb9e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3760115b2ab3b0ead8a60c1a9fcd9fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bf56f48d2cbf716ff3a56869b5b64536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f3605419df28dd142d21707fbf336e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bb1d8ba8ca613174eb19199beebae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3b7ccbd1c939f81902bf06a3372c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7be302dcf3c087ff182cf6f441eaaf3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ddcfcf1ba2e7b3959e14d0f423b01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd35c6ef1e48d40b2362c00ae841ede542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aafcfc1faf00b2328aba8babb76ba6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02bd778ac5acaf3731c1c79cdd14ae544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eca015c252bc6cc0bff7b9314f4aa1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aac29c4a2aad85d4026bf1c0e355ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1fb37d89706363fb14361dbb2e8b23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a431b194d2b302b4acdc2f3161cb3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faedbe6a21e1f1d059a35c47534ba44f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa288fb11218a7a02d0340df31c04a1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac6987f80b8de7ea1a07ca2e8a963d8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d806a254695de492d3a4bf7a78ed56552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445561b2140678b4a886ab02bf8f8e66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035fd28112034f0f47db7aae5d69d4c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190f3743d640d40fc82505b264f404e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74188b510f053642a45fc362b9afbd1e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21af712965379809262d1bdcaa03cc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57a2c568ed68c48fc807c1bac0af56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03af897ad8037833782e534c255af36559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90777799b31619b40438b0638bc43952560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1593c352433f9a6c0e17bc6a075cdc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86a7e746d05cab5bdd8dfb5a80d50e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff60adce8e275136f9a704a0785da6f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aafb70a9bb5c3a35501fd07a4f506f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3123540ecfe93a8822cdca6bb522dc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094bd91f8c674b8f586f352b6e2a843566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de6b47bad0f21a9e6122d7c370331f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e62b6af713975c90efca18e9821c5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8596b54075406a166dab9c184635945569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6f322496903cfcd64cf544822e266570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c612fda0846f83a8c2bf078a49e57571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb72ec1bbc5a7ccf40338da8aab06e9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ad1e6e47fd805566d9617e03ff00d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbb8fad3382323c80b84cf8e8f04394574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004d57b83538ab373de4157ba420a39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3a0fb85c464315433699bf277e93cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799d97e11792819078bbc5bba08a95c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6a6787a4bdddd2c5089cf9d9a4cf2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a246f468de4660614c1d3401ee1e5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319e71f29b512731cd318b05242ccb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05a4aef83bb590dc107b49d4812f02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0dcf6fd8a92676537a2d19dd468b21582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d0bbc2f46e000da4243448f889f5b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18301e4a266de83dca72cb199e83ba5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d1e137980644ed3203ff63d956126585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c541407f23635cd2b0d2e7a955af96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459eeeca4c34c7da7e8f9d5cc5150b7d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9468511d92a77b43af427d3855907a68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88233035228a43d21d38211877ae6e4f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50183ed9eb99c3821647ee310e84e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aac04be3e6db7fcb782e3c0cedc60d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb226b7c5a15d4d9dc1df942e4c9ec592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1f5589e84a3bcfcc9a9ef2aa0a166593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980976253af7639c0cb47cb210607970594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51b85b184395c763ace34b1bbd348c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981ded3d2f3300275f4d12f1173f6f66596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba82bd21f72a4e77a8724dc4bbf8ac8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a5346a790a52226fd026e79252b25c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e73b0d35043b8b0fd0e6c08da6bc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a4939503e922150b05df4b2b00cec4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06077eef94b6987a770335e9a2c88c0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d883a5394f2e1a470e64ccab428d36602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f74480b8ed1d4675cb8f908029e1b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c03e171133db17baf54bb3dbd8508b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047b23d9bacc81d1ba66385188a2735605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b44b7501cea000268a5be526cc4a2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9657e128be14913a55c7f0d9af4ca607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16f48951dc2c48b74eb4310b09d1767608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4b2cd4a162cacbccfd4196194eaa13609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419faa8b0fd663118b53ec0c4817e1ce610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75b81793c933948d27fb5deba105624611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690de3c9c42135204da07a713aa8e49d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d312d751d5ca2702063abbed3cf52613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd7ad81519e63d6532bcc30218bad3d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf52e143c9ef363879504568c2a3cf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee000a29f0652df1245db7c0245a56eb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e539a703566ad7237b5cd43ab2599617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d292878f35cdd89a5f29db64becdf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc4696e38306adfdaee5acbe28bdda619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f145e2490730ad7539de14e65a6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69af5abe559579e05fe6fd7f088699c6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4626bccc701bf87a919d6d59b42ca0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4a7b9ca649d952ef8a0ca1fdcb3eb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18337cc26c3a07eba35a7ba9a03a6c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76e06479a0b11fe81e41294d8277f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b75edbda9132482cf0970dbd3075ba626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b271fd6c1fe233729661d287ec2fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335270240ee9e437f623ea03fa0f14d9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639c238f44c05ad437c066301ff6303629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a65407cd19610e8c3666cae02f54f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810110d672d68dd3a8e6af70388e614631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd4afafaa44c915a405248758aed4d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2133fad3b20d60ad9d383e9e7cf238e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f25245eb7426eaaf2a06b5608219dbe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664ac29d024dd74d34436927e0e6e6e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc68531822eff610d043dc16291043f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b652e3918b3676724d2af9be26fa4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3475fb900143b2e268edc549ac105632638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba1646318768d50007b44867295b1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ff38e8147bbe09c1d8856b91aa824640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b45abb9f9d3cf7bc1700a782ca17e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b04b17e73e8fa962d039088441ede642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e915a42da7973914d357bd87a36a92643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c092ba24511fc70270614977f242c01644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364f0c8e2629af2e2abdd9771cf92b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f4807d1d6d56038c6a3b0777b3520646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec402ffe1fee65067fb5e3d923a6dd3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078323202849aa824f26502b9da1565e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a938ec0a98505214d1d4c9102f211fec649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffce898777f6942dcd38b225dcf9bf57650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62413f68b0552f4cc6b9f1b875e1efb0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfa538586cef9dcf87851befa29acca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d77adfaf78d22e8177599d9971682653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa685d7a677c124c77f376186fe1756654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db5c5e572bda612d552972dc51f5895655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6811d1d9ae5e04f84ff357517440d58656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9959a653a4a02738781fc45833c57657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3879dda807e89fa732ca9acbc779b988658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a703eb4d74f92a375fc741841753023659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5922a4c4b659199063b4712287053660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb2797c7edd6eb34e082cf9c1a807d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc256e4982cbb0e6b6f7ce1a57dc7951662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33abe97d5e2de899b1869fcad678876663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7bff48d80a0502d3745fe02de611e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc036b3c8450e2731b77272d9a6978cd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546542f6f61fcecc88447133f69481e8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d050b21331be18c4fab0ca46947a9d4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb2c1ab53ec851b959e3d38906ca1c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef51ed27228b372c54dc2b789538c51669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d35222c07e3c71a38b444e441772b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1290ec42b1b05a75167e945fcf4559671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7776c5359c456a3eec172e0e013e8fb3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adb36400fe15712b9fd21f16c770dc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7303209ea646276e1b710f2c54d8bb6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dce1301c8040b06f3577b97fd1b1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a850b008bfc61702b51c4f9868a53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfdca76d74b849c0a353fb94dfc111677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee2310993e414aa0c17dc36c09c9cf5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076155660b13458110e7cdd42b31d04679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2629bf88954150af636bb4c5f796c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16c034a3ca8b23e88d7b12e82e972a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4922b8268e6a9942f39b9cd13d599b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928faac0a092daee4fa381f6c660db5a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729433e7616f19f004f185f1b188e8c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18634792d91b16712aa1f4902bfef163685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371cc82391254e1b0050cb95cf6d1dd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ab3b7984cb51955f4b4340ded6fbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52983c5dfb3a9163462f96cf552db7d9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109e521d4b731502e2ff76790c6081689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9266cb7da2b07df1f94a26d89496a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2b82301ec644bff9d6924ce3baff4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d020d62780311e3568854d9635580f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e6dd07c639d7dae6e09f3c731fca50693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7786579d0059ec1a3a556537bb36e0c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c4d8a9a4519204c79288ff495840a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523f37daa9b4cbdcadb526de8ccb2b73696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5745282448abf73ac75ebb72c7425e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3453d58ef4ee9fd77d28918b8fbc41698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8182285b9838b4d9b9911d42c352f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b4c6cc9e739a9912f45f841ff91c2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f794c10633c5811460683a3aa7b80701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd8277ba86e5aab28935d731b286ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31b97cbfa320db61c5339f7653b78ed703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e9766f6aa967c2ddd19594c2586410704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ad696f5b08049e74c870c272f15a42705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d7cbdd378f5eee470758c3ba18f73706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05525f6e40e6884007b341a97b2c9e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e86720874e9f20d21bb616d5557b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2733c52c17236ea5a244da9d20ed4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9f87af1a429b45b5aacfa24b7e5fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e68c7138f9d6df7e70a3cb5d9a9068711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f47a5288e2b4666782225fcaa46459712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbd1a5cea6c7899dce982a37c89cf01713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547142af1e17f7ffc385c2ed24d5818714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390bb4621ba5620b8ec5eaf893925880715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95604d69c1ffc60fa5c4993b9eb2f756716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f53749e06961bcee470493e5b17fa81717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923a03d84bd65331476d6ab624a5c1e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21e5e1ee28a5cf6668d282bd60d286719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58067ccaae2f3acc87f458b70a19cb7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191b535b1d4c67ab5ad391524c5f0279721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5007d7b2c32cf41e3f369124ab77c9b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3498adca9bceadacb0e9e323670fbd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ace299e245481c72fe13700ec0161724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f623385a6f901d2b24325ae4ae66d273725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e3ce7e92dac36f7064e56f9ec2e6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d666d5896821d4dda131b19fdeb636e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b6216283eac53a6a7428944e438046728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e6b4c507f805c3837d2c5072331a5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc92c127144d0e76d38aa7247b1d882730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14312512bcb1c4be7dff9ba10e3b7de4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9bb72b520841e1377e8ce7fb492bc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9534f3c3d6aa6ebb16c20f0bbf08e4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f546a1c1c736430fb5e40b51c9422a6f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b402185a404b716dabeb0cff5b4bebd6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c19d408f80940fcc22882db36e9e15736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14929bda9bb6f48cede5bcb98e6a5d97737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5fd8fc09cb3d76c0f808282befd272738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb0c1822b16b3a2e5fa56b159d030a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3932fa7390cc3c81623f94f2d1aab6ff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9dd831fc08098cd1e5a825bb1d2f0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2341ad70c47e7d56369e0d4552f059742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5885971a84b9c95ca3756badae68983743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f022a789166abd19ee72ab5e899b675b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a4402c82da4bdd9a8d7823a4d8c69745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e8a19e2a938a20cf6ea12a2091dca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154ecfb45b371d64544cb78c6063966747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a7151a369e9bf05b12548dd9cb633748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dab8acb0b8b600c53c09da3dd10aa6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc25f0e9c10c5a5a887948e328966750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b259cca8ffa8209b9844be180ecc5f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b893c0fb45da714a593517d543b62869752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f173ab33a957d1484aaf735719543753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ded9f441137543a93dff565974f57754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c8d774c1a64fdf81f8a2a099d7af8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54babc6877dc25a9a69ec9c16f55e46756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae232bda559f7930a92c3ff58c4b9f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e18e3b572d5c92c56d29963fea5c86758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74243f527f502dbcb97fd0a65319ce08759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4858d4c60d5d9da5bd7bd1801a13591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad3cc3e53a8d6787851d96ee71086f62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca52c79952293c645680d910f381c623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa3d7edad4531098ed1bd6dbdea4724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f649d7abbd099e50ca4d8de698a54a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82d83641c8ae8114a58c7e2c566c016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958cc6deba9bf4f6262c81f0d1c3baf07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ef6c77891ee0b1473fc2315e5fd368.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5abc3c5853ed283d66af12beaa1ba9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaedb76092ea6e7d58f58cbb16edd0210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c537e67ec886fc29d1e7ea08d9b8066411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9112654b0bb5be3414554fe214fcce712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b463f55d79f208ccfeaf6623e1b9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c693849c57541dcb5077ba5daa348a3e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9b2557ae868c62ce9badbefeb563d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94534dd8f595a6039a3a5bff6da7d93a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd977f9287631c8c3b20946dc76c3d9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44450c2522c2d3966b784e55be03f62c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e08000efc2b6f896d196f8e90c61a0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe0c1d6ce5974979bf74419bacdaabb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1a682380159e9c8105d22839a8b9c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f08797a1863bee2d06c65690be725722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b143a1724200b320c9564280950023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afdeb3612fd035d6f4a29e61b7739d024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4570533e919cc3a99f63ea97a4afa325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2780ca6feb1d202c312b87a428be71726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e74f75e64beaa47e197ab95e687efa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfccf1c71c6e35693bd5cc3098eb7528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0d59741862590acc3153cc73b3e5e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6116f23a7ec014519c75bb554edc4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c89585c7a7d44f2b0f9c6bd88e1d631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce4354e60753be15e941e15b60537bd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865ca57c55b7b51cc20f9671eab300433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eb3b4610c932286cf9e554d71e4cac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c60b68ef4e1a42b27ca9ac943fb248f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5a062c9d9c1ca40e5f288161d7e4736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cd11bb577912cd26eb1a23a9504e437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef353bba3126c615fc92876d92d17ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554f2bf395323c76dad0a36f5163bd8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add55cef50b73ec103d9331c344d3bd640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ba9ada4f0ba940560d5e83c65d5ab041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c956a510e19a39e546c5c6dba0d02942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6d6ecfc0381a220ac3ab7d8edbbdd643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f83bd58fdeefa53181946eaaa5a2c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a635e72bb182a80eb038f5c62e845945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a14501040cd586c47e9651d273fdac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd5209eb3cd4728919701e908ccc1147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992c229e22905a5e8fad0bfc995307f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fb22ea9ca013b18a9a4611cd9d99149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d211947eda67e286f1dd282be84150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca90ed85d6fa8809e1931cd6ddb002051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39707e118c81a4f07e1f8434402a98a752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bbebc2bbf8109b12d81b84ca63e86b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fbf402e8aa1aa6fc53490b49fdf3a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f7e6c54f9de18c173c9fab13196a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ce6584da20cf597b22d06965e0c9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1358b0d04a4f23d46e1a3dfdffbb84bf57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75baf3a968a4567066252e0168dab6658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08783e66b6c7df2f4ed4deed7569c67659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7bcfba484558450dbb5ed22a1971b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e74961646fe840e4ad68427b65abb4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1174fdf4a05ab4596a40d144070746be62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0335cec78cb6064b3fc0964bd70c85663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab44885dc4bfa830b404213796ef6e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde26b6151594227a8e8f1bc62abc78965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507b04107d8644a0f3923d6705c1ae4f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af39da5e8408dd36bbbef18759e1ef867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963b153f1cbfa1a5a58af84bca8963868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea316fe527616726534af4983de8729b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864973eb9c73756d1e9aa5efb552306a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a49b5db8fbff3a984354d43d943a3b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197ff480d24b7cf0c4ab0cc289ffd2372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7673f612607e2720ea85ffefaba60173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497bf113e42b7314fd3ff2422c8501b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285fd94ac7036b8dba8d137dc40bf1e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6cc597f13e40d9824eff2d357641876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dcb6980a30fe9f0376acc9a08c163877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b82f970f98b43c254190ade7c7489d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493ff78601950bf8e4782b6e45bd13379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619656ba4497f5420abc5501c69614280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246c8c7ced2ae03ce7ae0b626f80c84881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0fde69c0b79b173a16c1347624452682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69258d7d2beede33f2b754bf9b7089783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e37fed99c0f96592e31529b3a3fb0684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb574c74afb7be5051fba86b078113e885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316b7b625fb7078e0dd5d164c975035686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69bbdb74c0197cb02f9f5de037428c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cb995ba0cab9476f85ce02dac7f8288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6525f0e959fafdef05d15fd156c01e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b03f5a6f30374abd2ffd29738156a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6945d4c966400996b7f661bdfdfaff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a94d2b7072bb0c34f96d8e336c24592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18900e5a5d08e5c7cc12ee750b775cbb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799cc16536a4e7a349a207fde776f1794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e595450c0f8a71238f3189da1afa73e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fdd2491bfd765d26a5cb3fa5c2cdb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509452b1acce59b9f52e00d6f89c08897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbd390ec4870124683b2f591cc3bc4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961bdaae60ae376c2d01970b45f7e22899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac1d264292a4b42af3a6b52bc02ffa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44d954357a67f2f82d2eabdaf978d0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd8be0d8404bb994539b51baf0c3b5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8cf616118b74951e7edda924fa69c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776a6ca7ca5d4b9f27bb3573fcaf1792104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751502ceb0470bad759fc210ff0b4b37105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845e11460f7594fb0d1fc3033069e7d6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36d2087891252038f983f813d11d1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a7aa31cc7de3a49ac5a32168740131108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f4711ffb410fb5ae8a50eff13bb66109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836d348acbc58fdece83553bae87fbb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbc6c4d0fbb86d1145f775b3d22a93f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea92b4d57181047273c9ca28081fae7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a41aee2cd3c3ca95abb66434693d85113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d1aa57ba5eae3ff5e0b45791520115114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e7b708ce16ce200c5fbd17b3c5690115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c70a5eb7bd797379ef6b4c8f0e458116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a612d708d1b8554bd571ee114ad410117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e767783859535831e5eb06c87e23203118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83922b9c2584388c0ac848061cf8417a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49da1dc35c39c47ab8c7bcb0a43b7df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc12da7979cc74a15c96fd24a921762121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ebf7c0964e6411581eb8d352db9f86122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c2be18c66c998871b6b8d167284e0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd0d73f21b2b549df01fc02cfeaa0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059faaea3853befd1459f4d517c8bdbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e44572623f4e259dedec5a6aea7fd50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef703150b509671897397aa0ac2dbcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4c786c14bf95b72b61a7644e71ce9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f675d683ff2cb67f727e672359f33679129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc46c38557be13fe3a96b85eab8b32e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377fa3b27279c4cca1c6bb14debffe5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0867fc60b53d05f3d553e3306f258132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cac500b3179163d3a75ee545532d2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa04c27a34e25edb83be6dc4a8e6fa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a689a945287fe1b8d3eac6e943af9654135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dde35d9793c3757f0b3982b6b749d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dda87023bc39ff1b5835212fdbf3f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b203691437fcb66ce152ea4477743138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57143057dde3c9781bfd7ec7a55c9e90139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77eb4e0d5b7aa67a82feb9bf6a8ac6c8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87b7aa8ce211e580ccaba70c25151ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2821218f1bb8541576835e10d0156142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6371fb67b752b9b1685daf9c72119420143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c68842186831b62bec607c9b345e7e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9307f53c5a9f5c45c60e53bd0128be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de9e3c1970f2c5fd0f7b82ec8bb1f9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64c713912fb18958ed56af91d90981147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90c9dcff5bf37280de08766323bd63148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085122362021272538239bcd6bedbf36149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf048140379725b92adab40367aa7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee3f89e22e78afc789182806abf9455151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7055a7ed09a698263b3bc691f5d83b7f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499b70dd1cddb32449c0bd1ab6d18f07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ebfdfa98135c95e29e6f3a512cea5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1d868d1c0a182a1aca575f9f72ba0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ea551824604183e6c14eb6687ce1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c6329357ddfa466d149f73397e55b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddea870db39b476b5dec193c3fbc6c3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb459a02c14aadf57f4d9fed968876159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567ac26cf339e93ab51cfbd37db5504e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54178919ff30267bd43a6b3069fd7b7c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae1bce021a38a53f5331c63eb4dcb3e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a63e862de9f06c2398e454ac47221b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e02d7823548c4b0a7ae410972b42e8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5dc0609a15e3de9346331c5a51089165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749ac5d4fc3d027492681b0d5da6e41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb0a71789b7a61cae7c6178c06a399167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266ba4576c78623daaa54381609cd28168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7453edad9a34f10ee26828aff1b8c47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977196af88a622140d0c58b63417f51170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566ac49ff88dd5b3d4df761b292b4bd7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be58baffde26254a41d4b515ce00541172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd20684e1af05c130dc97a74761a8b6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130148f59d8826e0ff1afd74af0dc5b0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29a4bf200e7e03faad719ba774cb976175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee877ed3387a866433a83ec6e8e5cdf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cb1430038a813495245cb5e50d5539177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb73196eb92b51afb4314afed6c427178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc41faaae8f1e0f1d6dc51f3975906179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335bff2ebdc5b96069424295e4961c52180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddd570093295581bc391115784ac60181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c24d4d2ef538189f18860a4e58753182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc58c2086ab176d3d617bc262df3982d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe36028effbbc0fdd269fa45ff62f3c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9c4c34586388b3adb51aa6a48cb6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fecec17d8baa4fa9e17a5f5a2927ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da900059c59ac9f13d42aee2d0e5a35c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c833ec7304d792bcc20abd45f69f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838d35c7d2a1ed7d1fc128346adefbce189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d4ccbd96483b263cc5b2a50e67618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef21974029ad094da2c7c5eddba6784191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918386f003bfc032bab8bbb80457ba8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0797269c378da41338fdd974ceb80f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca4922a57a0bf95627dcf8c18ad7fb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d31470838874933d3324be884d2d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b980715fec1b4820658d5f38c50296196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040bbbff8899a576535d52f92815c9e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e386f1e68db48678d99c645fb939a89198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3afd6e82a7207c1b96bdb61d010b6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a1ad390fb80dbbcb75075836fa92d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2686c4e87f6f8de6beed6eca145daf7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cafb88f4a88b124acf9dd71b97ce0bf202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c14b7f174b595d9b7a9802a0fcd195203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573c9857c7eeb6c42e3086c50a50ec8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f1a8cbb356c36fe9a91a46f0dfd45b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4a82eb3e5c8552e5fee59c16240218206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8c0f2a01b8c437f9d544120592915b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240c58133d0c075fe5b088c27a20cc3d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c2dcf95a58d63dbbebb2e04ef90db209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8876547b674a7582310a3a759685796210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7880b90e7f11563e4ec6baec10bd2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1207b31e3bb45bc73e590c7f073827212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7cfaa2008f789fcd4991d1646adbec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db351b5cf003684c1ed065c36e5143214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb6c954156f35e91ac0757ce4cc770215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a228e7573f3047e86d9c9ed3fdf35044216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59dc322dd8a3a2e7b843d7440f4f55217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09ae6ac89e0dc470dec29870ba1af7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391d626209977af963f1570d624c769219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b983e1dc7514a799148af7cded904220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27041bc1acf8aa78635952e1308647e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba4897f339db33ebf85042a694080e6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c0c91688b6ddcd853db7ba7feda283223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c919626626355ba904c0708e4735a1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8e40c4eedec1336b6731a9d0f41ae225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41b7f37135dfad01a21468e7fec699d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c2383215d969dc33c4343c67f068d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70107e71621702b7008bea385af85e2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8312136eb19b7c86c2adcaa917e4a2b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d1fb876de8a8adbb6311496529c77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84004300e8628eef80f1c8d51b5774231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf883d4d7ce40eebafdf814fd3388a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80de2e21438e561ecf2e1056204b2c57233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d8505a0f75ddeb7615be8c37a2e1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c70d38fe3eb70d5e404ee7c0bf25e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a1b3d2d376fd8fdba103176cfed9eb236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc4369f780e48bedc957af3140b7c5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf7a8248cc0e548352c7cf8a9c910d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7522c96c53328c0c7c42323f41cb422f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1edd40619430af05803fe2926366af9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446aa16e4d78e6a39560d1770d06674c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5efadf4c9851b4f2cc5353acbaed8a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3190794a9e40abee6d8672d9dd8944a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4392e7da2b460b115189b41d0ac257244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce8d0fc30d1c63ed80310326db58d89245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eef4ebbd27267bc5efd918d44d7892246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664c3336fa6252c9ee9306870ef40788247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948489ec58950a2e6daaeff0c5c7fda248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc50af7405ca0364a58e56670ca61b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201ecf79b1988d6b8d1a63a0e4211ef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9933d577ec37bc1712ff837cd2b25b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726edb55a6f738e8de33df327303976252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a210e41b173d3cdd491b4d7dadf3915253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b9907be2e0bdaa9811b55d1236f3b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8706539020c5f1c375324a2bce5ee017255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f65b68c276413f3000a15d0323e99256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34396530d9937b62194534a8ec6e36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1b67bab45fbed24ccf1c3240a90f1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffbe3a447cc73e916e0f63690889937259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c32985dd92c44295aa386bd5c9123260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3efd7adf1be7c89a7545beb3cc6c53261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c395153883c5cc30b9cf43a1fa662b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3e39f166acfdea428f2c704a2e9cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dba9b7c6d583dd02443623165d76b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542bcc7b0d727cf8aa1f0ed43fa19cf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13097ab6a11f46849ab8443b85fe18266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c798c98caf39e47beb8c7a44ba97c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3290206c90ee470e294f7fa84e3c331d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4585930d0a167db94e09cb42b7bc802269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc69774df65d249ff078f0e32a4c294270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea6d850bd1e77c8b884e5b8e825a3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ac60e2cd3dc8cb3063040e2e0d54d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25f57fcf4750e247a08432e13c38d2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b9571e80eb4423b709f21d78193e3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ec367d2beef8613198f74eaccb206275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18195ab3c4b424259c9dd113ee01918276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a4b79f1f30fde982c6912d00b2d3dc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3abda7bc276b6c704596a3d1b38ede278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a404c432d65936cb41c4e361d26f12279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca06054185b5ea00eefc2303440087280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141a09f51423acc7a61a7470003bcba281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1e40a3e3c19f7c42bc7735d99d702c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a29b4c87e2da4944195dd0d3703d3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287028903afb8d38514ad91217af7ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448960081e914924b096defb023e19d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad595743b976cb2a8d0b3b8a3ddec3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab1eb3417640b5768be9da25c1b1da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a013b6c2d9ff00802683484eb54fe73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee55ead65e43339b12cbda4b54abb0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6de311fbedd228e58c3a510cbf0e83290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54307be2b262b9b7ce353c3e31ad619291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d22faa9d3d77a651c5da90abaaea292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f344711e183d11cbfcc334f7f0504d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42864af5bcdcbf7f647880ca0cd6bfda294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe656ed1247a94f430676a064e584e39295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36993c7e775e8aae1d4eb0f5f183bfb3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440b600fbe1ee07e8e73e0b8907f06f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81ff3574b01cc0b55a5cf3ad858d514298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445b6429f4b6fe17ab24aca20b817e6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc4afed906644cddef5fde550e73cf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7556ec9bc52d683fb2c3560a878032ca301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410fff52a4646bfdcaa71b1c8ffa9478302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77590819e6daa7ac09bfc5478826e8a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b83e523e88b91b985d95c0ee0401d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1647b026475110de528b650b831365305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f3871a6e57e1d54a317b5deb403257306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d013c54e1e6fa3409e49d79b9c117a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380416ae7bb603fbf14a2a53978e9d0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb48df7a4b53b5e98659f98ee695c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9cd33bf11fb36a1f2971471538385310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf0087092941c5cc4926fee442c36b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f1a9a8684f78e5b64c3735d14ef130312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff2398b693fc5164316328fbea28f5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70affbe286571e17baa98440d352f0d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c9d8db0ba1129f77a3c3c37dd93a7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e00e1dfc27458a3761594c0502ac0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f3c316a06735fc6fdf209bf91d0a6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665dc01e6a92ed50110dd01c988c97f5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0cdb589d27c3832067088f4641c9b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f537ee0beb689338cd25e0b930d35b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e82a498e1df357036983a571fa20dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5b6861476934dce408b7e5a1a1f61322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f750960173e4cb59b3079f1097dcf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1675cf19abd6cf52953beb91fd7e04a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d8dcd94232b904ef83406d9fe134325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c83c043a0d8fe03a53b3fe05e86425326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8274f2c894d2ebfad5cf0c212ccd97c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5e2173bffd1446d9c7335488bd1d6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e80d22547d486487b2d9e693ca91d73329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aec806ee892002d55a27ff11d27543330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3436cfdc068ba47af12640b8f0a645331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b24508f1d7004e44430880d5712f32332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886ca8f8bce6870fdc4561ebd751e1a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4273dd9d3e1f93648c10ab087da2b4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7833dc9b6dab840c738670e77039f761335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1035946a597211784072aa2b97cd79336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce3f47e55a9e539265d1949435e470337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed94fda27b5a28f1c16b99269dbc885f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e98f5a77fbf39503a05ad83c4b1dcb2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72e30fc270b806f918d5a526e1540cb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7bbc6cdaffe467f994879abf270a68341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbeb5119ca5183334e42308fc5cc199342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c2c9c58d7205b801f8616160df7cb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef29a3c90ee121f563f35848a8300344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40187c5643a36678edc5f6ba4784e74345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0daf6ae38d32a3c38b573cf1302fa9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2195910668a2bd7c91276bcb46805268347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f6e037f3b95f693245beb7fa97bf5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bac3be54e6d28eaeff192ec7b9f940349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fecf303949c3114c87bdf64cc4c62f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f2860a21967c6357b1cc4e9917623351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08f994fb590664adc1e99ab804c4a9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74bb8e3d4e3492d0a2c11f3e4929fc3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1190758571e8897ac2c47278513baca6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13efe82e6c86f5efad8dce69e8320634355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69935b80c9e4d4739ea96a6e746ae098356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359bca061f4a1bf2ef7d5bac414ed47357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24f3ebb88f630ba2660553b63c9285c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75e41dbf0a42b01551f80d33692fe3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b647643cfec208166ccc9a06e599f9d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a469e664504343b344c56995f222e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2fea84b0450f3acb66f38c0a021c4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a461879ff31b827bbc894d56dcd56363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61222aa6feb304e824a168fc6f8e382364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173ab50b7d258b5d8794daec7331da51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fdfe5274f09416032cfddf3787567366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5335a8b32d0e10cff58372780654f3c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac9f64e02b67acf8668da57988857368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed0aee3ba3eaadbbd3905a6c2f12d9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d73975f2e894fd9d66a26a670a1f5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fe6d7f9dae773e42f6f724302ffc7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e937a60a1682a063d029f18e5c6e33372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094607d5e77f455db940c47c07da1b87373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4aeece6d9d923ab49a615066771610374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a60317e7d1962e7f4ba54ab80b6c51375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16466d95ff43869de80f51f6fffc8a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94356b15852305ef25dabb91ff7fe721377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d8e3efba6bbd4e7f8062db0539c72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b8d7d4f88b484de6f4972d1b8e0da4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b21884c646e9a3db7f80a091ef348380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41183f71be96b2f22477122df98cbe1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc0751a4cbd576a4886054d892fa2a7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4104bab2fa8ac9895486217625ea96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec29943e63ce83e013ca00c9d5e0ac384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c4f14bce8252b33deccc4bbf67ff49385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcda099584d3fc06799719a91740bb6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb866115f33f6dc84da306aa68520df387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cc97d956770f09a3df7305ded02d6d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301e150d0592d4c5868e5330ed4411e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db57a530918971d9bd39f821c441f92390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a7c5bdeef1f5b96d9011ed4b526558391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cb90b883f597302bbcca9bfe999cab392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04411707ed2ed1fecf31eacf8f48e40a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9277eafcc065e93b33deb86ec9ae27f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445adea3b23d523b691b80b031ff156395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede19921bc07b403e92de65994ec789396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fe39e707af0d342ae3be6b365816e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea15895590954d40df98fbaffe8a36c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173f1db948e771d7fef00e0caf7e178f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0740f24f0a705891d102112ef6e18b74400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f3ffae8f4b73429f35bc70b2091da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bfee2c31a1f43296bedf09fda4931402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63354a93e761dadc4c2bb8faa180945c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c151c0ee0c131b737c17a64af839da14404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01306bf133bc2dc907e4ff3904749a2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650110f43c0b31f341a564d1b10b590406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5eb13d7b4b4907c6eafd0f1cc0fca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dea4455ac7a512647d3069a4cf8731408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13cbde6cca9415178d1e322837a4e5b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d6da92b8c39e9748b10e1cd50b0ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e4962dcf0f2e4db8706543ade13e6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62067a94f11a9a87d52cd6a04c02fcb7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ba7a8d0bafa5fc828e013b9bea4c1413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b72b0f6cd1395bb0133a207a2f197414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d46cf6abb9dd644249c455000b116f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a00ad2320187c7729752280a40028b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4912b93183ff8867f4d32690f574fe417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea61e90329b02170d8f9fd602b1beb19418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd17f411be76669981a1bc85e26f7b4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e553811b460fc6b5d239bcaa3cd9e84420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f7518b40b896e25c1bf89f1307e30421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555409a1c89a8e7ac475a99b6d45bdbd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3da3fef2e2022987fc1722e85479cf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf0db1c355233fa3c3eb4b41412a4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c341087785a40381a7229dc5c8efe8f4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501202209771366911acac217da050f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a33894937ab5a736c0df939fac1bbc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4ec8a60647ceb77db3accaeca9dd0d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f9cf93b9a2d7e90e7432317ff1bda0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b83f83b7407fde27548b7eb82eb545430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec22eceb989f047c7d49b803a4b74ce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce981c87f679cf47629f68beec6bae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168385bd3fc9aee5e1dec24527ace837433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e28eb67f8b2c61e3e5c649ba85cbbd7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd20d65b9ca7a5035461c19738783a98435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33542d0520e63c8b9900772ff1a47ed6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3e72b797923216a4e73dcff039d15437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046b7f3ae8c5a2fea3b5fee02a90332438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c0e6645bea23ec48a36f185761940a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc2fc07ed35fa137ced1a2090095d5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8206302a548bc3a82b6277b2f13295bb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc58a171aecbc96ae9b44ba8734a52442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353d5ad713b10460444d3a05fa53f73443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebc8ed646e4f0481ac68c49be9cbc2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e711e8ab0ae10aefffa4255c1543b90e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f020a1806e3b9284125275b1acd2a3f0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefacffb56f48a9dd4c5bf6c5651bc36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786101d3255556dd3412e6b8a4cbcfeb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0acba9749d6772fc909eff50c42303449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff961e83e9866abf3c17b560cc340e36450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf42eaaba6b03c1e2faad0fee2b6442451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54164775e5f60dd3460eb89aa9b9f230452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d30692bcb9321e2a966e5fd71789fa3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e337e717926b09c0fa58619dceebb9b7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063eaafad490af7a2c70080d5647442455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b488b931dc63b32cdd8238f0c7e7634456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2b0051b7741c3aaf7242d04f4f8f2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e03cbcce319040347e2770ba3bf5d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b100fa572a34bf1a4fde4d2a6b3524c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d9e4636dbada50cdecfb3d5fab202460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbfb17a3eadac21829e66deeffc633461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a1d93bb3e7f3a564627e191531802d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159a752f35d5bee700fcb7e83debf06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3410857019c45332586cc538f8ed737464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cd5876cc510023cd30cda8690c54e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a5908b891a191b17856400bd067dd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359b9fd04cf14dc5a6c5a393c8569830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de2b36e1e4bde1e5952079ef1f10607468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd0afa4c68ba8e250f5c9438196c54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693e26c1ce71cb2d49f237b1b1c5de3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe0eaa427eb8b7e6a72149964b7e6ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15340a7989d597ac3240d8bd8c91377f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc735d9755c8535c23ebe98c08af645473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798bceea25dc8b5a784525d02fcea2c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a5aaa62caa917ba6f49bf67d3d4ea475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be620ba4472f6c0c8f5f70839252eb4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2e0eb85c3d919fa94919d43b61df9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04620cd1f90c2f63f045ef956d79a5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bcc2fa2f963e7a3902b157dc423ce9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3df2f2fc6dd8ac2155a6ec6c2b44f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d455f4c45fde585b0aea83f418721e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d951df82230a641af61ac08f92ced0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4485faeca8dd0168f87056879c16be20483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b84dcaecb57a6acd2a6f3a71cda8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc46803dc3b9f6f00b98e14e4a9c9f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b3f45eaa540ae8ea8acc1bef03ed5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9489f6edd6bff2cf3f5055dd0b424ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d8ace15da3d0429c75cdf0183726b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c8de9b6b945428e9759058571c72489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08dcf1f2863317d02d14c31331e91d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd7bdf168512e1c231538ead6caa76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd366031eab073e4789d0dcc445c55a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a89e997be4c2375280446710a86fb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8bc624f7bc4deac5fb1ab1fa5c8894494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a925d9fcd0ca8c0a3620a259ebbe76495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78af7c53b376f00336fc8584bf44124496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2af78f702e71baf7718adaf2cde0e5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60665ecb851fa07dc4d44411ee0410498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c30f37ca05477ba7de23c656f3f296499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2617dbd934b2c0bf38ea1bf18f7938500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd80acf0afebe13b09e78c85b647fd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fe0dec3e56a04dd0ca292d59ef97af502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112193d81b1432b4fa5e2a4eb2ceaaa503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e34e76c89193ebdcfde10eb765c6497504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2754085c1b7c15e6fae12544d254fd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b6ea00ead638b57513d57463bd2065506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06685f28620fc9607da269cdd559aa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af09051d5a2a847025f1cbe13b81425508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceac5026dcdbb4d1e802229d7c072ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903f6112198cdbd57b91eb01be10150510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf4dc506d834af3c383bd463881d8e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a52fafd2d55fcce238096b53a8d83512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00083050c887d727ea2d810554943bd5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa619bf0f23117bf69c0ca97ddb5f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87058e3d6258b31344929ba85ebc634515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148181634b9e5cb84db1a9009b248869516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662cef6778d0196c1bac3aab855e970517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade23f1d59c11d6a017da2db18d16d4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36ac907657b8037624a6751c5abf619519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1ef885885fa1cab563719790280a4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb3c8c85af4170730a003588e40137521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c75ad3221cc7dc38a48db7f27017345522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23173fe531168eef7030b0173cca2d5c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab87372b31a8cd181432e8f6d6bfed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c0647b7a483656010f5b842cf6f93525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc991cad5b0c73cbcd007e45e9d8a740526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47553ff70ba2b6a67b75c5357d4f5b3f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371b5b6ec8c56fdcf1daa7dcee6cd18528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ff215a10fa353549cbe478e35e4d08529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b5440036d17a845400ee8bb2ad44530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98516c36f086052dd4954f95a91061e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294fb372f6634cb89d5f5643b612c08a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922ecb7ac84f0922c52cefcaab5c336533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27606b5d0c64a48cb4961717f690f47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e71c5d645368f2e3b377878ca24833535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb1b6435afaa8dc7e794b81799f3e1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc032f6dda1da1a0537117c4038ee69537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926e957781f1998222508140ab8a646538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706af8e7de4d2686ce20b918219c3130539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c063ef9db10d8f310cc177b63b52500540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495648045c1543018600a28b2e9c5d53541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8fbfd6cf41f8db7b180161044b9be1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce52ab3c4be009e1c7c37656e9d6523e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a34fed6009baa44fe346dc72a0cb3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77acb743d85774d26a4e23ef6aa10a36545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab523e633548db4c6f6f7303c2ace591546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a167d12334d29663c008794fc5a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32fc189736928e86d708284cd63c04548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd532b3e17c75c68a156c43561f4614a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d929d61e771e05fc02da527ba85e6b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c58eaf252f04bdb4b736ed60f7a8b3a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61738639bd7ebe6be18945bc721320f0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85edc29b732cb3dbd84f95e924c86dd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f286aadea66806efff262a5df4393442554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404bb4df77bb6aa1342b5654bff50b5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e6143ffc1df6b4dfcfdd2dfb5f1a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88745f38c16634d2bbf1a3ebc7838978557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93155f31c143e2e260ee5c41346d86558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bf75f2e2219736df1e42dc9e511b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf18be33f3c6907927adc87bfe0bb99560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe5597bd1845f5272200dcfd865866561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c487eab8c1efe8f5c327c5fac0fb9d8c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e706650ab8b74fbc7caec4311e8329c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd9a889eb2feed6a07c71fcdd7076564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cde71af26c344931e00105fb22bcec565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d279677b50f7e7c8799a44d337b601566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4632f6ea3e41a7aff8c212babe9ba273567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a62582b4df32f3a1096545ca728bb5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544e59874fd240f7c6f0351e54e22740569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bda2b56af24f91b64615e1aaeecabed570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1c6783e5ebd27ce1d11c0ca375a33571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a961fd35609ebf76495e7aff35dcfab0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b965b2cd031bfe1b454e26cbd99057c3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad451ef52b6ce7fc786fc20a2ce84ff9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2323dcb2425632f05d556c1dfa346d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a631eb7ef28836a9a3dededca59f35576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b37536d66fa939e9fc1572c75f626577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc38a4ac17e0e35cec4ee95fc6a12adb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836372844d110ebc435015e603154f66579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c373dce89ca74e504c4f33ab221874580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219ec327a708eeb229dda54a7a85dabe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ff981da2ae3c9f978b20f1e13ba5c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56176be2e86ceace691918f38aa2bebf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62c89590035baae7c2ba1f573d47622584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b22f0f50fc94469d7ad308daac472d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f2d190cfaadfb2b2166bfce3f6285586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e3329ffc816faaa8fa34b694ef764587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fb55ab709ad332772800e8336d730588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db48814a29c8ef89e5761c7e7e5487b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94964b22887b4bd981c8c74546d8d40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6439044b7708f96d6c1065a829bc5a34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1358c79a408f71ba0ff062d1ad0d811592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840210967d5a9bec020b6602538f7ce4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0b24d3e40d9a84a8c2de1a56aa6b44594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e60deddb9ccc8acc9c6152e98fa9c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ed9615200eb44d7b55db8eca6be44596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e61cb2cb57ed57ad162d8e0da73fb0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328390a8ca310653ef8951ceaf32af6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d7771a801961f8d6cb868e475f3b6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad7251b1324737ad959d330ef03d37600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1bbb4c6aaca5ed22ce24deb5c3877c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c64e6041ebca1c8bc0aad0bd10972602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac731e7c1c2de5df1da3a52d6f86e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c71261016e183249b0fe4732a3987b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e4575cf69c3324f5e19257679ca5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb83b3fc0804138ad7a7a8b684a77c0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cbd2fc9674706c73ed043b32cc6fd5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3154166e1aadac8a4d4e5d119789386608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5efcf962e370213bc86494152c500b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202e2b12e5aebb95b90bd1aa168c271610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c253c67b3e6d7e95ab919dde591ffe92611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ff70f428c0c3aa08fee71cd4896bf6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e47e70f09fafdbf31f08509f219058613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd5a8a8dc724449d9d85be78fe1d425614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a32ba7fc1f9195b4c5d6e9e755edc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668f844355e9ee43b43385a50976fc2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf0877cb6fdc8d14fe09c749bf6b90617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6488d2e0e3a53e9c6e21e95b7892ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac103cd3b179c5c46d5c9df37f0015619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8694f4dd68945b115b97f5fc2a7fae7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01686a744efff45c5d1392c2d19199a0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b266600ba1700cff73968885a75a817622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162c3a93a93c33e8d30a6bdafed0150623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dc750660c811c3d9492f444116b4db624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcadc5135edf9eea297e47870d3a67a7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab80260fe61a22f68d5cb274e9a42ac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7468d45a5883374d3c3e06f90b4c18627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6445270583d84ef4de7ff0703fc98129628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576fd0570dfeb9e964713c2a0ea2191b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa994ac68e5a54da6bd3ed0fb8ad083b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a74265de917089ad472204ae7abc1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142d9675af782df53b2662ce39bdb916632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5903a889bcdf296b89f2a2c3517d57633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21528fb3909aaa824dcccca49e71d8e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58aa0c319bfdbbc9def237217210ed635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f4abceeea9c3ede6f9a9e07a1f1f8e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b364d636f34de5ad8387fb81a7c2f7e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46474e5881b24f7c0b1b97adc0b10250638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b188f775bfb634ebd49797b5425925639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ae8a1e517f5f981408410146a942a6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ed298cc1a93d7e755c80b337ae1a0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566b30570ecdf7ed6fb21f94d7ce02a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50301411078c146ceec85f8884d72e2f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839dbfa181f2262c75bc1381cc0ebdff644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f7c9f5347bdbfefd8fd595fc50bbb3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2115a0061a8ea668fee1a9963a236646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81522d0810972581923121269da051d3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1077b85006969b743e92820aba22f27648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befc9ba210a28c453b18bb8da742547f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8830b9666137940fc48737d453ec590650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a0778230972f22b92cf996ea2b7e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09d71c156f0d6abf37a97e70378cafc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9f49ecebd112077ce44eb4c8cf9c70653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733dfdff7162953ef81b7257e843b50654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a3d57bb7ab77726b65a252277e5aa655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8be4612cca56b95179fac5ba214b8fe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e93d181bc5a05bba67962eda2f883e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f27b2b1c046ac6883703e5b336b7f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3629f80527cc51a7f629b881717e92c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6293367b690b84c3d24909c8513be9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e550574ab3b516bf99d4128e1129c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b11a760816de70e2fd7f42f9ea9bd4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473923c24028b85da2f1f032195b02e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff391b8708dc2a710ca6190dff9598664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4b8a1ec4e74197cd679b2859764c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5a2741fff55311a45deb3b3024d962666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009b4501cb10dd40e570118315753836667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a102eb19228aae7d0b14bbfc27c7b3b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1040d6938611d7c68a46255b49585a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6928d7cf5c43d9c334026e46e5370670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0e82711c666dc88944cd01911ab64671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b34b8703a03c0cb7878220502f940672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba5efb6a2a2f089da96da933ef6222f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f02690ad3a7173315c73cf609d9ff6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49adf45c2f4f5c728d66f96035ee082f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f333ff034f6ad863aebb95a4ad1595f5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5d924340dfd9b4f09780878d18c90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e35c18836b6e6ca87b2c04b5d293c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877f004c25755f5eee794bcac0a0b80679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02805cfd029c410a3804e26da0291ff3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deba1a05e0b336e807d426cd46a65e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8945690dc84e67e9da221c5b1ca80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c029bd0a70c7e55acfcabc0ff2938b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0698e0e15f50e1a303da74fdd324dd86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73859d05255140247968fcffce9cd471685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d5967c6f95a37072cfcce09d29a3b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbab260c208fff45de45c8d5b7d9e5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df55bcf312a3271f285ca63743c62e688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408add89333511c7208925634739d1c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011cf3431019fb955b35f9e647ddf09690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0de9bfece0054d7b1d9878b6885ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1954fba6355a397a6bfc7be787d4f67e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a813be659784076ebf4470f60e8451693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4a67912a7b55ceb3782eb0c1df947694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79214f9484ab44aa33fb1b07abfeb855695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bbc05dcb76480c7201ae073da40c7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ba6589c22cf3a2e884e916b89dd597697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4923b89351a60174071baedd3ae454698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cd9d970143748e058c27e752febef7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5bb8366f0ddacb073f1e1f591ce6cb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb943a917a5b8ed5f2951be45693d649701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db03db5452433fb650d0b6cab8f028702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ac82e10d351c443094ff0035e514be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82483dae9b609b762499665350597eb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b687519b87a6c4fddf4ee02f37ec52b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a6d6580e5f38c584da0b5f4acb550706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2c33fcd531ce94f93c408caf1f06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771866dea6e1e347f09a5cfa1eaec577708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf78a6982710a37af8dd48941242e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34147633d9f9c7496f305f602e6c6689710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8573f2544b0aae592ec818a00fb93711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745b94d6ba6aea0bef215d774c5658712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7aae8e40eb2b8d927a981e9056f74713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69066e98e6ef449f73e6188db2894db714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a250f435f64472fd3307427510b180715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fa528532830a1f836e88f3ccc7ca9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d237e7204b3d9833ab2d8dff133ecb5717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf801591bb0bd47c683de2cca7c676718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4001af092961f84a7ee01d5d4db2ea53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1da4ed3e8a2ab5f5ed6d88ac9017555720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214cce070eedb4f18e9a81bd0223c7f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14170f9dc07f7f01644f672e8022eda0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50a6bcc568bb8645e1daa78fdce9946723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87ef8ac77f14b5d3e8bad28be3e754724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f2bb3c1968147aa8c4be2bf99f063d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b9ef3f7d3343f04665031d449a307726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a62ec6836863fd74ce3f1c18c8128727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9613260d9225fa279ddf64278f71e37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a21e68d311a7bdadaeb3957505bb97729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d217f2764ce1440528303ee89cf1694730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba1aded2c3b8fc6c8cedee7e236fb13731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed2f6f0c4f7f394badbfdb2a715b3d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e045f56baa5e887b2674eb29cb624733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89bdcebdca14e3405e41414d1b75a3c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a458dd60180885f780feb42b67588735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9190704ba04e071fd2f93b09d7053e7b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb85408c7ae8abc6c0cf85d2daa9bc8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c59b26cdeaf52c9742ec29ec4624d5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da8791e988cd8d31bf9e617a9f89eab739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659a1fbf4f3ad6a5f015eb03975e704740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a7f4a00e28534971d3e5659e3f8c1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7656eed215dd03eea01e8bcb901165742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a079b0338f9ca898f6901120f572e7a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561f06ea21cda59327c9abc78658ab744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e27008289df3304dab1e217ac354b2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026e5e834359bd6f0f74abeac8017fb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2018876a54fcfc66b7c9d652d13dc64747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf2281a650afbc7913708f41a4ddda748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39a935fd03689e08a9fcc14f7a6d8a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2884ef02f749bc19c5f8bfffa0a48ddf750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be723581893dcf91aca44dffdf0fb41d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf00bcf894885d1a3043a5d716155d76752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6d247f93dfd4212faddcb08449dfc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cfbf24cfb7135433f31d36f97a99a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76891f6100128170707034532e7c207f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dad2fc85d65c1660c5317b5103d7d5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab1dd16a091297494215029f4fd9e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df89d7c2b69ad740cdc00ef2933f05f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9fb4416f1700e5122a439d549e0e8a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>