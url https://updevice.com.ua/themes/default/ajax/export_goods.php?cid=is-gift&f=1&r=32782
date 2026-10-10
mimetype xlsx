--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2288734dfb2899aa2c117d4b391c8811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a850249f7023f4384535a65221ba4f22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e0d398483317547423fc031af14f23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba83d5fcc693003cde1bfa79c230f7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10862f0107e3722f5f5d0be64336fc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875df9680766ae0065ee3984d10a3f8d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af13e7dcd8c8d53e286192c6860577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c279a437dafec7f83ea5c50cd98fa258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b75cf07a1222b32f30fcffd0b798acd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de524963bd6e2a21ec7992a05414d7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0d51ad2666ff526be1ee10642567da11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a6ff5be16084e34e889b6e93b7f4e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4563d93f7191e1d4bb0f65a165725e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbead13daa92a00e54e579b8a422a89a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb975bd0ffc82df060985b25984f95f615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eb58b001f688be8c1d31c95b43aec16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83db2094c3915c712e57602473cb801117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd80c1875932a7036f5cb52933b1fc2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2d0e67d5f356dd1a48752038279d9519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1eb5aeda21587eb320774ec81d60320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe314e0bca5d28fb799d66ac02460021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b043992e8f6c9042bcb0d38cda89722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3df2c92ee27cd9939858051b51fe0c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a33631f704781fa01e99de04f089624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801aa754ddb91de813b260ea09a64b2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fda4865a441c8375a8d4ccd6ad8d8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39bbfff2861b8ff02610de6283a8c6227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280240a16784de02a75fb3ac2a0969b428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dcad3d4472cdcdb3e73bcc6abf4e0629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d48a5cfb8af8a64d3f3f3c536c5fc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61322947ab0c3456e1434b5883d3b1bd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9549007b90c0f6adbe269f97b26e82d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bc6de17af8daad12fa891de94218433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68ad40ecaf94001f113d30121be68d134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6038a4a241ddd359caff1442cdaa95435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f77f7ae21ce92f946bf873583ca49936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147dc6d7e445ab84c227ad9bcddbb69037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee2bdd6b1855d42291ab6a3dc718b438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324902198de2bf1d055a303d2768b2739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ab66d5fd9a87b785595a0855af89040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bdff86feecced21e4a822393e6b24b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5470f9658b1bd055a2b4b69fa90aedf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee045f09a5d7fa72d652b6f73145c9ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe33e4ca25f0d1c2b9cb26d2d028bf44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d41c69f5dd3213b0308ea038f6064845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5804d5306cedddab9ad8b003d64e846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf460dcb988dd4254ed8ef5f444cbe247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba01f7811611d785dbf77992b111b8c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f31e146246bee618cbd5cbcd66cb7e849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f075f39fee6089005d44f2a7880035fe50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b2b61b21828ac0707512319e3ca7e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c397bdcfc7c4d7338bdd29df1fe9dc352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0557738badc64440bd588905c8b7ff53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80c4937aa8d0cd14d907f5ee3f455154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20e169f5917be54161d6cb8c3c2f1b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c91df5c35085dae7b8989f8029c432756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84fad33ba41709c3a2353482d2e93157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05900fb6f50fdb7d94e97a71e165dcd158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8f5e80d275f552308c87142b784d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d810baba1d02b637f49c08a8dba254660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8ef342ede8104c781df384e228316561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a9c1a7b48531f306118516fdc2a3762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba05e3a37e1f02f2aec3af61155f7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b008679d363fa28c05b3fba25428264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f60fb922e95ceddee4a3d826ac0a3365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1751bd1f3d0f88ec403e023f92157d066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed652331ba5c5015a0a7e69541e832767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfe25d2032c0b13cd2bc11bb13c9cf468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a00c96f8fa539f97bb3ce54886b6669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ee243b50adc7d233763e7b62c177370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f565540effb85281c73d9118556e97f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8797e98dbed14a9e4c0e6007db2fb672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ddd1e0da5c5dcc2bcfdec6d6fe40073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7faf839c50d323a58f2e8969e50189d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc39d23786f9296c329db07d3507b26a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8338e6756dff81649d44cfe093f661676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfd883953cbddeeabfb8d8d322bf1577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed2062665a9ccc999ce778fd03d8ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d3389b338e64ab565b6cc76f377e379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2016e501c07baf39f3936717cf875580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34861fabc70a6526801be5a3f1e313b981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b3f1dcd74d737d4169ff27f73250df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638cae72ec793ad9dddcbba802fb3d1d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c6276d2942f016bbd3a0a100d0e46a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df91ded13a2c2566d30af58da0b40c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bb083d57d794faafd10c9c6c25a31786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee0e8df441a429fee4630a63cd6f3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b620b34765f53eed0b9059c788f6388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c936b24c293044cfc6667ddeae1b145089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9ba7d1bd1259856962d8f1c5edb1eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c8df6770f9e1f99bdf340279d7fe8d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b53df2e71f59929081f774204034892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c37ee01baf2c57de896404c3277d8e793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6b25bb333b4d6d8c4fea18524aaa794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aabbc64e6035ad76df3948c5747e495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1cb11694354437db74c2c1b86d464e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce903b39d87a23df4334ea2cc49709597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5194c601215edd09c3bd364c4c32e97298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb70675d69f1d5d5e95a0ba3ed85ed2b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28c5fc3dc15564d2b39b0dcfc1ccf6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f8b466938a95eeae5bf8fb012a11d4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a275403f48a68fa9bc77ca3b4793e3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e103d0e284850281b10e22b76dd82e6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c5c160c2201435e9332eec98623319104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760814d4dd0794ff5f48ef8708e3188105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fc94c05c4424284843c7ab9429e90c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86293bc602dc4b1480bdac34bcd20764107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81df492073477404feafcd6f29546de108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfa315154e3f75117c7e977930542d6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77196257e95a04183c4d5380b6be628110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c3adb2c85cfb512953647fc6e8ced111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3cef5e7fb5a17a5ca7c979f0c574b3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4875dacb277eb642e3db2b9f802a0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2020c460fee549e732efc9b08ad8fde2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c187354e840a03b4d91eca37c4a7c6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24dd31c5eb4993ffaa5e4968d94b1ed116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5a19612f13c57ce28a41ec6a0c04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20a72ce6c0e738dfab964b1c0e1c92118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe8dd651ecfd945357eddfdcad89519119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed420ec51279a66c5804c76319ee7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f826250f5e966dd0e5150b7dd3ce2ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219d0cb0c33db847f1e4bf3e2c2befc8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d996bc5897a2bae6d1f2f85ab14ad0b0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffed37da3716e0866fb9de70c1e9f45124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4470603caa5dfe6a817af8be7299c9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19efc14009529b1b4e10bcc415ae281d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c8944d72290dbb8415cca1c9850212127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77375bdd5d10bb0a82e5006876c1c38128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed5f815ec78ce75ee6c82dd0720ff3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3c0670cce956886655307a30ed7eb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f70b725f56ce84eb6715771e1122d61131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0c00b6e628a7ed17e66623c2c1607e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bf233a5d6f1e3cc7cd6dd3a835d155133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3548994ca70347878b70b256901940134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ece0e2d633fd2aeeb7c0bd4d6d320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d770acf7959672d00677b63051ae921136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eeaf796caa765557c6fd1e958e5420137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024115e9bca4edfc22f06de4d2ea80d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fee73910f5756efad9277824df0c9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2e26edc59c1ed97afd12c76f7cea5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c571459128ebb0381f02ed9683c2f08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f919f96429536f61e54d051a828bef93142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cab34399d149cb6bfb9a62a6c3b51143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a18b922a10aa785e5c1da80ad5bd6a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473345790653b4660e29cc4e1fa34294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3781dce428f99f70d4bfdf437ce3d588146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a038c4669e3dace1585a3ef7f75ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4c805f99f57d1f4d680ec7b2740cd0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dea9d4f831c845ec35eb3f0d4e45fb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f2c914eecad95fc14f9e7a8ec5f09150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93e7b49a7ac2bdc32956751ef61390c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0336e4cced2b70d3fa207273b1831de152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339a475020349ad44b559ae942d31c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b8cc53d88278814d2c2f5cdf1b2fa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d14526637a5ebe754174928a4df08155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a3fb63d77cc671aab50438331900c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce66085a7489a115ced6cce9719943157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ede2f185ef4f4d808fb34a1862c5b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76063c5186e0031156a5b7dba915777a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4511141adfc8ee552014fb75da144880160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a4322e41f86acf1dc72a3866e4c17161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b808ce2bd8a3026b10ad54eb13e94162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f8f2e22af9b1e2f1ff2dde4efbccd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a194e1f4b6da01da44a4a4fefc078cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c69ea7cd4d66bc29d738b902b35da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756cc7ec80c4a9b9c7ea7a14ea2fdc6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9296883667a0f6ae12c7c18e2c171499167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c0cdd2a14ffaf738ef0588cbd6ddc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7180cfabe1e8cbf35d3de4f235bc70169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687d4a40635cd544a89cb3710e8bfc1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df175bbdf643d8cb31644d8886251a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7858acfefb48c9a06c4ae8af6b132d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c038b09991598f3a7f5c035235af16b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4128f560d6517dfb1201a902cf320c2b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb2fde7b3e717fb80e832c5c6ce956175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae18822db550c0aa3e3013983255c70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46423f9cbe487a57d5bb6f6755ef76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b35b7a8f0945deb59bde28db722040178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb384f155ff6ad331cc774c2e5928e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec5e93d744140681dafc3644574569180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b33b17a368248304c7c181a79d9bfff181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed4219eef1da45b09bb3f3fb94ab1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961b0ac480330dc0ed5d203b4309155183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c76b5ec529caa59f173c6da9704f516184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69428bac7f8ac2079aec84b3d17c3e5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49af69697bb770e139a85dc6e292241c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73349c08fee05fefd2bc30e41c9488ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efceb81a209cdc90da1cd0bcffd4768188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90b94e1215f044105177156037f7ab189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565156fe71b33738005bb5891200a53190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af32e479babfaf321e36b2f1bde31c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd365b85126a46cf155bd4dd1abf0b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76264925d50951a19cf2730a1f81a8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f57ac06eb57211a91f2775e3304e15194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2c2ad2c408148b93acfb56015e1b07195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bf45682f6031fbccb409a150ed7f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd771267b4f445f4250ca22baf95b8e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef9c90aa60fed2a53367c0b315adf0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca39c548c68dffcd8ddede3016d3806199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5a0e7c6b258d3f318c9c9d9c79f74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d19c0de68e6149e6ef188ec691af9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a201a293cb3c14a326ec7482c1abed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837382d628eb9b9812ea1e508e1f95c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabc6f9bbaeb4edd9d9deda31d182b0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c325fb49a6c35eaa33c12318ec965205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293efa8884e3d9be5fd49e9ea47310eb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67c4a764683ae57caac06c2b19a671207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bfa64a2d048eb97a47e00ad45464a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed480b5773e1d871485b2ac31f7efa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c90df1de46f80276127ef0ff6e832210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18986b91f56576a987bed8e882190c48211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0848862f7f69f46a547b54cd3538a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536be90a550735ecf31b04d5a050f18213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8333424ea808151173cb3b045a6874214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5865c8e4a0a5e38fc7eb1ee4dd158b31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea14f562af9c8973d6bae52328a9739216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1bf6c1ee763aa9ddce438b25bdc26217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e070f4c8debe2d58ea1eea89528623f1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4058405c9435adbe6324ff90a1e6c182219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446180e45905aea94d5fc349cef4d5ac220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478ba381e53e9ce57a5bdb3ba36cb4f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdffe7ec9a3d79e5e43dd15893400e8222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b384c97e2bd9c9d23f644fbe4ec4b0e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8111bfe07645163f6add26d6f0a4973224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb5921e978af12ee3e930dba794cf9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17982da1ef14a5dfacf665565e803a9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3adfeb21b8599e247ce8cbcd04f5c4f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce868719532f8a14a6162a1b9d0639228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2fea31b076f8a936002c660b362ec229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0919605e249eba6fb03f9e7f7f1b62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa831695c476295fbd055f3b0e1f9830231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a5781eedacfc3332287d847c098a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468e18deb2fbfd1a54f4c2f3c00c826233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5e4bff9b6a88afcd71e6df0672bda234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb50f2ebb0d81cfc32aa8058809bcc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c5770716f273c7839944e703dcf24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbee2db6fddbb72bb213d9cd59ee7c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b7a41512721686da3ce94e692922238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08026d35124df0e2a60d0f0d34e7d4c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a1ef2af40d4192c5bb82d155c90b3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b056f854b11c41d33a3065df288eda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a57a0041308eb195360967d941ef5b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe2ffecf9ad2a0389b40b64b9070a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f650276149c4f4dbfa45fecabd5dc244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5105e449a76aa8a27c1a6a69b9f0e927245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88cf274bc744187dff8e54fb44398246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b62139def6689f90dcb23f0b391003247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd87cf39cd5f8e918a3e701a1bf8dbb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a5be6ebcf7ce2dd2d481a81ea1273249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95841449db9520f136b021498dd2422c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07f6366fc251fc16bbc15758336d4c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfa3bb80b83261a2bf24fc26795dd2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2d222712f15e2b3ade32c67cabd6b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0b5a087627c8ac2e005469c050623254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c474cf1b35efd26a3ee760733dd10255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21754b0b05d2a17b53e4f955def505c4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf28c63d017818f1f579879f20ff6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb97b90237c36258ab5738197c67e2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec344e67e4aa0ff293a1ee3d04d917a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a88a6c9a4f7358c9acfb6150d204c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad442f609a173fcde4b0b63b08b03c3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6aff8fcdabf7722b4dc8e040bad9262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab476744036604430813e1c0f82c0e27263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701374e2b894f6bc245cc0aec1b87b70264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77333fb9673aadccb2fc122059b53730265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0096fb9fa26c9a53fb2aa00b37b4d765266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7b286049004a859ea273ca269e539267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c367128e4e59ca59a41a4ef284da3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb8c9bc27a3b19b3b39eeb25b7a755269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e75e7a56bcf98bd2d5f6c24cd57287e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506831b5761c8b5bab2b4a5d2df2199271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6d524202926984992e5e46fca9e1e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30d794fc50ad2de94bf751c122ea0a8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3d03a959879b8a89ed72dc7199c13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93a4d6ec5194f3d2286169c004b465b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57bcd3e26845155f5a593bb4ad717e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a9f7dd96337d04fb4e21d7cda03b2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c23801364a03470d809e16812d1e5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6036876709314559d007d04cbd1dddd3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ec573d834b9495dd3da60b5781503280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26baa06c35a3db53e1390a6e74ed890281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad0f3c68f1b1a9a5fae152e4ce0d0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc371c038044e3510e177183de67d895283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09937ce62e103c31d498c784dfb2497e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f52c199540595ff6ad27cf4e960d5c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87801615cd934f900fb1e8d327df8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d76ea2e9008b3a5f8665c26f94571287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f3c2936cf76ced5d84f95f30a6227e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad076b076e12126b5be5547bb954560289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae4e14ead579386170c7b70418e935290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6699d99c7ca7b802d4c1cb324e8442291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7356b65407028bdcb23162655cc6c96292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35baba15698d5f9c88d06f8c2b03c7f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119b767093f96d681d3ca86fb46ba35294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413aa74deb918bc92e043a42c4f93f9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868277faa64004f2be082a27247e3b04296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46976a88d3155eb24f9e44396630f73b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218e3eb77415a06bb4bf33ace0e7a71298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a8c32b638e4e260a26a545992c70f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f4f14c89c07cd384007e677d2f4cb2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64ec20e093d916ad078baf78f9ec7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82254d6e9ead6eb695d8e4954a90202f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8bd61460f2a0d235e2c5b880e9b6ee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb116c58a89ab0cff11f530d125c596304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7b38c74a0d052f4e1c6bcbf545615305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ef059a1945092078fc36a3aa335ab3306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ddeb41a3a63b2e2051b020dbb8747307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711bf83cb8fec224bd67fa86e100573308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc981b544acb95f749d92721ef7eeb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bf511ab9699ad6e700df68909923a1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66761d307438b4052332295d3d48d0a7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533eac78de84f11d8a7dd6691a924524312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c5a1dfcefae7f8606f7143032e6a5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c45245735973ea78fe229ff35e207a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d60e72523232724c01a8e6e9bd94a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2109794847e980b0b086aba763de1ea6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74501d4b951b0eb8d4242f95d58c25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a317cd839fb4de871d1712ffca4b74318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9d316d587a9ab3a9daf9ceb0b9d1b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19be874cf0055061348f9c322a492ae5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767918a0dae99f498da92e27883ff474321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45f341bd937d3d4605e7d09cd46450322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d05ab448db6ad7cc17a15368fe32c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e759a6844784078c7121094d31a4c8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76394f2aa3bd314f2686dc71cae5728b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a55a80efc16c712afd7b0cf6ce60b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3396a7c4e37f545ec9d16291d0773d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269c1742046625a1b1fde8c6556987d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325dda440370ebd528c3a4d4b10da670329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af8d327bcada1e238640424645fd6a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633315861f420cc92681146a09cdcf44331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bba73c03e3932f9a7163f2e5f92aba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222198e7a315552ce7f14fcd7e92299333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8eea5861c1ff8fbd6d9c3eab61f7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f79fed102ea7074789b96278006065335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058f585c75d2922b1f270de8f6ed506336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0370626308b29dbab40b1884872790337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b90dd87083861e16ac485b88c758e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecae35cec3227e00fe24e69e054643a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3737619357a700df00b9604e6b629340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144968fddc6fe5cc9efaba09bbf7264f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573058edfd376819a3ddb3a77195514342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8f8396dd4b7c2fdc732808634128d3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c45b90826210d77e3ba1757d071ecbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c12d10630492aafbe92cb69f205baf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3f88dbdc1488c64e5fbbd755a44fc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb622d73f614ae9ada57b7e8fb578a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c52f0c34f533a7affa4f8dc17ffa4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e663215c0974c38713e9d9fb91049164349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42fc50acaf7a3fdd66335dad102ce4f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a774bab81d9f046ce84e3bdce2eaf351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e7b62755c87617acf8bf3692d46406352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb461553a7fa49f563451b78253e325353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430b2f13edb710b12ff7696ffa0f1d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4948aab9e007c22b4d7f39a1fb46df355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4af1c6743efb6f83ed755c025e5fb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247aa00c46bd982bfb031b6c56ab269c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b520bb8ffac65d4d6e4365b18611e6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0aa219d358804654e800b62886f734359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bce6eea036799515924f569144546360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f043a1a476c13cb38b9a8dbff82bf844361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb7029cd6b51e6367a705e18f8af21362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f10e557d248adbb18492c7e1e5e01ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9aa04f088282c4f349bd6a97d7dcd6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77baac30b2ca5599344c3f2fc5c89301365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f5f07c0372fba80d801823fe49f9b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8c433df2e53d6a74361168a2538b5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a952c2cc7d2db6eb98303cade3034368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc1c51ab459ed03c124fdff2d72e277369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca0372fe18e1025de46113e1f61e12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d1d462927563b75c77109656bd234371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e698190b26647036f0cd9cf7357d0b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846800cb6380722db050a156a90cf3c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210c452bc3b7c00d3cc053ffbccec320374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d54d9319e5a93cbced89edec60665375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce295f9fb6e1ca5e0ed736d504090b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9336191390b1d541500eb4e359f2aa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4b423bcc590559c7c7563c3233d0c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f4aa5993fe764f016f7b05a0f77f67379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e83e9016254e060bd2d9b47a5734ec380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0938d36fa76be427738533d50bb372381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7540754bf5aa557682c80b740f8f5e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56641a378d22a6dfe9e65d20148739383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd7031c34d09b95380e5e19b57f00b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e385b9e7e8e0617aeafe9e67f045d71b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391f495a94484bb236cc7616950500dc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069a5b530dcf0f8c2fa52d855a57e0a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211c79d3640f2277d6c008d8156a0ca9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f4eae27c46461149e780ae8d13962389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc25f89f1c82a2c1bb4250dcab0767390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99feebb90d4e1bf84fd6fa4439835a6e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940cee4ddbbfa78b41ad66f6d49a1716392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c58c0e60dddc7171c211d9581200ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff81506e3e830ec8b5fbdd76449f88394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab6f96778276de00436edae192b8a6c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e449f93692b3ee0f88563e6fc4f6b0b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733e339d06bf8ee2ce45703cd190ee5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e478e10b6d20b477159126eb18408398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3826cb9a2e42551a2f4cb2571473103a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f64870c736fd59cde120efd0d668c78400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80cdd8ab7ba57b6394d8b0d531413c0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe571fd4c537aae85c3c28f5e98d765d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a94916528458bc4687777b780e67e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c523ef3ce83d1868b53b561fa4092404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633cd7db529c88bc2d5e534271278b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee921e6925c33d547c9cba524b1d81406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d5692ce8e2735bea3946caec39997407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e86b8915a6e922fe1bed0dad49b0a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55561c659a0257a4ab1a03789161f74a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45aacece655772c6a722650a73f95cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3582a9f04c0d022f63dda573d53daf09411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d8eda989aa17fd4dd7b95b238ca22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a1e4bbdbf3eaf0ce28d7468e32beb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c74bb6053873c973e82fa484aa16eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4dddbed0e7e73ff7c4521901e1bae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad0176bfd4b6b1a111cca7b2cce4df416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911155c1cd7197c0b3645c2c3f40f0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2673e7ac90368628a9294154a1a07418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7353a104236d9f4e83faeb7bdaab4710419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ead8c7c68d187146be86c4a50de5d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a895e4838e93789ff3ac5dfbf41c1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208f78420be56c4d94a03a15efb52db3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a7e4a52eb2339d70e014d79c13377423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6af74b2eb7c5c937160d98815e15c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65ce2e74ad5e56bf62508668ecafcc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e5af3f6e234042726a1f782e22fd88426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14585c34a3d89938fb169ee1d31c457c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee306e9c16e9d69c54576e8cd044aa2a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7036bafad9cbd24d9f112287e3fa80f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f47f898106e976b7a8d469e0b2f5b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe10848fa8b3ddfdc91b8aa321200e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e5fe32cf136457337ca99a73a57ce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861c3b2296f3e90931b2d5bbb891d7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5789f96dcc841487f1a3343feb96611434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d6636a0b4e79ffd16b9e07c8bfda22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b54dc43088dea41d970fa1c1ac6def9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a9e63023a34aa4473d95ca9a43a38d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445cbf5117852e03326f66e7825ed8f9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc487380cbc4e226951854dff58461439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61512bf2c617c47efee7d1eb955a3260440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5331c4e72f4c4033a63cf6c496011441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422407e659b579f56de34d3f52bc275442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963720dcc90258ed18cc7618db3742b6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d63eb44b17a2084304c5b9694bf6d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337359452cd8de525af0bcff3f30635445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6e5f6ff1dc38f675849ee36da9ba5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23858debb355428089b570d4a905e207447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af454bd51ef0306a0c2d0a4a2810fb75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d455e411c68c38974a5cf134a4000449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0654e98b7d5fdb8140d4059ab5fd38ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35596520c861cd0fe5c9d18477f39ea8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b477bd8227b13966155887882b4d62452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40c6876c22fa0a52eb0368ed27d8e3e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724e95d3e1f8af9549e5b78c9146055454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d2dc46720f6fe94ad65444fb18201b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2130b119c371e697e4e5cf6d47ba1c8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee9d8a6f31e00f1d24dbd13228d6e0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9344f22aeb7c04bd986d94c9ea8b8d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1afee2113ba3d229d8c5c36ac6ccad8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f549063899e2f18bbf3f308112dd6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e10a5a97bbf6018c09cd306a64e97a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d8d8f1c936cf26a5fb5b56f571be73462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24058b5cbc8d02000098dc99ed2bfe64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef793257658568d079ee76c66faf8ef1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0997865ed8a86feeaf83bb593ebd11c0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cc384c974ee8581915c26a3bfc589466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4150ba167eed3cbe9aa7e1b0677aa6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66055fda3dac4592afa98d630b56f7bf468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5bbf356af353eeef88f5e1f3b78c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a41663a487068dcef6cf3bfed4211f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5978369c0e9e6b92af55747a39eeac471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a761627c5ffbe09f6c5ef3cec2e65dc472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bbd0306f56e53f24c010c9d53c50d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18920f579f714c217491249b54665bb4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0687ea56ee53ab8213327ebd659e3d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3af978486a65174f1c80c929b71e3b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358cddd6b61a7811eab4cb3ee299222b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258a343aedc98fd51b6740fbe99761c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b878d7d77c85a7683f6a713d1b52e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258fc7ad355235cc0797c562e0745016480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15c8a26b7870ee0d19ad2bd1f80dab481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a6ee034394e5302433a2c86884cafa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0a7615f698ad5444511d4531e62afd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00052cf594e2c8391d47822505f391484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422ddc36294d96a13bd8eef10366f59a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf59f94f0235ed3b0c82113c3066d4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6bf1741efa1965ad628c37b6d6f0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5871783b97be2a76b7678dcd4f8ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e132e31280ea6f7ba13a4970a1989489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d461a96432829dffd22b0054543d95490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c74b0603648b55937324249028f72491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9802281a90aa06ff1dff8800d021fb13492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30770872421e52632ae3a4466c4beb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2468843eec60b475b0237ddb8f463a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3a27a55eb9d2e0fd7b571d80fdeb01495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d7f1615fc18bcfdea0c953d04f366496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acddf43ae138296e08fd42407a973e08497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1555e15c2c95e72eabba88bc49f65d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffd80798e3acc44f5c82abc090a96c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f05ed64bddbbe52bd5c3028048d30d3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b667493d86d1aad44c71e674785ee9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee6b1323d5f53a72c8ed33bbe3a2bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69cbacfd01c209e6537cb5c1f90199b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b8b553b3f2f9d02d26d35eace0fc2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af38553eebcfa1e857707fe18ab01d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5961752a30824808dd871d72c244a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208a801fba04dd3545f208040eb563c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785c4b6ff771ec76d919cbc98a6da0f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f01e6e8edeec6c89b00880bd869ed9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0624446301a636cdae086a9667ccdbd9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d35e5ee9c9e52a4b468bd548361b7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c774d0935e2de7400b67b295b836680512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc399e6409261bfebf7aaf810857caf7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6a7f880858266de6fd31cb902257a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96c01d1edbbefe0b14f83d23976162515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc1c1d5759c6ae929908c005c072e3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab52cee37d668f9624cd81a65ba6fde1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69972de6f32e68c8676056cd2606461d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db9a8d006a7d9975c780d18499d6a4b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f858e40a260e24634fa092db5eb3bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ffa2b7b6cc786412fccbf3dd7593e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02719a119e2ec66cf10bfd90bdb0be92522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8a2240be276fc5cccd4694415327f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6de9c1be73e65c6796ce75193ddaf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c4799cf471efab3b27e726f5d0b19525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844354ecd298d0bba6f6d50ebdd2e957526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f267333a9ef3000aa082dbcc438c82527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcb3aff92a4e6c9c5cb22232a10750c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbb4068f066a80f888e39318c58b70d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd8e26e2a73db13b3717fe86168cfc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c5c1478687f674f64154f93b7bb34531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97060388319d41e5662fcc6719b3c4e1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394a421b0eda7c01a58fbe4503dc5bb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b28ceee7871b540ba964d4411fe7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e5b4f871f278886a8ca498a9aeea7c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c27b61bcaa3d46ba7b409c6d8879f3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b35dc561d3c653d7587efab20c7fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120fb1bbbfd8e430631cc9b7f6bf87a4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08471a8471edca47d6bb01f5e13539a7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdda40ea699bc952572b1540d82aeca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48520cd06d3e6624f240ac74501c88541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c4fb8915329546e99f7bb438736e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d45654da9531be930e8725c2a199a95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3428d31e6bb04b51ef9a7bff2afef74544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55958a5f0edfa2368048d365c2e0ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fd9cfba9b2f08054f5965d4edbaf9c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e062f59caa4afa0cbdedfcf6f34ba7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5b88537548177318763418712adc6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7df090fa62d2f3b0a53cd4e1ed46549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e390f72d35e82648446aced2442d8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bcbe4be5f4c9f340c299cd6cfad46f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec11e8488aca3ce0005d195c3275a3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edfc0f94e717235718d2ab608f848f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab37203ddaa178991d39036e6887d4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f06d9a185030bd1ca094ec9f964037555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb8b2dbdaeca8550593e5a4bf04943556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3349932137988f819388a839e4438557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937c07d61267bfa65ad3ffeee9b183c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e6cb63de8e8fc743c6895eedf8ac1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328457d611d5e0690c27926edb441fd0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2151076ec68bd24bc009d5a181b3cf6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040808224ab5b58e17b18d6b6b026e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0eff38fcfc90c2756efee8b52761b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2d4e5985ece07f43dff643128faf64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd36af911b66688976db2aa250b6a8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44a80091376defdd99f748fa082db88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f341f3da4dea703d5f350ab80829e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d507f16bbea5a8079e374b5e465c11568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2a03fdcd75e97f3f724768f5e770d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e4c16b02425b3fc62c70305b5cc96570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c298cb254989d31bd4ae92a7d4bbca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781e4d870307ee6d9c83a57ecb3d364572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961b9c1414e9a83ad6012f2cbee5cb1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e965a7e9140f1add98c021dc8ebfc1e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4d1fe1acf89fcf1f71f00ed80ed802575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78305385d3dd461082d5deef4edde771576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192c36bec370c5a03a17d73203a4832577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42137eb749d01ac8b562fbab99007c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94c4005f11cc298d92d883bef31de4f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c3cfb5c777b459e1b95e000e4b9bb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e05cd2f0a6afe0553c069cd05251c1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2ecf9c28f793481d715fcf3298e8b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c3e8f9c4263a786a4a8d373ea009583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a900951dfa1401f299706a51aa6b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaed0b82ee95534230130ff97e2823585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f2b3204f81e9b1a396082d83ef3f8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4e033e18c5435d50a13700fcad86e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4e2a261b257d37c9fa0dce8fa9b4e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49092dd7532fe020f3c116dad43f9ec4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a956444c0dbf32eeb45e40104a26a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f9e3dd1af704a6e47cc313357f009d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3707b2c3fd4dd4856aa898b11ee18f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd5be17d85536509c8e54684a453c4593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a9f10b2009901725686d546e7e673594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d99e175226450054c5734ea105c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86b87e0d5216bf3bbdfc1d9476c0949596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ab1ad3318cc68d03a34c0690ceb80597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db319709dcc00399d3790495a7ee73598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48e146b07575feb993761e1000bdcb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d55063d68c6ec683a0089fb1cdfa1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b5fe41bda4a885023d7cc151d13e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae914abf9cce440fcf0b97619e33ca602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f85f29cdba5268f69285b547a616a09603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2888a0059568d56742e2c1bef34cfc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab0641b5aaace5ba5b54d9238497ff605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f29d104bb48b30853d5f53e07d655b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50700910c94ba3f6d66a1f3bd115cbf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56b1003754b78f9c3c63c14c55d6487608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4969d746ae79942c5b8b004e847cbff6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b46ec29a9473c0b1831ce6d0fd79ed610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea768eea0988958329270c415bb93628611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ec3ca4263ac8db7a4a7d56849e34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1e0f0441af155c06d1c0e8bc6b1cca613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123388ab0c153b929d1204d0462b195614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc99a70ab40a03b7719fae22018946c1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d507bc160ab6bb235f8cb6c37c34e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f3d0aef444498d1fd3ae8546c5bb09617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1f36880d263fca71b95a40363ef48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b149a58a89e4703198a4889b2318c6f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ed56d54e82bbf80e780417471a1e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9a325932d703cd733f95b6a334dd4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be311c1e8d93ac0a4a2ea6f6bc6a6273622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef90414394db04ba42ff9d12e931e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f03cd82d2a88fa79fd0bc59517094624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e343fb8a0b69c0872c8f52b3ce6419ca625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdf72b6aa5cbe7cf9d8070e1520345626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dc8754d10f5fa18127cb27818c118d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778ae06bf50d02e132db574161767a63628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a434287d122ece1fc650e1ca48213629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68a1495d795b21a5426511aa33b509630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d961881acecf7576fb2fe07dd4cfcc9631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35639e531735f5bd6657e4680586362f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0362611ec2a0551227586cbfd9d39dc1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b570930ca1d7ba1c15b57cbcde98d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96277073f904774d0c897fc75b02bbe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b982c9f9ceb9687a2bf5d782d5216636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d0f02aaa97c325a4b6f249e5516bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3500bb2c4759fc098bc39b7a707366638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe1c4088e38dd6412352b2926bcaf8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd30cda7827732e802fe56473ba1633640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb2325d7a526a602aee8f634e627b8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7f4c5a497f5007815c463496380c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf73b789fca8d48d8e3570449f6fd5b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff43c2eafdab8d9468755e77e6c1c92644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d0c216fcf8adaf2369d448bb92af6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a1cd7d6d0b7dad9f8497a1083308d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58aff81aaf430f550d7a73ab4894a0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d8726c6c5470a4c1f3d6b7b384968648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a4e1e482d61cc210a9ae88c69b9995649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf129a4a02143bb76900543799e169650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e4480aea6b437c2a5bb04e77da40a8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4421bfaa9ec59ab3a6c399eb8f209652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700b14c6a84a5882bc1de4d02ed0762653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96439ce2e8e1f7227dc17f5b39516942654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0c5dc2e851053ce9d04749ab9da15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768d5ff6882f09fd0c404415c5377ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf923c88f751daff32eb4698b0027a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc372e8298c14b55926e3fc7ec8c2b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b898723bb8b4dd532c378ca26ed6c340659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d203522a195cb20be2cba92c0e5ea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311f16266d7986e4a5c1639f14fe0695661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500beeac4f3141464192fec10672f0a4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc0fb9d5b4825c3538cb3b9afb19af4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a578a89dee48ff975a499f4d5b159553664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6d3856a50b9c5ef04e5c418031a801665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab7052abaa1427605c28d79987e81c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d572dff1cc0a271112a315f64878991667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24abb92a7172511db5003ed3a6f04b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d708a8ad72debcd8e52f23b84843ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496fd1630ce370eb437fb0f130c8bf94670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429191934fe9a80a72e3b698e14440ab671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25c17b8d2b3bc2893b79013272f2e8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658cd038ced3a19c1507ef2d4d884ba673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82612623dd94347d5a3f41416860589674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663a29d51301b15c4d0ddf0353e27b4c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0852b60f12a2994a35739bde852b8df5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a96d2df522421321c8ab59825d1bb4c677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e68401f00ba0ffbd91957491e684ed678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816189cb26033a0c05bd28615695659c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a123ba8bfeafe7fa28efbc9f1ad2324680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b678f79295de2496249b94232cbded21681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ee58106ff6535d678b2050a9e0529682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23c0d3645880ce13bf1966df3fb1a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435a42c4f875414d7a7a516a53dfabb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ef3e53eea5ed283648ab2ee4730291685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f460fc873d953e8b6fa329019a1df8686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986c6c162b919cac5bfa8b0e536777bc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ca8d0f12c9ec9aefbe76e712d72c7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc21efa0b0fac6efe213eef265d632f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536033e1859f2ea11a29812af18ff44a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf248f4838bd9c2b2cb77352c011e62691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b485af79be0dd60b956ce32b23d35692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154a494e1f58b85a6726bd0b7c0f420693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c004db0016050c81b7502ab79949d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab609b4e04f4313c819a11bcb6e2469695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9463e2fd88fb7d9f85a71c8c7cda9f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb35ea1e11002e7612898722d97cfe0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692961d6de31bd8c219cad7c3e3b7ea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6433341fca81fbbe6f36394c3ba3466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b68a0fbe07c50d5f7f17721ede068700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a8862f5428a38e5c9b1d4654eb90b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e9d7041186c38c9d94a02447eea42c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474ad7779920fe63b6038a9dc7ec8bc703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f3bc63377a33e57524b32d2ada2f44704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c790f323fe0a12969e3c26ac42b64c50705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d7b4c411862d434594d173ae7beae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552d267c57540485d9e8507c7cf0ebe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ce26144958279169a65d9758210d3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564043860439de5f1eafa783417f2f3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66db8b6a608d5c0ca886e8300daad7a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95415826e4fcb91a2cc7a9cb3e48b18711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d294d3de2e0027b1d149a201b793cdb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef8260c3f700cb6d86f60e90969613e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ab1483bfd078473716aae028001983714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186c12eb74b1db9dbb00c4dacf659ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ad9fcb0103b4e537c8bf3bcd268fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b9b7dce2e8ec9e8f4a8d7227fe3c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd912582f3e110dac855be683a32c0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c23062eee1651fec4fb7ca80109aef719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed9f726aeed754ee3e866fda24f67720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee867d85343538e6d78dd4993214338721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1a696e3357431a441a0196ba8e87dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce7ba9fbcbc6957ea261b864965e2ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9078628ea0a63ca16cc693bb41420f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990af9262ea61fec797e45f434127bf6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be69922da973d49c5ed61594dca28726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce25b6167b72e405296d887fb1d4ee6a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78358fd2a599b713d58b106f7fccbd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5c457f5cfebef07b4aca6cfe09fe99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9f64d2ca8702f8a97fc8d2f0b2747730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e11c9a467e11ca4a739eca50ff8e70731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d3c0e88fab18477a3c2b7f5a4a819732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6b72c177ca1b716089986ea39a28fc733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e9510463018d57b5fa03b9657a6220734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836a28e7f8f1e5a3c99e76e8aeb1873d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58ffc15c05f1685af839291123b9ac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc58b4a067795e189a203579eb3f719737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede10b89ae7446a9473be677e8c851b9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740afdf8148fc1703384912fc497dd41739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfc3d8defb78cbde79147deffb2a722740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5612e100ecff41100aeaf89cad143dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfdc5bfa7b2b33bb8eb4197e6b435e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d3df2e428e079fbfe9afde1c0f753743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcc1d72cebbde5b246a615ccb1ca1e0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f17ce6b9739d74711368e6985a8da82745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0539f91db79eaaf159ee3cfa373202f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce47a92cfd11530c8de344fbeaa7d9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd35ab00ed4434ccd453365c54f80a7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95aa720ed8da47b9293dc110b5ad250c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bbf2fe8da482b292e5b7d615ef2be2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8809af8d9d573806158b951a03327751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b8a91f387cb21d7de7f001f731909752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edddec3199c6689fca651b530aed737c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed683aeb8c2fcb40075f617b92e7493754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f0686b51775108b57c1ff254a23d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91ed8fa3668ba648ee7fc7f99a749c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e16eba5750c2a90f10f006ba25b40757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de944f83ec34bb088974fd905c88d374758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab974f231fd300d9ce6553e3fc669421759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e461c74822b9524a39ecddaa79df1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67e648a88a0fae728bdba5381073702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eafb83c99a6afe9e10247032ebbd83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff001f28c7e06b655c66e903849f8ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adedcb2d134316495d3020db0983d6e75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8decff54d3be95231302eac7a08750b36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8289f65697952430e2f3c634c81397.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daecb1a8ce78b034fc15580d40247da8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250654a44b392f6609a04ea2c15d07479.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c965f9e8b7caf8001cbdaf4f44830410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9455553168b809e49abd66b5807ce95e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951b3c9fe6ed99a1bbacb2ed7cc1e2c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d8e50815fad974973da80380a088813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7068d5b65680938fc459e3b3c6b61c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e4b1d9e235f214f0ce5c877a13c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d9e5d74e89129549d44439d18843b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ebe01213b6c632d6f3638a4c30ab317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec558fb9a52b5c941f1e4c76a8b682418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c9281a6dd4ba5270a9431c044e63619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5e413611c968010b794acc2b3e4f3f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086c3e92d027311b3b3e7f3a343b41f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a73e067683308763f072ffc321d5ae222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26384a764c864186538069812f1ac3b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a533f91b353aa515eaa1819c6b400be24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091726198dde7cf7d8bca5d69e83dbb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee07fea7f1a9e2598a7eb5ead96228326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4726f8bb93c14d83362b8be6d63be1127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab539c866c3c0ae85292f2fa444604c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d97b7b5247ba0d91366cd8c58551e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43300d65b897c8449421b9ab953672e130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1174e3cf8fd4b8d739c24f82d2ad6da31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97cb0e673d32826be03a6c9d061735f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f8138d09cead7a19faae1c61317b4c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b072724f78bdfcf47156af795a56434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405717397e5d60bc98ccba73672a7f2535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48fb62397063240750bcd9a3ad1a2c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c7e5d52d7ea9cc5dc8a2334e1296e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b8d63332d029c5b0abadde7e7f20e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9756b05f189bff7db14ff506e3251c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40794b0e229b8dd54329a55077c7d7c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9284949c6a09a44e8c53b45c09eef2641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586978de749a4920d057501ffac403d542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce298484d8dd3c27a077b0118827943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ffe124a5010b5c68283bb0e2739eb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82c79daca038701b2c7fa2f135b0b5945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec9d0ad96411404b9757154565c336446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae97f1d56507829aef6675279d6c04d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d92a26fc408c007bdcffc15d8a7b3448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477866c9d0b0a14bc3e52bbcf9c432449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265341331410bed350c02ff6d4a27b9450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a9af2387489747753b6168fc5b95b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211a435e23a016484f1144b193f5e31952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ac3151aad4e5eddb3e33881617c1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093d26a2f12af65284d865d73a3048354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae66a6893fce3ddcf74fdde0d0fd73755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc21b879cd0ad465eb65eb5e3bac54e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89803a9f261abaeee0a40c2f15a6f90f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe45135164297401e0a74cfdece46b558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6488e21ae0ee67d4a3f702f07a23e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581aa9c8b68616f9ffe69c83906fe41360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e14e53441379dc021244bb422e12961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c75a4bcf8e69dd2a05b18ee768e7d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2c2c3a2a9fb7f378b7b8d9b9a22c963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725a269ce59c85a9bc6d065782c11b6a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e905f870f711ac1605b67660b164da8865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3364d4144ea724fcc76b34605ad14ccf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d76f54b71a8103152839591b623e86267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8777c827e5b16da0446818d5437be7768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2913ae4b3e5e5f920645e3be822e7f8369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b0681d943359821fff80e123cc5ce70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d96caaaa352e73125a816e54c720171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130ce7e55b2062dfdabac924d5c46ae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059e9c52b418bbe7121b4df3a62d062d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7cd0c74aed82132d5fc721dda36f674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a85f1d31753df125941ed8b2fb4ac75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d92918b10b24d973704716997d49e576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e74ab03a74ce5dae4d0da4d68d1c3a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1040fb155f61b88c33de3f47715169978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5faf2417c0fc24c43b9efa7976606579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9233f74cddca5ea536f472ef60baa480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78126a3ae94870386b5e660cdc1491d481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f377f9303a2a936a8b41e5ada746d1282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c3afb312246253cb6aeb6421a044f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41d413169a771c26a66a6133903fb384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683534f2eb389a942440d1555ee7ee8885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f66013fd1c0acad29ff0c0cd08d686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de40f2c5a44ef1f8bb58fc34857fac087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b56608d4a573304925c9b22ab11e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee57023bfef6bcaf4c877d3cb5302da89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89795b464c59e8f5544eb127f26a48990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6537457d54afcc8e7f3ca603bdaedd691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0efb6076e1b47088015eedc1be8f6b492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a995691d4265a2e5d83ee1b2a858e2db93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d2342af8bc0bc419fdab738555b3d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6b446b58bb977b70f45f094ad2e8595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3489fccb7970c6a694e154b4934fc1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99bad77d7ecbd9beadf6df5ab41ff497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8b8cae5a9dc49b0d351b4cbe8722c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0723b9ed22be4d0c023d65de7d579a899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f14a82ef7f23a5f1287a76b4fcf478c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77dcab3aa0ff6a03f9c0ffe64b62df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ea8a2425dba46f4b18d4c0c24f73d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93f4f201714ef3b08c4296c538c37a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d30c4ce4b58f2b76f1a811ee7a5646104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78770218e590977c67c1b84f50b245f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb9651d5072df84f3cd0b057438e40c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8fdc1f4e862699c20686cb49fb47107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751c198b81fb47742f60e22a109f366b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514a248f98ab735eeac10d86668c814109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c55c77ebda7330270bdbdb155d27e9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a128fc81554cdc34d32c54d91d7f4004111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdd945d129cace20cba5a7dfb462d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998c0f3404c07feafb6ef530188dc99113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7d5ab770673e1cbb4dc6a60c954b1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6780851771d5b26910189452cd5ec9e3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856d850a77bf494e2e4b698ee74b6114116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d4d6b7d2ee867feca9544f2e7d9397117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b823d6531c22df5aeaf803eae60451118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaa1b84351807bcd4677a6915b4aaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902628a31c7e4d145107398b0c7e1e98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a297a2109b58c80a9777213c8ae4886121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6dc4a7998f966972a911362a7511d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135b9859580de8ff38a79bff97b8568123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee0b93a20e2d7a14de720650c81bffd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aff9a097c422c6517a9e9fad72bce8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3df72709da3296dfc540835940b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab698b213f226a2b335b724754fbd055127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4fffc0c24824d3600663663f69e5ce128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285f1e15bc8c870a6e53724d3321ce7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560074a3e23ab2731dd261b73a83e7a3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5567923b8bb1c04aca925c139b926c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e89599aa8360a343535abbf34f98b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1c4fbaf783d1abdc8fecec106dd4d0133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731f9263379a7fe6b4ba04464ed488ea134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4c08ac236d41b0519d6acfca7e5781135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4b5b860392fd8a1761ec9f110453a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966c0b886d470bab1193c45b0bc7adc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd0abc825fdfdded88653abd4c7fef2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab335b5b56ff79a1cbdb68bc7edf836139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b633d4c5c4d02f9ac15222a0dc4b871140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a896bf30556cd579a9c360f044bf72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4fe7b3d1ffb1e3db19ea1f0634ac6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5559ff5a9397df45486afe435fc6d0ec143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891b7a427f381f59054925b74cf4a21144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50904797088b41182f0ad10fa8d3c6be145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5bdecb2550569b2a07b8d882aaf63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8648144c72989c193b61c07db9c6c39147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d204878d537f892c1b12026bc27a981f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52f604fab964e2bb4a4c4ed0c02fb2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb941c5c25e29164ae1fce4c136d6a6b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932d6c28f538f7acef21ee3d849bdf9b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49ba752645061dd92525d446779854152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b2c041f6be5c4c27108f60c553eca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d6b56d32736b98ef4358ac3c855d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a381db5630ce3109db5d1ff2d53e8624155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2070fde17c378ba61292692a38a8c4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9422f727af09165946456a83132525157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e763ae9bde325d84ad8a97c79759d3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c08a00ebbb2f945dd923ef27d3def8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09ad36d4854f0f30d76ae0f6e97ba6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eb8b525bd3a6c606e1ca0edf969ae2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8bdb4b6b9b223e034f5936c4a6daa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69b1406e4705575921a88a02f7b8fb2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0ce26246a76b28a54a70bfb9cb730c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7662bf87665076f99d4bc9aa2bcb31d0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd85246e3de9de38596cf4eb5bcb3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d946b439524b3c87e2c4c0295c9c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d385e9f1aa4aacc93cc3dfcac3c3303d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542de0348917b5bcf0d7e017117f36e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73c257fb932d425184d24d4e30ba91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ebbbc63264ca60b608c9713c02468171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1bc2182f565b8e14c103b7490812a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3844375fbcd92cd063394c84b8ded9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9354445a4b441a0439c9ee48ca9b4ddd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac8c54338e5d8e39fb0f4c7fc954e96175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73743b42f8609f4e79a213f3ffb63c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932b84253c0de196338145dccea6b5f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80ac4325dfa16016b4df62ed626ae93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdc5a99fe9bc0edb9cff001bc7aa8c2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741ab5f7cdbf566bb99a316b823757c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd0a116ca6c757fd7303f71b6428b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0186b2618469563c3baa7e2ccdea48182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9326d7dd5f4f7c4a856bac9e714b5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8497db51f7b2c55bf1a4db5f318ed5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e44faed856d2d693ca85cbb66e9ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a418ff964ef572706d6aa092373f6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d32e63b9dc7dd3a0bef1a51df34093187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44d5773fa79b189c7f07b5f641bfbe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a61565219e28c54b352c145060a169189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6c0016b390b5e771023c14bb36335190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a740dc99d413bcaee983d12b4e48b9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a3db9555ef52994ec4c1336f434a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7754424390f36c308b108db1a281b71193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a4b99815cfe7f25220ba7a4e5b0e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf53ed56e4ab06f91c8f1f3a861622195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6873f24b232c4d0078f090b2d9cfc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f80546d671e3bfd23131cb4e97ae7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be85bd58c70292fad6469d9ea3d29c21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec660d7248e65e283c5ca3a3034ab9b0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167d8bff98dce9f974dc92076be615a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feea720cd8ed91b185d7958819b2e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88928befee081cb47f387b9a3967ab82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd02ea09e1188a2a71abd84238f3b6c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00e9157945492bb9db8d0a58cf2ebb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c90cf4645086ce97c16d6cc5f36356a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054026f20d60dec738b8b2d5ab5f83dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155e42ca43d8d6af3da6f422a40cb1c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dbe6e1e380ab02fe977b7a0a40b50208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090d49a0be38d1ca9b4f31570155123209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951ff427f8571b2b7f671322ba80479210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636865d7837301d0896ad1420e5eed70211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5c3919d13687e03ecf2005f9c4a8c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eafef3782667b09fd2955a615012fb3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41cb2c8be759ff8c2a3a8910c456f2d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1220943367c0b08637bf4b7faf0b654f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e3731a8fab32f6951e610ddb9ba34216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b600f93a1d69b97ce87afe1f3b5e55d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747098b21da9bae2f66b3802cdc9678218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f76ee0ff78eea0b0de764f44fb9c3a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33cfd74e0cb256356b1dcdc11158ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d52ad851cf781b501e0b21d07b7f8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35583d08b12272071842bca8758b607c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32251145fefc5e338941322b4d9ef139223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9531369e4f4bedb2e9c9a24e6428f0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267426f48b14dfeb56c0637113126d84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa5e2ae26902ab677e57fb988751875226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3dcb7956467a2846826cf94e63960227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b6ebb6554ad4d6feac4b3a2ae690228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e99ffbfb2e776eefe00956b57c2623229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4bbe9df612e76f56bb3967edb62f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afab855c391bbf507d34d2a7a47eaeca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d17252c436031c93c7189d1505e9b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2a0898f9450080ca579a76a1d458d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac9feb3e55f3033074749256cb87b0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00e3b10fc6ae59622a17605da0a5cac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655562a9cc6acb7de47527ebb7184c55236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96494bd4ba606fb4e08b46cc6cd5849e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a305dbd4cff6f8049b583246e65632238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f720faabeb8eacd48c492cd14e5e1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7599fe56f23fd2679873c58c9ce11d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cdfa690ed77f479150b91cf9902c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3d855a48b8490f18b1ff8a70c8dc7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10534e1928343516e3704d71c9d96c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c8908b08f812b6d3d470031ec82d4b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4feedc6501bd9b35de3fee793f48e40245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9fdd86a8ba7a504715128fa657b7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea939e6ebee7c955f9d870d1b2011d8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcc66cbbbf8ae4c17b0ee920b895e40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b753cdf99c833fe626fc77440c26b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ace28c3223c3a7ea7221d51f3ba952250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70b5a91ebe95a0b7f3e9745813decc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625d41b7c05e1419f4e50e411a6375b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7ff20d79e94134bb28da425d3914b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc36bcbccfa8550df1454e1720f2541254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc06876032e55641531d244d6220669255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529a631da32e7e25cfa65896343db03256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9abeaf586a0d212b49a761f6fc3151257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71869d4b90bee4abce5bd462dfc68e9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879b45369d5c4869b1521917f1baa9f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640318aa116fea18593dee608554d7ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd169c3bae641d7fdb7815f94792563261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce02bffe746c84c975f12acaf1edd2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e169e2a92b83a60a95668dff7003e3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666be1d05538da30dacf4286fac098a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629cb1d0084e1636ba1807636a277829265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9048ed506603b9e501db7eedffdae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc6835154e967ad1fb42c9a4412b11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d69d6172262372fdcb2c1747140b5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609d7b436bb0f233ab21c491fe96775269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced132ef07f073bb1c5d9bfc16a9b0d3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be997c31f3b8b2cd5311d0af72d0c1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd571f8383d1d941aa0e0a9f12b000272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb3808957cfc11f86622167ebab699273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c033ca61597f221fb43f60da0b78d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b2888dda82168edf19fbea95898be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc22f04d6e56876110c55aefa9b13d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842778adde387ebc9bb126692041a8ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a6a6e10de99a53c61cd0ae6761e41278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16e289ff13dc1361c78cd31c262ed9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f23254070739befe10cb576c83d24280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cd8a239e25b7caa0c36d86d93145d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d14e3da0dac20db031a6be633a15d3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8979dcd4f7457ae994f54148fa5022283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b0ee0cfdf9d98c8356c5574fcc7af7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2457fc0c621442c95f0995765304ed285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeedb1ebfca85ec3586f8c62a66a256286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d25cad2a476eafbe23f90b06f604d3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d54a8a7c1a03421d112e93c11182e6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5679daa60376eccc3ff57f9ed07fc7df289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ca19f3a57137df3b2056754c11c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410511c3bf9a682617dcc7527503411291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaefd30b184159ac7246b1f09b8bf3c0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a5de20700d4c58cf6f1f6f8b7b16c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8010b14343b9cd967f840292c0b309294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecf3c8e77b2b877143440c8544253b0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff842eb58b5e25716e693be9a4d9a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8302290ca2b860acbb6530df185f5ce297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31fcceb134fc83aa2a482a3be7fc81e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779b29efb1f7de613c7a49896ed2958d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea5103c4a72b1cb28084819f7b45bff300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16f99df7a1bd9c064abbe6d19a5aad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2295691d5b8cd926e7d81a5f27f7fe47302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a9607ae52f62e963dd73dd987a885c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ea7f80cfb6a1a81ae2158e0785d01304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7fe77edf56d3ddb6c5cb5ebcccc59e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84200e29ca85c0b57adaf26bb0a62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3519352316b318494b2ae50e64eda44307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f948afa8140de52bd441ba25528714308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907047c310dea50f78115ff5025eb970309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c8e6afb8645b60d496754cfbc32d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232c75dad3d116be455f2624a81fa95311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea709d234819fc8c8229df5b70447a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e5739e695804aa3ecbb94f4df0ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0977e6789ea7db897517ca38aca20265314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba88ad49d6c01064d5f1ad4cf45fe3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1a5e5735d8b9a98d69a1f2bf45384316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a93278340c027d83d16ae41418de2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc2666cbbf3da81b07c4a7a7c9a83b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c13788d91d81eb669e6a21b5bca50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1803090598fdd9282f8515b78ce4b8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6095f478d821e1254fb64ccbc35088a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec712f6b55bcb7a9069745595156503d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c463b0f29ab5ae7afdc9c14036bf5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155197ac9aab0f32269acce1d91baba6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c819fc903e5205d66813f103edbd6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55a81c8071c68feda90aba4b00d9d1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc87168b1b7482d112abeef8a980040327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d9ecba3995bfe1e5ba68bcdd79c3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b706d1c49f771b63f020b7b080142bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db7ff019a79a9821e88a178edc05c9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992296042e1378432f5c69e8e06f6c19331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789fe29fc6064883109d925583d1e9a5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035242cae2c3d3e18113cfcd678c024333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62005bef2cd5a86ade1cc2ead08e0d8f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4424b788e3fe472a19540d01a49db3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e9d04a2dc47d26e9b8af41e83ed7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff83ccc8d2d1966adf7703f1b5cd44f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c6a3cb040310258b0bbe9056ef6c28338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8ee39a1b0acb4b840b6d978953126f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b9612a56596a25fcf71c100fba2f8f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748be6abc358f7c2cac78e3cffd0398341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7992f68236f81f2afc210fb0598e10342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a64941758c30cb65bdb469a2fc7062343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c754eed2e72aa3442b27037f72b3a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a205d6802f1d547a066edcc67798c03345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c356c9d03d89ef5d5359a3f4e8d5f24b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4931f5805717035ec7dee78c082196a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4a151034dbd0795ce3e9ee8b70ce9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb498e5ebc91d4b661e9340fe35d19c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432d8044b5d2a39fce9aa1b7db47407350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92d903015bc314fa5a4d0aa11cefff351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60d06a8b5cd9d4fdbfb122ff3a5a7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09820ec6c345abf5e2715df958112d32353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5969f9bc6a3bbc11b0e477a943513b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8453321d2c49847b286587857ba980b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2735313b06c763a742a5f4526525a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac916b389d13d0cb4a04de5f796233e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef57e9b27d9e3dd3c5e1f169ba735f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667e53cba960f2142163d179ae30a3f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eedc00f8289939fc318aa37bb7fe1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85487a05522bb79d4689395f229df6a4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f557b01fc5a59230e38e88e3de712d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d221ce06038805d0ec8d4678e018599363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5905027b96eff4247332b002d45be6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f32b314eca248dc8bd2dea8c886a484365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313373dbc72ecf5362581838d37b776366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f39be5875307605075e27487fe430367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20969d92f4d2432491f2b1392e2264368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48055ea1a23c471523b11fe8e24428e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e484a2f620e81db7f5980f9eb3bf16370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c509d5bd4834096fa138c668137877371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a188356a032961d76edc579e0cef2228372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271c0787c65f94502a933c18b54fd60373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655f3e2d1c8d78458f3e75f73aab6c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5139bf87db85b5b11e7af6a752f40375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda331937c9c2a85074f90f3603e89b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7fe9ece031f761f4b53eda72ff295e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00da5826dd8c91837788baf49514ee7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2c1f682d87f95460acae5f251fa30379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d881e64f762f49a024581b917f5c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc13ed169cb729ad3e6234b7380cc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddcdde2d405594fd306b456e8eadef4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab80b4af3815c2b7fe464c9eb36433383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9b0c3bd362c74d72c0eccf6182ecd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1c5007d0126274cfa7e84d4ee55299385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d886c66db2bc7d86f0185650b444a8e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d23276a436dc5c650b9a8bf8def759387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92463d2c0a02e3029fcd71b012d413388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8045da817a76da6995be0c2677188389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729be34bbcda181ea135fe3d946de25390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5832babda48c84b2d229afd5a07368c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d577165d2310a9728e3bc490f315c0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8b30c52b3e322856976ea82d4ffd70393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2421dbcbfb979ddbc6229d827e40a6b2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6954efa0a9cf236fe086ea9ed5188b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94087e08ba0dedc7de74b78bc4fdbcd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2516f31fbac9b4ef8ae01f44a63fd511397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48df966deae76f9d9e1fbe29e5358af398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc058215b17e1a348c1a59305ebf7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5efb78c586601a8c45baa8558a539a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a72d298525cefea7317a71d45d4e969401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1a511959c176f67c3ed867ba407faa402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed3e8752b0c5cdadb32326469ded47403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55907b7ba1947be96179de237cc9f00a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f12a986aebfa8974a14ee2df61bca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7869c8c0e5e495a0463d9b7ecb7f15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a026725d16177888ea63ff84d0019b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71d8748a44f1c58f19adffebfdf6e2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114354feb0a412ae319f9d06be5750e7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741247dc0578132dc93ed6e97f7cb34c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2388a2534e79eff6b6747cab844549411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5916f1311c17cbff75105920c05a03a1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0c348d91557e1f48e1d0ce6bda379b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81398e794c7b932d480c588412989d16414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b37af267ebe02a3a5dfb2ae691ee8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833ead0a896a68a3255d09dd22ee3739416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b4661ca434f934f0e70bc02f7616417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aac6431ab561e488d7c7a20524b97d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaff02c2b897a5d6cc5df3058a0385419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3144a42c332f33fa0f79cee90f321420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efea07b6d15c813e004b026263408a45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a337f30fe8aedfec707f367fcf5a6b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea138f6dec164b3e49efee9a9fd3aba423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51233671a3e9845c33810f54fe836206424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7dc0ce6a71c924d2231581cc2c7a6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864725db280de0af0a11470220538bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e3505193d97be348cf525ee950c295427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3ed825421f1f398e9a951649256cbb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565ae4d6b678ae078b307a91c4786dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadbd2365c166201cbe73baf74a5d481430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602d0f520c9857458eed125f6161917431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc55bf29eb5963bcd7ebdb53d8821a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcdd4dad4c594fd4282bcbd961a10d8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7b13606094c3f05f3bf2b358618146434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ed46c248a22ac3cd20b468a0bd038435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba8be6e925dcd70bff871bf57e117e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d3abeb77f94ecd8042e1fb36a7cf78437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e0e9efa203016bb645d253f992f7e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9bf281e40dc7632b97f37a58a45ba439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c73b21ec243b26d8be6faaffa2d68a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8787fc5f00b8b49ce4baf7dbc9335bf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9cfc6bad54bbfbaf06f5538f275d8a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f33c9274a23117d5872427b29a292443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4defc3964a314b334b3b83c93c64e9ce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc9462b92ad85b69979dd29d22ba2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0c618a6c31849f1cfe62d2506632446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3837a0c9e4f96e1bcba103f49c5e75b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11837cd30890a859f2171da03734fc63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4c44783a2009c0a028cfd30ee44a75449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29d98b557ef9afeb70e528a42c288a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8058312b6fad68e492f30c89e98c3c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7325531d5eb7e87308c65c2bf12f47452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7b9413c463938f383652acdb19112453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6804e080b74c1bfab1da40ef81d1ff6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82183f32176040d59d65442b3b4d401455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c2d3e14eda8a4dac3f9e87774c49b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf92b8015174e3aadf87511d311732c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321bca0c8a5dbdf1c749f76a1ffb8b1b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848952da113b870ea8a3dd8372a1f25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cb9fcf09c0cadc07bd10ff66d2905460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58c068ba4970a24601ed8dcb9b444f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1a31a84d219747b7b5437f70daff0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2f79432209ff392af5995754ee7e5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f5aeff85880d3e50e90952d00561e8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfe5357d017910701c82c2e73b1268b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f30b7344df6c847131b83b26ff936466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb252b0d35833b0b481a57345a33a49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40e32cdbb9f512a7d85d9aed2aeb43468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408835f4c660aeca23bc820d7c12ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d15a46b3aecb5785ae6aa9839fe83470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aeedd983b56ce45596517861b927ce471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865d9b85501c4945825b74d69d6b193472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a2ef4ad27a7ad4395b0d4df371c4f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e99a44afe50210476bbda534e736c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d50f4305f29810d1329b120696528f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38f84d597ae24a62c4f85e8369647b9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf795eef13c31a5c12d44fd121e44477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31db748f081e51a54abc130312f92746478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87532a215743527900097d67ea9748479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370d54d015ab984391155d4b0d464ae6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff45efa442698ed8bef0d623efaf87e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93666e5e4be10b6f16d2748c8a9bf1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc02713688151d73c0352f4062cc9a8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc035511854d1a0e4e1d1e8fd4ab2fa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba6af4555edd26eec17ace2d7161b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0b14666221e0caba5fb26da92ec1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa712b4dcd1637edaea54b0499ee2c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b44ed1505bb574e06fbe0b646a5474488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6eddd61368533b06b92c7114906124489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ea21c6e977cee37e6ded013c0dacb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf297de8b73e62fcbefbe0e3ecb981a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55243c7434e360f7fdebd97c633c0108492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b8e34f65bf2134ff4281ed582e2fd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0e80fae0c480d43a561911d9ac817494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ca09a03726adb46a9949b314080abb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e25f72d6c49b15467821c2e8ee90ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab455e3eff2f03caa12d369d2cc207f4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c6bc6b3c3975fb845a40210f3a336498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5624abb91415c3f706a53e32f230be499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa74e27bea64ee67851e5b1dba84e6c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0887410d5de70446105fbfe31a88ad98501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197aba006043a753e26cdf8324ce06e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9137b2908d7b744d1d0def66ab08d10503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f277dbafda1ddd3f2288d930e80805504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee38a43b87d7ab18bb562397094c2b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302cbdf5695c0351064db59d9dbdc7e9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848def646531146a38e68f00efb83f31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742e4af2957a42038fc4527d4e39d9f9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b00ae90f8afb465b99bc4d98a49b81509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1489467e53a24bd2b6bfdd7dddd56d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdfc5e612660b930408fc3f347ae4e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d446fc731b2ef14e8b48ba718aa85b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf785cca55db8c8bab9ca59334b46f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc071f06157381b99cf37269bb3c88514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81397c0143ca21c81f79508cc0255e6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97c0e6c0ebe701d894a90ba79158326516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f05f6241bde3475d1a588c56cb0416517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f210eedc6227208cf9638888e27d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ad90fe7eaed9794ed3dd102697cd2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48818c0d4a0c3c69de77dad16a4f5915520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3375f44a6f303ab4fa0705121b0635b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e891663aa8a35f590d8e86f32dc25b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f378ee758e03a39f9f646309774a8b81523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b160969c954fbfaa1d874b1698f45c8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e09b45387d2f2981a2e657eafae73ac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce039e0e7802fe0134fded840d46f80526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e74186d5867a0c4b14cefaacb0ca70527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535915ce2de0cc80cfe518ae7e9899ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf84f9811640209990036ae24747da8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e14b4de22d7998f1b796bbd528bcc530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4421a9c7a6a2db771802a3580ef96c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd086537962bebaaae8679e8f8c00a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832f61df7e231060d98db828c6f964df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b452f7af10a19eb9838d21c72d9e88534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da871bce03109f3d4a16339c54956f1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2f3382722b50f6ff57324aa1bff9b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205156b7f61c845c2e29f7deb03103fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044ca908230c1b8b6dd3c213df9aee0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea64ad84fd82dc23242a2521ae9da4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87725ed2abcfb68262df52e643f63b5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad6de86ef7e38821c93b8a0ceed18b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7a86d63d5ebd3f2610c51a2dd4a4e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e4542be77d1fe74a4696ee4b50a8a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba8229ed4e7e23cc1ad56a0e79a08c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c327cbe8f0480ac0b35e0b7f0ee44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4792840bea10280226677f6600b2ca1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbce1fdd0aa1354f1406a5974faa37a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67698e7e45200a06e6fdb5a7c55d7e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df59dc2f0460aba538858e11a44eba7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5e9c5526e1f9f686c769eb888661d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb187fb6f0bbc69049b412767e929bc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e18a17569e9ad9af925827dd7c2414552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2257784dd533147be0bf1197c9014f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e7ce0083e032268f4ce607002ae0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d10e437ffb1529dc4481371ac02a55555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0209fa71c933663431589129ba6a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e98a45c15e9e832b943a1024ee89d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be8c51ef1d24bf11279393fef78f643558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d424659b5bc9ed0243c18e5b3ca340559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526e0634baf75e813c90607d2909d7ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc930d1603fef1093e7a05597f4034561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c46d6afd99f4982c09e5be8651f09b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2e2354a89bfe188e2b1be2e5abeba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd19f6e98e0ae81156a03126f7655d3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dabe5c4d1102a0c47c860647e3fc53a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d960aedb51c6459c03d7642048834b5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abbfde9ae90a06fe473a0f16f129e2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d166f34b514a4bec1d81a7e88ca81568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cf5d06191a0b7f393516227cbc36ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847fda6162a7f7ac53d3f39bcddae32570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452038f188b8b15acaf6672d91da49b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11142d6aff9f93efc5a54715472e3c6b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e2f3ca82b5517483f84f685bb0d6d4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cd8a87d7a0c5fd28878cee280b9cab574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1049925608ff1be23fc57fa7be8e507e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee78c1ec56d004f2768711a323a04f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0c1eb89f1af0811361d7091ad9fd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abc71e655a900ad5b00377bb239f96578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1829e88177610bf1976a044d79f527579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d9d05e2e82de4151dc4f69666fbd0e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa72ad349e1e77f81e93574407ac3daa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99c3afb40c21295184922ffae42ba03582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6d9d850c2081d6ea39fa84a5cb7c5e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394775cc5ad68f353d641907216cd150584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646a7267c01513bcbd18dd3adefc06a7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faedc0b650179e097abccaf0334c3ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fadd517d570d10a3233cf9c61f4a7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060658ad59b107c6b9df3b0d76ca4d37588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15807b041fbdfaa011d1399d822f972c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5efc4ed3e775fc07c9c9e2ca6aff33590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c14e9f5cb0f435edd4cca65daa770591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e88c4b92f4a2e1c890a97a0f94bfce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cba9a8713ee7916ef5944246cddaf22593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373be0f16d3e4dfb44d56755bd557e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d3d2c2e8d0710349ae9ddfed84535f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b7be5b9b2043781e0595e8ffd54a4f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da92f0ac4e5a4a7cf737a8be9d02747c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970e69272071c2d8ed679b4192b0cc12598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed0272da839ebfbefb7e2ac11abdb6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed54f91c8203756629c16cc9689872600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646517119fce8e409714acfcbd33230601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f430540d0c9ccded432ae74b0e08d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8eab8142abad41ddd12fbe572f68c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab65ea06f4be98349066278d7f91cce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d385ac3fa8c18d737429ea4b820b7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbce54046eb1b61ca9c074805534f32606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868853eacffb992e558daa845130dece607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0e7c4c94ba80d9b6f7000c15a4a25e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca959f849f309e94d4f85ad9adc15098609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12233cd741b7bf78ac88f60ad312113b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2ae8ba1fc7e8c92fa6aeed7452d70611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c43ad0ac6f0e2e44d61833ac73d52612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac2b34978c3b07a460ea3be82ba27f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32bd693fc7c035931263fcf05ac5ba1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565c98ad98507c5cb80dad600960a8c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd5eb46627c152dd4fcdd5db5c0362616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1076bc0f92a301ba9938a7827e7e32617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6e62e35170a571d3edd90220f7bbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e93be5e9f903a3f9d30421386ef2f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb8d711d9170e8048ad147239684ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd238cc3ddf37f87935c5eb670ee4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a17349cbc9ad58ee7bd9d08a66cb6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00178418c3ace4562b00774c7e536ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1e24268e84934b8509ba585970809624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac5ffca176412cdbe656530090e1ab6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c8676c47d2ada59a3ac03cbd736da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf13b6d942a7600e36b8ae772272d2d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba314dcc3df5fe4763338112110f6d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b156afb0804d47f45d79e991ea71f3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd8859fcf996b943054fc12e2ec2e76630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715f4c7164d0da058028becf16e6323631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11cbed6775b1e6d1437b48ce75ff887632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f203bd13f74966c6f36bae1e9f7c69633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e6e373c482638b73ea04544aa9a02634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49917b49118581415627653fda32be3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb135fa43459fefa62944c8f624dea64636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe50ddad548b367243a722bdb3d2aac637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5658274f848442c5a8482f891b51f0d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7e421141fed5eedd8a02b8d118251d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9cb864dc394cf33c10a3a6d5f624db640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee5d892e5caf056cc8b453a8df69f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a27af6f538924ba954837c92e8d4fa642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3db4c3ac17ae576a2b02e340c74d3a3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53f0cc69820ea02795c448f838ca401644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf9f88cfb6513d046c7cce07fdc65f7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457aa97c1b9209d20732e3f608f813f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9134331a7b5dd508944cb5e16384216b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312b2952868999f59a8f715c9209e1e0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7ea0a6c14af19d94ca0e802378d18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510ad8b69b0266dbf30bbc901835f476650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a0b4f05dc625d5c3f85e51665a15651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3493ce1ab51f5fbf5c5c3d093e665a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46fa41270a7499cf2090b08ef4c6ec6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da650a4e7afe81f3d0926d799da910654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429f8cfe0666b97d1ba5ff94463ff9c9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838dca979ef1e86dba910bd62139f7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee77d60adcf81c153ce3d44f1a4951657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16b2678f08425bf784c546956d7600b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14457330548aeac3307463867a9a1bc8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216ea815d34ab611c28b39ba5ae319660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d58588e495ea105a7ec5587d35fbe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f753d043925117046f2bd268382d8b1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392b40e0076245fedd2b5a8ec67e435663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860f46fc89e77e1c28a99fa403040bb3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7cbe887af0732f1b1357c365068b37665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c4a1c5055a4ae6acaccb16fd9bc81666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a766b7b51d0ab8768411cca8ac05aa0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9766736410113064000b672ad83a44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e41f91e252914772d046067a9d893f2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2157f2a2f37a37922f369f2325b39747670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26d604f9bb28c717c984b26107f86d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dbd62d771c2b18d33cb1d05b6b6702672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe818112728c83b26283a41a293ffc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1b35cf5ddc0820add2f46022ea9de674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b01c023845fd176ce98a68aecd07fca675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e175a6776849eac682716ab966e5f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abdf43998aa48150da3f7238ee19f2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969bfbdcd330a00219c2c4a741d4f45e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317238c9a04bbe55b6b26fb6ecfe0374679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88f53258a5dced112f9093884a996d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5272ea5f4c440baa4b4e17bf8f29f2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee64f31cc8d40f18b056a639659f43e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4d55e6e60694243728b34020eb44f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb028219d053331cf5e3bd4bf762467684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad303eef93a2d16f65b9dd70a504e76685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2f19838d7f6b84906dddc929f8304f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54705a3258ce82d14ea7d3e17de4b37687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd470e8cb80cf714e937f390318067688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a63bbf0888c6cfda6e06e8e2a92be5b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a0a7da3a11b03993deb3cf182a8c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505dc027f41dc463657d94b600b79e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187b78e454f283010ec26efaddfae08692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b663c0359fa4c6cbf56375bbe27380693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a83b1abf56f055460bdb7f8a84c17694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a632ab81bb94defb9156bb795f0fd6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315c73de8090625b3f01d354a41d412696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87880a6b9f15a742e06bef8601ecc192697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6b0167325f80668cbc35fdb744308698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0951ebf72172c978c65dcad77d7ecfa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84bcede1991154e2149566c779af3f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527da4ef02a317805e9c23bddd4c4701701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73bb195a5552740785a3f03a9c906fe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3fae7efcc1bb72af88d16b1486798703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33443994f88d9699befebce116d877b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f664515cc2b57299d636df86a816c3a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb8adc3947e4deced5a78ecb1c4d59706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fe8c708af434992f12fe3766d3665707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de436277d79c047d41280a1ee63b198708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3901132e3334147208d4de727784bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561c8ccef3c710670f0062f0b13ec90710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7cd942e90a713deef87b58bfa46a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39a6001de4931e25fd4800299ac75712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7924d70830378685a7c7cafd13a81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446b3009b93b1250f1f53aeed4eb60a8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36001424c0dc51d8e872c855eafe9c06715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dd6de56459e17210d5b130923f08fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e132f45152b41c53c3dafab88d318717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc52e83f49f3386681f5d85b5d537cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99db8b245fecb4e26e3f1799bfd5f72d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c5897ec7f3aff482fd6c753233c49720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc166c4ef678d1f07ce52619f9bec5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf81496f40b9e64c476266fac037ad55722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dc065b16b90e97caabb14283b680d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9080ca6e7fb7d480b777a2503b1ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f336d7bb6e18e038971406f84b14fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755de83fd01c7b9d2a87793d8ab11368726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0687bc1d0919d9ca0372689fb224f0db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae4144dbcdc252a21d80c5c5381b46728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639c7545501944f94d7d33a685bb040729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb2b695b5cb88ebdbae493fee88a8e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d384eb4169f15960fbdf02589a9666f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631f8c655b405857f056a0b7dcfab32732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fa2a73131cb2fe26a478ba3f16bf9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7fe161bfcf5b2032616c5d6b133b31734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c14cf481061b551a25627759c4fd1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddeff8a18b336dffca2fd84e9aaf7d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861e2058a3248f8a4ebf0720e15c8a94737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea19ef002e20eaa6d49a428dae0de3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d76defd741eb77ccae5fe5faab93d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1cf2cff425bc0514452317da89f79740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5ef1df133017a52c090095011a7148741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6860ad9a2bc470341912e335398f4d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15f72de79fb361c6f5ff1bc325626ad743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0435c65d9a6e00e7b72cddd0aba0d92744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7f9268b7637f8150ea7fe2c6b11bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f82d95e4081d63154aa3836a45137746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf9e7de6332e38d5e0bd7fb13b4e095747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00954de0b044944b20e605ef3450f893748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d4db3119e95778ebb29a119baa96e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24abbb9ceba41af89e05f3c51f526e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59cfe23c1679697f07cce3d0d5fc8d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3f65e712383f71121ca5ef9ab630f8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c00534e798dc591806ee876a6a469f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4de924dc6a3d77acb357f22f251a89754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a7e1f768b7c6f6623f25240f58cdcf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce180962e62672e35a6d1498a441cdb7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031657cee26d8792c02479146116b2757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553e0a08f818803ef862408703bc004758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93501e83ea74bb5cd872625048c6cd0759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>