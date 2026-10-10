--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d29afc4bb79147ccd02ada233cec01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf57208d0aea930dfd044a222ed3e3342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5fcc1b0e7ea8a2775d192c853e9db3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce71adf6d49fbbdb0220735e69074fe34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52857bf0a6d01ad79790283af904fc95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5cac6df1b225ea81b1e74144189126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0891b34a931c672bbb472f06c9e3f67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693142ed2a2928a169de2c76218f87428.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd44a12a3f83d6d2db1da2531874d39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44cf215ca0e02d5b1bf17bff2abacd510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f89dfb8d8bf7c3b70d7cf9734c31111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f81d5c8128c7d75985dd1f7da773f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24abc2490421852bc34a08aaab4efca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07d288daa83bcaaf6d892c0ecf273f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d927d011433e2a3cba073b85ade067815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca9a3ea423dfac4555b581e1ed27b316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d806c17daaeff43529e349d4d25264017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10699723b726f7dda2e8ad55e63c68d718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff970e1a5edca24db1b3aa7cbeefb0419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee3ed403e180f9de6dd093a1ba53b920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dd29651a9cd069db1a9286e04ff9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ba3201152a06628d9011fafda5d4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab254ed0571a8ca30306884b612bddd223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad26779d7d7235072c0ffa5b3f956c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c39eff961d4f90d0588dfc66a6db625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d098024d0a78a79ebe54d91278312d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa435c6e30c46d47ba0e583bbe8e43c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4455e14c27772c9f796393ed0debf0c128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10592066dfaf96f0e5bfcedfeaa34429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a701169492b2c48a006f8a7b400ce30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c360a7a794bf8ec3c78334493968a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7cd77dc5230c3aff2d195707c702732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998cd2b766ed7ee108465c3ec78d6fcf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba889e6b84a0db5720bedd0db2fc5c9534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5cfa01680a674a85bdef486a30a8b235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f915181816516e46eb12e6452b3cda36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761a0ba6e0b46b19a0539e25607f640b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb86c1bb402cf68b8034a822037984238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454830a890bdf51c3264f7f5380419439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a1378de0a795af73169b6e40564d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74073fbe9bef597d535ee285bea197441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a530fb0a31e11b02c47ae7ee459ae42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649b1c83d5930fa4b3737f2039d1df843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7fa1171b22c69aefe1e319355e8f144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500dd5b8450ce563d95b76b69d7748df45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da6041c9090e9357d1e952738edccb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc5a7b66ce845a47b4c271e243323947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e814843bd90767e05e925a15ce98e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cdc278a0c6f0bed4ac702c10faf4449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087eb39d70399da7f6388bc5506d07450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb88892dfa060d083650bc9ad9a9031051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717b33189a01a0bd3032b18c3a1378252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79e724cf4e0ab98f5970b793722a5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba6d42cea134856c7e9f72662e7c9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3e343323e7a0c7906cdbbea22fcde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f47c885aaf58f628854749c5ad486156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0e07617c322b307a73200bce5b17457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b3cf5a4405123ca9d817af6c043f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218fa6e53708dbabdd0f4bc9478b7cbf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb064b293c9a795eacb82a822a41cdb360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3b278dc043e57b7b4ceff91876b4261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682666bf721d476cc034e96585b4ed3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471792fdbebae0056263ffa4aa700fb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b82481c56f7afa7bd0b345be9f060b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b7daf2aab0e6eaf2674768c1da50865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb17169701b4e9bbb01d386e661419b466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a0b42f5587ec26cda0483bb981684467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724d43d30f417cc222683b5badb51cc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a01d1adb02cc3488f477a9cc2a644c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70bd526a277b530048e47f83f597c3370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354012a722bec34ef4db3004e8c6c0ae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81b7e9e3198467f39fdbf0bdf032e572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766326f8933dacfec71496d3aebce55773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fdb502e84dbb0ff72013d6bdf9d49474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32dbc8921937ba9542af7e799337eb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c14f22d0a305b3a5b6bbac96cddb676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a63f5eade71e1b957f6f021b603945b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba3d7075222e09ee6cdc4250678d7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5916f2598d2b8c2d49c1d407facfd8979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72821abd2eac10408d422a18dfc31680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1261a6b6adb7eae1a2293fdefaf25d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f9042b5abe6f8b86897d62f44497782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c842bd60b3c9323931f3ecce6737ffa383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97c02108d37248795de66f2b3896a784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03085e806f689c7dcf421a85bab0ace085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3fe0d6b715d75c5a95a3a8e4f752ed86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6d515999e58ccb5186c8ec188c3d187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d12766a629755c5a8ac92643afba988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aeb5dabed867d0e06ca973021215f189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6243b5fd25bea02f2e6e2825ac83a6090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c813022dfbcd99b4159afa40992dd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237ada7e3d9be8ea0bbfa4fd7f6d095792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ed53d54a6c75748dfbd2d836ffcda93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d91259c422bfaa302a052536c4b06394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710232df4017b5bc827f31085bac38d995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22018887397a41a1688ef7aa6f1b809d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123a75a3d36e32f34e16de5ad229b93b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa17db260f1a2cbcffab02b186abb4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56419e985ca186ce1aaf7cb04ba4c02999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ae8612791048d91f70adcbdc1108f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25245948e35f47944220568d2370546b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7b82c120079dfc04bbd5745e98584102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4afebd6e193270c4201de6b7e3f87103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e630710e2f5b92ef552efe499c079e1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be520c0e88aa43b0a3546644cfc4042105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755741e67df09b613da93416e89b62d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f24e9b469c63d07e8820331dc53fdf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53028206bcd0970025149b24692b66d3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ad128c0b32d4348d1a82a49a125250109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399674c5062d36e1bb7084ee907e164110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a7d1eee14506441a75b94456427ad111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b806bf0f0ed3c2d06081504180ef87112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80503c11d0f4dfd4fbd0fdd70031305113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ad838f7f84e0d36c0350802731078114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e96b2268369f6f436495e6a6ffcc2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b6b128544b6c42e498753c3c3182c3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96c760d145cd350375f8a26797a0d12117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754d6a4db6e26845834f2b1e030cfc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8bacca34b706998c1ed7f093b86f3a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459099b295525033535ce3be909b783a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29407566dc9b9b41e6464fcf706fe5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771ee5f3faae5008250a8287dab4248122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cbd919f7ec69ffa14582f1d924882123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415dce94c86d1bd0bd9a57a847a126d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c03c87fd284981d915c209132f8a56125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1fa8823b0a6d6f60fcca1c4eac1beb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3039d8440dff1e73a21ce682c496c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da36b5c19ef85dd76066b8b48523e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aee37f6644bb6e77f1b1a94e081bb3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c974f20573ce654935ff2d14aefd9f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97921de811e1b0bee47f39123ea949de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f50fa264d3695f0513ad558805c8f2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a4b3aa94e57becae23423d05d8a8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18974ef42eaacf28a139e660856a81134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43abfbaa2f1c62a53a4536e12dc2c1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ada3d7f1b4d11413ae1d0d8fdeb32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d5ab05d978fb0fa7db08edf31a692137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b837b9bf601197e831dc2d062cc0c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd03cc53dd646ceb2439107ffabdf8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79933ce383d4fd4ad3d3445cd780b1ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08faa3dd025c6dbe39da299fc9e6a50141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fece28c0c04bbdb528ac407272085a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95747ecffb19d335e202fea31146e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc0bba17c64264b64a71f85e1591276144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3203b801428f19d6c16b310acf42737145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d473c1de28333a05bec651c9554933146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4af89a16b0c28c90de861b0df9d3e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2f8281257b89bcf021fe7f860425d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8b67ad86d273682f9e430c0d80cc1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8f4f9c2e80739e1c3cde5d2b936bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3768ed369593f518af496b0eaae7843151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0770b6dc350293bf34b44c79d6e03813152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef3a555fcffbd930d4b02e4a56efc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aef39ee9c1be920b0e9cb58632ef6f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b687d0d51f780c58122ba7774e1b2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729f098df3ab416d7be0bf7eafd7f7f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada23fc5ff6c784c90d0fd53c290f4a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaf2c4b22c56a9f34f85397fa45a106158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1ab395f29e4b9ab580d30b49457b9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4bc0424ea2bd5a88ae3b303d3b2af4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649d9524d1297a3655647ec6730c71c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caac017265982a1776c0d16a43b29fb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e2f87f8f3b63c7e917798a72a0503163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e53d0c910938ff938863d85e3d6411164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd214bae41ea6b27388a98198bbf4f18165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459cecf36fe0d73088e079c941d8e31166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1ec560f56009dad51baddc67431e8e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99eb6700f245d6cdc456f8bceade76168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a57724ae1541fad9dd920e5920247f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e234e7a89d76fddc61b977e03146c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e6da6b38b84e077e8eb9220b9ddff171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123179e35499360618b5af4d0f44e679172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df6d45c0794a8854b6ab931154c9c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d80ed4a9551ae653c32cf99fd612fb3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1236f61d454f7ef7e779d24359673c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89b5fdbdf1e1a3e26da2f08f06166d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1c6696bdb0e35488b3dde73dc1200177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8eee9232da4fee154073a7f0c5d365178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ae76eec3db583127032eec26558401179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59bd29f4fd25be5231c13575f8268f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c020512d1af149ee300afc745bd939d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009102e8ca246d902b6e79f092be88c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6861d9d264f62e3d08fe6f6f6989f328183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abc81a66b15b7036a06bcb97118366184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0f69e64bea0f21ba357c7060b618c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c12d2826f898d35b8ad5f85ee9e5ea186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f047bf0adeb80a534df8fa81f96afa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd079ccf4d2c1f673d1c97fc0117e67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae8b1678c6c0e51241710359ddf1b07189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7c605846b6bbbd8709c38017955e7a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab046bd838af41b852d4781e3f0394191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9f55820d5a09859a730828b14d0dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3152c47465fbddd69ce5db72e5ad38193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16180f9786b0cd806ef11942b3051af194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be458730288f21d876b38fff0f1e92bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a66cd9a2e0f749935c8171988b18e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aef99cf0f9d7af490388642bfb075b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85576504c7eb4df5827d99368a1272dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fdc7cdbf4625af41603c584cb99cf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2725098ac0c1818977f1db833954c927200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e229d1d5b3c0344e8e62e82585187de201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d914341b8e6e55c13022b32e024b2a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b32120effc9019d325b1bc3b78a4f5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165e9002e6ca2ee22269a7507a0f290204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3c8b4116f269f9b0f8714ada275b0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d2585d8281df2bdf426d6ff957f8b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5979441c40f7bcd9a12f6f3e5d39a9a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54b7e298649ea4260c0aa4306d8c7b9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169471e01c5058187db15a1b5e4eea4c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a314b3618b56e95b6d02a58d0e506a8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6e9bcb02544c972e1fe44a55688dd5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e9f5fc76e1f0de9718bebbfc96880212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776603c80ea629a83ceccbfbd4825c97213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85b37e35b5572cc7b51ded6a627af0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51404cd4fa35204832fd83eddc0200215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79371f27711b51875eab2814202f95da216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c0947c7bfcfa00dae1e2794629e54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9fd9e8d6f2c907f988ffb0d2bc3ecb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe65aba3b3abdf54197bb338ffe1aea1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2643c56d2e0797a7b85816ed9eeefd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d0b3159a72640793961c15d54311c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412224811fdd23fac856f68a4059aec222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0a6d122d1d9806ebf976aa3a3fabd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919543ad8a83a074582ae97ffe75b881224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5eb3a9132e530e253c08f4b70d6ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d6b63331f2b27c3b3142c26a2e5077226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b8c9cba882b371e4ce8e94e099fe5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2e8f44c1b25accb281bf5b948a04ec228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5d864ea310a8a2133c3bbcc2ded5e5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520abbc43e41b3d86c04a0aab6a514f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339cb8e8d0f53b40ca813718f2ff011f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2962657bdebe0a134ba6f6228f99d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9034398c75dbb5b06d2e15330e5e20f4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba33cf39056048a790e94d78670cc8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461a08195d63ad669daec27e3d99e7ca235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105f6ecc2a49c021c2a75828c133e379236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9ed611ba0873ad8995818c5999412d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f4f0ba643c61526464971450e4a68b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b719ba1f4c035d948b1eb630d7b2836239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f058af6b5bd7a79c27eab2c803c3a3d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dd47ceb02ba4771b7e38550ead784241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc319a7b5e2b1b3628fe7a2e12a88e72242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fd41b68bee9b366b708ddd249f6522243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8945dc0170ecf114f23ca38392355244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d41770878af028db1ad51436f22cb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7e2c37dab561266637977c30b3b6d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1123ae676966756528af8f1df24c3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9f4754eedf26eac29a91193172c07248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc41c790979ad13b1704d0c679c3a0b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9409e3f7ab1ef47fef4580d4f089a007250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748417fc6551b0be8a5a619cd6f5dac3251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e05341775162a8fe69cf8f20b70950252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4100bf6a858a2fda86063166e8144253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c54f37cd5364119218c8f78903493c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4d0ce98af075fb4a46045a2be46f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ea4892694f6a141e9045fff616ec0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930ff4e26d9d4dae49b2bab52ca37d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d453d79053e26a3c7ec8ad78cedca5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc831d4997ef2ca3caea4588567960d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601aed0ad575297dae7bf5310b35e715260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10e4421e10276037c06d64f7ceb19f6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129406b3596a5574379431f354bc1d6e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db77ac9890474646df959c818edbc142263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f277757aa831a8de12b63bfdef6f341264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574988f8da2f5007ec308f5a905cfc8e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee560352615198146a69befc1f20e51266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be44f8e43f9dd0790b19c4bb365018267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da564132207343521dd9b2e1bf7bb21b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd8917b5fc93a0be3d1fc8fb2b1f5a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1cc636642cefb5bdace774f0bccf4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41697850b733a0ced1aba95c05460bd1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4b3a349217e447461353975c32bff2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60108a3934292a50e41f91816daeded1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b011976b6405f04f1762d30ea350a790274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc53bf221c76b4dbeefed5ae77d3642275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ae372eb59fd97514a318de4133c02276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5392378205ed978e70a1b329874a98b1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65871398e6bcf507a7a6900a3ad7562c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2dddff653f8a9d83e1606d9791f4a2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3071c0d65c075e3bbda55c918ab89a2d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e5fd2a18dd18f7e5792fb305bad1c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7c9836f4e4739584bbc5d6512a579282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917762b0692ae10f409ef4edf2e55cbb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee21c9e544ec1ce4addabae27edfe4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e16c2d847e0f776d104274a8253860285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8fbd08d1f4afbe17623b6e0aa01228286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08006b784083d802217c73afaedae5eb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9e35c310de9ba479cc89b0086b69f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae6bfb4f01949bdb614bb03d4b164d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052d4bc2929063e93217f13928a0dcb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a0c3b1474c06139d7b98191cc4326291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca60284be4485d0b4687f9515356d205292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54a047b132269d60cabfb7c1b8dff91293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde1bc4c16ded207ef5f113c838c1785294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975448df22186bf7a80defc909f97fdd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a75e29b61e880757117e75460730f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747bc759b9249d8918cb5323d70dabd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea098e4281668caa90e015fce51a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe91c1218a48b664489b56196646465299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ebc881998e0ef549292ab5baa1fcb1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11b64058fd1a5fce3eadc6aa0573239301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd50b068ade8b650b2a0427ffb8eb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639c9c9ba900a11effc756f926ba9a2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df561db58ed7cff230626fd5b4f741ff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddba7d1831421d50a749bc544835c457305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d009e01078dcfff2afa6dea4931eb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f1b581a1c8c837f069172426ceb2c8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f64efb4f136405487ec4808036811308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be43f9dc577efa6eac59cf7bbfc9d73309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85e25f3e3dff51730705ecc0ff1e93310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7bf578c10b5ea2ebc6ce78bf5e826b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b92ea0252580da37ab7ef9860d2cf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c3dab9bd3178b5e4b34baa411f9c45313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947f3b1dd811559a07d8532b5202405314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628999bb4183d4320015fcfdd23061e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d158e99489f4c94c600f90bf533f3e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad3a9ba9744ab36a812896cb3457bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f884d8d8ff6af7c9e7ce576a1f41318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf476d2d4d53a84909f4f8853586c269319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31bbc91b8a5df61000883905112438320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797708c17439f95fa7d76dedf7d2fa34321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c33736cbf68cea93ab545b4e364180322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd48bed4d6676a060a6e0721eafeb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db88b959c94db17a6b3fcbb0bd60570324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8933bd1054c5d72f012227841d126325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9b0d86832b46b4c5ce5664d87f206326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175bfa2707fc6896e9b9f3a547c2979e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bcdc088ea8a4ed1377e23a9c6e0a4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45bc2e9a4d33b018e44e3ecee3e37d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f740fe3f3c5afe31f22591b592d72b9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b063b519a3b91d3febc89a390120c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed7d1e7a0bf3f294e2e2f5f0121f05332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa3a0f4f97da43d8b79c7893785b32333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b65c299533c28c4733395cc0012d39334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708945aec6a1cfb4d18d728a0571c54335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25613ede556a2729ed268fdefd8159c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a607e0635e0702877a91b755da2c1d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1058b767668bda37eec227dfc22c879c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c823b2c5dd5ff760fc4e7df6d24ef0ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b1d73e79e4c53ecfc938206404486340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f2f163d0f775c7ab8510b1c7cd4e6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a8f6899c218cf63005c6759d73764342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e7f6996b36b01d90d8472aa2ff7f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fad3edf917b8e6d55ec23929f846ef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220fb4f9f486a89e4052bb72d2cdbf0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad81ae9da97e81db04a368bfaf66c5e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27401eb917592aa081979297972b6b64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f3fd5b28a6e21cee01c4921e31fcb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a43af0efa73eb111444406c3414d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37362f22a706f30e11867785eff86724350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7120d9e47761335aecdcde9b18f2364351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65127122f03c343466d833fac1bf1b81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11de8aa8fe098604ed6e7d7b661610d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bbb995f8d611a8c780dd16fb902229354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf70ad2c24036b632022f144ab24a56355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737c27a66559c94c8cd05b585db6914c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cad0c2076c3c2be44026358a671212357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115225c1cb3c57f874cf7c204cc76af8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de8715c041393354e9f6a61279c4e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4559b3fcda3242234691df62822f6881360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d441aabadf07bf8351a8200b3d66a6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6d00092e23a0753ec2c36e5b23d052362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e38944f2fa029e6dcdd89fe33410f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2ae26d7e873571518a19f256345db364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41cbc1b7eca5e9bb4cab2ba85b4bda1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa795b5f13c82d6c140281e470dad47f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a5aced180a07ab89b4b0721ed7cab367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc9d2523f644fef85342e97704c9ec368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b7ce92aa1e5bb807f28431abdfa228369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd11bb6f08a077b1b194aa809ed4e7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ad5bc4154af4d43a00048fd17dcfa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4c1e56c5caaa1fc2fec209c12e22b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd53aec653afed3228cd1b7343b9497373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e6c52d452a7835d346d6e82be235c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6157181a40ad13547cdb9271221b5fb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e21295429d3958909dcf03b8198a33376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91aaa14f12acc159bc0823020819caa377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eda3dea734ce5ad9dcf8e75f13a5a6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912aab5382807f6e91a6b255329e373379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920b1688568b021784e712a39000cec2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4410dc8b2e49cf219f5fa1eb631f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58fa7deb895621cf3855e87e0f1fc8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e06ff4dfc75ab021c7c59b8676538383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5323c5fea14e314c36646541b2455384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12878a40e041c3e6b67520865860aeaa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a38635439094b382ca227b78919215386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910793e8fd512e0580e8cb8f84166ac3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c0bd22efa669ee25801cf99db3fc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ca7e7f40ea1c96f5b439d27301469389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5eaea42c9f8d505e8d66212a941ddd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a7382b1770065a84cc04a8416a4ca391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59dcefaf40c231c0f2d7dd2c3b45acc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0751905f51e5ccd23b4d19aba2613b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc03b949ccffd565da383f7e0957fe0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b033d15ea0aeffd554a63cc14f4c00395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dbcaeb06f03f6231fa23861071ba1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56456420f0c818ccef2b2d68101b9009397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e4306986c0ab89333477c590bbfeb2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef3d58914a36fb7366919db5678cb6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f318165a9204a141deb0fd9640b9b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4cccde5f0bdecb3a6bf29f1d806d0b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b715553e2eed9bc75d19078c9626ec402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b90fedf6f237a772e7b6e92bc9a9bb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f24db97e3549f82f277174d5369362a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d333b1f18cfcdc6644ad670ff0e32d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25919707d3c84f54b66539a974d272d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bc888f826bb63e563426137bf05d4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e7b4d4496a3214d39e1d49bc8e393408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadcf0e62a2a59fbc5231ae2ed21bb4a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46b5ac4db6412d893cdd5134454ad6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4a0f83b95372a88d37bf5c7612a12411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae0172c51dd2674e35af65c0a9f4ac5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d2f278e0123878b2de3d95dd6c9ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873f0202c362d7cd86d6618e3fde2ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d005bf08e53a21031b103e408bcad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb06d5167daab5dd522d6cccc0f4e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8339b56907b03853c2ddd442dab747417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7a2493ef29d503747d9e13bec3359418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b9483fc5adf7292dd738673eee8ec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87049a5af004517891a788fef56caa8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1131d82d38dab7e2c023664f93628f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c02d6926515757e6fdfb9346de5de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e25475599fb5094fb293b506bbcb4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6f87fd4b887db51c0ddae866604a5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe5608de95c1838695838d3bb4637425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66620feb0a4bb83d05fbf141b786394f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227bf5bde776d5b47858b6c6625dc90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5068fae955b5f14522a22225ed288428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965457def5d7c4e643929f0931009d5d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2d607dcbd6d7f28940427441cef1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8983895dd6371c8ed52bfa22ee20f62431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d77fcb548ed9ddce27ecf7d7626d40432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd1abb896c42c1f3a56de7773e972b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb4755f20d9f5b37a5071bc67a31e6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e2e7d71720c49e063500a4f9d5365435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349baff90b5f2bc28594923b0fbbaa82436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92742847b0746cb84db57e32b7769ca437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485eca08375dcba343ad6326117c9fcf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226da6d432ce5592a87b35f9624c42e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c58ca65bebcbb9da4eec004f879c01440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b5e99e98f146753137059af755dc7b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fb1004441e2775d61d3805d80cb5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff65c739ee622b0b45e9bf0600bd964443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2990f7ec896ebfe2a1ef7e434e91afce444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e32106c5d8cba28784fcfda09816a7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ea940079a73dbeb3ecbff8a1ae44e5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf0a51529c356cd8830268afb5843447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25168d93db1ff768935876023c184880448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c55dae19795556835aaa6bfe16c3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb8d114a98b41fa5fb1295db0f90bd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ee67dee449131bc5d6103fdd7553f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b08e48fc9590507995a658e2f3729a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3732dbe1bafe179e2b720dfe0e2250b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ec7c1deb143a51e2fda2618a929201454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855a86ae8ae443fd46c5cddad32f2dd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a362a55bda251d07ac5f73e3cbaf7b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b0d8819163e48e2dda64342395bd3d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3c567288f8c8c7725d7001e8e24ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947744dbf47036246851f6ed1229889459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d59d297795d1d96442da4ebdaec72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c036151a453134d3a3f46be0d5f750461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60e37e0d3c9ff143ce5fdba9880c29462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35102f1416d86adee345b68202f4d72d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b13b7471365781d88d119c09d963e16464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8febf9d5af825ef092981c8befc116465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c5829989d76c388b1320aeba8331f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5568a889d8d4c6f9e9b6d1b80601f2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcecdeb4431b9ee63573ba67df1f36468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4719f97d8080520d0240ee92b29c8680469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6c24ce1d577a666cc1a14a7981b48b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6294b0bba59bbeeb404cb77d3d01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d62b580ef54440f6dbd0f60b472e1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c1fdfa10d9a33f37e89bd100b3f569473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d36891d9764c3a8b67bdd5496f7b6f4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbffa28d94e7b5c30e6ead030d63e3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0297fc2bad49daef097893adfaa009476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead694e1bff65aaee69c85591849805b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f174797e74cd54969ca4f588615b31478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9a59fc26e7c283279ce2650757485479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e216a065d1262abd0277fe973fd4417480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634618abe476356b430a312ec68717c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd514817b9d48de132bc9fe49630c72e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b850fe5e2835fa105d7ccbdf14eca6f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db14ecb8e5e1b4261aa9f8571a00f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bdcecbbdf453f76b1ebe0967fb234485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9ed49b2619849e828bf7d89920675486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0702312dbb478f6d4bae75cf7a00cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05e34734d8a817fcd7371c68af4ecd7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110d18a194eeaf2014c8b15ea6c8c3b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cdc076e9f8bacc4b455c6d3978b6e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2922c0dab7d084ff7ea3dd88c3a8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183ebf5d9d460b9aac97f1b9b1851af492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964430f0676c76d0f498e1227282300493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa927369c9743fc05c29614347f0ea7c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf7f4594b1ce1a1a2e809be09d0555495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfba5c1657c7fe7c7d6ac421522434496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478ace305e512b946e09fec5df6dba53497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caa125e9f9288b46d07cff37e52346d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dc4932d31100759a4bf34cb2772d0f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763824d81680e72d864c41af73dee82500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9539745e845f6a899e05fb619607790501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb32e476e7345c14617237544f82e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0204ee719e8d3fcfff6ff41552160803503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b262b95d2ec5da43c5b0e817c569a03c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23acf57e5aa492c249a98116277a8895505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95bfa7c4e9dc40b3c5e524ffdad7bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b4699417a7c54a1ce0adb5f1a23e33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc52bf5694e0691d9aeaad3c3a78570508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e00d47db4362b7bc1e00b0026c99f97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68361e71be24650101e3c62aafcfe2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e334643b0d26b43e59e877f1287e9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e03349b21162361c412d7ec81b71e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce971c33b43f8c9ef9a310253620ffc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375961ec834e2153e0ee13516f56c77514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b786e995fc8bee9e0b1619bc9bffc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3ace894d527a2df80e40c0c8fb4ec516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ee74032bda98263d8c54bf31bba50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a1fb4f8ebf27b9cf86af2aea6eaa0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbea83396d4b8cccd748b0c856e2b14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5ce1f2a215928260f9a91bbc41526520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ad0606ba7b31df28ae9da2a55999521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e321ee06f23894b76b92d1071475f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d799e1d4be181832ddbc37ff8c3f7fb523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30021c38cdbe5c0109d42b7ead20887524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c290fd5fdda9665b597f6eb2957df72525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36abc4a67f507241f92ee4af1e00645526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a44c2ddaafd75b17fe3b64c176e83c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172bad4199ba93cead3c811696c7b6f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7d09534a6dd09dd071cba0f8d0a9ea529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534bff53ae2f9dceaba3ceddc8f23728530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae9cc9ecea2ea52231ff7d0624a8af531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d127d4425b8205fe09cea02733f92532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c314fa3cbb7bbaaeeb77400045fae533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c181ebb94fb4350415ef4dc10971a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18998c80173ce001d7e3b18bb0a8d0d9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd406a3d481d687f0e057740660f0239536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ab77a253746bb12e81f1ba294c23b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eabacfd1775392c92dd9880a948066538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca036304f25236802e84c1645bf329539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c675eb6030115c42d4d3bc80067eda5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e9bdd24ed0f1b8613e5329c0f428d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe443a1baf8283266535895dcff3cd45542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46976cd68fcc9cc0ebe2c9a134f1b74543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27001b90cfcff76183547e5898ddfe544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbef8dbbaa9fa6bc9317e2ee29863bd8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268336f2874e9d9468883ab9a3b1c502546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d42570df7f2f7cb1a0e49550e00bf8a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08372f4caa88f731b640138bc2efb1e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2094ea093b6d64f7b59e32c22318207549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222b03a468ea914394196a190771c92550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb6152f9eac0a7e04150f1466bb1ca551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969fbab13c1c489ff23015de2890daa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1101228ca3e76c554babe137ab20b2d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79c56aa0709c801215ffa046aa7818554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e68e624d2fc3b53bc24561730a8862555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381b288afca8cede420d8c463b7e7ff4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184135b5316ced44fb007417390ea50557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890504fa9db02b4c696d49b5089e276e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808a483d32782425633113f186b734f4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af83d1ad510b8ba936c900642034d9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171607bceac35540b14e10b25d55091d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e6af862cb6446992d5725ecbfa3fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a6599e61ac6f73b3560cb8aa356af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248ab2ccf9e8c0d2181bdfe3b1c4914564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb0803be5a65f45a3e8053484ff8652565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eec5ffe2240aa5126de65c683735e4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7d50a875b1c70649051657529434c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a17d7cde21e7b0115187fe3c80afb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433e0d9dfdfc2fe91a3fafa739f7307569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f76202b86cbe8b6c64bfe995b05dda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fb4850c573e4c234d27d1735630e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16809903b7930a326ba5405e13c5680572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e02a76618dd50e0726933b904d5632573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c058d1c971616c4216766e8ce45bd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ab27d6d117951f3bcdd3704013f306575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f11403d664cc15d24e6fb205e8a51d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7535de063437f23fcdf9fa1e962208577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640c04c2ea56c7b115a299034f2e49af578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a62a2955de1e00dfde9977887a5cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56c465cc57fb1e9eea33d00107485d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f739e4c18dc2685a0ddda66b6c74477581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa5256ffd0b2b06014bb12a59d48c0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd03dc1056c12a9063cc0855ec69807583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054ae64d9f06cbc7485b5dd0fc7b3c3e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7777169e52cd47acbb57fa53d7778f1e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d7fec060f7a7d2eb61691886634c9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f251f78a06c26a2d281152848020b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b141dcd214511ec0e92a3f4fbf5da743588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e875189b2444539c3a12417ab91b1c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc47d9f88ed57048f82a01849c45fef590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a081e43bab68f2030a6334b59e2845591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b92c917d057455eb84e8e3697104f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33adfcf1d343ab456975e06808512df8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68e59d2d586e0619d9b7b17cf2dc55594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20718c1a93d43b17a807ff5f4674fc595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b5bc93b7a47a80f0a3761647ca7bf596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908736f90fe0abf7747605a9a5c6e58597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc587ca51e008a81b41d3d179d3b1fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15ba92686e29eb4f5310141a3a82b8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba1336f32e4edad697c1f33b65f607600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a1893a422641e865dea2e85d8a5d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6c138c15c707b30d4ce58023170a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d0e863419ba5e6e90a6b8635549c7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324f359b0636c3acb0f06bab1e0a5937604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeceed231576cb0b1e5b285d28e0c81605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4b5e786b0c3edb4edd784ef63010fe606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b4616ea6f7ca07f8b2a4748083a598607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463b207f2438509c1cd87313a65cfd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263164f04fc2c8207a0cae145c374c8609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c812d1091f9da8a7f9553c4ae7d5232610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991eed124a129167b579f69a859bdc9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219536533d3a21e38fb5660dd7f2d8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77317488433b57e62df585781d7c1fc4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f266559258115f0253cfdf2ecab2d301614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde2d18d1213fb2a40d23099d04bcbb4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b6047cd25c56e37741bd0523e3da616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159884147dc605f4732a4535d1fc02e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76985debad516d28688e8b8b7ca95e5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0552dc001ced06c56887ae840047f2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290d258dde5abfb155957ae6d2d9bffc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac03fc771a00f7b15246264e4b6792621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2502f9bab45f840fb399ca6219962622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecad282217ad04b54c4918c7a705e99623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ab0d09a29c2718d6be2014e854c9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafe1c2d3c0d1974efa08a6a3e26307625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a774b2dc7313ded671ad1d8f8da8db4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863d900787956d52cc8eae7a88b80b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252da9fcb67e768cba399a8068fd6b6f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac483df681955bf348b93ea32897c9d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135596ff2dd516a8b53260c7786257f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7536b776577f842dae0b2e93b9f60f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c2e45dd507750eb6cbc17f7f765088632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574d8ca22561108e24da1408e22e7db4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd49b34e3ac0c0eb43166a080016718634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836cec7e1f5124356274a90860a5a8f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b099692a2f152101e0938f030def35b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f730378d831a50c388761dea9466977637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784df54f85c143186c66eccaf0593132638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125a00e0d17764a554df101bb999f71639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2a97d27078bae9dda778493bbc648640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07218bc1077f02ecfdcf94a71c751b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f41d8831c7ea218b3e3ab3fae47bac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50276ee30b18dbc4d3ad131cc9a89b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04fc8bb76ab543993cc45c0a047a37644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663133e6fe5baca9ac29cffb758ed7b4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f913a9232d71a2befe48d45d7f7a31c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e794aae1f8c89aa85f0fb12a14c8ba9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d26ae85b233b490ee9e52f1bef234648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0ad7c9dfb1ac0834b7dea2416686e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc461f2eb520cd3edf22bc6827055d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ed17b22a09659603eb469b2024090651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1eb40171c5d75d429238a9fed84762652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c39078a4f8b515d47c764dd32394c8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c17be1901eb80b3c7adb88005ca439654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f3b5b819878c7c42ac9f6b5d070cd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d4a808492eb86ea853b12754af5ce9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c9110c401eaa782597b7e6d5fa794657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c030fb665ab7ba9cc243f9fde1c408b7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045669b8ce6e071e5ed49aa4a09a3018659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b3b0db12490bcc649137f763f72d9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a182f7f4d0d5b24d69b5762663c92eb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43453f7e426b958c7a4b696ede37d7e0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2706028d715f0287b04179e5ad039ab9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c923f21e23c309fda5316f43a95386664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4355057b0a68533ff2948f74d01e3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e38b92336efbafbfd6703510a81cb666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec069fd4edf2cea5909eecdd1601ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad58c32faf4984340b63ec76a37edf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96790a8f6da141d5919b0c416a88e17d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb4f502f3b290da73def1898e1e59b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d3e400b884267f74629de168429ca671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44322adcaa30e9a0120b767f108c15672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460b024c861dea19f22bd64fe1ff781673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34d2fb29b746d6c49c6cd800d6cc577674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37a6aa96c7630f0665787a3163ad21675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f8949c9853693444f3714e95a34f2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a715dfd8bf84c11d4a2eecfb4e9d583677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd2be90cca1dc4522cdfd1c4497f71678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eab84fc190b129567343c878ab947a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375eb223385fa66980d19c4e5ed0ed56680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75cd832e3bdaa515682df0cbebddb5681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1c30919b3c1512e4fdf34d9a7f9f4a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b81aa6a3523a4979c6649e03094207683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420104e249d1add4fa7f5a42598dda4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2a1496d201c7b9f7f87030c061777685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b4860739b9c515b98740bff7d0a627686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3096571e99c95f485a10964930669a8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382bb288784681e886aab221fb7effc7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced74b224af8158ad1f47b319e2087b3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d968e644b9adf34f432ea446a6d18b0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3208528cec31c53edf9ed3de41149e8691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479afe2195fbbe041aed745c916cac8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd95a326cb8cef09bacce83a76725d49693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b452cc3136efa74303e6ca7d3f9a63eb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d103a49eea5d0b4aa931f8f2a1127695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4d994082e131f42054d95927bb6cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a846cea89f0e855334d1b181ce3a6a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9265dcb7599037f165fd5815811cf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bdf27d8ad600e744f690c50512f73699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02f532398c9f420063e2c574ca81f92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97afdff9aaa0c04cce28d8e64f5b0a08701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e781939b82353292c34e0a782e1877a2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376807a15a83b6f6c3bf001d0543c72703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5932c3a5328d8867efbab1548484534704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13860adddecd41d765fe13fd688f6ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f31df8f5c499140aca77910a03d6c1e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7feec39894648628d87a55bc7a83b45d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243d31627436bd06f85560591fe3b61708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab05233f276c25663ca93c9b5adfe6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c15c95df776fa59e2b66103fb587fe7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160a5b78c02e4f5911fed2f686121c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700833a35e5b640169091d94eb49eca2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d3918366ffb4fece55eddee2c4c849713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a4e60acedd4b21ee9b525bdac0323714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa6930c83cfc7e91887c0c9b6c6ea4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638c12a7007ae942bc5f7520263991f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f292d42730187e0a8d1ac045d7a6e511717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13bf0eec947a15f96f69f74e057d3b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6346bde58b8f8447264574e1c5bbe0d1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861d403e24b30e6b0dfc21a9080a92e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5c2767eea48abeb6322c8bf3cc73f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5a64022a797d377c851d8cbdb7440a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4551e7a4c9dd7a160c53a083b4b41ae723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612b13a82275c60b10e010ce662e265724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9062f2071834622787c8cbab5f4d8299725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65250beb36ae4031b5626dd3d2944b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d960ab6c54c1dfcf071255a092ac6c1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33e161d561555bf126dde61ad6628d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361541a19ad053ed6c955501a6c12a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1409c17b01929279aa7b99638196a127730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e888af044785f6de73eb149646f32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087c01e3c5cf6d86d50c01768f84056732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801547e42116ca39836991af0f4c98ec733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace1f8fd7596d11be32aa54fe76fe20734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ece288c91e6e1653d6328e5ad97c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ad83c3bd356e1a3685809be93e92736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6751600619d0b75e447cf68d7ffaa114737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b68de13cc78f5e7e2150a7cc9ef370738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055c41c6f70b08678175b10f4588c038739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b47bf575b59f51fc7613800cf216a9c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9155fea564de6820b8a42d8ec195a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf4c90d1379629271179bd3db88c3e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3a0f00c5a94848cc5e46d0d121d8e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf82eed620ce160027f08f53eafbd36744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40376ee440f55ff30f45a05c539eaa58745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473c7ce020cfcfc9e71616f21dab5bf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f908a1d19159b7fcd999403b12169747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b47587fb1c1bb4852b9a41919e9b153748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c6617ab1b0aad6127c3c874d83c7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761471b2815165d4bff73f5ebb0c533750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862932b5c80aad5c9717546e100e34e7751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a85be43ef3d3287e122f530b1a773752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ececa2a325b932fa357d68a749797753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31389865cfd01c2c88433db3d1aa0529754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9d4b2c293fe5b75941bc039bd4a2a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe97fb01defdedbfa9de6545de3c5c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf9b1e03491fa6e67dbc70aca509b4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914f3d057de4c8407a720d896c8c8a0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01128a7f24d4c04b071cf2565eaf86759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119858c0acfffb317b8c3128dc1775a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f0cb5af443d5e3c70cfb8225d6d1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c8426255e3141bc7f20f821b26a67e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1c5ab71439c39f2dfd1e9c28524174.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fefcb0c4bd39ed4b636d5747221c95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea9797b2663726c55d57c6b995d5466.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0daf4a6ec6d412712b2840d4ad7bd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402e79bb64ccdb2353a1a9038f884b588.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1075ef9ae6f9b511fc5e5e99dbdb4419.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e902133375b70893ac7d0983ff4418a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151eab7c204e8ddf00b3f58ad56eb87d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ce3522fa756ca5bda41b60a5318ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a1ae2c174851817db8070e9262c1113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c633a92e9f6d86d6d1c1682f8452c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c6088f39c53941b949596981d9db715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4913d1f7564d2d6a8d484c7467c5716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90caf98c709656af4b781d1483a31c317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af63b66159b3b1d045881811112256918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89269cc9769ed5535f46616ce6b015219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e4be88eb806b19cb2557c14b98af20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aadecd0ff78b51b5fe68647bcdd0b721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36797de7f193fe8617c98c9bc1376322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af1804d4ba3368c171cf6db308bb21823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da6a2ba44aafb1c1ce9dfa2d6b8d4f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a379f2847a4ecd3db45e9e4663070e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac3ce6be8f3469b48299a240b59e00026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8f74ee6d2277b87bbd33eb50845ba27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa69428507edce6b42605d289447e9b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab213472ffd2a41c1742dbb94a0b50ec29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72934320805b98e839665505e4428b3930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdadca10d1a8e36a1f71784eb2f5cda31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fafe0e5df19bce73c3cf4e04f5d7432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ca99f58a79cb86c898818be67696733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8fcda7c27d5463ac4f9a3b3780c11f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f822da6d3ec109005973c977629bb8035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4613df5911dd16da87a8865a43881e7636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16c08a6fd79ae2a09336a22bd6eabf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ae653d5c02f6aba2e27935549eb5238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f905e35a3df4ea12af33705220fddd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1360c8942c5833192eb80e802b78c33440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477f39e6752bed473f475864d94c61b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f71c1be5e42e581c7ae111eea5874142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4de4eb7c43dcef18446198aa1b85343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6001312b459af2f394f5445411fb644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664fe350356811c458a4b11cb18cbf0045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85abb99f6c205f91c9b88d292a0855a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e3c762e8706cd3ae75b9af0e10fbfe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e30f7d7269a8dca9dfdc3de62a5c448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8d6de3f8ad93c1aab3becb4d76ec6c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec3896818a29a5053b35671c2281be850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125e8bc67dd12ee1460d2d8f35f8893c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2d29da96cfec6164f07a05260fffde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e103ec8cc56c76c6c334983e26474eb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e3ebab7458c1a97680085a43273ae754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1985693cd84dd3a962e0591f4499b1e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5c5b2f6a231ae9f25103f4880b969156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d559c882e8751aff8191b5280242a25657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fb74f01e8b50ab10fca0d3c3f35c458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275f85b64e961487d4f3243a58e354059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65699288c2d81ae95c0841abd33cda660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f9a64ad104e6d997887814ab0308da61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1319823e2fd31561caf11cef64ae28062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a459a7926b6e600f2b3f1a543ca562963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9afb55481175fcacb68218f67fd6d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffc565c948ec72cdfc1d70a5a42b1e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafab74593ef1193197368102517a2ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98992fab7ff6c347ab46f6074a9913c867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946e90e93e75ec4bf01897b6c10f15d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2c489bf0411ceb1e427e0d856f799e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7da6505daacce45f22eb373c6ba58770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4464dc80d07f57872d045305462a3fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d0a403f509143fb14f8ee41f71658372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf3d4bc58b6fbb278aaa4ee16bca17173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8e928cdb4dda93d7b7cd3e7ba517074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176005a14eb271f7b037e7d09807afb975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2070835cf2a9a9aca7c43eaa1eaa533e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd92a8e335c12ff5fb761792a1c88e977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35146270e7e77ed793ea4f9c3fb83ab178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3722faa5e881403bd266def965a358b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d664beca27792b22bf1046b94a79f48680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2167d92659bc5ae5d1b21a93b2a18381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe567af2fae769f8ccaaea7d32ce3282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb1103ebb9bc1218f997767f0f458383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38e8109a687ed27d7235fca559647584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43dbd7b09f3c85211ba3f706bb9121e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea8b62926effc807949476ea7e627786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc01af8681af3bd59f3598f444505ee87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ff762dab2be3abc897d49c8e8e6da88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1962a5c4ba7a38399658615a9254e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dad5c63e2b5bdd21af58617de3456c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3a34b12e390b6c70a8c92dba3f24191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049d763f25a89b8cc69848bbf8d147992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b60f1c179cc453053067e1efb81ae293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc54009cca5dd3c1807a3828f47583e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f80cb5fc93112747361e99b1cacfd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28c46a0559c5d751d59cc462b815696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552f3ba3f77cdb6c73d3eb22f8a06c097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da209826e48c9e90daead1508385cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab152f353bffa1bbd8514233b5c07f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39fbbb6e4acc99dd997a582040ea1b1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c6ca8d477548035e4cc667756791f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58f730a009d55f121c66bd32254a3b3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63378e191fa6bab46054dd0285213656103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac375f76095984e6df65b0737dec5f7f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215cbf98ab01c4792e3db6f920ac4a1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da006c7fc671ade9240d817d8c34f1f7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f897ec3f54f280dbc7c81ae599870f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906ab83a1d9dd7ba09f137650e472a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89975548f162975a611fe5a01d9d5a38109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec92e8456bfe6ae2c12162c55c5d7f5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5072a1507445619cfa3ca20a350c3ea111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c5663a5ae71ff6ff72d8176fc1bd9b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77def03d6aed5492c04027f1e4db7606113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fccd254c42c37e62d87a8fe5c8dc18b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def59e1db80f55fef12d299ec7cf592e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52981f1accad8601dbe105463139d937116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d111918b6c7ab5f406fdea66b9f8c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fccbfac0ecf31bd76985e9cbb1879ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d50f2e6f77a27ac826754a33bfff2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5e9073abd69b1e9c215b73de90898120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077f925a6770197dc26b62413b71335121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f5851365c3620b1adb385d90c0882122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5371a42c638b37aa22e92aef098c5c63123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1630f8f4b19771888d3fbb7e9da972b7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2d637ad30ec795ead016e234e5444125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc08a02a8e502d5b5567d06ab7f330126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38e128d963110e14c0ff9acb14706a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5f4e0c1b8de3c018bc20878079f34128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910045ce70f5f17457afe3079a83d45129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db5c9428c5c4f9378a6b02aab4dc0bd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c4af94ef2af57ed7c8f2698074166131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dba63afdba48e22acc33ace4759940132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0855aa579e8a15b0313a137b5992b946133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03644bc8959f028ff8dd7ad25a99a5d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397cd69a4c63360c270135b2330686b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936af714037f0b7f91a5b32c6ec519d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2169248bee5d78a6933921be9e48e85137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eefb84026d8ca4d817e71446c6a2ee138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f482f8bfa70e99369a7715ba125004d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2da400c95c5cbb68b5ab7086b988eb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14207432fc1f0dde219b5fff75a88215141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13029c06ee08806176466ff4d5067f03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85986978de942868bd3219664cb2a0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b72b82328569488500f14226969e84144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6427d52928c07ac14aa325420c629e59145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb02455034cdd1bd21fd20c7c9cc589146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bd037a1f6b359887f65b678b7a57d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0b9557bfb46766641154e46c348477148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4554e0f1801247309751ad3ecc48070149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8b3b2205b03b36dd1d31fa1847796150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348652b8b7447657863d3e6c7091e791151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb020ebd90a37b51d5a65d14c8b4d0f8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951c72e22ee69e9ecb7f59de80050d87153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fab63908a5dc9f2397e3cb4c2fc56154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f134d3a68a44f5e3aa27fa83c7fe9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d7a0fe6d0bda0560da632730ddaf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c38d6ce0775ad4871a4e04416740d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81b6a18cb247c25439865fa703e2b01158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcbf6e69b81864aa7008417a12fb14159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc48ac72907ebd6f51de46dd45f91e4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd2845148ab510da79bed09f6d2447161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9962bdc9da31da43f617deeb5ea12a4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffddc885060b1bc940b132930f45a133163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77199616a8a4a42d6fab1355617c4f70164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be0fd6bc31455bb97ff744852b5c25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0149fa0d60d9156e98bf63ebe93307d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e01bf06630ccdd5b0b5e755a95e017f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e8af66d0989fcd1c33ce0b05fc89c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9174f699eff0e24832d1d808f724bfd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74bce91122581e15dfbea22c243896170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b42aac89a05323920e17d344b8cc93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491937a21209ad4ba935870f875a68f7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d83621bda5a711cae12fd0021b5179173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401e34a0675b1980e7ae4498f60bff4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2437f6877356cda7af599985e2d303175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ce8aa022dd83daf412b9af84f2ea9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085bdfe3a819cc07acec870cfc305c3a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d18785cd58542fd8cf0f39057e0ff178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33240877710e4ee4d4532129131d2738179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f037444f0746f55d4c90c39df4f6f2f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2481c5ede1031041fcf4b2c22df1e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1ef111900882052e7d62d4cfd10aa182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34dce46c78233391675c6f2d37cbf5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8fafa19d05f7aa8f035a62c9d7a349184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b705914a15e12bbcdcc0244c997d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a41f3f56790143ddd88b01d6321310186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dde5f523b651e9b62f2a43c0889e44187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba29e113fa28179af93d30206464a98188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45bafdd485a448dd91d075828927436189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a96dada466a8a131837e4f7778dbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1146a4a14bce67d73eb5045b0c00ea6d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c459d8379f3ad55763924b07f9332b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1962e5bf41a29f9f7b7c4a21ccc226193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349929e2868ab136f792149ed00749c1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52cbf56b2837205c8e75167235de12195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02abb87d78da8bbebe4bcbf9ef72ba41196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ca9d6b1413e54b74cf50f87fbee99197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d04e021da87363e88c34bb0ec4d92198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2102b13fee3e445654811cc2b35b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd6b33a5f5f21ed6fbdc8fb532b906a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9533feaeccdc549e3e35e14c36a4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f20cd52dad6ea2dfe05c52e31348dca202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f1d576a48af9b721ac1ef5f398a753203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495fb49d7d5a68c3790be3a4718166a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ea367e1bb5a9a6ff6c832b33a3c07b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcd5cba82960a9c34f018654fb42f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99b208d034ccc78cd69976eba27df2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd124bc2d08aea68172469fc2923e9a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4caf5ec29a6b5e49044f6e9b0755e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbaa591b66e209fddb134de71aa0167210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9bc9ce9cfc8f2084dd082ecc28aae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17daec38033c4dc92d75a8462adaff212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb08e07ebd6e50feb5f0a8c9dd5e42c5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851dbfde39a2fdb28e382d79e5791be6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2c5e4d07dfd5c92ec8293a6b27a7be215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f3a95a69f8a29878fe178f3dc8823216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237645dd29ce61577a7e8dfa58350bb7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f081b7f8f50c55716e15d42bd5053b1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef989a19edd553d05dcba6a0e61c86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b560623671448574a97e53db2457d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d23cb5d8713ffaa3b28dae0b844540221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476af58fc6a8c9dbbf9c35d4d95e368b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b43b35e824d9fd5c630d596ab1d6e5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b421e6bf17fef36bc121356e1d963ac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f95bb257f4fd9bb06d60e286a3b691225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6217811f215e39c21ad96737239d1395226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92e14752b99a269a81652175f37d5d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e7a6387fc7f04af6f24199468663f0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7086869a90487fc6d60a87c53df9ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f20fc434a94b5b870faa58f8983db230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c548eaa68404e9f4d55ffdc467dac231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b7ff01684264d574e514d5f6bf1d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f6ebc0b258befbfc17092b3e0a66a8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d4c7c0a8ab1e5cd4ebfb0425598168234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc875f500951b902f22e4afb92f81b53235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4766adaeade8c548857658672053935236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ecb957115095d2b9beb36b8dc39a5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3a660031e8ee676c6a3c7a89f8a04238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794290a9bc70db59992c95295c2d653239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b45d08e0947460907cbd1eb3d38d5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6d6d8e9985101c582df5691e8ce48241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2286da04fa2b183f035d33a0c68913242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa64a6f7af06385b33e51cf74b8a185243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a4a2d3e0902e234b2c114a1a3d46b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca584a336ca1fd850bdaa67b6a9c5b6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91351530671783a13bd48ab741a526e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1589be98bc636edd57b64c10c2c7ef6f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8698899db380d354e69676adb19b71248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd312636f82ddbcfee6d984a6bd860db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638f2e7a50b882b82d3c52ca632c782250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57555150ab6d823797b5f9239c250739251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e11749feec33c386caaa62ad85beb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0197277cedcd8ed69854624256e889253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5d6cbf1575eadcf1cc92c8eb6736c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440122aafa26b02401883fedd7c5df57255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128df8a759f8bdb1b50f92e522a168eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d77c8d5ab73cbeda4fbc5ce1fe5b87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062e37aad28eae68f1b4aad50f0d8340258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58b3994608c39110ca27bb6dc089de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6026ff20f8629f83167ae7f8a7e95e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa2951a05c3dd6d7b9a4f1e7f41b9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75e1898e77bf17bcef7c640b8b6326262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fae060db0c00b4a3ae96077b7b403e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e45988be4a56fd7b298a2bb570122cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16efc6f720fc275833850cdf6356dd92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11133fd6f925edaa6b6017e71ed69f6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016020f562aa3f66c7528a193b198eef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12d65472644598dbddf50a78efb82268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaca42cc63cb1481ef9b272de983660269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cedff0f12a44215e1fb54ac1e23757270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e4ce582944c4de04288c407b6b0cd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db081cfbc9d360f5a626e8deee3f3a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72243fe682b72c0a9c132fea70584915273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809f4a06e1e50368c36432f79de9192274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5690e445e5fd9d8fc442d5f5b2cdf9e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d9a9a7fa1b1708d64e2d24a2f180c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5625118a762a87521bb0b7ca3a840bb2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90839be745887b2f2305b424380efc38278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1a697ca8f9766ee98af268d048a4d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4d12552de6d3cda9ce8eeb156262ed280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53760802a9fa1b3e36f210637becfc6b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4683d08f99616c29fb8fb6b770d7f1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355ce9a02c264a410657b174f1eede12283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e34136a7a7fce0080aa73cf18cb9813284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55d9851a04088e0dc409793273f217285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370bb4cbb5b65e1d3eff6ff7b7f33c0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a87f83f02dd2e4edf618b77095323287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128fad57692abea371f52eefc791d91c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32462fc94c320ea5e655ac7d85d8ee88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1db69ce601212c94a9ac30e5fddaed290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d3a60bce2f382bbf8244b0036cc8b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e52ddd5b35b9a0264b6b2fe07a4f7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6295eb1a90fc9016d4c9106359dff4dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224917391fe38847cfc4c0f96006299f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542143ddc0e91f0ae5dc19b4ce4203e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3906a031c75011a8814298a1d58109296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e6a8b424a1e08d7b98015d93411d38297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126f4e146f0eacc10146a91946dcb573298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382db7583ad09d8602c8a3060891186299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c707713f55ca67fcd2f4ed4e14c1e9fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d2245102525a56ef6659fd0458a2a5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ea0b117ae59ec7c8cd42d38fb0590302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a58a34bf41e4de783f44f224b2f9a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3191985f4cc488dea653776612f474c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047de9b21da2a448a7e6c068f61f1b2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22964b69187688a38f8fe3939aba51a4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b34b3a41caf66301b07ab74dcdb7df6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb0d9274347894dfded6aac09eb749308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3143557ede952d6c5ff77ed2f5c0ae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44aabfc5728622446ace3f7cba09eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ca8f2afd107482aff3be04e78e04a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d0cf9505d520c3e703ab4dcb5091d0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9acc69e7d2245b4a44a0aa0adb56b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5e5a91fb4760d27d2555930281253314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c84fc86e859d692d1abd1da893c3f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca772c15ddf4894e3dbc7335802c95316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6047fbc65eb9d8874f0506c8786b31c6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0571d1a7e9a708cf1ca8a0ae64026d4b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054e9f997acd1216f095fced9a81952d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa0bc63d95929dfb379ada2bac069db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92351fc9d156976eb3819295929940321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a685634f1711d6e6bb6a04c9e6ae5322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6890e235b0a0e6118dca13c2eba3211323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babedc4b8688c591e17f2289f6e1cf60324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4688e0d2cb6198722ec93707419e16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c057fa64b6233c02e49bfa63cd1ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57e0d5a04313b56737556f93a7a2c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3736bc5cb1d478690c3d87f3369faf45328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801ce5e08acb424e1e48e7d86a06b2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f6092ad6e2eba0c247aa01d73f825330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25db35ffac1303437e26bd2b3f0332cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331d9b188de13633a6d94ce0b3b59cc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9b042d58545368bd9f5e0bf24683d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983d12001599f8e0770d3d54b9c332c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f3e091afc6741b3366b23e52d584b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef44217b08db609bd6d1a2963e710a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d57ae8744358e257f29d0964ebbfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9842bc07e3117eb1a9939454039af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa142eee3730f765134df483cdddb9ed339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34f621d16a8f2a9d668421c784a631340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5bb9182c8eff9e9186a2cf8e5138e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad34bc0120990bfee0a031a29c33bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5f33cd2b4a6b58180ff57ee598301343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a81615f4320a739d29fa0809b8dba4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3a2a51b2833f69d21e8b8fb98cfb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60b2f190b242eebe85fdfcfc82250df346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f115a17eb012d0a13ad157b6e2e8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f836007b8e751e51143c3334d75be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd45fd57b5af57603ed8bbd78ff7f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd07439545f8aa74cd1559ce7e6969350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b12789df4e64ddcdfa35dedc6725c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e25b792ffef525b7ffa2760424465352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad624741b6cf1f944b275f8da3425b9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa3b275029f59c3200797dc1628e14a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181be9f5682ec66e9c2b42902ba28a71355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab28285f9a8d8588ae30995caa4a19356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045c441bbfe2dd39b950c767908c32b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f3175907740d3a86a2ad2022b802f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fdcd803dc8dfc82ec4061e15a8204359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc3fe335857fd04fd781d3cbe55ee0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542130d709ee45ba587eac1a3cc1b6f0361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606698761600cb756c4ac381c4881518362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b4118d706c79efe32bed2ae208966e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc056458a34e9679a70b2e323d432c53364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f832be2eb34f93231ac2d5436306bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b70e3415d45ac175da957b9b80c57366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d467c1a12a5f4642bb1aa7570ffdd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b69f399de817a12c39c8d2914922f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad65ad2eef1b813a91536257f8c4e6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331cf81d7740b349651c9041afc521fe370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0995c9e6c985434195418fae9c22d8dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c6a9ffd0c763a020ea934e9abbcf7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89c4d67dfd511b7d0c3938d8363894c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b66bef4c6c81f962573fcb099f9c6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7253b33a75d2f98ce11843ac7c1f0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f1d3e527ecabd5fba9564ec7ae068b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8973886450e84e9ac5745818d81065e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409eeb3f6958ca7e1f8d61535261fe90378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bca14cc60c43b177d31d27215ebf5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df502d8488eac710be4415236676621380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37031e0d58599c2163ed9e5154af95fd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce206d9f06e41ff4a3b0aa4214138be1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99d933251c9913b4acaf5f73575981383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16905cc90bf39db05342186bbafd8e05384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f81d02e286a40248c9e0df612f2292385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9de0733ae5200fa4eab084537bf9e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ebbdd5061755f9483aecaa068f1e33387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663fa158c964349b876a4e00c135e339388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafeb7a3a62540d9e169aac2a03d651389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0ea689a2c42c654f9428c21e2848e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c76a28deef5da626b4ab0cd48296e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a87d1d201889a0114d057c277965d9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d25da3b60f77d8c64a631ad461fe2b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558290ceae197bd231e8db657e89286b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31242eb22ab75120ea4a8a01163407395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a426ff078bbfd28f163f4530a42e5fe396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e14ab2d5c58efa9c11fa6d6297440397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750ef1add74f2d072b27175cec51669398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05e0d23b850e4760d6136d1d52bea2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50a3502553418fca28ee3901247d420400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1355b7cdf8ffa302ab6f8da89632bdd8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0f9c75a0eed3c2aa10f5c3474103f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ce927daafed1eb8d9c9dd1eadf2474403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15ecb049fa87b51f794f05e8900baf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d44aa5beb1cc1cba8299a7e866c9b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4260c3aa0afe602a6a749fd4b8708d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f5912910f23fba0f885576dbae193e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276cbf26e3c300ee42924764b4ba6df4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7080062ce84139c374dc14f3fa08dfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c3ed48ea94ce9225643af412b4a59a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abdbc46406db64cbef112ceca0c1442411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4b9c74a34d3ec62f62441f71a41ac412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45cd6291a7e75f84e787e0bb67bf232413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645daabfa730af8210e80c530dceba0b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970e9678c7ee12f19db5c1fa24851b5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0e1fc8585c4929dfa2abac1879edd7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f813cbd10aab59ed354aba75fd044dbf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe2b7f4d6e300ace7999564781f7f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41099ec2e66ca27a6d963c715cdc1844419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a0bbfaad3c5eca548b64e722bfa160420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d70200e0e3e94d3a220e757e1bee21421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92c5148728bc3384cb58a4fb71d572422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba24cb9ba86d75a60fb82ea26486ec423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb435a7e0c66c142fd9f464240131f3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a1b7e450f366d20c1617b9c0cccb3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bcff6b29aa7b91690fbce550db8956426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cc94916fc33ba1d6a7cc0c47b19f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2486c2b156bef050bb7e9bb561a2d388428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993dff57405cc6bfbe293773a4d9c9e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7642eb70d242a9e29eedcdc2d2cc0a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54dc23339f1bf6e8982a50c582dfde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e827c93c8ed7dad4cc439194d6719432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68699252d2843cf415ec6be40f58d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad00206e232bc80677b18717979440434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1764ed6d7660d16331686d3be9762fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495d440bc78ab59f4cb3ae979f6c661436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e99f4ead79e1ecfb6055d113923c407437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4d7803ff7d2058792d5a0d81023f7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261fb6ddb1da889c0b51d7cd6d25e93a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f611fd88ecd3ce2e8c4835aadfa9e6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e118e2700bae184d071462786a1c6448441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb3dc41e415c87855799b6429daf6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfd2362a3de91c0fda7017180d0df3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99cde8cc45635d97ad09901711fba45444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735cc45e84c3db18cbe827d78983443d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02998291a8413a24019f8d413196e9f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c7b467b578c2f970fbbbcc6f1cc9e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20d61edd5c2f1fae37d8f6806406b6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1e63fadf738049254858d482aa3d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06494f47beb6fb916782f592d260cd7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc0a41bfd0ddeb0eb6d2802e717dd65451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962fd389d8b0897bd1511f65ea09052452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3fa2d3a2ac4ea848312e7ad4aeee44453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0945fdc06390a7e45c1d1af5b6e7d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc95941e17731405878d1830bc04e6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88fed99d94be6259f71e56599a93d3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702af272659d1e04f09b16599086ff42457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe79506d8ef1c3d932f410ec3f5d180458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7d9ed8948c2b5ee3034f34c8620f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679f9d17d1668560e70c6c3f517a2ea460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38617addbd2dd08e1807f93a659019461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83001e85c3c39231d063e79344f18b3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fbadf62c497a221a21316c9e8e0355463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d9ed718bde2b0b311e9bf3ee6b89f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c44af4527fd132e0b561f824d349d2465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11439f6480ee6757b355ea16fbf9af89466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4989104db36e47cee48e87904cd077467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161e937d7bc3fd6cd473783c6a12526468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1821c7881a714f4c72b307300612388e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edab48017827d504d948c8fc47b0e14470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8810739792d6e4a9b7c1ab987af54471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce953085754a4c37545a7a3c859a44cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8d7f09c66da10cbf9a42eb30174339473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d89b00baf9840afaa9234f5b08ff51474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c47bc89a4b3451a1ddcc83453817a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b15e9c3786be87874c1ac246cad5c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489494f960eea09a8ce40dc7f6ea4677477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d53d79ff5c489ffe1743530f21277478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f08ac702fad1a62eb2ce66e5f241dd3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eec5e337755da495cc12d0480364a1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74989eee485efd9de676860c8783bc3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb25e5f5d68d4ae253d7a8df4c9345482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2494dc05dd545a8f3372f827c3e19e22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22384b798f3d680907e856d1bb9c5be0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1aed8a3563484fcfb9d780e359072485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fd9ddc22cfa3091e437637c469765486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652b114a0b3fc29e0ade3fbd2c1d55fb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8274fbba9b8bbba5768e85af8a4c66e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a83b019e5a500eebe05b5d1b0d167f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2505593cbe5c98035b1681bace24e76490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52736b41713270c867d4f6b81ea2918f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721a6f1039203b80563f9c2e26c148be492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd17c06fbd27ec175970f23d5fdad33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2112d0b2833da720f15992b3f7f77ef494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b870ae672ebd920e75798abb887afae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627590e34c98b089dc45cfb93c6c2e61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65277640730cd13849967cc26fdec0a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35106d152dcdd15226f6524c17192a4e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23997355b18eab9614cf36de6388764b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb700c1a343a4199c8d86b5c098169ac500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b25bb5d89d4c3fed5fc576eb508804501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d46ea529de8f014372fc77883fb229502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf9806a4d5a82c48fcf8c7d9e00cc8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664816724814811a88eecf26cd66f15504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090da5e606ad4d51561213408a2c3b63505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eba73ac9579f36c20370f2821dc17a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d099d00fcbd1a9c780e8ca513062c4be507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810feb78c883d204a6b03172106a2dcd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad103468be2687e093278fb45216e4c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13eb6b6683b233637feb524371cdfc7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6aa9fb789b4bf06c29ccd174638d7ae511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5901a8293377acfcadcc788b33f0e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db89c20d67346fc5036b671db1f6ccb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21091e651db7421aee4afa0eb4dc0039514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893f0a47463ec9106a16e85d4d96390515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a83f78761f4921c05cec38477ece2b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350ba03b0eb75cea21b54b2dfa5005a7517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4e98f7aff5b3e11317dd81a14ef13e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87259dec0df32d213b5aedcbd4fa3a8b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd4ee9f5b87a0b42c19b1f4c31c9a3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e0bb2dd2e4902a9db9a1620ee6d8b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c309c665a6ecd5afbfde18f3f8f988522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beb18baa378ded619ed5f951b0aec5e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48862ee504dd4d8b5e9b04169b1e2dd6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3062c6bd478806a3ac234c7c4ab14cf5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2533650e0e21d8795cf498b94606565526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d1c71fa23f461724d4130a2cbf183527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551bedd1cf343f13a5b6abbcf8b6c79528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8b0e8e9404ed968e5582d7923f5af529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81be8edd3acb4f984654cab58919f51530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5320469a978d1225e877590f9e368351531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca04c3ddd8348c4821a4fc0a71613c5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91628c94e9123f325b40c818c364599533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e270516cf6d14af7ab7b2c6e25d0053534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0185e2bc31b9e66d7977725773301535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0554d5f2e74f847f45b86abe22dac0cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a3093b5d4729ee7b864216e5199db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e4a95a05067cbe488e80f2fa833a1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53dd6e0c05f4724e9fc8b8a00a506d3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e93c56fd056906baf13d0a209a6edf4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b5c5b24b0c73b7a3cf854e29619f0e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d65123149f42ee890008f1769fef92542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3dc1c702a26b2b4e213bbc1579e12543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539a777e52721959272e257c137f0eb2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae4a1f5dc265e8b45833972e6c0cacb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c62f5d8477b9997994579385af016546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6193046a1d393b6978379a36415f67e8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29306feaebd72d9f74864252b541b831548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ebb91f8a81755989f9afd4aee0fbb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c48f43f44c36a45eb12fccb75736d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541baa74b4b223c226b51e58832b437551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8527e769e0c714c75b7e6f2de224cc0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bd587cb730ea9e54e8aa42f92caf23553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890d6bb17672c1de867e0ec751d5b97c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079f36cbe0957e6b6dcdcf7cecbfe31555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59f12826393955b01dda32bac4b881556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484bc7d9feaaf17e9cf42ee2a4e06414557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca2cfaa8099019901cfd0a173063b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221806a5d0e67eea7ce61ed4d1139d5f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b32ff8e30c6676e5da1a626af70191c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa306a249088d3e8bd4f341f800231f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bea378de05cbdbd455fb25dc4725d2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0964869edc6ca43d7ab86bfc40834e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91bc805e4b2dba7cc95974eba998154564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff71e79dece3d1475907229bf89e82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6be437e9ac5d6585723746f70961de566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c7dcca877ecc6d592baade9e6de72567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec68e6674a6dca6ae1c277f6c7f5ca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128d34bea2ec00a0938393bc7eaae41f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e805a7a5027d6f58ec01098b8a64f4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f98f6b8903f9d7a5d22fd4b0ab5c0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827cfccbdaca05a0309c3067b98e7d0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d268f30d19fb5520159324614c747a4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54203e99366853a1f68fc6e08b1c9af574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd542fb6c9c99f8874bc17d8a789fcc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23885e55847c1da48396f352f1566515576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb3112078e8ab4d5e29c7f8f97d02c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a5a96bdb938f341840da65a53bc56a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbbbe7c88da0c804cba044deb1602a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d58029319bc68ae0b45eb802aabfbad580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1cf17f5b13ad369d6172ab4ea3bf12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d583d31b2f11bd20532ccd71451755582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3cf775e6080709b99838be488a7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156738457c0f7087b69d81511b9064fe584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291188cad773bbcff05d275f5b64e46585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e484fb52344dd80641a36a2532199a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa34df6643a679b9af0930f46d55d53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220c5d635eaf2ddcce1780205c10a39588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b72b52f97bf503c7edb9538838b50589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d17b429f9118df58a08d5afe2d2af9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbb2925ed7776da984c145b2f0473cf591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bfff9b10b717a648f42d51bba1c5b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172df1307d524c3712a0858ce158fcb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08718cbda1ce48a0ca233764262ef43b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ba74d08b3da5af8e87711247de6ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2bbacd30109f5e965be966b3a39b05596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7ae41ab3fd4aebdece2f9e93186fb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94305ba942fbc25956c66594324b8387598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744672e89994ab1dc7987c8de18dbfa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353889a3f36f05f2a9ea33162785bd91600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0785b217dd36987d04a0942550d673e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7bcd4f175eb7495fd55e97bdfb44c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a1c721de49aaa753e358a753d79f8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816a71de7039580a49462c410814fae604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46ee441d2bd95b4b1b30f230f0b25605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c782861b26fce5b0b0812ff1f6d34bf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5b70dbfe4de5f61fd272809f84e9b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b090fbbff278543961dc36b6e0fca55c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a60e682c6ef3509900a53bef2e122609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95d3ba2bc8439d94cf4b5ff2fb75a4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e30ac8d8c77cef8776a95968ddbd3b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af863ad7a5fac545c515ba43144fe5d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da960f8fc919b80b828ab460ef7de547613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a3606ef3bd0889922234e38dd7552b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a01c6b3ec69178b7e2d4eb2face21f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97670f0b359221d9b01f6ae135123ba1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8f04fefddcdb65190350aae09916a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba61dc3d6b45962cc3b73ab970fde892618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26166f7704c494721ffc9710dc06c4e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0d73088848426b3c83d6bc626ca68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd5b9fecad45afc67b0a870802fdf1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9888311cf9be1b9e319412ee5458b2d5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9189d8ebf82f27f6fa97d7f375c58623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a69ef46c9fd0783e1c7d544156fb41624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233090ccfd76eae3edfafe30e60c50a3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5a2b1ca9b51ec89a2609d7f5fa9134626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d21ca2524bec69846c16730ce4b5b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a631677cdc373d0fae7a69340aab85628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820af87fe23b5cc9e8de9e7a2d5a8515629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5b7760d120907c6a02cdf62750eac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cb1c3827d44ca77fe6e01b82ef9b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4db4f1a498621ae6df625c210c062632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121c139f75be5a455e4767dfa44785e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cf4fc4ee6a128f8bdf70fab9bf238634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbfd4ec36272911950829dcf81a27cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9409e07532040c7a8ad495875fb3b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834a3b88cdd151462d822f9dc1e0b92637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dc93dd61c6d53ed2453b701bb02a12638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e99f5c21f0b36d1affb8ed9554f8e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab736d6e4adb32724dfbe03132543b2d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd459551ca01f5f451e9ea8604b5447f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd456feffa7b103bc82e2f34a7a4a4e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64105aadb851d07525a01caa3aa4a7c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735fd78c03da0472b7d305ed8647064e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c2f86256d2a38f5aba47cc87eb4cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de03911db6bc34fef5f0dbd0edd5ec646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc963e88b88d1b1d6947a896c3a92d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4592d17352e5998d171ba7b42cc4285648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ccb75eb746ac9a9d465f4407724f1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1ef5a5d5e6f22c642d7fef13a887d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5670d1dc3742bb813934e08160da13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c64074287d7a3a888f0c79d6d2be4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2a3b3e8bd823cfdc823e5cdff71a2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6df306930acda55d280c8fe070e4cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beb6282f31f92f6813dae186a8af58655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8be8ce479df72a2c21b491bb3ca17f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393affa0752b21e1f5c07a85ee40475657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3a7748e7ddfe1a0c58b8ca0aca18c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343173316bc5365ac6acfd2f887aec6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc325285880d32d599c591c3a57349660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0087494e68607b24684dbbd412920899661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0505016be7421098835b1718ce6190662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb673e3f2ff4568f1d4ce0cbc53268c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c50490e86ce4243eba322bcf71ce7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562914399e7d1dc918fd2b5291fe06bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b79fe0fca4abaea75cc881083e37a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcd9acdc2950122f7766985a849e89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c5cef7b90ad8cc55b973adb511ce8e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb435eaa26c028a3393484fb50dd902669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cc9131670197d5b05f1c8d984e30c3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9a3f7c8071ed9bdc132855d01515c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470c30c2bb48e1a7a97e3a1604bc281672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5178e87fd41d5e11f08595d1eabcc1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554cdd7fb79b799394a0926fe0e1c41f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b69f41743d322aec47e74410b92713675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be7b4c18c72f3a31b1008073c402e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3bef40c4db858436b262d00aed45677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509b0fcbabb94cd1a1d9286a89d66b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aaed1576293c6f017bbdf97ae00572679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff94f7dd14e92ecbd3061e0340326f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881a8af78895e1aecc6fc8194894bea681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeb10e29160071e41809df56ec6c71682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502b6ca450aa010864ece014ed6df13683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7b2d687a8d15d6b8bfb86bc753bd48684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f13ea4e2faac9735565beb1942d84685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784201bdb08f7a7b84bbf8cf151bab3c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5d99b6b459b1c217af4c7d44d3681687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cf67becd1f26567136a70dcdd3a150688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae45744ce67a4227bc5449fbe15a6c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972750162247a2667751664bd12c446690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a882cf94a9fd0a1f16f29f2759420691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a27af2ccb452a3a0346732bed0d135692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3ae2947b758987120fdaaa5c1b5242693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c7d241e7368564ec015a6ccbb7dbe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a89fcbcbc8c7384e7cac7eb6a2666695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189934b66657deaf1d3a85f8a4cc24d1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad573a8875ab3d4b67e3cfb7774718697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118f3173f7c7c47d04b85767b83d920698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543b6002ada652bca9183ea72442afd5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcf6c0e547b0ee8daecdc36701e4531700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfb5f101ad96f67d6ab8f48108f9ba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0409976adf20cc61befc59ebb7979702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fedd21d640563c12b1d64eda4d6cb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5966aaa5b53de28e86ffd0d11a571d57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933447e2d609041fb7f2c204c9f8fed1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63999a884063f400821fd72aaa688b52706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78686b6e5cee23631af5ae7b82337638707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b28912dd678c7631bb81b6989af3b7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab57c78b1b7b9677e6f20ee361c98aa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff003feda7b7e5a4c6270c97046315710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744ac211394cecdd97be0d506253df8a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899716757e749e2b319d5d28d80710b712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffef60b8b4f7daf17cb9d5eb14ef493713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df22612f4f15addc69a7390d94e2a92714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c22880a68c855425eb37ce4f79726a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e591b3152497005d59555d46c890a9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd241753b1df4e69fdd8261591ca95b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa01a58c1efb75b301106f8c0776090718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41222089b8a8435dba5705891b9dab0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158121a4c0b8a69308d729703653f1cf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a4627f235a7aea61e8b999fa4afc4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95893c76857dd96a632911899e5aeea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d485c8180f60c242f1f47239662b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5660734ad83be72980eedd920679f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bbfe47a4678003d180b22c1220a914725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7810efcf49c12646a94b020ba20df31e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b7e78c2dd20c3c8b9aec747370a92727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef5e229f16c45fa4e3cf9905189c27728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b64c3d12bfda7666a3e58424fcdd5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404f136fb6306901cfae6c7df237cb81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d735fecb0ab4fa162979b420b44343e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cdb3b575bdb504f917d8bc555af17732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcb4787ea238c5935d1c43abbcbd98733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae902de54e90e66f1e781e4139932e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea35b07cb1a53abca51b1e8c4d5f2105735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8481300171fe49e2a6c78765811668736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318be99c35159e68ca758864e4aa247737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c732112da1e2f32e495dc8454319c1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a744032fb6d515ea576a01c1e184949739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd53f8ebcf654d30624b41f0f7e3158740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74261d94530dca23075d2935a71eb38a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981235695ceee36005df084e88f8d1d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4dcc88e0fca21962179b6f7aebcfc6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25869baf9d42ea3553bcfb40d79baa7f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9ca5adbd7150cd05b494d7bf0d257a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35669e270d017a78846243b5ef2286da746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ff085487a3b35f09d09c8d0e6dbd2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87555dd002287ba07c3cbf4cdfd7542d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdb06d40dea1d1c65d609472e6d2a90749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522d6f8142677141fc3dea9a71bbe65750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e088a983418c9f866d151d77396944a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b988cb5ddfb1dc903a01a7a2fc6010752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ceb1399e7b494fa2ce2575fbaa2436753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>