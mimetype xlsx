--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65454e74e4a4686e40bdfc66f7d9d801.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019978508fab51def6a0b50f57dc2b102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56304798e12d1e83d4c55371e9a60343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd6958ed98688ded44c03b7d02cb254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c59e1b3a9aa9fee8f0097d050bff885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf30a25b0f7f4de94c58edd0f050afe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e12eff0e13d3faf367480828f8c607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f50e9c9066ef1ade8155b12229baf68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613cd3b220afa466e47daed72f927d79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75672a91195bba36dae3c0acd1a7cba110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5376037068978c1c2612ce4d9727211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8983c885ba44f6b61cbcd65dc5e369c812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf8d4261888e5cb8546631d9d2d54d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3bcef39e2f25900e46a064d2e710ef14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38930d528e32770b02a475627655a70c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028edf9f9df2e72f723f6c75ba07009c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bcd3323db58159d8e47485342bf2b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7ef35faede3e190439480d2343d6218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3546a0d42a3e44706e12151a144ce119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94154847a2410218c992f80a685740020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d4f9f31112b9b60670a7210e8ec0821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80a8f776fa853b7c51f1dfeecb81e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3392c46d5e2cea5677e4c1dd3e2b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a7d1fd7404609a34aa7d58fe16d0624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70282d96b85a570ede309d4fa4dde2625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b102e24f1c15b780b46c436e3757e326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1215350ea97bb25f2424090ddf158127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6cfadaa85c5c138ce39833d5db9b7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34781a8f4ac75899bfb888fdd2a504e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffdcab13f065efade3df5fbc3c9fd030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e86321f464a005ed812389041d25ca31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d7198da6d5829bd873938a93b45ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc8687f7a11685c1db8294ac2d11fa833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed329f80912a7f20646481b1ac1dfec134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4d62f13ec4705336004ba63e884f535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d307b855ee0a838fbfb792af6f916a336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3173855aada43d31b80953fc64b5f2337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734960594b27782e03832311a0fe684e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a8bc95457862227f1c163ebcb1fd039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4482b2bdcc74dde2f1210561a0115f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70abd4766c51e503aec02cf3e3158d641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392fbee5966d512dd50c24cc856a50e042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed23ce12fbed19faac5141e173512d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd6c3fb9c07b49f997be2cc1d9fbf7044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d4d0fd4b9680cc17e138a5e58088b345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836f9693e2edf8f571c60d5c4add230c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa4dcf192e0aa7fd4d3ee8d9bf6901b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24d64abd538cdd61f1a0145bc2f09e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2fcb57fadd5533f32c71623de8dd549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69132d420a3b2206bc92b42e1bfdcfcb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4dab3182cd00893e278cf5baf9545051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a9eef56d5c8748599fe72062de83352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4af6cc5a76e2794ff2451b4044242053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb9be94ee2e23ce917862dbf80c08a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf565923c28bf81be0a4f684caad2855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fea6ac95fad92125c6f32b00c4a21a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf3624aac2b899dc6916dbc9353345a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c5942dfb73344c7f8e0c02cdd9ff358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933f785ddc2add8bd16aa4fa002a9fe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01d573cb156e8a27af7414e7df970c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c1585fedbb98f576526ffed252e1ac61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49396c9eab78256b2eac4fd32663380f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb58bd1aae0626965674b131020ba9763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7331ecd9dfb3c218c85f6243c363504464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f421a6483d520a08b20b287f254324265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe31e9686345c97db1551238c8f5aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437a7ab85892991ede0cc7f63395d0867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc4635e29479108e1f80a440c21df468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723579142df39372ece88a388505a0d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771876c97474701800c45183b2819c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c64a0874ac31c6f2294654dbea3ddc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5bfc878803b5b1265cede8739fafd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2805cd383374b9c2b2accec2f90b47f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756cbc305d2a1e1e7052b423811fdf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47b7ff249b4687023abfcb24f89c6475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e6a8ad342db466bff8ee616ad3fd5b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c095aedc509823011cf4569df0d439eb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be51cfe4ef38e5d8ebe255914d6878b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfaca3193c63ab2c0c408a18e94d3e879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550540c5e1fc5811185f18f67f37643e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb49f511632039bd2de8110febff79f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641f983f41cc85f282aa2cb3c04e422c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b548e6902b18e1eec525ae91802e0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3359169ac356875415c6f94262f320a084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b253324582c1971c145beaa253fac0dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52087166c9a9b8e007578c9ea567a0ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73caa476acb9aa29848bc25aaa492d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612dfc2fa92c68b980eb6e9456009d388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8a99a51fa92343ebadade69884bf689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1631fcdf546baa6412d4796f42a58790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52927c20aab723359a20c6dca86bb0391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee22f066c5abae90ac65aa17fc8cea92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e103600bfc1bcb7248432daa2fbb72593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f55bd6730f4c577b37a32972d0f508694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37dca3cadb7cf774daf3e522ff6a99195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4345c71adbb71d2df7be077d4393b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6944416a35f77a0d0e0e6deac6fa4ea97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1fd1781cec3e15a067b4dcabd699e198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a04c5964d4cc81fce92bc3ceee53cf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a355380a277baa5ffb644c8a24ea9a19100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0899e407b46e8dd22f40ea1d451d59e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c69f66dd0c9565022b0b2237e06d7c0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a4cea99f5b030de122663c824b73103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3a61fcec975fbdb00d51cd3689290104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f3fcf0c8c93d272bc91e1d55b7594105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dced6cab790748955c352d8c2e762379106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79d3372727efa37d7e738a260ee8e62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2238879c4bc308c0fa4f7fb5daa1185108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d47438b56f652cf967768dacc08309109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da249cb718ff7fdf63986611edb2b28c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21912a29ed058d1925b924ef8f5218d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418811ac75e74a4fb8bd17b24a3aa263112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59469f58e71b67c353e85567e5550912113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d8bcd3d0fe3ce29e5198a7a96bb2e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09815b1914332c79dc9a1ad9921c3bc4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652ba0df5be7b69c948f7690feb9cba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c634cf1342910d22db48ca7decd21cf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d304e198967fb6b0d2398b55c431ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff53a0476955145a423e1d861c764e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2c08d7616179a1fc34a431050a8940120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90ddbf7b93b0247bf30c09849a8d11121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7100d619297aacce3715166a62254e1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c45add49b1edc69d3c579d8e7eb53b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f309b0879c529074466fa5391519e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1fa01c21e81bb72f7c6d3faaf1947125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec68a3d1bf3f3ccc3025e91a08065f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c391dd9618819d1cc131973c904fcab0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5e4892126400fcb8a0397e8a0cebc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a198b83888e8929c7b02e1398a38ab129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8881e1a5c83fc6430835f5330977463f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e98abbd29e7693ee977a68a385428131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00103225bd831e49b42349cf0c5e31d2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba0ea3ede2a8b71b1a21862cdb79a9e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e4f66d588ca75202e2f8182e229f26134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560ab8022c5a0e6a0f54c2eed216e93135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67623e643c668340198e75adfa6b4f2e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fba90dd84406f2fd53b4fae7e4121137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8662b68d1b6f096b87d5c0686d2b6cc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067bb02738210a51a988a7e5e537406139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2930538cff404fddc1e0613c1db3e22d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca929e75d5488da0d426bf667df4c36a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026d917379fe4d7ca9b07a2ac7c6f37142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cc6d79e87746839b19caea3c4330d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd123cd526b4efb6bf87306f4df76906144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d96a771751c046f13bae74ee2f4cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe231ccd34851f47d8137de5942faca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe482840dde2b3a33bdd965d37ef6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c399b234617fd5f7e16f0cc2534c234148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53dbf9709d9db8689b12756ecca293d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d808c61d6aeb6ff2b605b69578b37706150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f91e96ab9fd519063c3700a68d16a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9a2a1b525abc71ec8e2613b1faa4d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d094e950c1c5947e83b1ed89270480ee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a81da7a2c5a5f14e99cda758ccee87154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493e0e64a3e43f73a5428edf77b7ef64155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c29e145dc86b975a204f6acc6136e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd24c852057e1cbeadcccd4aad20952157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b8074a66e75f12b439a22dc5ed816158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13116ae521ee9317ddf12418aa6ff8d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ab1e2dd916cdfd7fa190bcd7f02ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aa3bab5a0a7c534ac231ae0b8734d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ea6e9f1ebc8d55f704c4ad0fe6f6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bc42837adb0e32b4f2c257baef85a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162896a2b3eded642270a1ba5d1c001164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564df9d384bfec2ea11557d90cb83235165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2811178f849747b3206bf76384b4378166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9d23b656473ca00740e4bf3445df28167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286764899b881cad4333d82367d33f17168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef4b13067c5a898d62ef2e0493b56e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac54eae0f986b5104d464969743b8a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b8332cb451244bec1573f30562234171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d731551e234c7d2aea5fb68dfb267004172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7d572e69194414e8184788251fd00173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb45f3843e3d3c7c8072216ef6843a2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c9aaa29b14837828fd131aadc69d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2dcd67ac586cad34afaf2722be73fc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b3a7a135fddb795c121575cac55d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292b187d98ca6ed6d3ce12a92c6aa71178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aa68af271a4f0146c53559ba06ecc8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d985130a7bbf3ddaac1d121fe8789180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b90e1dabb96e6bd09a01158646bc95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721393938c320a35a2da5923f4ae3c69182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc528b23fc85f78bff63b33ae4a69183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5ddecdd0c9c1185cc5697965d226f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bda6f960048bd1bf2c83a70341b3ec185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a9eb25e35e56a653ec36252ed9b62186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3559896230d4d6ef51c14c7c2431666187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f577e977a22dacb715dd5375f0eb6c7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd552e848b4228bfa5064bdf2fe360189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa736ad9f0cfddb76fcbe8917563f92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01a2a267e1d1c2ad62e1cf736f3568c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbe75d9cefc5aa1afce508f07a0aad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed95d2ff35ed41eedb05073bff42b675193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa59b50e9bf3fa839f961bd88a0b9d6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc44dc456aca65d59b9d60145c29d694195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b9422d3be3697e3d07b3c156c2094f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd641a163f67ac575c99f93132b719e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c4bdb852ea135c2255b7038b6ea8a5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec501dce453ea2f443c19d35475fbb8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01da05b7a2d4667f8607340ff615bdc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2492e6c39b97ad332d2f66125dfdeac1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44a09180eefbc7f93cc86867047123202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f33f8c7bdf93905dfc591d3ed189a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f848af3b071a5b0cd2ca9a06fe2d6412204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9921108666b9cb13718d764c79588e6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e161191d60baa8d06082cc34b29699206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04f6a50cba7a7964ed6e84ed0e9001207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c24569d0d8ea601db18e088f7fbd2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4386c13c70ee775d158a92ed124739209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ebef722e1c72b2121d1bcacf8a50e3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9403cec4e84340dbbb02833d2c53038211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287ada88859c8e9734e0de05f8f0083212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f74adbc4cd4a21293248369781afa213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c55daf9759695d96c38bc8cf87f490214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5cb137fe56e4d796bd2c25818f7433215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e0ac28b9012059f647d180af204ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4e78479162f41a7745aefd7e326f5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eacd0db43ce57a72340cb0b6fe1f7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a5f6a03f5b71b3e47ba961392a77c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6ecf3fcba44f2b6b65e711a731129220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f5d62abdd25cc5f82938044a75545b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14b94728148b9e2d805e05b19a8002222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aa3d9db09d61e914b7992ae81d7a2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e6384b8b88c07a0047e4d85f1bd09224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676cc0fb4eb1d7ce9731a75c3731cf0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd3c377d406ca2d6106bb279c66f34226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca80e9488f52b759c27e2152008480d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8afe833a9c339377f000bd37bbf89e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0d2b827f19a06c59c99c4ed2fe33d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55950609aa9ea3f6cdf56c0068aebf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a647eb8db97a42e3f43262ac65be01b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faa12137dda0cd9e3d9866dd9d1162232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60b14a292d22dd72ac3ebe4010399e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8875b0557dd816192e250c8b29de83234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7850bcf59119ba25a769c26a01aff8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d35b43953372a8c510817218c003b7b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8e316129713d666120d863a77d5535237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4710b4e468880f75f80858540c5e47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d51af6bd4f7dbddac02f9aa1f71591239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e191e9559e7b439d66c8ae73d976821240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ff091f2ef86113d0d1fa4f8974365241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a2c1fe4b5ecd0628a2a2232aeb909242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d47635df96bc7988e3ebf0ec495859243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c249268b481db2e7f88c3c515492e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493f16eb8f73d120a16f3f74628ef895245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb3ca5d98f0c6138485d5f81127376246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890344148f430e65cf4889aef740bbe0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889009d93e91d6a6591c22799f22df2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67056f85780de52a864e6f8b25da7877249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92703b2d0785811efe2e01fbfaa99b63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e609910541b5240ad8899403278e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6506bfe1ee6f4dc3e3b1fafebc65228252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0550c2116d3c900fd5a94a5a1ce375253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067e875411bbe1636a6170129924811d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3ff6c2e851c1f9a0990a9c764d8420255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34686c396d91be57affe8d8f311e3fb4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0c9fdfabf2125ae95b5296c4f9ab0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159092d23d0b2b7e63cc4062f214ab8e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e862ac92b98d7e51dd54bce2e62ed259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34871d79de7e9cd4483bf235ac0e6bb9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e1f53e1d81fb1fbbb1247fa947282a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee842553fae9d9b5bcdcc799be9423e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f269f4eb0a93d59fa0da8118c9df5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01850f2e2de20eb8b71fd8a6e97c1a3a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d0618ef541a5b5ec4e6d7fc5f6bf5c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656e61528b0ecfe52b8f6d1b62db1868266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8185ecc92365a8fd1b11f1f34a58c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7090445d22d9734af8b2604e10d6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8419a25c6b75ea7464eb138cdf4e2fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0903f2cf0defb42ec42c9ac314486b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e450e154fb2aa283b2d3647553ef84ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54219a22e443769c780c7bbb77fb4c47272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e994638ef3485f0a4dbd7a9ad9da64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146ac97c0c208f442d5f113181c964f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cc30de4a1215cfc7f4952629f2576275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68574779461c15768ea6611dd254d258276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a78b0f197656dbcdd79ff3d91ab0b0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bbba468848e2a9d6acfbbc4b05273278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791c3a5cc053cbb5a886669247837f0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795328ce77dcae8990de401741bcc6f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc688021f7e6609caf90ee57887cf8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0048fee062008ad1e718a443ea3883282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bb220c8e1570b897532ee96d707328283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510fa597ab31089b11f54cd2bac044284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0662c12e222e6d5779c4679dd79ef973285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26491b3515a26dbd6d3fc74c42d5f350286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e3daafd833ecf03ba2ab82e0a22b1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7321e503c8a8bc2bb6486a968d9f6cb1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e2a9327ab44104e3d05900dac4a34a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa04b6f6169f623da047c432df25eb290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ad48121f402a2cc0369e76733375291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549a06c027e082f24f6e1be548b0af62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b440a0d36dede9f870eb86e6ba064293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73b0bd11bf47ac8a829347c158d9bc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a70130e18456756bd312ed908dbbc8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c94c1f4603d2a9915a7919ebea199e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053342511396b329070840947b0b8b2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6d5aa825166fadfff99bf0e85eecb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5e22767c47878450cbfe0fa6ae38d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac84099ce0eec92a6762754b0096c62300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeed2b1efee7475dfed5bbe4e881def301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee779911334d732725ff711c2fe57ea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ab161c22e06d0c893433948192f6f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0198450c73adb298bbe87b447f0559304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e2aa8e2f3f600fc82a7b3258ab5116305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39be78178631035246db4c52c19355a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ccad1a4a7be79066591f573fab433307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98eb037dee98363132696ae2aa46ef308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07e55248436af212d8f13e782829f1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff929e6c708f3a23bd9ae44ada9bed0e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f4693e4a3544cb95ee495babe5cbb1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2301fa6fc3f56c91635ba01ca3b85b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1bed8c6104e1880cd170562c96b91313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4a4a99841c5507f8193d131be592ac314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21ac4814c256857f28cd4b7a2ffd23315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8df4a9507245468b774bad9215c5b18316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99357df234a918280dc20d943d6a6825317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c06f7d60e01306b0403a265f49af1a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec1bbadd90e672f370fdcab17aa8382319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854688ab25ca5a88593f22299970b9b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a208bd5883908a4035cebe6fce1bdf63321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2008796830e48f5da027225e8143ca9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dce7ee66c8a3eca52b66b32e8b4c16323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb7c39015f3f7eaa027d22e512d369324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd51b8de78a7d889cd37a7077df6a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82337904b6f86d759a7b3f9b93e8fc1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e0d5fbe8ee1e1520f038b5a3bb82e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39132633e8da8817e1267dc899a2350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cecc7719ae2dc9c36c4fd02df7c1130329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133c5ea651de6ede303bc7406c51aea2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86161a4886ebe5b4b52bd37feb8c3e24331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197ab4e5fdbe5b77c2d6611b7ec2f2a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed70140812371c8eb23abebbf7d7b6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268890b51e38e1f4f069e447f0084ab334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255beb1102307e4e2be11c35174f199335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aa0dd353e21677ac96aace71a94bd5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398120b793eca9cdb69b9fca6098ee0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a51d6f3a34acf3c5e4bd61f19ac145338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a89a0b61801ddc2a820c2eacfeceeb339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ee772c4000991484edd7d3b830ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2853282b70b7c5df69c04343da4e461e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc42d9902f76eee48ecba125d65fb0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edac05657b556d4d4fc80eea68f4d11343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd6bf6e0e480bd66cb56897ea6b94e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac21a658d32f979b04e646ecdf6a1b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0780facc47444a7f5e3e67baa3d99c1f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f72cc8f693c0e934b9dbfdf1534b123347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ebe88d4b62ed6ea8fdcf18322adea348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff7f0476c5f9b68fe0aedf90746ba3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cedc2def99087636b9855ad05e8d576350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a561ebe8490ce2f80bb4ccad1d069b40351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2d7e3a3cc4000b9a4126734c2cf4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37a354c6cbc4067bae7ac97e0425dce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8b3e7ebb4cec82bf6417151d96898354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6233d02247ff822bb262bc0457cf95bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71140550603fad1b8960707f57f77b6356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d78890487b8fa7ee06207f3a55f2e5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e036ea298eb003bf0d8f3f2c4ce024358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52bcd3a474360391cf20ee136f3935359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93375d66733b5e35d7f7d15547bd95360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f5bf7b9714aaae046bda91d0f39641361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870aa088703e6fd87505ab69c7b55b6b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5645471ce9244554ced8a04a6940b3ba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f11eb6de7e080077b9dccf078bae5c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e0a7d88889adb5251fb8834bd761d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a7b1de543bf62463466f76c4f811a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f2996d5442590d9560e74ae22958d1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3eff06962b6258b79aef5baac4980c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106d43923002633d8916bcac6c488bd4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963162f292fa347e502f3c5291fa57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593d7504e1487c007f3ff44ed112d1d5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48f423a6030347456f058676c7030c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d93b797957e3b2d96239300ba66c8a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74493a36b1c27d3380823c5ede741da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16823b91c0f9194a39c6a27e51d641f9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf0ea4279b0a28dd1601f6903c15d7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf66b9e7afe8b6c05674cd5c598a113377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a6fb0a5a99fc03495ada981bc6509378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718c9983c102039e032ade92377bfd1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b779e680f81aba2d4c2e0019cccbcf2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83a3b797394298c9bbb3fcc42aadb3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12039f1f0b0c7d9811c18ee9042b47b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a279911cba2702a6fc3bc2603292c45383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc519aa2d1c4713dc215f5770524cfb3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e91a505786127f7dcbec6435c9c4308385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec167804ec27b6eb762bff89d7d1b488386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964891e72be08bc03693e29386d3ef3c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8566c5700498aecaa478bf17575a6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdcea8abe75d19661e26eff9253582389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023dcf4fe314faa32fabb5429c78c1a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185db73d5a63a8f5a25987d3fdad11cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951db0e4930525a4edb3c8bf1263dd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de733e4bdcfc984d28e0382aab78c233393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af225b095813f6607c4fa168fee86dc2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d3260c1a50190570c63fb060cec68395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641451d689df170946d2e84325e75d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e427375af06f9770634f2b9e992ad94397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e7a1126af8557206d026fd38a8111398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1549e4d0acfb3e2ed958019df07446dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd6345d6c01c95b875be10d40243f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437dc62e3486f8898938dae75f151de401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc930b52bbf2ef7d7a6a798f59d4905402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84732a4d4ed463da8bfa72cb240cb730403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d85ffaa8bbd10b0ad00085498ed126404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181cda0997a6bf300de50fb5e4a41590405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ffc2fb45015f6477f9e7b784d9343406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb61e4f5230ed59cbfacaf9366ba4a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf830d163380bbcad9cb5c4294d8a0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea65b3bc8a1ef71f0ff37a9a1b467a78409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a88ab878ce57645ec8e0e4f169e69410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf33a5a02b6239f31b88dada2cb885f8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ad04e8362d0a00f7e4001c02fc63f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaf996d722ab0c4a158f234c73a3c7f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c4e732341c54fda0e73a89f35fb453414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac2b6e33716e856b9845c374c86163415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416673c8a65c36bb49007bbed1eb1b65416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d82fe31f793255d7de1b62f2a62a0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe49fe1f91604556de63d0aa0200ce5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2fbaa984f60afd649fc13d8973d52419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0288e6a7f1c59901439e7557a9cca16420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ea3665e5a07251cef8d6d68c93dd6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc670aa79dfc1e27f005d0ffe6e38f73422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6356b94b8ff374da7d24ed0fc2c9c0d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034389e0a383a84d42dca813c5acc15e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cca3baa4ea1e783acc18c1a21d978425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712abcb32670b4fe3b015ea386d738e5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd90d3bff225e3d85168c32b2e27c97c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52f812bc0fd0064736ff19a3796abe428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28abecbbb3cb3ec07fc8511293de492c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b6aa344ad36db32d3b9962d5be365430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f9ae81c62bffaa0c16d0d56394c982431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c700b3d43aff87c97629ab8d629cd08432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efff69d2d541373d068f60bdf538acfb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d3ddbf32e0b5a8c8f52395e7a0004434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff6720a376041e9c74b78914468758435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecfa6254b12ffbc4acb900ba0a11bd436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c89ac9f0f6da1bc1430fc78208e5a5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387adbf53b94bca09684427915ec820b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f55276b9378c7e014dc6ae3fd8292439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa9424a41915a0754c696fd3f80c07440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c78a9577082fe4f21012a84f5d37c7f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ea6381dd34b271134dfcdbf242d1c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df85c47d8ddcd4dbdfef1a65bea092443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab512c6080f355cd943f7038f7ef6e51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402849f91adec03ccc57929b9a2b667b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da8ef042a26c6347b4b16112f54e00e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2aa015261714210bf5abe96a9a034447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd71c72319ede08073449f7ddc1ac8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aed13e33722aa6edec366b2781ca14e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7554046db6413d9f9ce44e656f5992b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77e2386918386623aded73dd5dd4e7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7354d14666e176c18cffe7980c77c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd1533e95bef6c7d8e8ac090fcf132453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfda1b35d3309a151c0825e015f13d8c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b098ccad06ad67c9d907f904fed4da96455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1728bca3a029954635a5a06666291456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bb8a7dcb5223b3f8dd5bba9bcd958457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57fc97ec2c284d15ed7a7b40162abbe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29d5f2888fb7e1c3fadafee4be944459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5046f791e2775f7ed1e4c9eb683116460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337086922847706444657a39db086348461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1790a22b7edb21c529a3281d9e0f7e12462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e6c00efe7c252aabc81d32f3f8179463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ab3599e22f70b5f102e40452448bd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ad56df55143fd74d883f2df48313d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749c5ce3b3787a81a28b038cce42c1c0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4ec9691d11313bf1562303d091573467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a61dd22b378c5c814c24e957746def468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9ecdca5a59e9cbf42bc7b4a9683193469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008b8e9c648cf4cc50ad4e286df6827470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771352f54f9fb11b1dfe50968086ccda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72e124bd140e6ea1129e564af92232472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902106454a6d03fd4280a65d37720f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab653739de6e377fae3151649ce0c5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811ba42ed47541b3a629da84eaf3b83e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90004486097578f48f938542a80983476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5040528b26006e8e320dd03d8c8518477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb75313299264a1083c42e546a548a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed31ee3cdfd94cae64bceb303ee0410479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07567972b0b1b189fb2ff98a9ebb084480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceee98a56dc183458e4b2fd0d61ab656481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae59bf30de5ce0f67f6ee0a6277b852482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594656366fcf4a4446d050b0da5c8a4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5258036872348c6966b92165646ef16484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c397e0632c3132542d17ce5d91d2b2b3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff933d54f11f7fd91aec600dca81db8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b35b1c765ea98ca82b2e78c7bf9a68487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268df4cb409fd39aef6935f824257a21488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa9f2276412aeeaa287f3665f4fa93489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cde7dce85402d8bc280ea4fc3983c9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d07b51ccdbca9590e929d0e8c932e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad587180c8aa7351317904c7b13ff2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e698fb54ae6594a32b98bc46cb6fcc5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507cec838831245db409bb435eb945a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e57a3fd7c7eb732d4e4d2d27e1da1e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f05a4df2d881047e128956750d2e0f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc862ff12976b2cf9c496b9b8a019239497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21305992a8e11373bccdb991c14fea91498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f3c850d5c0d0f1c8abdb7bfee4b8b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf823a3700eed7f8cabd692896505f6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c840c4b9119ee688bf827e07a4369c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935686da0c4e9542e66f75b634110df2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180d014c9babcc0c1bc52802d7b2855503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea55a9d4848d3c568cbd9644770dc08504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4f1e0e341ae714ae9063c03b55676505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58a0aa63aab4eb15e189daf31e32d7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dc486d1f12d9e1bc9c606a4dd5951507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7f354fd4d064194b3c2c64ee2ac90f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e00de82f5b711b0908be643df8c2c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d020206b5765f71b527d0e9e0fca0e9d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f09ab16ec4cf1e1f83ea22061b4e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ff767b2d3e075949a2e4ef49e6043512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143be5b0031919f5d8657e086047212513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d323d9b3e6af91d53a73dc4ed50907514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b162c953471933863a52fff6d55654515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6e42832b92da3503f900206d67654516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857af8d0908116a98691642ee9db2cc4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7073625bd214c28b4647a653750973b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec498e16e82d9da19175d1f0c8491c9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40ac54b1527d305da86cdd646fb9f5d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b292fb0f3206ff7c91374984562444521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d050fa3ce9018f9248d92610abe6ec7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089cc92decd803c40185a4df320b2177523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825dc2567defecc6ae2eafdc8dececa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11641da08c20d06613bf9b9bb229e883525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7260af98a4824dc8e213050ac1b8d7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3b2f83cdb5b6a98fa0006a18b863bc527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e9a7e4d8e4d8e72bdf31312a384eed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c0d1b1cabc930c4918ab929711e92529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c031ea710c635fdbba3a8c845fa109d7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47cc5dc649089734efba04d5e27431531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571005d3e656672fad2e81e34d137e49532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b27ad99ce667f00e5b659df68e267533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75ec530995cca1c3d72f0f3dc58ca18534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b30ac132801fbecd4735d9503f23c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ad82644fef89881462cdcd28fb0e9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3921678eb424ea845dab2bf6e261930537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391feadc7ad1b5a087dab972523adc5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e007b06e479f8866bd9bb3672e5ef10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b85755ac97059a462ecd01016fc7b72540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d65b84152b10841583cadf67a992661541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6ff0039ca566965f2e1c83311ea3a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50682901a0ad69cf04a332106604d779543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0327faba7eef45b7e0fc3d38ea7678f4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d5850d7a477e49205f6b0f80a12db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2d5f3d820466476115ffc76fc4bd3d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4941dff664aded8cb58a231606673e86547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558580a904bfd927a939642ddeca8b14548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1705512cdb2cc10b8a12117cd95aa58549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8208493759fe3736a117d86842548d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1751d46d3156ff1b1ecff5d3f74536551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da576783ed5a1c01d6e58f0c4d8727e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580fe274e53b25dd93ddf16a6ebdcc2b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2840f94bcafdafb8c2a2fd8081da7e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2928de6c70e5d42fc1a71939893570555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e8ba59917bf62a2ba2c9f047f79c6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c388717faaea890c479f827e9e7c78f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10833ff548c067a11fe15eb41621d7558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b46aaf53d85a9e6fc53c19270ab5aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565b3a46464ee2fedf76ec1081c385d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9678caaec7c82894e7de980df16ab4d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa6c70ff4f5ebb25e80fa253c5df55f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5fcfb71c7ea43e9ee312bc56bea6d1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2373e97837fabdb4fea38beae18412564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eaf6fa4c33a41420e33825b3cc4350565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87645f6594dd001643527ab5332acceb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819209a9d98aab2ca9d2e310a3c5b133567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d798c08503e64a49b8800ea1869639e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b959e402d22791d5fc23de4edabea06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e2a8f03f78c3fa178853102a04e07570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3fb249c559010ab62563bd30d2e04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735bca282a955d601411fe40e0774f8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69744335a68427990e7586c2c646c320573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20de1723a43a732f0606ea74b4542d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa9d4b23f27c4daad5aea400b980b95575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52893a13fadbea2cfdeb75b0f2eb8897576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8553fe840cb5c20af35df1fe3c8c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9227b56d2897cb75824d654fab405d01578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c0dc5433f3e25ebdc96fd549ff8b3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae11c37c5e23a260063321f38dd499580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377d7443c35e416dc097998e0dad079581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78fd766d2decadddb2219416ce2850f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37183f3bed498fbe11dd428d3f848f11583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c7a2af56c5ce355b9a511dba0aad6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d45dacdfd8f4728e5a88c0e647a7a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07102821c532a943ef19464159b06f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c998309c95c01856272319d0b16cce8c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024baffe071798fda858be6c7ab94c0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a3be766502e38b4370d578ff5584a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ccb72c2f7c225ec0d9921ad78f3465590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ae570ecf8b800d8458abdf8b813d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebae0d9d2571ae3c86fa9b230713356592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c93b94cd3980da9834ce4ccf95c01593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41205323853f14a0a80287ed8ed5a564594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24568e849e0fb1fe7efde5d40029b2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e192915e6f78ed43d65f751cd25c70596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181492af85d22c7dfa62d7f0d24f5cba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eee127ae7ab578e679f8c6944169f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad938bf346e19f7c9e4b4522ff42a469599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea0c308da968075847025b0e906f13600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfa8143d6c75367a626d15eac4fc205601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10d516c507e148fbef805a88d2432e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea103f53d593d12b5f306810eceb50f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8fe2009d4782aa5e6a307e363f6b7e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2074ca34afd954127ad7c21ddeaae69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af460265386b9eeb6c594074ffec43d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03170e5687b22a1e510cf453bf28165c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a4489e629045fea36b5c8f959285608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af0f19a1cedcbdeabda7b3b44735ff609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8402dc9518bafda6182847c51fc41bf7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37a6a5655d29a31b213285e22cdde7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0dbcb5bc74bd8b4b48f66978ab5da612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac84e1e71090d8518dfe7c47fa9e11d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4264e5d27e05e01d8ae40a1b6d0c0cba614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb35090a706af4531253d78bf6558d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7cc11c3fd4263eba56e2cf2feea395616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefc650cb7f2b64ffb803f9ca57cfc81617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1279a59dad4495320567ed93dace1a1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3779c252a317740d96398627bdd1c1619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5eb2b5f7f1ac0f56ccc27ca79fdb8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d816bbde662db1ef3961e934033f2f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f514f6f5e1f4d6d2967b2a54856e1d6a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89088e43f00164c48548560c42661623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8fa1f2706cd9c02c8a5dbe67d93c3b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074015fa6973bf0ba8863ab75e56f70625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5517e10354932843f2982e5add26da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda7ce7a61119fa0ba2943bd05b7960627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fb4330e65d761bceb59be97009cb6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44de6168be747dce2304e5cde67d2eca629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98621dcfc72de8d830b5b7cbf12775c3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc649f8efb29b60c8a3d2ca5dd8afef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c027e8ebd46f2dac1579dc37c3d7bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0b75e835dec5faa0318ca49684030f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98743db913f81d7ddbb3e1fa1a2d334e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c6e2bb40dfe9cabbe898a98652887635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b579a864c1b48e577b5c5b40be562636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f727ea96ded4f6e00ae93e45c5509ca637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408324d27dea2048bd1b0f2fec9468d3638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aa5d82b957bdd048eeab024fe0d04639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c93d4592ea281b2697d5c71e6472d66640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d4615e27e382a83a5328f7d290a49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a425c4ed136e9a69af518b019767b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbea2637ba46b9c6908a58d522bb9e3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb50271e236d2da538c1aded900a639644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0454b59e8fcc03543f9204f2fc246e8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabbc24a86e0dc870ca5e68c85c7cb03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7eee082f0318ec7e9993b6a8de860b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba60efdf958fb7ec1c9be7ac75df691648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd0a0f6adbe71d364d573ea7e9835ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9f3a17d50bcd988eb19671816fef58650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc9208a3993b2a31d802f202256890651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271679a8fd29e9b4ba2441cdf8b4bbe652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55eee8e366aba573e1d484e63ced7d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a763901a47ee38393dbb8da7c90a19654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acabcc940043cee48b1397af30c926b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd2ae0878b9a84c289475165d75dfb9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653be09c4a7544642b913e6f8162b35e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a204a18a2a89cd21ed2673ae071401658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aad7a9c1b55e36f7cf8f6f2a95695c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f56f81ed3a9810ad69f26cb19405d0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993ab33926d8e7773c7df61217207e1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06751516017b606250d95f8492d8e832662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e153606d0a7e1c7cd8a0a012293eaf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be07bd30333768532bdc6dffc1018169664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bed1b425cfc2c6348cde29a7c0e1e60665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eedd5be3718febf146e394bebde6e25666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fa8ddee0f46ecbc4f83838a6e6fcc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362d063263fc1a587bc140ea5e9ed22d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f92fe37a697884b37eb919df166b30669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e803805cc9d208af4b00a6d19123a92670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798eae0019ab70ab0ead46e81cbf6ac671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12363d6aa67a5d3454cea824893b42672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d27f3b16c99241da884f5a034f9dc7f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb775e388eb07435bbda6badbf01295674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f140dec1aff6fa591dd46007684f69675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff481fa97e8182ed17f977df2f64c4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763afde5a24b11340e42f6eb516072f6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1dd260c350f2d582a9f7fb01a1a5b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887987afa99413b6f7b34418339058b5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5633da96d2ff97324b4a08ff7c4bdc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b2d0a8bf9418e33b7f0ca08c32155681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78def0824b09a10e41e0c8d566fd9d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7e836f9c5142bd93a6862cb19cfbf8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335906924b927647e5737904434ca53c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2df0572bbe5f0c4aeb0547a8896bba0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9046919f2aa1dffbeac1a276497e46af686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655feb5abbb50583c2a4397b0d2bb94687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc5c79ae6afe172f945fc5d6f69f48688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d43dfe2f13d1476224c434f61ba3151689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95458b727f758d89d9837fd3571474690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757e5370cf366be458a601a237d7358691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad749011d57e0e28ef4e6e5d96a07f7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b875c6eb078e4c77dbc366536704c2ef693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555dc48134fefe9d84286582a7ed94d3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad489399a2e1cea0b940d64957f3a227695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9f29ad2d268fccaff65fd6981dd42696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353744d7df2962570067cc5e8da70b4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67168633e37173cb5398adf551faff9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a4c75bfa00a26927aed0489c9b9ef5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea849a43cabe963f46ef0a77cd55ffc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7082ed2540b7b66129d9b5c5f7c468701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557cf6133a267f8caf16550f4777823702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1030bd25ba8749fe6332a44c2cc73703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4387c61e045adc34898428e00407b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8373c238a578eb32a07d1f0f22bcef9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557ff58904c2ef229d4614903da4d1f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ae90facb710a56f4084cae9d1ff7e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf83778453c40fc213656091aca5e3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c8cf9d54e9b8e20e0f44e39b25a6a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0015ce05eed016c64cdc136ed4a73710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a69e934e86dff78aab3f1634f3554711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d56313b5e13107a1b2758648cb560c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ffffe0400559e196f9157c4d7104713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137f76631ae98f2c303a626d2b372b07714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a06f9df364e2066f6f751e5c60be9c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53396119bd85220f07b56664b22b1c3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a62c0dc8dd74a03ec8ebae04c1a3d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131c63b775257d84fb00c2f86ff63a8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156e67f1d436bd4c7b8b401b484708f3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852f0996fe1e84f326beba49f100482720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e674f4a37cc257508e21d490bd71c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94657e95aa7339d7b287de85bc66f208722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc0fcb8101963d4dd260fdb4e5034d3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f260251bbbec2ed948d7594d164e20724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4233f136d00d3ae4fceafa1a8e3735725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba166da64374ca409a6d9f806af4529f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3dcbc3dd30daded769d3bd46462391727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73062cd643681aee188cf41876bd0688728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c82e101eec308064ba3f8acf2d53b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bccd592990b764a4ebd4a32dc71279730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8de2decbfc455493cd691a6922121ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e670b3a60f8164c0d6214f61b632a08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b23c67583c892e72f9c5fb44117bdef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164c5b1a44354707512cdf543da9781734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b04df1e8b7270f67e12e6455f958d2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c72d40bad7a4d91b0a4f35fd7a738736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ff2d91c50dc0ec36f3b6c1a4d37ce7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed042a2578eea6a0f58ef3b53b8cf6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6437a11bbb1bbb201d05fa43fd58e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b3831458614a85901921a1c3d9cfe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14eba0d76cad21af28b69e53bd4bca741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39815907047959268b6b1394cd65ace1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33307848a62c04147eed82d5d41c485b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e1828458a564f0ae307acc6b04058744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a060a3ae710fef899101f959c81166745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe15f8efbbbe52938d20393f694948746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fd7b220937916d1380df172d504c91747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5371dc8448a86ec6f032cd3ea00931748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3e824bd9498f0c5b6a369e95b1b61749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ada89d7c4d8518939759908a483b1750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d16a5a87220a17137e61f21df51ce5d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df20b0e7d05bdd2071fe072cc4cbe0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3bb48266dcdeb602581ed1b550da7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7d2f8ec2ab6ee8f4b45c951f6513b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1af968b2a60eddad654062edfeecbd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a63b981b4bf71224c59edd2b868d053.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01c41f813f88f02194656daf035d964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08daf2f30d9135df689e848c443f60e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803493a2bc949f9372d0e124048b5f136.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392a70750c9030fd2d6050182785fde7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ed8a1615838d2fac6c20842f217bb18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ebf340bad8aa45e91168f3870ac8439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b8264c95577b35ff9d733db4c82710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f47f7c243a97047f056b984baa304611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d9e8e1998cdb05925f69723570ed12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b21d6f27a6eab3302fb327c5d071413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59580b4cbb6661d4a81ed2a65d0f89c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574e5bf9ff360fba63e62840865078e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b17cbec163e28b9843cbba11474cb516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f737f00b63f282a7f8a9df8b7a7fb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed5d8b0d1c2502059a9a133e394056f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9bc328a5cf1641e1680f45ef4c0e119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972b30a18aab86a0d6146575e1251dc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3e4ffc0668db103b84733bfe81e35a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cfa6fb169144159d385dd5e577998722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946495fb11c1b84b9d4b0fb61f8c0ed523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5072203b9c24796bc66be364d8384924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34ab87cd241c9a9746ec3e77222ff5225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00559226d790dc5c0c3a5443c516a57226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3cdb7014c5ce1d36c02bae72bc8a4f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47248f746057bba7a4b1437841d7ef9a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28d295eded02cda816bf6a6f4c030029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c990b7d8568d5fe0ce8e138dd5c933330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc7264de480d9031fc32a26520f1be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a56b25a50020851946ab608af4ab2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3424945aa5f3f5e7d7bf72cf6e93801533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27203805abdfac4113bafce87c6d74e234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d48ed42c25982a3e248bee9c4d345635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa3885bdac2b30a3fadfe3a5c41cc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ea52e99c76a4e4f01abf64fb4df03837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a9e1f9593fb0c2ea455a3bfeddb6dd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4b414bd90103b9eb4051341d5d11039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c1151d20b713bb3bdad7eec1f9ce9c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3c3d29ceff23f6ea4bc41363d7f4e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762b43df9a938c63328c7709fa88df142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c12b96654da03ae83053bd69e8426643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821ee8c9b1113f8352f7bc8ae89f613844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ab1c0b9bf35bfae2c8e3a059c89f4345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639eb12d77400dd9dfe72781e15f1dae46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2169ea64110b259ac3399c01069348347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67fd85bc7661fe8725d409acad723c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9f0fea50f46b40ddea53dba2e1410049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8557ebf6d48da9dd6c18b053756848f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d4cc3d871b807f32be702ee3ed05051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c889863796df07d085431bd1cdbebe0652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414fc0158cf141840ef5c9bb14556b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76c7b542b501f1a99ae148b6d97e9d654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacfc6d4e8d08df22f6cb055d3dbee8b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955e0e1d77a2655e2d7959f0b15082056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2901ac2c21d209b2b32a947176614757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d8b6eb63424587d2ccc0442b79992258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a274c117e5ada4d15212a4450cbd6c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a9b783f4651be5eb76218ec083561b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca512f8cd8c30569370fdf92bad2b7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04191a80520f81adbb9f273eb027331462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aee068c55aa8f677cf043aa1ed486d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e51e8321ca73b1b71313fb32b2c2c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645656c260179dbd367e4ff03bec366c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea675767b8d70f46cdf4dffc0de8e666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a088d38256cda314bf43eddb430e4667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aca895d85d1bfd4ffa0c10e332abc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bede40a01f163e2a1d5b93036eac0ddb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a37e695e36d5b0ee6ed2058ef4037d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70a7908c9f8a1832e92229f9344dcb971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbf63bd8b002cab262b61eb1909ad7972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9174060dfdc3e0d2dba72c76758ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43b432898e3cd5f1155f3292c0ce3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255346d631eb0ae2857d2d4075fb180c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6304b33d52fcbac3b1f57e4d5b818c2d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e317444de1b3955cd77973d7237cb06277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34cdf6782a425c4ab488ddc520d27a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcfc80eee919172d3ae7258ba337a779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99570f0d82dff341ef49a10718b4957b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aaeb72a17434136f7767d42ad0584e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c416baf54adefdc31170a7d33d8543282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb4edca6f99db211f39f15ba980e3783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7defd628a627e177a6b4617a0b5096e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba36e1d6c6730d2ca45f3542dab67aeb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8dee27dec79ccf611642f2011ea2b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17283af25ce192123b967fc282c0276f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd1158310b836b273a7d8129e1351588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbbe70708325c31b931cf0d35a666c889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37501b82ed06966f4bc5da5b7581c32190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eabd55708bbff96aff32b20102789d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c57c5c1c8ab3f88775d7656b204a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59e8af80460e0a0bab587b27ca8aac593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42068445097a2909d9460f320891ea2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6628c9c96b50350b8d9c424bf9634295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539e2824b50de84d51ce23eba17fd6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b829ed79f8aaadfa466fe3c4c3a63d997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600df59e97f346aca355a08dbbb5854798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0e703520d6195416cbd0b831ae26e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7b092e289b975f8283b90697ac8ef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3ce01f4ff8a782dbd7aaeba347b0de101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418943161b59439e89d9bba3ba5bc680102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ada7a682e350cd4575b4259a013af103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b01f96417b9696b31d1d42f1cc4d69104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a44e5d529ad41a2e97bf4d77f51dd9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6582492df8c07c6d498a4380ee0603b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e07eeba03c5e0ffadb81c83a3b6b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452247f89574a58e684474d14b1643d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83f4dc5d7f689cb1175f8e6afa000c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2c97caaef79899687b7d159cac569110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2632a8a259131af4c9859ed825f8f75111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0a6bd98e098c4a4db8ff599e830cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af74eeb28e7dc0311da979847c2da8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805ae94267293da0248418e90d97ceb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ebfb26c4787320c6cce4a39a1ba31115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941d42be11f465acceba3f61b78d697d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f9eb6ee376638b2f3f1f53b7e8c2ec117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a543cb3935647378514aa51b46d6475f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02071ca6b5fef31df394c1871c2112fe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17439465014c30d9f8d084bd3556a7b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc3891ceaff5b209d0ae4d1c9f1c4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08effa0142c3baa19d6db3f79fe61e29122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6583b8a2621cbfac695b0b91163bcc8a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fbf0b71f161e3bfe4cb324897b0a72124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c43dd23f0629fc766bf98d06d7fbc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4284edf570afd94beeb44e7e74256126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065ce0dd854f047da52e791986804d26127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f31d315bab2fa9f6e423eab9eca17b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a275987d9b3751ab38e850cd99b89f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eea6655168ca86f0a5916a83d621c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3936d665b4c19318d4e6209f9950bcb8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2d346e2c454ed345743bc0c018502a132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d4d3a937d16aa777ee3d96a0ba46c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a564e2dbe1dabdfa9a9a03e15a14a2e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e8e8a8768fab11fa98cc7c1fbbf16135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f61acac3639bb8765f3db9eb8d12e6b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d10e8e88590ed4b35cc862932e12af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e9b714b3e6bcb2d6629d0f7d31d1fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c505abab9436d38c6da68163afc7cf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486606a95da292e1dc36c2090a42adae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931d2cae7f64001a42a0df85026ff94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb7c92b801ba68a6e5534581292e91142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc187f39aca9e4d41211a5828ff4f9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a38a28a622fa0a7c1f8319394e250144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9b330365cb15d1b960eab8dfe53b9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb2b9bec477f448088ff0192cc7283146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300735e5d2d91fc224e7e725239dbd4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590bdd1d54b3415c61aac260aaad948148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fda4d904ed01fdf7d11063dcec5b13149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a8297e6dd427662d9d8459cec50e8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92688958cda765dd4ad692b10b93cd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d711dbe62949da971393e0d019e12e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244369ebd7c009bc160d4beb75dbfa4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27c6cead98f6a68bca3eaf4687e937154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec562aba12b53d1f2acec8a20c8b82c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f37bd099e1759bd74d4c1cb4532f4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d6e98a50bed7c02adae1f75a66354157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be090eba6101cf280466746f5acd84aa158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb347cacd9dec409dd0073043c3eccea159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529557d4774a2185be38f79315997d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f415a42b9689914d9175579fa4cc37161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579e7e0e9a1bcca1c516e1437991608162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b927f9e510b9825f078f6e9f1ff2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e1abf0815f0f0a8a3d201a1d3cd8d1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720ab84dd5ef7b15c1d06c1c248b700165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1e914b98dee9e06516ed191f1b697166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f743598c40d736c5d26233290e2f194f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35203334e9a39ef58548ffd2ae703be5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c53a29ff4101ca43b5b4a104a496169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d33fe1a2ca38f12964ff4e1f071de0d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626fd64d64d90506ee15beebe38dba13171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032bbb5024513c86f1d0237a6537de26172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9f724166c2df132b7f63e5aa85dc6c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa69556c3ca2b003cc3ad6c06f7c5878174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a22ccd186943fb401f3c55e6691fb2c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e436b3cf0c8440411b6d70c4b6eb05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b35f07da3a027cab3e77837d40077177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7171e36c4c77c4ebc992e0be391a6371178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea060fb33e05a32cdef22d9ccb79df0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9edbc6d8e19033f67ce65d7180205180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b4a6bf39fcaa572f379e0d23603d9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8bd08fd6b9a333f7ed30e2bf0d0140182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78823f5e450b527711af537337403ceb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961f7f6a92d70bb039daba8e91dd2ad184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0929a3011dd17584f6ff793f67fe116a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f01caa2ef1f2671d32c6dd653c590186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c1806903721db013cc8a8f3c1fcc6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ead9ac21cc0cbfc70da12fb844c0ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c47e6c0e4692944e22e311575c95941189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192c388feebb1e85e7a9c07f3c45fee190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff91e1184caaa9d0d0a76e9e8e0ef4191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16180191561aa4cff1a9ad16e0df316192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e2030714d99a4676615a0fb28726a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7361ce358f50def30082a69dbd678209194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6512cf3fdf1de94d626f13dada477e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1535f6241f3468adfe77d1b35b4bf9c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad8a76cb130c2895c32cc9f1aa1dd6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd406552b7d393b88fe4724d5874b8f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64b87a725f3d67dde51bb9b37af33c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc955e8c718a6baf2819087b5ce4a3f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3ae00e7f7d74edafe20c577ff1d9a9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc4d4436cbde9c7ab8f634bc471bd5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c1898faffefc351f2259e1cc71aaf1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b226624dbbb31111f67b217c5d6ffec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43213459838464436416f661b5f50a8e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5cb5984f479431b4a23b0040f43bb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617807c9c9d43b0c08c00e3b5666d72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00857c9802ac6fc39600e61befa91fc3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd31fdaf899e3337e031bd587947e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8433b369e868a622ec223f06562ccd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e639f32197e040739d5cf3b9295d2d1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac52ff6a092f5bc71b5a1ab8555fcd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ba6fe11a1cdca26246d9ddb8ed846213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a31ea122c23dbf80fe436b44b6dd9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c61bc602b3ae215b3ca0e846220d14215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e088812e4f7eb02419e18abe857e0f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481d4d12a04f01a90c86f8470b73d74e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf752579a21ce4195c29daf1a95801c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc5718e578ae106de8df0f8fd6d241219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b020cd849a9c5a41190cae20fbb94220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057ad0dd3639f5b1f6127461ed6df29221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e0774218abcdfc1c3b4e1a9fe4b366222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8721f25f9d31047c3bcff2a49d2559223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480ea8d67183743b53605b73b0b454b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce863043c4db1ced682add59898d42c2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d926a63343b4442bf2306f5756bdd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae241066f01727116736dbad6b5f9a7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c38a53e144909aba3bf5ebca91b806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e25c816de91b54be6371bdc8c843cd229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97622e6dc617eb04cd1905855d13dab230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2be17548954f30608ccf3e017c761231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef46306dda97f121118875ffce056c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dcdf80de826a0b3c2d59605d579bca233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b27665928679ee7126bdf3187b2dde234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e12ef6e3a848c3b295015771fb62a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddfc28a344456cc827414854185ec7a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af744696e4ae8118dcd17224b41654e2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74881b289b9bf075f0f505f653ed2365238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b3849fd6eda7f25e6250ea75e91904239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a24be70926e53d5cae1f0e4090132240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc672b043a96f1577082c4b4764760f5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d258f714df64fe1b4678e188aef133a3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9267daab422a039adff931ebb9364b5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b2fcb9a32df864b5100c3e081dde30244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ede914323e190cf277529347ea467f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070056be3ea850971bcd3275355f343246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c519b26f313c90da26039d806a36aff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e3a0e3bea9fb4b50dc9c2da9b6799248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f878f7b2e7405adc391519ec255af249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a136b44db6ec55d6470bb34148115a5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9515dd9779a1213c6b3b163799f76344251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656115766b6500fe3c04cc745ae2fe6c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6f2e3d0eb9890b9cc70c06be47612253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b84aadc0cc09584c1526905bd43ca6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68e66b29a079e174dbb1ba359abb27255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949264ca53b9b27e222a750a114048f0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be3fb16467e6f83b8e4050237fae36257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b596f74617d1c5ba75902f870fe0ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88d81e86017e01be8143c24e763fb3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cce8278a21077bd0a14c965a978f1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82bd13116324805cf63c1432ebf85f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f2c1216a15c2a0a42ce4b1b80132c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ef862eeb69c8f01797b47422408f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7640d2edf06c7753a07e878c5cb7ba7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e47bb3152dcb1224df757672cba12265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240dec230a7bd6e3783182d243799637266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf29ca4eb5cd2644d15f468e83f50c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf079cb7c29e4c42f903ebe2b9bb73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d05137bbf6986155b9a15e15582f0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14570ac550d3427c43ef7b86bc915d40270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8fb6066c6c6bb4da71594806e263d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c230756c56f9a57ff327f60e8420cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5596bb662038da792ce930835349c47c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817482db8a3e654a1107ead42938027e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09049ce1adda6ec627e9452f53e993275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e0b511e7793291a3c08d40a60088c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e87be8c869ada65a1e7d66181bac62277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a634c1e792107799df57bafde256f82278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c515a505cd4d124e535cc5d98edf5870279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f69169cd779e2d2b7b996602e8300b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530b95322ae056e1e72b0c95721ce30281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76b238c11db74b3e05b8ed104372a1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84cbfe292ff1161887313c06e162f06283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bf7fc46d5d73102fb782c16aa0f0e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d69976a7d233c75e0dcb52cad2c540285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d656b44941c224dbcc780551a2da5d9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e60569d1e78f67ddaf68d06d65e1bb7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5a2c31c52102bb5a8d1245a0575732288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4b4803fa51c66314990059705f25cd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fc1fa913e23cfe5472dc8b9b515dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5ca83a83aef3e3726b89991bb6574291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5387463c47724d6e67c2f593ac418813292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf69e8b91e066613f36b080849fa2eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fd7e454588fd8dbee64be70040a07e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb6788b9882d69e83f5cd7272edce8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112894d51c585b7b840f9c7acd499a41296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af5e66ff70b55ceb964fd3168399ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d260d82299cb9f73edf7fe89b3fc1c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0636b1499c45a5905eaa2840a112a5b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e200e7182579ca6119c8fd876f911300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597570302aa3185affa4f18272b9a2ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37e702f835cb48ab0c750f015c706e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc6fdfa249211dea18d9611cc3c984303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cce5fb8dfb026b1b0b1376ba1156b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da727c9b760ef1bcc288ea441920cb35305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22392c44b584aa31f950b3a7ab5c2d99306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86200489febf0e687f8e56ac88f05883307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd5541f47af8317753197df8ec3b8a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418998c653ec0291df99aea2f28e5c7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c2c43d9ba338ea87a5a57d463d4fd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbcd8cebcd1ab322fd6f7e251cdd88311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce8dd55381fe550e80578f2b3ae1d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e5510e6d6bac70a65693b56ac636d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f9e9870a2170b6c739aa62c215aa4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cea3550e1480aced1b1aa8a0ac0b181315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789a3352813a2c583869d3aa0be547a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f454ef58af6b7e6a67f2a0bfee25569317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52874aaaf29078a60e8429a3887630d8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e88eb171d53daad3cbad1e76fe1e61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72761f6f682e37fb1c3ca0811c719379320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7251fd057a26c70af86019f47ed3df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fc44e630a8db032ed1d8f70aca222322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef11490f434898e4b3c3f41c3c5b8ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84526c21115b1bc64f8db68c20ae7a2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66164ef310d263234ef56d33a34319325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133d26cc96d63d5c3c15e5276e11fc8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a68947182c69b03ceafebe5e9b282327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e6d666e65dc25dad9f7e3f154b3db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be994269e3ce216e655ccdcce1caf03d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a988a13d90c76371943091eeffd74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780e50da5f0d1fa3bb0fea7b84f3521d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be5467ca6d2f2141f382073007cc14332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c30673924eddc61abf33fbaa2ce378333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d702b5868de8f8877b5f999279a24a5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6d29a81192c90c432d3657389b159335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57addcff27b8dda29032be58f78d512e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e9f70f8cb5e14cf15631a3b9cc7d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53455948aa1ee57c48fe1d6d37ae891a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea42e3712caf59ba1e9a155375b1fb15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb009ad476f2c66bc4707639ef943c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400b06e4c18517294c0f4449d3d7d4df341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58f037090f632a686977474deb4b9e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345253694c1a1f92c05766627fbe0398343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd968daa5643a751d9ff177d693b0b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99efcf4af8729bdf55bd63040dfbe34345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145c36c72305925d5fc98e7a92b518d5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31efb3d439ae62d4840613a8f167e89a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502b17515f540f816c1c7fc46dce7dc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fec6aa47053b32b5617d953569081349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946687e5ff026c65ebdb95ed55812f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5527887b06b45ae38f5bfa1533d702351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23215fcd0f1e792f44a3fa31d50d032352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4673f3b97deb8dc7165b2f368a828f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b80a2d495bf28c5e9a1c2e83e45ab354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f4c24c8a7808facd5ad1b8ba1aa8bc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc6a9a385becfb053f11a926a9199d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a866e40ad5d88c513a8eb3c5eb8a51357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7c2bf15f83c6f303c36aea81e15b7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1682498cf2a2e473e6f9035e3c911ce5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc91663d7e850633ef7065c75c5888c9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd170dc5e342f429cfb678f1bb8f4e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f1e022a1fb822f0b6c890c6e7153f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d3ca3058099d21a54b68b531013e3363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784514393f7d00561144b0867d1dd979364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dc36c537a3e0e19286d5e4eed8f99365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9842c9e2813721d388d95622c0a437366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9a6eb93de2e22bf275985f03927f96367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52487818965b0c192edb984412fc5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607fd27b88f2021cf0b03b4b2f3663f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2543cddba5071c44259ebadfd97aaace370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c91ed865f49c39cfd397df8e78a8a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9af222ba776c0bfd66d0f73c5057a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657abd50e65a37b53b791b17cc5c09c3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f093eabebb743b8382d9daa2bc1b7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75bab105c9797abfd17fb620a932b24375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825e6416b890d04b3932b195f7fe8f6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd417e8587dc88e21d6a552723b14eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffca1a23aa593cf6c634bd3e23d7034378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39def793c11670559ef2f328a109b02379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2eb12fdf8dec49099ca3273a8e1d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5efb1c672e6a01785e2af22fac213381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df3c825f0030c6b5deaafeaa180eb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e243e107222793691cfad2c343d6a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309e9df7768fd4c3a9929fa1046d5d4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65cd1020617efcb8051b352d204fcc9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c8c54938c38525a86b42fd342f2de386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1026ba6b840049e1ae42a0e91ec260387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6f0d0600bf942744ce50a9b99ba9df388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd3a3f0b34d83be0c53f62e4329625389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e025773c90f8675442e44172ec2f54e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91f1a65ff9d78bb2e981bb2d690f7b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4bc9515f9614514c12bc3f760195d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445ffd98d372b658963776871fdbb9d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853c3a0d33179c7e8f7a26105f529c01394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff7c5952c7124952f175a67c348fe36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c31d09ed0ba6132caafa34131c6a2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda581d1db18cf315435f64f5e74c8f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da965cb451b8a596364fe5ce6ba84d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba49f472b0fb722d79ed9f0ffd8130c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2554c3379665857b58fbb9d7ae0b41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d939d93698ffa997f5df8a95ff92e8c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14875bcacd919de8c531522562e4a3d5402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f08c3df36a551194b4189407f3a501e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1f4a29e5f0e96fdc1a7e87483a0639404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e94766c3aa0bd2ebfb39ec03bc036405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba8d25cd46317dc0756678168d7aef4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536a90ee32e09ed76c5b5fa541cb1431407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb280a8a070932bb0c13669b8c700d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5fd1ce7a856439e07124e17a0f7c48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f063fd3537dbcee1ec925ff17745b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af5336c56b6403d563f775716ebd8d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf6fe52fd86fcecabd3b9654d02326412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf013a607ac2cbb5783f68066abbe85413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf24b328a844a581b5345e2b55fb03b414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7aee97a912ad9c5aeffd120b5d41db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0bfa8768e2ba78aa6a4d8a629ac4f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1235fad96f9c24afdea167d6c7cf9d9a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ccb0ec68bebbb5a50b10fb9a576437418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6856ad125ee89f48f9cc9044deceda6b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3cff86fd885155928b062bbade7c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d29dd3bcc542e60b44d4ba4187ae7421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c899b894959968bf496ddc6ce9b78422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13264dd997f625a2cefb767e02aea65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf63e6d1485577133d400496d7d1105424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed500ce41603e02fb85b8be7147489425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433bf5c1cb2760d4fe77dc6ff5fb5e52426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4f24f012bd99db6a7c6df0f62933b0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635777a54f225fe42aec7b31a8ce2ae6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544abb2af5b7619b0fb1448cc1a9cadc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6845e79db9a6c2d3cdce3f940c5aae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5d9eefdb2e3af030b1c8ef4b4b7fd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26996d59819cac6ccaff7c35b76eafd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce096c5dccba9c25133b444dbf5e179a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847b459f30375ec02bd35be56a33d5a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2bc2a5810ea6e2ef44f293991304a6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687030c11f2a7d85e777916b035d4dc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79ab4f7725a8db8fe5329c8721ec22437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29dfe14d4c0497d2b19939c1fd73eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b6e24ded9db409c7b7c3cd42be0fa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60f821c3860d07196c2c4280f250b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71519a4f5912b8ef423617c6bf64eee441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad77e3d69294bd675c6c0c1e989d931442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e1bed221745a572d7203bf18f7062443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734751a4a077c33a5de4deb465af102444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f86a87f7e08eed89d664d0a91288c19445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5707347927c4b84777acc5c9e39e310446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82050239fe795e8d2506804e906486447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a101746c2198487c4d47fa7c153acd6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c02979c9d9ece0f88a7862a0cc36be449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a7d8d619a99456c5ca5657d2eca2450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7244ef8d57a43ec20c17e4a681d440451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a83aae86e7f7a18a5df3a0cb696ac0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428515dc5d8dba7c1c733ad82555c68a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0adf90ce3118328bf6121e19662a6d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235fd7aec799a697f69145cbbfb76b8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5b2267a6d82b0d6b3eaba6687f952456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b25051a795da33af5ee056d4de153457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7ff94e2edbad1697bb28e498c08cf3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ebe368bb6e701d1dc2e7e73ea6218459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdd2f4f9f2009ffc743f697e301d51460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af310ed5bd5a25ca33e62604a4726fe9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958ce79ee09bab80cc2f43c6adbaeb7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1437ab7d106ae86ef00a89877573812463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60e8c37ccf76004125cb834ca182d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff096850d0191826eccbe6612d87efe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc1c91244d8cf921c8f64c2c576846466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413b13f619437e1542f1fc17d58b1e3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99beb449e368da850de9e8fa8fb93726468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6429710e0a8154cd75da1441653479469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db59c11151cca095d4879bebfc6941470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45646fd7c13311b6121e333c3b33b176471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af8c6e642ac8c31c77fb6d283ab8de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4075c85e9c84c6ebd16f00f04756ad473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9880cba28f5b6eab621c8ba8c92e3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6252f96b12187f00e2e57dce0cd4f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76d4b98f2d64907ca05d8f1a6c45fe476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d42fabfcb42a22d54e8ac81b2174ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a1f9e14005faddbfe6c7bad867d1d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1655981423e12b92ec536f5f730513479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed54e7b1869e7aadc502b3fa02e23e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c40af32608afd2d827f26ffb575bb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadc85dae4db9a80dbfe1f08818f1db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f75bea3bd3339aeefb374e04992b7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91acdc3d25a44514f7417d9dfbf550484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33711578f4085df95dfc62fb3c702b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d6456dced330e9fec4911a1215ef2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7253ccd5bfe209fcdf58c2a30143f242487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fe1d7a978ae00a0ec13ec2e2c7f259488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65799e631d274b159b802b3520369e44489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91850cb8111de343f9416dc176d6fa6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d06e80052376a38e6c43d456ba83a07491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83cc9d199ea8cfbe73e9a365951b42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b2b4fa228c2c42652886155d8818f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0444f5afef18a40d89630bb6355c61494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2265d09308ae1bc8c79092f2d6b5dea495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1606b147da23975ca2e235b146ec9b7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04a3a348d843729539e8d8daf4aae4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b982a50d0d5b4a4b483656acd1e46c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7091af5527e21df0b9432bdd7066afa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dee7ad242a3ef8f68deb2421c8e1f47500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f59370987f201a23841706b399e72501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c2268835e0b926fcb33d298bbd720b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6dca8c65771f704afc6e8d0fb61805503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c12cb863ae394f0cfbeb35a250564f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d6d4bb9c676cc1668f1ced4524cf8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818d284883a81482e4738b9bf17f675506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc7a840a938e76de5490c8fd2e8eaca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c85af5547f3224fe4d11747326f79e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c661cd764bbfb2acee3a64998b0351509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600690c9074a36f67e9e83dbd7e16a72510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b732733f6fd8a6fef7b9bbe0cf20b43511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c94b201c3a5b0efdb75752511dd429512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135dc1c0c6ce0dda2a97d6a93d9e42e8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce58436f72f74a15aa4a678be47057d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a15a9d6cd4b2ff9a46d805695b38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a765e701e11050ffbfb8b3b43b36f3e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e02479686d2b30d30dd9e6612ce4e9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d7439816fcbece75ea4fb372a7cc3e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a58afbdcaea41e7c78d116476b6fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3150c9fc25b1bfc057616861cb537039520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22923694cd58cf0cce563b839238d038521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15352995e01d45f60dd6eda1ebf7dae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58905ff0ecb637d36c55c4e9a3665d0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460814b7ff7f8871b493d32b4570dcea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986bf6f0b4df6a5e94f59e74e80880c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc4591ec325659397392ca8424fca2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e8ef00918219d3cd263fc436ebe0b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69af94d9c973c7ca9c06e828437180b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb93bd327879978b6d3e1f635983f2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd1e439aad0c8f1a45dfe2f51bed84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36e4097b7319df0e019fe089fd8191531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea862f468ee10af907bb52decc224301532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d1fc9ba2b0a5d46af56ca86353bf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba8665a678a7c4a785fd2f81f096c37534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b72f0822896001f36d993329c4c50b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e397347213a055b96f0a04d4edd40b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d673248896225c9fb978cf5473071537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12eead9c5b3532dda6bf9abc9dc453538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a2f544f6e360c8b73db850c774534539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a063801a3cc1488e8e853c6a34e6d13540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f205d23fa19c5d1c6812b701537e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac75dd0685c2271457523ef67f6d01bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83d26817498758a14dd1338365f2975543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52a5438327d51ffc33007bb2b3e39a8544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa631bf6b2e9d2ce6d28c685dd3bdb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96fc6e68fb3a33cad92d7389ff5345e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eceff226250ff2b86bfac376d17afa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824872b78a10b4444205882d7aafb089548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9405c79fde1894900a9686fbc2cfa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505a9e3751846197c063ff29ca86cbf8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a474744c92410b88af4ee68aaeaa3ee551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0745e50b99dd0728921eb8772518c6a8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221e8f4db75109772e2553afbdc5f64553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013c95273629942026d527399e610e3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136b197704e3b5564f49b3003999225555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f5442e4881f64c6604369c7f7340f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ed4e92c3b84c108c17dfaf692f5e8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2be2326cc8f57dd4db5c8d186fea47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65610c7776bbbcde99ed69d0b957d699559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fd7e9d6f86c73949389bb071051afa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f3e37dcca324fef40130f545cc52d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0e497cdc23135f17dbcadbeadf249562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532907cec79d5dd4a10bab29339d95b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798eb5474994c7660651f567a9ad84f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6242571e13128fbaa91b6a6b93fad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112f26864949de1aaf915c7a712f9b0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10128cf50aa1d6c92c5c7a7b212dfa3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266a99cc486be01a493f5a4370eb1ba568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7afa40f93cdf381699b13e2daf8e6f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e465488957cb84b893e78c3dfc594570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0756c47cc67965b236ecc846a8ac0ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3ea7b8e0a546e4ad99f4a3cd09a74572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87524732a831258b68d5787eb97214e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee939f8897f8f892f9e710fc7cbbcdf9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e47d77c11e4a9394595dd06e4dd56c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed3f09c50777c54716f411233a6c9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4869e16abb2ebd5e37c960b116d358d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e11b172678a5ff9164c517720e232e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f579153ec1d8f79be2d3dc226098f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6c2becae9219f17a11035bf79d2dc8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207c126290f025d6d1c7b7a98de9b085581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57815b8208b39087a3dd910d7640e5a7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f5ad3b8bd5e4f691293c1e3772be8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e8759d684b9bfde03fd375aa7b06fd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c467bb539f93bfa30088a957146734585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e60809bf26ecc8b21804427bc84dbb586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b5919a917fcc131428716541f2b9ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6f62e7af08e419f1d3e81ed9f1c286588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821a99f59eb9fc06008731af5d4f0c7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff92fffc49084c418e7f6d3500066f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b6234d4c704ea5701a5b7393dc2d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7352b8c6be9f42cd6d00a4efb5aa32ea592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20711d62a02cf3ceab4e14c338fb6188593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256887f0e4617ed96d92dc0c927a19cf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28986eafa8e2fa8e52e259d9847ced82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bdeba487d25298a4035e38aa8e9aa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141762016532e1959a9503fae4bb72ba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bb06d87927aca93ef254fac4541d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a87b24170ba955f775e0039cddca8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ff17b977a5c46f3ca333ef94857e58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819dc5dd2c623a88634562709373900601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c306764fc8654bb45f88c2bc786227602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728847e0e8f5456430e6b4b63f6b1211603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f43895add3bc22c54f1bf59e5ae2cb1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcdfacccc39315299363fbbbd4ca646605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85bc02652395cabf708c20fbd88eb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8713441a97a06c91c4cb5283507f757b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd0a5aeda3270dc5592c6bf434fffa0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdec78f692c6a27cb3d1d37b08620b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5fb028a7d8f017fffe7a93d243542d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7ca0e2a505a34f4de773f015e519f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950143b29850a6ff87ddd4345ea05da6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12126ff04334fb532597ee472c94365f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544b051f2f3e67196226022ebe8f414614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634323d4a70f4df5a9c5345f996d3dc8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3abf7570b0048e08334f1d1385eb9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcf17e3361b556af26284004ff39c1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c28f15c706c2f773fdad8476e8c59d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ce5196b9ae30cad6c1d85b4b0107f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd9920c0d1c5904a4b86ac101ab2a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb224992424904a314ef43583fa6dd5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066a5ede7d6a63995e44589d23fbd5b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797976f3dc5d5aded63d5c9a01450bc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fb094f9e38ef9a8f5a0b8273c06c7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241618512bdc4347430ab02eca7944d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ddcd7e240ec4b0574b9486199e4ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b110fb41fa32565bd18bfe259ff1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa0417dab0e1cc02b2a5385e360981f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191c83370fa6a3e3d411a855bad3ac5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aeead9dbf90e5da430c145f5eaa638630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3335cc1f55ac5cfbb2e3a4a42b84efd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b6dac6638c98d181a16aa54c7ab76632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff72b47531523fdd3cfbf42d2a574f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc55a4fc0cdf587036179ed48d9aaf634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60890a7ca5cd2f3df744e1463cb38635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e743f99265846e896ab9f2528b9d466636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d2328a0985bb6c25c34a456ffa12fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9cce4741d5615d8d17b8425608a95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c06d6c599b82e056a99e713b259969639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c013cc68ece4784002e02fea3ef931640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46100512893f712fbccc8e12c727f69e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8839782d30f72bfb9fb6fc5dd6b727a5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f25777a75b159a4f7ee58aa75b7ff3f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14d9c56c261f2ec0e4f0d74690de63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ea60977d3229f94f017a670745955645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d076762f664599f263582cf2f989888646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f53cad9af2fd8b6d5d86e53882781647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc1fac94212bbb1ff28190b30e16076648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b48ce567e6cac724b9a8e909965df4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf3dff5d9a59f22c5071eb17f78b17a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdc1e9461252c2e4d6f79c974622bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9fa3d8d6e689904483bf4d23d8da00652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b15e33f8d24a2105257b53413a08653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3dcfc091fd9eb269ab85535bae9cee654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b631577110261434bd938c8a9b89f7b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930b452ac4c036ca06993d5a0bb169b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73419a123b36c583c67f58868ff4d773657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a276ce6d0c9821ae2f183f3d232252658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248ef5fead64b5e5bb7f3e131bce55659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9b707a7cac8049cbf42ba88f1016e1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305b3fc1bb5820eb551a8f04dc0e43a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a638bac85363786e42748f9cb2a33f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1986374763faaf1f6c3998b7a7ed6cc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f65932148e3d7a040d399b70aa19fd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059c94a801fe171edce57b75f6fcc1c0665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414833d90e946a7eb63c615d16963e2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cb2b207a695d0dd66f4af0c5f0b5e8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b267785299d342a24da5d8cc6f247103668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281223217d0a3d7a5ab7ba8eb3fac03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb5b9e49ae3e455cf0853a5a271bc97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434319e143205e2137b44f70001edcb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2ee5fd94da56fa58e6275f8ca48cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf43184f73e36724c5c1c9671f84035673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15c843c2ee8e8c650ec1dac285b03ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cd2f0feae5e45a42f55c182500c120675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d1f63bb1691c0f2abe707d6e226f65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb57bb5337f8fc3348f1ab015cb7af677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bd0063fedd31746682e26c88477f38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf1aaf7190cd4062c08032b8dfc4436679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7002d1b008e0582def52df4dd2a478680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bc11e38efd545bd5a6d0f6b9fbcf3e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9bbdd0bcce05ac13575c6a448f0d8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c670d3b3420089a9c08db5dd40469b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9964c36dabc1fec7835e49a2548553684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f685a8b1cd40264fe227578aecd6cd1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2804fa766887af2734eb337ee383a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c0911942cc0b387d0f8583edaf01e6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757968f03649826e125d5a5fb830d8e0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd64f6ae16b00b8d0684a77a34c2c1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8e0b27ac3596ed35968d01a82182c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba737c49c4b132a8e3e2b96332e96f9691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439941f971108e6b377a09f78292c860692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ee41a1d8f0c04afdc0f1893e8f3d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a62d86decf2fb83596ee5796132444a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8585ad79d0cb93741cc5778c7b47b858695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7339cad2cf1db461ee90dd6879b12696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee0e09d17e010818427226d84f66d71697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ab620a655c0a05e6b279192c894a5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1406aa537fe9cbc223ddf2bb8f2b2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2a845cac6b05e671750ddfd7c6772700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8423632648d7fcdba18b9d1608f2f0b0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1901a06a520f5f41a93b76e5314d226702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7c246296258282b8e90fc2548292b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1573482d554a3b05780dee35e2fd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca24ca81477469346acc48b4e8ffad705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f88d33d35c181da17a4228df01d7f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fcfe33a54f59976719ea93af619e17707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155652f1ce4ae6559691297f4585e8da708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e56330c6e1db8b92f9121edb7a294e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf58a8e11cd85acdef91ea5b670e48710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1fe1e0a7603ee7dee7cd30db65eaa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2c149785e391cedf70f3de5ea8e97712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b716b6928da004bb268b8ff2c30d21713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f85cfa94f43b5b4557f58cc57b4c26714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0c19d8db65460cf5b26effb463daa715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c4199f6d7cd0b9e0b672f8957f0e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259519eccef3f45db86454d10f13cf5e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9872524db6eea1917a7d3b1022f6397718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ff841bcf3a4d384ef3e97ebdb8df7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09556e5d1756c4746febf24955f30ed720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992610659588d7e5622ec809b8275683721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d235268aa0a4c203a38310c2232258d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd06f5afb0f1ae433d8f10d25df3e2da723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723bddaf36a5000b0dcb7b195a10fb40724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d29703d1bd3154aa1aba3c75f46b6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4adbc2f02f6c32f57a3bf56ff15fe0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126e38ba109f04df16b3b784986d521727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431d27d5b3ea7d24fae68277489872dc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26b651cf86fe14089eb8de6a05a06ff729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a82be9d6169ec18a8a77367572df2c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b783bb198acfba92b7c0e521503f74731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2349195461e9a24356c8d4ec0829e1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d29aec0d871b34152ec84cdea4a30733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad660bf37e392e5b5caea112938fa17734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818259fa2306d99c1961f7036f199f2c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd75a83219fd519372d8319fa733b48736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272418c6fd0872bdfdea315c001d39c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ba33d8d9cbfba3f61a8292da1eb79738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39cbc2eeff0ecb8398cb2248444935739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b057a7fc88055330afa49a2fc0b91740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e935b23045d6b3f0362963ac6b26d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bcd0c5dad85e58af7463e3ec30d68742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac29a01b8d5e29dc7a17edc767937c1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af200edabd60bc2b1445d9a9bf08de7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc717e93dd07a80f7709ca9cc970540b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d633d141ba5eb84b266262fa91b52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0c36dc82984137546d8b6f0c5bf9e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d41a22ac3e1c7fe0941364f8fc5a9c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cd5e26d7133564766f12bd59a6624749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a049a2ea73d166136d562170a0d7ad750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ed41ab25d690ae7f2e3446709f14eb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6c846dd75bea59f9367712fb0435c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaee27036d3aabb25d2ede4dd1961a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b86036fa5012386bed554e739b8d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58eeafcc102d9d35bd3a1496b35a2d5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18285f01a207b8f2aac5de63dc23b2ae756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf26666438bb0caf51199eaec13d00757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>