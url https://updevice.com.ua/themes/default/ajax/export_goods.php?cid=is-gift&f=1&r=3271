--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30318d273df939619d45cbe55b5484e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c07d98a5dc79fd785177aa905ac452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34126ade5eb3ae3f8622c8307770f7ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ce331c3bc7536fb9abf9ad3541d1b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682624d4e0863b0581ac7858138aaa785.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f8b3d0c9bd37ccaeeadaf5ef09fcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6693fcb30f7fe90cee9d2284c5c139ea7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e250fe44abcf1cd10cac2aa1cf4a09078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2899f77efab969edd35443e489320f09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f3dc5d3b4784d47354447ee5be53110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f569ce211c9b20cd25b54d681d4464611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c037fee89c6316c2d390ae7c05e7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae52a1b463e0a30bab638f83d8d8613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3394221d554a18ad918c24078f75fbcf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f1eb138547a17d5d599c9ef7e103c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3654fc15f10a580eed9f277be04a2dc116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10bdc47fd5acb076a7160f77edde66c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10be016dfa7b121ba693fd695638ae418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad280ef4579c7ae4acd7146c05f8138919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e163731eaf8c9efe3e733fe1ee17a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b0887f1f54ea1f0c6164445d4bc5921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce63e814f127af67990e62f585ecb4c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b69bb5ca4281c9a3af82612e21d98023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4574528b9bc538ac721a440fd3d0629b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1b7f62cb3e48fd5a4ee9f3a545226a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e8baed350aa846912dade3c282b93626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f635b5fafb8822a0e65d327152ea6127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21421cc70a03e72d3ac1ce82508db928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013f5d31ffecf285ffe30bd578f50dd29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ab6fd045864264680eb21eb4c8d8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f466153e3c8fc1530d1256465930831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8899a526f70e2d50eec921a2c71f3cb332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e0cc485adac36b7d845132db25d833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31879e123e4cb39b6d3242a6d44a0cbe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736dfcb00e1dfb6ea46b2f9d0574763435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ad6346a1a1945ddc63514e09936f9736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3be85dacf536be8b8b45201edc7529637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af36d6eba0406cd7d72f18596b966438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3669a737f429155bd1ddf8ddcc6af39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98f032d961850b9a6963c06f35e22340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cdc970a68e1acbbbc625cc13a6e4bf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cb9caed69c6a32dae46e7799e61c6f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d3dbd5875631462b368398064cce4043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e945e29280ce8576407f959dcb07d0644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5d5bc42561f54ae1b2e843f53f40c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e903380dab475df574ed55a64c5ed46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb6d90f0dc0f2f177bbb5b214e19f0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6df63c8aec20335c302f978e93b4ae48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb2df8884e37dd486017f59aa11f1449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42156bbd86fd7cdcfd31b2991083a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb68b89c3525d503729f1ca751c2bf951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89439245dd9628252d6af097b0ff31352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17008aa7979fa946a81f84f19ad3a1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f2be77cf39f7d6c89d9e90b825289c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114073c00ba14598d9191dd463ce625655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d54f3198797c062891b09b79fd740756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232142a65d57d5efc89281315fb462df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0a878d2249db31e476facbbe2e36658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb93afc1d9efc0d0a78592b08f23b70459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2721b36f6c6e09ca13ce81002e1b1360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927bb7d0902f414e8388341d62143b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4c1b9381478d8d0da356ba099ff1662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4067615b689b18dc6c4c9df2aae3a4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5033fc3cfb0e47a1be55f3c4168de78c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9739198cef04efb0c2cdb52a777d25a465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c8f3741dab79d12977c4e7a9e411f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44551db1c2d3d7364299fe8fc4d34a2a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff32c5ab17b832cf70cc43e12b9fd768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9ce272bb5c1f8546a4096de9f729469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdca20ec3871b89e0b39828cc61f29570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7aafb60081039d1b504ca5cb1102f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de79126a79f88db65c389d71bd5cdcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2409cfbcbcba1ddfd63331b236b7791573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9315c1829a3f1586ff1f149c1326261674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01ac53468fb7afb27c682ccbeb8bef275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8f960ba3ce8e543c506649e613a1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06809d345fab7bcf182c6880a591cc177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af27a71b861c981c49d2326b0c9a93278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10911717eb0aaad4e198f97e1de651c779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f297ac181f26f1b4e43045dd48aae280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc52b11d0cb8440efd40482d5e0ec781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e884e56cc9e070786d1894baafe88382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aa3bea18577309738d2b928650948f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258b559245727a40b2b76384888312084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4fae0fc9ee2d6ae227f01aee29caa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6bc81f32fbf7facec23f8cda98f66d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3e344200a7af6115bf40dc9f0ef5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e882f1db4843e4a0928a95c5f96e32588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc0e8324affaf88f48283dc3fc1f1a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e148231452efeb6051cb34a7c08d7fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1187086875ecd435ca35a78b5232291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88a505ea4b337e4937824b16a7d8bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d599a6ea8c10748d1901e5656dd3e4ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ea73c8f46f189bf238ef9a73d5391a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352f0256a845f27e4f048e7dcb4b7c8995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885714722539d439914c7e6eb4b458196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd137b911c4d5b12410e9170a4ca788c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f29ae01511ae827543df7c3fd4377e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af65ada3e30b67a162235ead3c9667799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccabb98db3f47b1a8bf9d6de62970ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa33b478cdfacaf93db5a4f2ec9b0c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6635cfc0a44622532228d29cd17f50102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3524fa8fc10b2b79095a10af88552c9e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df49ee9f39748e63392543a872ca047104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727de0ec399a452341a4675772181c3a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d4fa4e7535a993264c46c891366161106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fefb852a493f40301ce2a2bfbcf0d24107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2655e28a0038f679b94fc0763768c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b672bf8bfa21d7413990c0ea6078d4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7917bf829b84c46b4dfb2da4968616110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442ccf7dc66368e6cd704b821004728111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b01db3dbf344d605ea7420a99c5800112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ed32a82f2eb55efbba783dd6b0a5bf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a41683c656b2ece50fbbf641ffe8e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffa4602528061569d20dd74230989f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5125935ea90edbd368169856f61a146116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072af3881f0a3fd4417ff3d4b702e6eb117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614e6da5686d9edc8f4dfc53df47a98118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b699c15ef36b1ad9358450655a777119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4dca0afb2e54cbb7f2b2e3efdc02c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6fab72ab08da95369082b33e9793ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071eff58e84fc90d8bb0fd13e495d53c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2ec955ee7149819fe581f95407cf5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06253914a982d5b85e4dba417650eee0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8292e7606fcccb4b714281845a4d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ecdbb2230804e3f2d290fefc26754d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9aa52589f469a93c6c50846d046a76127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc46131ba32bd74e3ffc50f581e9b1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677fd7e0eb2425de8b18d4d6cf95c3fa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da2cc314ef52626e2f504feaeba090130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdcc50ec51b648e8439dcf535e29f25131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ad1609fcd20bcf6419b614b620df0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8114ecc30332632a5811dbf0e94670133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a01731414c5d3d6469a3fd64f123618134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d46aecdcdd4a2d8ee6eeec83f87edd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b2be811bfe2c9b99317f7bb7267459136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b8695a3d8effa4fad518d6d669260137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbd10823da0874653af5a3a2cbcfcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1185beb59618e69e2c6d7dc2e6f11139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6b6a3c7ac8f82a0c95331125948dc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec631745d952f5cf067411622539be3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9fd60b24e418c54c396c49643f97ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf4333a8aa3a4a5c5ef04cc0472d8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd54238683d156ba3aab175289158f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c883a0a4c18c0ac842eb3338e03f4163145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e0ecb8e8ff4018ac11ec8c91bbb580146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a2730658d8da967d100b1f9eb4e9e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cead6a9ab97ee9b5d30a768768ff82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dea3f5f98c08e44cb1d0afc8db6e91149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ff0cc9c703b2e2d4a151c2c6b23de150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd570fc56a84cba1892cc4882353b8f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e6803f0b0587ea637f087c007b55a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6bfd4dfdc78e2c46d0d54268719a45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb08d36c389085ee2e63f8b469d0fd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b5c13839ed8ea1b5534f3d9ce780ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b527254da0a82716a25088b07737f306156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48749af18f8e560100261c1f722599be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b85b3a80e257fdcd37795f51c9e04b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca487ccdc0a5582df3f3b5d7d742e568159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e89f533fd8d37f36dfc8ecbcfe31160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a88c453476aa1e4df2df1f68b01136161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd455b0460802c1eee1ec07c791626cf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c651c0d2c1a1de0d8e14e8a795a2c8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd3e2569cecf7b5ec64f9032890642164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174a343aa09687efcb2c60b90f63151165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a275715e5db82a6d204ad15d585ee536166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445ef7551d431103e3b5241a580986b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053252715a86524f3c10ae89817d86cf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82139fe258c4ea082621c33a138ff66169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb7c608b263bb1c804355543953d463170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5cf8e7efd0359960c126be4c940f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f879f2b4f31362fb0e2fe3c04435a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7000c4d0e3366b83479fb2e9a840c56173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36306f456cb4d2279cef312f28a3e285174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc30304bd428bb61c3296579907086175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe73f6824b41f1bd7169664cf6387a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ed204d9d919d7b1ab7e97e6596a00177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b42db1bc1870bd6256b77096f6395178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f42f67757926d6ac7357a9de405640a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4e49933694ed4693eacdfc0a27505180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec692d260f884fd68fa6b1bc251f63e9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951eca13fbbc1d16614ea279bc0589e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e0e508e0460a6c88c28c6951c3f029183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cc77776c53dafc28d3aac92021ab3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc8ecd1af10a9e25aa31006ffa9218b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dd3b8f9a5d70c3c9328c712fe71014186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78199b4810f25c44fe7c7f1a73ef32e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe64a743d43b3ab25ea0035ef8b6e40188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cb73b3fe4cf99bf2ef42b9895bc741189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704fca4f3b5019713c94287ab221f941190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850765ee511ff014fc4acdb92e203e31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504b23b3d6920a1d407cc4f99cbbb8b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263b981030e9fcef9d743a1795fdd45193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea91c24fdd46de9c5b9d32c7b9d1970194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8798d212e45736d5b4a51890928e879195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0638a42f57365dfd024a7a8908dfe59196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa3b22fd841eaa1e0bc18f8d3ef45ca197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816edf65ed59b66ca55cd72770f0af0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7168054c8c96918c1c24fdee472389b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1284a0a7d0862aecfe1b9e9bcad5b6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c21eec998b307fad2d58a61e80dbaf0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329638a498ddde6c240f832b27a99079202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d96db9fd3e95156f95003d85d589f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10596bce99b6f0b5821339400c35e70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2d902c2f4a806c7f1e9bdcda3491b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3fc1c20eabbc257f8991870322182206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7730c243097dd65b54d194b5797eb07b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c15ccd779629d5214e9f68f4b5f304208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9760fb106b4c229271f3695041aa4d09209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7b75f4f795d7aeec6b9d70ac9a474210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8885986f3e6ae656ac6fa4772d85211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d430d0ea518057afaabd4b3a3be643d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0deb9d7b09ff3a9e5a89e5466887b5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e41606513a04f5f82cb51d89cd802d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ece59bb7a1e75a4d223bcc3ee92521215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b0b61c42a67156f8f308c1d43449ff216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8e1df602696f4bb5c388603ee0077217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5085476765cdeedca9a4fba3c6d619f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a29ee1819ba599b1c24ce56867251219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada21760b0da34f14eb6383d65b7b378220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb401c8fe55d1a33b418ddb8ada696b9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986897d1b88913005f08f1c035cc0eb9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee042a487573418d42d3a72552127eeb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11348db7f3b5943538d576e63f1ba50a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6baf39cc78b866fae666008d2d0da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c99c7013b0bdba606bb9199ddd5e2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b7fdbaa369f71846d597d5d312b2f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa55fae5496651b8291019ad5d9177228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632010aabcbd297a97894391191d65d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbcabd3c2e2ffaea8503c06742683f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4635e48ef039cff1a0f3058f0bf747231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef783996f5546f5fcaf57b59717b292f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8617d11b96a0811f23bf566ad92398233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2da038e43d45100026e2bbb70922cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64802641c9f9edcdaa0f70ac5c763fde235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a811e818daf6707add8225efa62f359236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e1a575b81ed5b6ca44e8afb12f301237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f72eb640557bc7fefe90f3cae3c2d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892861af2eac80e52a804d5ae4699b2e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a40d91a857e66974debd3aec543154240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8f26a61b7a1f35f8303168314aeb6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46da2871b8cecdad5ee1c22a52a3ad5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b24f697a978748f26ef5a2c396431e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dc48b6841f87a3b8de58679fd7787244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0285341cd2f9cb9e121e717523e35f92245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0dd28058680aafb8d5ba3d1ecb83c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb5ab76ad3722240ef40a39ccb7f31247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8c82ea15a41ec1696a1037ff00ffee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50838d10ae5d2586fefd2d2efcc62bc0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77432363479b08997814b6c178318a00250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f53892d0d3727dea2b0ba9e337397e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3123ba3651626e0c64f7cf887a3c329e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab717c9efdb265a849ed2ccd5337c43253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc75590dc51a146d62212cb28b3762254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1198c736421f435b8141728bae26a601255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f412b480512c5a5c4049d4e9380c0f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f4cc0553c7ad474436e70b8a7e2f2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd853a50a5593889647e2d6348c0bbb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b89eef4dcea904b672b3cce8a8b613259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46f17b090c3e6e6d7731017cbe59271260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0ed9a21c0809005236dbad7ff0d7a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f01a0371fd065751cefda9acb186f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d771e17387fbe27d99d3506152d9aae263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735826865611aa91a7a9d2eaa2e1bbf6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea1ecc7e7051da82113660672b6dcb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e52c81e21b8226c9ae8026124586d11266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dcd6d3ca2fdbbc5bcc5739235a191e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f737b1f9098a1232fc61e8ee46f09034268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a9aec7307a14f200109851121f33d6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905153fb322ce5a3fe19bfb894919b5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47544852c5cafe08a8401bebe4cf61bd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e4112220ed7202f2b8b53eb6474af272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d80d8546b7700210e2b262177147de273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a168ce27fd2d75a09bb6625a77bdd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd1e37e433258783734df419480b9f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a50af5772b432e2bcc2818c0880de9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b47c01beec7f0263b8db9acfe6fb5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f44574af1f4baf6e63ed080880ae7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdc668635e405196bf5573d61252ba279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5422088b10054d71d8416fa3c58b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37beda52ea432141fb50b7a47d74f131281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea2b08f2a0aee81c2b2b8f9d284b448282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e46c7960f65b2681ff336351639b1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd368d41867568841ce10c46e70fb5b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0643ee0f34b8a6066447b35fddce6c7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b4f1a4faeca5cab1994ca56ca4b89286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f228f71b87d43eeb861b1e92ae07b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728302afff745d4aa089dc94f518a0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b017038f725016d1ba2080f40ec2452289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fbcaf3aaaaa0617bcf5138cb16dcc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a356f5741eed29a4e18cea66ce3a2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fdbde86bcc306614ecca1ec492af99292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1ea16799f69cb07368b9e501815ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca4beaceedf4ea88ac2be49498a950f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bf5d2dbf749ac48ef3e75f0a44a06f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479b4f29726a0a1682ec0d3412f21bb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c755766ed553438e5caae1b2fea084297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4a360f80213c62cb119a4636012a8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b16008c83ce9dcbeb870fe9b7d44284299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdddb2bf6725d0d1568dbf47043a7b5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f77e764e9e861112e512075249a9c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac946fb2c996496f705ce3ca60c11b36302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c6ed4ecc3bc75cab3e91d4625d26db303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdac72cabc3c5d897d99600d6098d16b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fec8e46088f4348aa93a115bd69be8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b4253c6c4d0cf4b679ff4e4934ef1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562e43e5c0bf8862b07020d90ea3f6c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639588166d06ea09b2d0bebfab82dbf1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb67764160e3b95471f60e2eff32efec309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf27e88ad46b0e329da513a0822b09310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d211b68d4a0ad21ceb2f3bdfab5f4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6d405be1ad0f458abca20679caabe6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a16ea1b14dfbabaa195bcc759247d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb351e5797cdcd9d78eb58c0dce28e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458e3a5d6f29f708f1cfd0be6b112d1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d2e8b301eeaff81deab4057d8a8b2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5889a2953b36357d2bb4b5583be8df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff25bea489ebf54130d52c25867331c4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc037224c53b2078a33ae80f2e358d50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa7687f8cd4db0cfe6eb97aac89264320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f45100d4c6be3f66d5cf136182738321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd86c55c40879fca69330b8298bbfa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7641c02c0347e5f0465fb635378631323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330002289f5ea0dcdcd776fc458d41ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57e3e14fbc2fcfd776c9c826655553325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96bdc6edd200e7c7a1ded7ddbfc410326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cf4f601acf8a9ace1a211072d80114327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89a11da592f301563c0ca09531a1d7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7884f21eda7e755a3bfdb3a24fb95329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc30e874ea8c50d0f0ce1cafce052de7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ede5e620a3e2ee3a5b7ccd4d8ddcf7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b77ac2a9de35df04b53fb8f4f2995332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2ef4819c27d576da23f8a13affd6b4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9b9686f81842b42c5866b9f0606fb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9938772bb6d37f20c16025c9aa84f5af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081e4127f7eded4d934b148a61c1501336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c781841a6b2e8881653d83f6fb32337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df752bbc1552eee0cb88846fe1c999338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de03f090d5f9a0f4e70d0adf420822e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8035bcebeb045d73bb7ffa0a3182185340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c2e4e46e8f0b47777a4f81ed564da341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359bf9405afd6e259cef526f0826c6a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a53746fbb84f662a1456e71379181c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be8666b3087eac3037233754eb5081344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c1ab679984955e30cae0a8e84e27a7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed0152f993572eff91312ba899a044d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa44ded3fdc345908b2e0bde21d157347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b7fa10afd17221b8a96cf9dbb9f983348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5913c72467b6283ed1598bf9ed0a66349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea8ec3f18ac93765abc6aaf4c5016b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51decfc67f79e12e579bfc8e5f43eab5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ac555f09a6c8d7215b5eeeb275a43352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b7bb3e3cd9490a59a85ebc9548eb1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd779e6877e7b8d973a123b04bb337a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b92ec74cee6ae1d63876470b667177355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a5bd687bcb0ad543eb0020960f566b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9826381142aa7733594ad80ad3ce3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e089c1fe88005916d376ec97e4540358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6318c6273d0a7c0d7013953daab53eb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66936d990e1b0b10fe79dfa9410d43ab360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82acddeb965fb2c861de2ebdd2c91078361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d1dfeea018011c92c2c74ce8781d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363914e5df165feb14ab64b7e26d0aaf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b642c551b4e103aff30f9349e3523562364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4809e0d35ca920e40b512d1aeb24c5e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9c2d6eb4ca6a80eda0361ad244259366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578f710d2f2e74562e4031586a63738367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f555b9d374cdfe5c1462a3b3dda31b4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d4d154329057f0b1c1bb10e1918432369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba33f0fee34318a80e16bd1dbe1836370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cc069176fa7a6f2050b05e6a499041371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaf3c25ea471bd4498d8ed6b637e79b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1aa06264c744890879062464edadf373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a61f2bc3447c4a72ac1ec7f58e396374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaffa5415c5c1dd9f2f9def55bb409b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bd21e8199fe5607b2100a7ef42b71e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ac6c7967eff5e273f46135d506279377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e73172d452eef3226ea0eba9721b89378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822a8ab608730c3a24af6d33bfd8d68a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34738eced7f15373178f445878d67b12380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657c20d91f8ba5146c9e0c66843c66c1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49db597645b8de6c58d51ce73e6790f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04557a5779de2bbe62c322a1ebc4d7a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd23b980d053fd91f7e0d27c2b614f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b32ddfcdadecb60052173a5cf862fb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc1f0602b02a00bd7d0dc38603d1ac2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99831689682033e853edb961d7bee024387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457e1d4452deb23cd9d23826c36540d8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9324468e25d78d815dfc7bbd8f1844a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563b7b16c37f33a7cdb7168e409ae8d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca564c5ec9bf9c07059bb945582c3f63391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7033d33e67ab440a665419c6d6966392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccbcbb7fc669e240636e55d319ac445393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64235d9d31e1b603fd101062ab92b49c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32bd1169a2be9a58a48b7d41d4c1f6e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331a6724f2ceb02230cfb27487addd4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119d377301e4a61d3b380739848ece9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a67343f91f7d66c94106a55c106b1c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245659a6d46eec4cb9baf5f0312e9ea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7717dc0be4114a29609ff2d271b936400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d6ab2d84fff2719f576aeae0a721f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d3bfcfbf6c0924b6617930d6a8abbb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae201265081d23d8ce21200ce10506403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0b245e9b09911b0274038c9b014504404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62e1a9ea8c77ea0b1cf6bb376dcc7b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679656ad0e92997c6f26a173f006224406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c69256232fabacc9231303df46b0f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fdaabe183964fd72e9022bcc502c2a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cc956ad812289466389f5f2e4a411409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f316bf51ccb2b20fb235915acf4ae17f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d01e9def9015a6efd9a2fdb9e25ee411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af0e4d0620813d91b0ae7b0517a2275412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7421460ba0438b8c14d0f6fbac46235413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1d050dc63335cb2e276a46308ad9e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d40c90842264e5842d66ec2778053a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f6dfb86787d62f5d49aee3684afbcb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e36ae1a734ea0098c00ca1c07705660417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed0e1037ad074620ec46d9702898c95418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6306947194103de5f46bb8a9f558f20419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01342359250c67a7d5f54163c35f87420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dab35985e7f37cf08bbb97e5d5c5e4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1fbb3cbf1f657340286c54f23ca4ec422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fd1b2076a8ba04d4ae4d8ca8198ac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb5a4941ca2b007b24ab903601080e0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969815796c60b311d1a18f061bd63969425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec359fbb1f194f61b8008379baccd61426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9ff7302dd1e545105cbb007b088e6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeec90ec44b7b56bbb4c340b55cb6aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3a7f8b036f86178d90ada1e2c377d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333d006b5a0e6f9cbb1d190c99347ae430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19bf14ceaa30c784f826c1208976b2d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5933c7eb10061f06ba8c2821d4559323432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c756960cab553e50440cd798f7ab5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d290bef6bef58a6811b9f1c6ef010e63434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686fe5e7f4d87f6447d586bec31cb396435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e33c243114541bf215c9d33750ac7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10f084cfff75e305ff2e02851ca8bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df84be25c7e97a74cde9bc2d3ac41eb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f895ade626bf774c90fe7b479195d519439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c8ee0f1fb1134701f724b4c94a5936440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d2d4e60da05979be20546680a6cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660a5a475acfd54f02a0957672221dd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0d4514fe5b2a4f4e3be80fca550f4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99796777450f6fd45114626a2ed3686b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40556c22ebb1255babaf4edd758b05445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc435018f88408518abf9898004af8c0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193cbf9d2fe48ba2509f6025a34e8a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f322a874338095ec3c0237912b566d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f366f0a35613b2070f0a000ad98fae7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c7524a52a8c3ff012ead7a79e44caa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de9fc118ad30ec0708a89c1c7667c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e99c31c21ea8bb980b37c64ad793c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a8920977876499b1adc9b207c6586e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adc031deb2b3a6f027764172afacd87454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7e12ed0c6c60d9a6e6d3ff764ee5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1282f243e5ce83c32b97f05c26b4eec4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ecbb1da06ac9d3117bbbd16fe1f196457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0e30753b096464ca240e4c2f35b3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e2f6ccfa970caed4e65b69609fec2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67394328df92a4727c78aa94cf288cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a011c9f86f2d99177f11574324af77461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f25c4205318a522fca4e9f4035f8f3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d11d80e1729338fd81cad92485a93463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46361741c767a826436050292d3a71e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b091baefd134db7cdfc5f56106e464465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7fca5646423a1393b8e6d486b1470f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0dd4bcf9fc3283d14dbbf19c66114467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37301e0cb622a0175ddd23ab96ae751b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaab45b6619c9453ee6fa0812990e0e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bb5fbd4b23cf1d21e1c3cc07b2f62470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5bb695796ecff358fa6ca19e2b741471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6ffcd50aa02d341af57357028a5294472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e4ce51851d992dea19c25a3866fb6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9eeea3799915e1f6d262f37fd2f7af474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fede48dbeee415e3c71d6eaa22a383475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc35f7898702b404b1d327f91419475476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa36b45a2c1e13dee3c302af39f5f2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d043b0a3f9a58a319a3d7aace66429478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f27320f48e755e6412b8fb22487fdf479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01186990821b2a18cca94fe10643a7480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73afc5296a41e135c65273004cc67644481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817579ccaea3ca7f7e85fcc18aaeb2ef482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95de6f1dae46866fe7d28f4872b82a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937cba8bbd89a4ef6ee309a9398175d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bae51c2633bcab2afc7d49ff88b17b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110a6f262b593815febaee196f1b20f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d26f292f259187f4e63bd84fe003f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf12fea72218ec3d9603768b70fc172488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c892290684df5935d6891f209319a3d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c92b539cad852e0ee13f188e0985e1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259dd12d21129487fc41787e9d7d6f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a73e511946315f3a05b8db16c2443e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca545cbe20d63f02756ba7e18d7ef0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e2890fc9b37a4c173fee4369ec76494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455f5183ccea0dd236187ef4c96736bb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac67eaa7de9eba9fa3099901369704496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14462610b5a5123cc6aa61cb06dd4dc0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8b69057568deb7bc65ad486308ac27498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a032dc95b83f9c031d5f251a34b0b16499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e697626211dbe0f0916a2c7ef516130500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aab81e8c8465a8df800b4bb6911a9ea501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bb072bb7d15d015e2599ab6febd55502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26fad2670baa359fc00d42dac340f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5523009cbb287da55105531449c890504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43b34fbb6bd3928fce095ad2c6f83c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934275c1c2cd13034de965dbe64c9d51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b59cf472f058222d6010e8baf4983b2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c70a8143030be785d88a077c58f2629508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a9d45f452fc60cbab2194aa44734c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2847d33f9fbbd2e7cdb91feb12ff00e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e96a4184c0d4bf27411e528d086cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4c8711a977115e6ada87de2c23d8ee512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb9252e69032f9d037705d9ae0a781513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359e8ed5378ca322f106f81091d43f4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8041715485301a7118b710d024258bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f4c883266ac48abc5b8b197adc13e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335296d122463af3064dbb28ece89291517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f84f08bdce998f5c742443f0999e25518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee69eb91d55b5820464827a5444c55b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373ce398ca6ba4dad98b2bc5348df6cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b24b15cf49be95daccdc2c0cfcaa23521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5bf09d74e38c7ca567fb955660b407522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bbb2977f1f73ab1d22b149cf287c38523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e2057d116bebfc438d4bd05088cd0c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bab332e99b4b3f59558c1d460974f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de8af26847b4b45c889cbe1d4324d41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2a10579d3334248588d63449eca0d2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282f1c54859d012e0ada9cf6c5e54be528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61ed2617d8224fa30cdb21ff367995529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca5e1a76bc9b94db81b3c3eed942c94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfbb7c846db85b3993d78472995cee5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2e2085f2369b6f970be5625ff9ca37532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cc8d06becc83f82c21d5c4e6bdb13533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02199fc7a4b302b055dbde135a0a225534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9285d31a5dcb9258686bc23e7e6b8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2380130b2c760f7099e6d368e166083536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c093d0fdf59d1f40dc3ea148a63af3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933370323361d0b2fe526838cbaf9d7e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e69b6df789e2886bdd46be1042f2fb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303ebb93e13a3a58511b081dd7707de6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bd300a454863c614370d582c9ca06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8fc42c755b3bbf19141a5054fe5df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398288533f0328e42ef80812cf4d5b00543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a4869713a8d0287fe63ab55ed61b05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c234edfa233d6c43311860d415d3af545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76afddcf4650e9d4edfcff6ade7f8d49546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b291aae3b57d30aa0479653b243dc3ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e37ca7a50cb5de2aa2e3445dadbb8b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d720e416c35a45776ca73005c29467549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97165b0048b87d1756dd0c56a512154b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663b7626340bf91f134ebf656f4441da551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d48353cfb50b630c315c37d29c1be4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f43ad23c20f1a1e096bfca2fa5a74553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae39b414ba5bee00f5964e17ff1eda11554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac46a832816115693e451a349d9235a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62d7c921c70107b49be6db3401ec5c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0368918fbb1e7a46b7bb65bee783de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9375ff5449a395d0496cb8e91993c98558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2d1806a648c65ab7256b217cc2dbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46b4d6cf0690dceb5b9834608eadad7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8312278399a41ea681be4589db1b33561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415cecd13dc6e124c03a4deb4c187d33562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac505049ba40bb82efde48f59e36be1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1731b3bd5c60298c059bbeb2b8f5a591564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e348ce4b7dc302e46b6ec8f917d9d11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049aca97032779f65604252bbd59752566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620eb1c0c2c49ade00dddc262b3ecbef567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b679242d8f05eb880a63c5b573859568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64db9ac4f034cbe848e35032118fffb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a79fa99a80088b997f5a93503eafa1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5423c68181e818904ea1cd0657ce3c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99338f0c466f54bf78204a8e43f302572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef101509e71aa30ca58590472d9d5fa573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760907fe0f20c8d1271cfa27495b158a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4593cee10b10536248d316a12c3c156575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c362282be98867b614f15ef70d6e125576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92092fd8ae00cacaab238c3ad2f4d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e478f38dd0c9e17ad9fb6e4e4138970578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee48cd0dbc38c9ff44f0ed3662086426579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6889d87e3a3f4f4c2c9ee1dc4470a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d85b88518604a07a0667f3eab193c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9a0adcc208134dfa5a786d3405b092582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cb4583272e1fe246a677772a1d7ab8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cd8b1d3aa22802e86abe883b74e582584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab91a4816ca98e811e63e21a32ac0649585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c5d6acf3814f5b3d4f68e20f60b6f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6901d0800c18bf9c67bef3aa8ff4e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d6e95dd54dcc63ce70e3b3effd8e5c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b110802edcc7e3447867a0eb330e04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4299fb9a636ab5530bb7aa32c8e9612590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a063087733f9b21ae559d44435325f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f69928f696dd171173e6d702193db1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38bff5eb44822584772f79e93df869593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f72538b7d3e50df4163b1bc045981594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad4fdb8a9a4c7a9922429a5febeffb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c80597570b62f825aa43d4168d0e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a783c8917e592fe6b8ae8e80c07c57a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e2367d006c5d4d8b51a952555c783598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b32991eec5b1f7262f6a4099493c28599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabd5d8001696086c2dca012c334b58e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eb10bc5c0b837ba96765cadae91de601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3efdcea1cb555230f8d190fdc3eae8f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0dfa8ee8432bced7617b2e82783db603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75ff32779aad169a9a43eee7822b6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68813fcd7c1828fa0b88beb6581ba0c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ceee45f30c1609cc52ab9dc228977606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1841de97e5ef15b192e586fefac85f1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd674149fc945695e32cfc81f769b68f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad2c81cc10ceae30c6213393039e7c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2093ab540ed229a1ecf578490e7b76610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d23fbd14c03f8905172fa1ef6fdf39611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c073a4d3272d24f0a92461d3cad5e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839c8578eb66ee96edca1b49fba22b9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432fb5287a08b9f187e7630bb01d9dd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aabf37fb2349b11edd45f0e652028ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4d07fe44b1f6b077332eefc8ebb80616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a390e4a66722f343d08df668be6929ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d59119692aa4045df586291e801dc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c279febd804d6fb8f1f23d20c9630ec3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9b9f7c097ed38517e01de548b98dc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf5046c7fb1d12f7a82752e0236c6b1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53a0cb09377d11cfcf9719c6d21c3b7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faac5b91bb074b415cda03caea8698a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d64dc850acbfe4568cf83bad85033f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941260782f065f7fdde8d0a9f563ace8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed74a61bdf0f0c010d1f57b85820efd4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8eda602cc2ccdc7caf52aa3bc1e653627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d092f13346bcc3878a8f5e04ef7b7a4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfccadefb3496fb7f6e315553cbbc42629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051c26a87f7212b08b180d7ad350ac0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fda7c62eb4223c164cb439c701b75631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a986aae2b1fdaa3fc1a974d1d213ec632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b7af1fb54003326b5e59da8441070633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e5615085c4cf1d10173a5f0e9db311634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81249a88eb744edcd88a6d52080cb0e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4bf821e5d08890916f2372898b81b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648a41ea233e76e84a36aff38ed1745637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187560aad3f6df2105e3de6d6e00297638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f933a79bbe6830349741f552e635380e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab297b1a3f4517c96d5d02f36cfdfa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c29af7cd880933b4ac4f8ebd1f637641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8e75ec78bb01f15125adb574c6de3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f7fd274327da2181a8cef57ddd0c7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174d9fc2e79d7a1ef18335df253d0b1e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e250ccf172514c48dfb34ac3e288b69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f08bdbd678b441ffc04350f63ea54d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a414b198c46c6bc63150b66b0f2e9a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec425e576b9bfef5e94842f877bc6cc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3641f74ddc32e5d5d3cb8cf3952ac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1c5e9f5c66ebcde12960ed2a117d3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37fb54d466d4389c453ba77271c959651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a08db500743d5d14611153b4e6233652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71d1ba15bfd657c5a1ddb804876da4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98adac88f403061871ecfb76a3670ed654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8024ba1edc74e7209ab5eb1ac6083655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004eb22433cf237f6751832f9399ebfa656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc193286061547d17ebc3da0df9e9a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5772b55ac42680a68d867347c3b0f390658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4d45cac02bc29ff2b8cc3016a8d79659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52c7fc2476a6a835da620b93fc7040c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e96f84874bec3ce3ea44f44cd6aebb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2a99d2141e64ccd6d9821d50077ca0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6737209d804ccb5bf109a551506514663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8187b63c95db41ed5cc333dd418271f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc501fc1605dde6570a1d944ebafca6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adce6c62381d042405dca9b2074b0859666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b7fd4bd706b77ead4209cc5ef74e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b014a79a7aff7154ddf761b72bc6e6e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61737f50b3ec0ee95cbf578ae8d1984f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6766b02082a82bd78dce4c06b5bb6e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc128e5407ef5669c84db8d50d060f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47089268812ac1e69188847f2e44fa71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53cf1d9c0a9cd56c2c97c6184a0882a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007483919b379ac4c0ca5e564bfa7d05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256fa6113a6be5b986a6eb2bf00d4b5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a332e2f0c4295fcd445a5a2ae810dd5d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c16de2adb6bc0d2843951bbf4943d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd0a386f84fac799c6a4c0ef8fbecc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a3e7232f1b329524eace4e087d9ca679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607345af01c29c8010faae611f0a7b49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2c7a141084b2905bac1f7833315d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ec042455cab91607b9700e4bf9af5682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39ec6b67a992d9387e5de172ebafb4683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b55a06f14b2db9c4ea0f8a6d8c6911f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26f306fb8380b3f32b4f982ced7202685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55b44829a81e97afeb21821bf616bc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf994d4fa8123087151ed23ef8e52bb687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1105b60e3adf839e0fdb964626ff3883688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e567db1c9cfc6992ce07927f2ba26f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4cfd4ce229bfbf620618b1fb989b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488776d316eb8407a6dacb5a088fc18691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da89e745ec6ff1d04d8dab654e10d2a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219e960c4a9f4f89eef1f32c50c87f1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112a507e931c9d628b885235c2da6dd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4df01bd563e6eb76be7ea973ef5ab2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03ed78430df35dbf1f23f6bb151043696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43cccaddfa25c8e4ed4e85b2baf14c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a75cfa71d9631a3ddc5c3c70e8f1d7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959fadd34488c38f2bdf1caf4ceac725699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193835f27c1dd23c7c9c2ea41ae4cfb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80421a3396be15358c65304747b3ef5e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a10107298368ba7e5df367b85d0fa8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dfa7545e604956b317369cbca9667b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978058cc3b56aa3ee2703cce5b441ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff3cf83b8c883e4424e846c342283a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6c0711d108ddbdf330537090b2fe7a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222c35044bd22abe27e427a9298e833707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c867eba357cfc9057b5748830cbc8a54708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5c7d4520a5d9082852b438a6077d5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe50ac93232332ab7e28273cb85988710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8034f0d6d392ad6a6c879b6e779c302711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57974a5c9e2651177f8e9c30bbf9157d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06108cddd94d1c3040b0d67a16d795c0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faca557bc817ae68cb23c8503b6f3a3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172dff12ea50ed5eaeeb4530113c565715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21719bf99b404747359c479f077de158716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f4491241855c061cba587b1744dfc3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e32218509af7194b3b77dd53f5c7f9a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265b94373c03c8cd23be9a26d9c3eea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d76d1cd9cbfe14556c15958d5a5c3d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddeeaf712a35dabcba6f399b5e01d11721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52d92b518f9ba1ec0a3fce3d5a7b82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3167643a317bf3499865b43d9aa26ccf723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db25591bdee3212526e2131050ef658724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf02227f4f9ea0014feaa84215f3508725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02066526b01ea493e90b1b6d8621b1e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f303664e61b53fdf428e315c9c3a379e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc3049ba3b23e2fb7ab72bf925e09cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094c3dc4171afa10dcffb21f351df22729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c44192132627ef81a36ebb6bf4750b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42a88d070930fddedf293bccbfe8683731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802fffea168d03094b4d799692cb516732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df814227b7fa682d66b72b67059c56a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63396047285b6a675e5a6659334e8ac0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92869c705a0ed9a7e6f3946f751e50e2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ab29acb9de15c131ddc647e667e1e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680c37ab992b47f14417d8fe26028d3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5511d7696ddddd87f222966392d52738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede8b99610d8e9d113ab80b81c7da1e3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9a0374b45124f3cfb2f9b957473872740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e831822827cc187f690df27a68c34d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187b67e65ef4d00f2d6998d1c643c19e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6df4d24da8e12f0101701318105822a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8651b3bc1641f49811c6f59580aa7ff744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dff5e8e19bad3b16514bea2836445b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683adcccf0f649da99206b442c6efae8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3543659ac8a035b8ba3e99ab5a34e69747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03a376f5b435eb3b81da9dd2c04b4c6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9200a57cd4a71bdd341249c12f209840749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a442a2457e692886cd675df282c328ff750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bbe847a49c148b8b1ad1804f3335f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f730d01d7bb2a7e8f31484e28aaeca0c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573582ab7ef6dce3f760fadb2d8f7e36753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdbb78bb183ecfc946a258b61a857e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0668c02935dc3a0635eaf8c25b57e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d6efd707ced9837ff057750449b50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b899cbc706a7658aaa53d72ae0f13ac757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8131846df8615d7ec0321ef8b8f03010758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0566e06ef03ef5740aaffd03c8b15e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65091f621242f2cfda6da8b096775f7e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd75d40e2f53328aa51c30e3b8de1a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a461bf471045c426e4b7698443716fc93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196eeb741cf08fac7f2d1a66a751c404.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd9decb4d34b07604d7251517b04d45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905be2a41a1c8bba401c9a08bb1ea506.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c484995436b3e6ed21464573a2b2b97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde80b4686aa58e4dc5b3a0a2abd41538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf84be7dbbdecb1726dc00e9acc67d69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562739e73d7c71b207dbd682a6b938c210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4502e4881fd4501c45dd23cec83dd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292176b9566c612689ecbd3dc9d9fce512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0773aac89bbe91c26bed17dea6ed113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6d4860642a8b9f5807bb5d47a06dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73560b021929f71f254bc348f782434415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86a340c845741d711a0aa458b67405d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f47b5ab5728ae59581741476f2a9017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33ba34cb0ac23cac809643fa987bf918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8a6a63acd0d408b39c4b64fb0a0f619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ab3ccaee580b08f0d17281f77220920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f0bd5f4278a4f04b2c7c10625699621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df7b38911437cc9a88ec8b721f01ef122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae32efb3fb03a6698d87036f519134c423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca58cb8b593fe2888f9ca110333324224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf441c378be3120d1183813a3a74c1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d463c11ffd04d0d0de0be18ce9e32726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d002752e3587e4b093fd1e59d63d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72a207284a8e006e09a4036f94ab77528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dc95fe6a18c5f87af137e526633fa629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd0266c976d6653c580cfd7a4af90330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93eed1dce7e8bc88fa49ce9dbd382031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192f87efa55e340285694aa910488ef32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322d604fc498bd8ca5811effec05ef8033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80baa26017454240d79ad3606efb4e534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbed59c5e8c8f573c9c1d569300b15735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb0a2577afe0787f2ca585c98309f0936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d087ba03eeea7fabae2c82d60b9f34ab37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb0cacdd0a36dbe2894ea9b3ec0b41238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d35003f7737af2ef25b063d6b083439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071986e38d16dca7f5b4d53d896bd91040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feec88a92d5565fa2a6db1f105005ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26ea45936501fc025a235ca8cc110b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192c8e698113ef821afebfde5dd5d8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18adca4f9d3355cf18e024fdf20c8344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a7f41dfaf78a6f51cca04fd97dc7bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af633c2a4518f1e1c842bac3b75dd8c346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9acb321671616140576b52fa0c19747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dac5a3ac7ea8fa8ba47d070bc66e648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9149b764772049dd5ae7ff1f12b90be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154f8cc4cd5caaff240ed6b8d6830f3450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c2f9e754d6ae89aae0791e68a2477e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c15993a78c652a7f33f78ecc2bb2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3ba85c696fd584b6b2b4267505b6453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2eda4c5464675d10be119a8ec11dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59634b19accb8eb1af2ef617611f0dde55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d950c4e8e9af85c3d83a10b2820a26256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd86c4eca4e05f0f312479618d52b5357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92987a705397cdc75ecb31e4814913b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c27b52fdc4336e8ef6cdfb87a72b8d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d054b58cd5d762401f0ae29ca771d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bbe351521768b63a696a58847e02b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388666125c8bd7196f5f50e1d85c358d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c274341551e40fe89dc1b37797259363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b801b16557ec0cef75f1d3d72624d2064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdf28dec663e23a36f66520024fe17f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d431ddb9ca0ad02c9e380776021b97266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419290140cb16d36ac4de4b137bd15467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce22b2db02f87f999a701a856f920668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8493fe12ad970a29339d4139e99f13369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da57750bd8d83c1aff36d88dc08ef170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814ac5c029baf5ab6cd3ada9c5e423a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce657b9906798c1ce0440e432fb04972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201766e3435e34b5ad50c89536b32d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20462a1b81242d0c82e5336afbacbfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0bcb6d4ceefcb8e4ce6b514f51581475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c1fae0b853644324d70b9206856276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc3cf19fd09b5560b70447bf77484777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456d2a5e20aceac28549537050ff09178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e3ce6e359df938d0e89258985ee479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6d08ee48a9e542c399e9d8ad66f2a880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681f189ef9f8786e8580b9703a2380b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034fe24baeb083ed8ba06e241a8c8d182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676eb22a780c61bfc042d3bc6232cd083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1030228aca1cdc492dc995b721c4c48284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b4988520e73031269b7c8395aeb185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b75cdf766e4493e71a0419fe01aa81786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e5c1be8f44d23ba82a8f60b05600487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485a987251459a4f6d41fe0313262b7b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35140148c126c5941a4438c245c7246589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f17c57518956862e0b0d9777b414ebc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59418e8f05d7c53465a8481425ce75c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58cb19c51ccc451510ea6e99e7c124492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9b40cc0d747a98f85b1d23a8dc28893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5b806653756097cbc0d1e5b81b9fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f72d08fa545efc7596b210637c9c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cd892e0e6c4e79e0095b7698f98ada96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d70e90b34fb07d07481a07cd8fa3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125fc426332c06ed407ca201562dfad98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cba56cdcc9c8110f15514f8c437ce499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ab4ee629a46ca55342bd630a0e481b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12704a7d8ef1c54a5a82e51c8e8845101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d845d7ebfe7cdc24759555ddeda3ce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b44a818a8ac7cf1df4184d12f666b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaab6cef765dca50c7e2a050f830864104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092d8c8ad311b819763f3f517eb3dd1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66baa1ab9e769943e0fcd11c3e57d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a643aef727c33a9a3521ff6ca8f8c8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee56e8ed3255c01e3a4821e497d514b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8a5f9b934174f96c49b63ade1cb59109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ce85e6fa6cfc94697553179b2e57b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31c6e4e70196a8534f37c86bc6172d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b81add605abc2f34c38fc20c5463112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83008fba9b25c17516fba9b1924006d6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb205471ba2065875cd259d84ebda92114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89138ffc924d791494a9a21857bb9e99115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c58c9e584df2ccab579c976348a789b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fa6ab61a1978351933ec03a734f19117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb904ba604622279cf4a0692c2246bca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57cfab183e90ebfaf16c24d645d69a9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e46e89b09e45f968e60dd116b04a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4d1bb8034e211b3d038d6015c4461121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6397cd2b917888b49221b38d0d0832122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62636178e06f3daafdb3dcdde6bdf28b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b456309298917f8cc0d7962ed13acd2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fd5ad355600a8ea6906d958f9cc322125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee062dea8d25cda51e2855cc339542e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a91e527e1da7dfe6accb6ba51d073d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcf3b55744c85e12c3d45a00f008c0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a9c9bbe53e00699db6257a5945842129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83158d518a882662ab2972e11f5c97f1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3197f5109cff6f239781fd237f232283131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2357d303c4f4ef97490dd8cfdcab39fe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a6cc9e9d450b4d00cd6855ac2c381133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4461cf22bd04e9debb20c84f06d6fe67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4b49cbdb326ee27e4bb88939f87cbf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19b37de820ca9bca4cd6e394cdd5e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ad443e45fc11e19cb0cb300a3f1115137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3932b4b2aaf2fbd9630c2ca25e1e329138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855be525c246365c49755778278f33d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eccda3c47b356434fac238d437a9a7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600cf37cac4582abdb4f224935601452141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c62794c0f4a86c1e8244c4089c31866142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a97a7df0fd371a6a7e104aaeb3175143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525245253342aee218eefc5a50e27a99144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3d82416e7e4759c8403088a9f4294145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed4d3dd33744b0659760fa5d9baa98146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876d127c6d5625b60b96ad80d46798c1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e72966f2b28f8281072bc29ff2b42c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023bb5f75580d7cab41a79111703f20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a853b15d5b5fdd4613de6c5104874150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e282c5d27db78c60ee552a51640473f6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167171a63427a2e95029cbeb2ded183152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da32d8fb1d3c87056a5a6cd9d2e0319153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0865eeedf7ead868aabdbbd28fa426b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaf33b1bf75412c140b21f4fc51c13155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf31764406681e8e27b785bf6720ee156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43927fdcc555789ddcaeccea2451c1bc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b29b8aabeea6b6baa4cdfe10ee9902158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27083bcdbeb277c62faf2f5aa3c9c14c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7dd885fa7a93b411ea8d4457f37da3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92084b87825f766df209b430cb72914161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ece99005959d535aba30aacb5836c7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4abf5a52b1b5fea271280665e703300163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30f5f9ee99957ee4ba856c2b80f1d3e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dc524f2da6d85f277c2618780f48dd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335be75b1175823c1d3d9df42dee6b8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f991bdc211431ed61c99bc21857f35167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79b228c0155949fcaacc2ebd658a47168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87115b360e439f68b984815053e18dc0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c8ad79402bc8b92df9bc6df8147fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e64275c1f336e791bcf9579c9ce8dcf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1b8012f123534e2f8e0b2a73187ff172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66934eac34258dd1a802f3ee5d9bb9e8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3412f53a4054d7ab8ad6884ba2814174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481252a704213eadb56b94488a0b5bb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12903c10bd1183882e39fe482ecb74bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd939f9947236a0960a149d4566fa3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c017aba9d95edd4566d545fad11cc7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ac087c79d2ef7d461c5f8399d353f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300a85f60d28c1fd1156cbb48af7809180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b37e205b287a9a52058742caf50b7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae51fdba823cc7a2f8531ebbe7c28e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6735c168544dbca818f5b581cdeba95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca064d9ca3553bd82c66e86f8269065b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92081a03ee4fff8c28725f7a463c5215185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e2e6c18a47ad553326fa19d3c6473c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0b0112979cbbe30946f53fe259bd1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2320b86bf82c03212279661a40a4b6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106d02a62f5ad2705e1c8ba803514c7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20594d2c5284839f7fe50a3ee3db9f48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e10f1f91e611b04981293839fc8b068191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2411ffe968261199c0ef32c941f366192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a996becb4346044d50243684eb795b1c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b482265130ed145e2f24d80ccf8e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee03c6d3384ae6f3abf71cd2b4eb860f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03264a03b7b779347b2afc72a9a2f6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bfd4220bc242c3e16ffc0fa3db5645197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d5f0c2220235e69320f4b50dccf12198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a04978d375e6364b428cdfbd1127c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429a4cd95aa1455eb709964be706f651200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aa0f41d4c4ae7da5c3496cd786b3b9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442da2b1cc35f82e074e7cf2681e2b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef5cc8e19378557ca6579f9d9635779203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90dc613d924c13cf0b4e28f05bb8dda204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b5224cea3126beac4a50f7c1ce1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3209a482c4a6dd945e14e656135195206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a962d79d76cc503f4359bce3be43ef7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220b4f316b9d771093328066e76726d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507016f95480706a295310cdce07e0d209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5e82fb8a2bc30292177d25fd1fbc6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84599b63d5ba7898ddcf46af395f964e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceba84d2518c3bb21099ee303030d9c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30b7797631a960f0d11e2faa626032213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525757e16ca20f490f9c55458292639214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38521e1192c82e05e4e7d9e28fc31c3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fc98b81c5d6aa1699aae503be041e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7136ed47a2a744cf7d64358d7d6309d7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f9535731bb236a765f0b68f8d4f83218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2743648b99b53d6be6045c0f764a9c66219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c14a01d7dcb1129540f2128f03a88220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df04cf5415b4d94417ea68bc24a088221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb75427ad8024916a33b02ca171133222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17169a128e464d70d5a05473478d0b35223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7d5f1c7dab0e6747083bf79859484224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623295e68f2d924d6d8cae90203f686225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57391ccc903fd5737a0b6badf5909ddb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3c988cebc4f253598eed06525f832227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb44c1052348baf9d5426500012e89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef275f0b0233dcdb3d0fe7c116e1ed229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7146c5ec6cddd2a5fdbda4bdb329720230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d8610ddab3cb5bb76fd84d76af0e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb48d86394c8de98502e03a853ea54c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3761b4ca79074981f7a5d07a0697e6f9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1f9e28368f91d06c28ebdaeec7f933234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ba6911bd93f3a5dc37212176a9e22235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0cb1de171abe10f555bc58e4015972236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dbd751f372360693bd5e3c05eb51d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70a91cd66179b351e11b593212704b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0bfa1cef3c41c2e36380d003cf4285239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38648dfd810cda4dd5f3f7206c5db47240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083ae90a61cf56c790401f5122ceda9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085340dfe0125058fdbb93d322e6cf3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e4aa2d53d5c32af347fb30fb87446243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fa45816a88dede393a1e3c4b69054244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c212dcf0c91395b05598d060c9a725245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66294690f348dfee2fe1bad8789f4b01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c302216b3fdf8a9fa5187ca2655f883b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12014baf9d6691fd7edf787c5e959fb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a410717abeea2230c451da663c11a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191df67143c2cac630f3bd94913ea4d6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba917e02ff677a2df25a7c649151cc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a6f73c6cb77f8dde2226c8ae689f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f15728ce75c45666036972ad973e28253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948e846c3e49af184165563f478b57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b24ccffb73cddde12c74f06f631f7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c365eb9b97e1a39a0b02c0780fad4578256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17318142ba5310801a195389ef137d37257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c07104db27d24363919ca3c5a7c7574258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c0009d51259486afecd54efee4f03259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a17ca11c2b4307662aeca5ae8e0aba260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8c62503828d91615180dbdbfb1387261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3edbfe269a5f74bc2c522ae2921764262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d827482cab30390630adb462acc8ce2b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c208b5ddedcc23697b62e884bfcbe5b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e041fa62b8863bec7ce1fdbd280893265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4454612f050d23b0f65ed15eed91708266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa86c860a4ac56b72d01e61cba66c5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854339257d98c11d86cbf586c0e5334268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b6249ff33911339b9ce07bea83021269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f2819344770b96c940c5892d8a83d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746e1946fe795f032cec024df169ed0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c6af4a6fc61172b5791ad517d69bc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7076c8b25f748718a9ddffef220be273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821250a24173d3895f7519390b487fd0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9de371d8e52b66a5437287f60a0e568275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2af42ee170d83fcbbe40a4cf28e98276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132600d44e56e4cc3dbee7c92e015023277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5db4d6be1caf7daec15d5fe1b8c002278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62ee6e9750e28f05e90e0157105c88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0f04827caad57deb2b6f2ebcbce7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509e5675d62771f2936dd3e8c3e9a530281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0314003c8409687ad6929b05dc8fd3fd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602004874647711c5a7d6c06929636c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6d653a46cde26f3905974032f990e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0e8e0afc0bb1351f6c124db8f3e96285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8b1a4cda5946a4df8c6f1a63e119c8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce44561366a33a866231b2892ae9ad21287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbeaf4eadfdd79f1c8bff2c48a692c5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d08b05f08425020a07715551f387321289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3e3139df71ea03a80c365691f8f6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756d55178a829f1a1e758ebf390d963291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6c2bb23742dd8f5e7400b85cd7713292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89ed38af918c93cff946f958e7b003293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e625fc4656ca8b01779ef675dd665294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50d1e008cd4f3e0fd560563fc0c371d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ee94d608a9d17a5cc33009639a1d4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb8ec0dc9d19d7c097344956ecc2489297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d53d0da91bfbb2d26729b54d1628c9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de449cf7447da5957f4b73849492c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fded23320aaeed282d031ea45a0c59f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0b58bb3c73193e50640a774772569b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205e8425589668d274e8093553940799302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda1de1732d01aedff3bb249e459c4e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fec0d5f014d9b1b37c5dd9e4012c4f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea638aaf815431129710fd914decc25b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914114cc8ed30d58e605dc110539810306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a0c67a965e2a2bcdd45fd8d5ed3b4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a12353325f3d894f6c707e694e0408308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cd6300a551243ecf2d208dc829d13e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc4ae547c9a99589bd7e5c8849efa1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a84fa1bc42dd45a0cd3f366713589f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90f7bc8b4a454af5ce132dd4d0ceae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05029d3c341cc971ac18479f9ac6a6ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a5321c12278df5d49ddde6cc8df3df314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356abf6b94f523baca6532227a8db600315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d875ce8ce2bcf30ad599283e9e807d08316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b910c532e24a3f7aa800eaa4e269c63317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b8af207a55bb1ff24acd5175870f4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df6ed860229f90a750ddd9eb5ff4826319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5431c33e486dafc15346f78780cef1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005b7128da40735ad69566146ab3dad3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae92aa7212af481c72deb64974fd98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d40c1b57076ada82404d8a75f29e56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded029c0bc13f03faab0b8bff07fa253324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6e61c6482c9a0962d63ceec064b3d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa215a1bdf23c7e087a004839d7b697326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decf3f19ebb277c8830ad46716401317327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb5cb67c615e246c2b9e239fa120bc328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878b597224957a3e22876260c2b67ea1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4062c664d6bd743fbca0cff07d7d07330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148821bcd33213458ba90ecea55fdb2a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b570affcd2b86b25de700765ce6fe71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c619f7fa07b51908f2c02e7f34e595333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bfe7d375657aee0e724d6478a55627334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae149b43991ce5f57a16d0bc3ab289f1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee5a1ee99914e251ffdf85a0ad7faf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d34dd00d37ea6a945dc584fc3bfded337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ee187604611bda663c70802604961338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f19a22e4e5c509fe4a3e73167a367339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cbb2466623ce10a162f818a59a343340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b75b14208a1728190de6dff0b548c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07709edf881a06c1ad0ca9771be8fdc8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec24750b72e41efcf4730a59da5e38f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073e7d79377ba71756052b6b3115211344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6830cc8a296e87743f7c44e425ffa56b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276440018cb5d5db41e7cf63eee5cdca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ecead73914ffaf257c13f6249b74e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ba475a57bcd41bd970483fe0e63d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9a35fa540630c81b97ee2ccb57acd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbe3412e466464068f62794df247028350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31def863d865cb3df31f122d263af196351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6dc31deedef9aedf9ca4dfda554ba352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf5dd92b42c186a714814601d20c25a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d306e6451c26f26f6bdd62a1a32af354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd41d31f0a7f16dcb443662fc695b4b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86f8e089aeec084d7044c02c415c4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8cb913ad647383118889b805ff30a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89f3faa388a993b0b48a543a407c40d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296ec29674a67964cb78d6a799cff57b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336d5ef31b96d715a5965e755834e01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03f8e10705818ccefc5b7ab4a05f3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e98ce1133aa5950e73d51675340918362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f4233575d745b3151d90ca11388415363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab52ef707fae211f3882d85f1c7fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e930605ff00f357465ab8397aaa776e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca1a8bf189a4cb35dafb7f7c4a4b8a1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69916a4753b9851fd058d4de7c18f975367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37ca557c39baace508593d0a74060368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a49014958be2bbd2fab568d35f124d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d1426eedd0bd7b34c3885ea25e3a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce70fd7ec1da3cabbe480be416199371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e5261c44fc9aed70d505d73ae1b0e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb5f61035705ca5a8d8c427f5a1f99373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3459beddf14ae675560209c302dacb96374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e726274d624ae17bb014fc259e0233a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd19e73a3e094eb4d06dd7c1bdff4c3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569aaaa27c0bbac6cb9dbdd3aa51d1d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881fd8185fafc8e03fbb2bc16de70a0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71e3dc8edf83c8421d082d98b84a08d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9580224f82b8629858d577d0b5989c9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b6a4b142bfdadce6538823b819c96381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97b0ff8fb09cf88dba391c1948c0f4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bd6e3159e4bb1fbd30651f56c615c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd65e02ff21ac7a068cc96f5ebedfae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e023ce11f6c4caec9324dfb9fad078385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6117e8b9c6c789c0355799bf131f2c9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cbc38c650b03d80633bbe57c871ec8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4500f29a3e8f7761e5bf360fb4f6c68388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7972d5d60d17baeddb25cc8819014f26389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d45ee29e7dbc064d8a143f70700e2c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae44686ecbd9f1e48a3ea8785822785391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348959075253730559a44b66d6eb64a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b5b14e83bd50ba3641bdfee92280a9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5a0d5efef6ab4282e5808194d28f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c26e07e627649d3e8825d844ecb889d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798b386ea22adbcb5e982c4ce0aac599396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab8efe8a9b1689c821d7b395d8729c9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d54e593641bd02a95b190d464a6745398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f77abd57ed8f5acc907ad6019eca9b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae00560d4ab05f0c83fa08585d4d11400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9ffc39da67d834001574929a3b71e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cfcd74d03e30902d75c1f81dbdb393402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01853da922effdfd754def45549551d0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b41b5cf2d52e24f3a532575902875a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5467046ee42c9dc8afd426876d9808b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c75aa228013fc5a13d760548333c26406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391536c6558db0d1229828e2a16be462407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6f5a8c4b31c2006b91961155bbf82e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac6fbea47c3b4653636230a161ae12409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e45870bf44b4c18d186420c72d6dd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee291c13b4223494e25335a48ea6bdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc5e78ee1cb99ef5498916a035223b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158194432209cfa9c51f587a1353bf06413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f55189dd8bad91572209162d936d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad408b629980dce467c10b4224fdc23d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6b4a735c5bc3018f24a6a40de64d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00c0ed07ccc62e6aa453a608fa2b9e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0130e19c6a8e2b4dc84d723e6b941418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7356bc3d3582bc1389122724581f4d7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc009f3c8453f0e83577360e43719bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b096e3db08f8f1bf827053f46e735421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa656177d4be0ec3c1435402883abfc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4857093fe13bbc982657d965562a6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3b91d98b02bb7688c9477325f5971424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc904b4dc3927386ede0ccb89683006425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8399a49be49a342476a8619f40b86ac7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb433c8c32695160b876b772d2b564f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c8cb90a644feb0678a205b50a44d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128c115d1ff3168a2772c01001641f6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb3406a4465c1fc1f32fa75a0b3c51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ece94b4dae927b08553fdee6f4c244431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5523981e094a5c914bc031910b6883432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebcb1c300471d27e1552c96567d5850433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a49fb63f14bfa668b40fa0a6b798a2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470c829bbdf80921665f894417bcce13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c707c63f4a8b345c0ba97ca5fffd6f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1401f4fcb5513cfa8707edecb807ed7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1064d1d776d1269a690614a3af689cec438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a19f57520840275cdf17ec1667fa6d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2f2c3078b75018cde093598a8d653440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34e8104a49bca4e0a2845e018e2676f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af3b5dbe10911340092d9bd0aed65442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073ab760c66345f3681c990d3410442443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb99fadc65aef67a22efd46a9c09d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348d2a0f3841fde093b884e36cc97898445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943adcf124c34a992c37863f8233c218446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87525508dec1328f32a75c57ee117681447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe12f736f46a7493712cf3b3bd6e41448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d4f3101235a237b77aa99cc72f995e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a612402dc7bc2e963b66d71b82b5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e80657a49fab051dfcebb5591208f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b7e22f95927c3660ec62a8de5c0dd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0814257ea9781c0964d27a7a22396453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab3a6a3d77357bf490e3cb6436e9c6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d17dd25c76657ee5b62e2a86a132a9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3407869804f87b507fe02f45e6f6e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad909e195a72401d33df7fe9bdfeba9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3fcd9d53e3344b26856ac646eea14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31daf9a811603c3f4aa3f93d7c08cc40459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747412dc0498bfb97b5001c7217a52f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb3b55e220e3b7da4eebc6e8c9bd57b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3996477635aace25572e9fb8c30ac9d9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e94aa479b2d5737d3b6ea454d046e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12607ac924d60e3b1617ad67ac7a8774464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba35e3ef3831f98d706d57f1b9d8ac5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f87c32358171a20c150f6e5dfe6f5a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95bc4e0ab22ca94d68c5b91c8dd98b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d69875a6c68c7ee7fc03527e76b99b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ccb009d74ca55544efc928de99893469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2ee5fed4bed50ef572eda66743c6d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e706ea3e9fa0e564558248263ef26471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a4308b75a08d63cc7a08ff96a96ec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce8f242ae20a9d35d1b3a7ce7d60e25473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c745547008532419b2a00eb48b2674474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4a1fcf40a937262fcc2cbd0b302e5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43cb9587450289eb5d8cc40bb6fe16476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f70be7459aaa6082ed943872b804e0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ffb6636138c3a2c4c3a74a63297fc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925bda5fbf504890143b796bed392538479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae525a3785f76ff73a17b02d3e2a907b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f7cd855d86ef7d682a8c63427a7b5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3241f7d6971dc28df12a37c6132217d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e7732d46f32fb2e6c88ab916db5f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2196235f545dabd1c4890cd8fa31da5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aef74e4aa96c6bb25d76c448e31e1b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e6b2051ab73e9fa81a9cd707e9101486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ff9a03432a122ee8b64ca59bf1ffe487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa01135fe913ee7599d98a1e1cc9249488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e076d4470d0f3bc40250bc7ba861a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfacaec2a4426eda1d855102d96954490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778dcf2e6c6e88420e4a0e235ea3dd1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec507c81feda966df8f2ecfdcd26ce4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b4529e8ba241f720c6f7c20de04d32493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d108e54734a8f4fedb87a3be32b6a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d48daf4249d6cb1b1adfe6377ec0dd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abcab5e30ea90731410505ef9c26141496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a250210657841b82c0bcce47907d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14358187383e350007bd4acdccabac34498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f3125166faa7a16467b0684824fcd499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfa7970d1958c417ec8b5b277bfd41c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee99bf8fb4da514fccc408102511308501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2beda97f5d965442504cf9588e5e16c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ecccd394ebaa40347280d2aaf24ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01a9e8bb83ff2cef3bebb1e68c65b6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306814c06f13a326ff9370300076cfcc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65299914cf9e79ed366c5813d43bd72f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1817ce8dd5f45e0fe443f9a9ecbd8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a305aeb7bff96702e48c1e118aaa01508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08452ad2cd9356db49ae0033069defd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1493dac1c2d1290169054db9b6e81e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12472024bffe88e368c6b3ad0872b7a1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede80dd20f4404993dc64233e3474d2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84074ff2917ef54b970672ba5a9807d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980fefceececa4d4265866f9a6d8394514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d1bd3a1cfa6cd641e90da400cf7ca0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdc01a414b1db6c9ab1ddf87e21a84516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b25d3fab0b512a97deddd0159478399517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e481a0df581dc47d06f021680e52885518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e0880ba448f264a702d46fbfc182519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688978a19db00a85001de99fa8bf67d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061d969f1ff9e12fb3356270fcc3d3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fbbbfbad3b237ffe0de41f3f7c3117522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899e929b041e2d343b8c5e69a063b780523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8ac9834e05c27a20cf26bbc75f244524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e086f5db0baaf5f0670366968c0107525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735ec5296c683e32faea81cf39e3697a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca7f38ac7ce11596e37392a3ae8a66527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5604126cb5281ee62c2486dd459f5cf528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132d13700d97495a16cac55fd531aa7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de39a1eb5f1294f4ebca32f02fe66e4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514ddb0f37ba850ebae33940309057b8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3699439f718429fef3fe24d898282c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5165e3bcdaf8afabc17993eef34ba1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a947d95ea5a04d453ffb6b98ff14129534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67e096ed4af906d2e0cdc56a2ed5bf7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679a18ecf2ef040eda0c63a38f34c91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b6f90a0839d849f16db9625075a36537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af847debf07dd131d0c68a40507685a9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61c6a1161a756965718df0bca01d3d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dfcb3a444110ecfd5d8e876cfb1039540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c50d465b5a751c03caa82b4138e6c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9713cf502f74b95fbad4de7a2fa9b68542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de5c673d504f63a035cb334a32553c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04da2e2212082ab93510e634d03e030a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a84686d103f46cb93f455144530de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1160ed85a594a33b51004f46710730ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991841bbaff6b8540146ccf862c6fe9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3471ef5fad0f3cf48436df853a605ed9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da64e11ac2b2735060457a87b90ec4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeee7e7dae6fc79254485a63127c9cc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f80ab51d559f337991b7959da2c5ef551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677cae55ce28aeed6c125d7192d0746552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788fce0606100fde045b80309ed9d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c7db513ed96f38ad09e9bdbd4003ff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a72e7540b05094f94614ceb2d38b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087d39530f82a3324ca385496af60cc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ead24c3f3c8000e388695a8fcba119557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767f901fab5103d85d76fa11e59d5bd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e7c920d5a9c710a87c67aabdf5e16559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9847c0b081ea3cf1a69bd6a3fbe445d8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411385b72d8094f92a6f237686209291561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963aa30460ba76245a52b84e609709a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bbd08c8442471853fa6d7d6ababf06563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5604c896a8f85b7cac9577a904dcbf82564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2d0fd5873f8daece547e3176fddd6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd985f6ff4a9078a3ba7caa5b77090fc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1168b5e2101ac08adb0dd7511a8fda567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1361905fc2ef93e6285c366c0624ab7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11d857563365f8bc39388bd6f9d95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242b49b376f6ba07bcd9cb6521d7889570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef96c906ba20d0cddc7d7a93a59ef28571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3913a29b7eb01d330f0f938938351872572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e708d817b47a028a2e6c0180e93dc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396af2f29ae9cdbde4e9b1bcb711a7c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff45e708326aa62535f85458d0fff6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4eb18249e648b88178d843a069d77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e215e1ee78e8d7cb2e6daae7bdb12ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982383fac1adb0bcad1574b94ff0196578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c9ba3ecd35cc6ff5f211245448204579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d66c5f77ab7ff8e33b68442622329580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e558519d1a848c01ee5c31b148a9089581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0efdf209ac853e65a958d0b98b684582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d408e6e028e81cf8ac89a213fdca0f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ed1c570dcef752403c01c974a8b48584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823bf65b505d6ca8f498142144f663f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e2f723daac54371aadcb7b78f40e18586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee0c8e9538023a8e55adb1cb648131d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cad06ccbed217afc33dd8b526f465588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6061a5637aaf21a72790886c88867a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cd330c16371be81e5bd40c44b638f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de190981cf2cd55711bb12d53046e1d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560865ba597a83a6352ee9118d4beb8d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f573091aea93d6878ab67a6498237c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0ebd7e72647296e604975005e6688d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250966ab462972afb276f784b3b9bfe2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208a246b7ebac4994171b21a3a3260596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c027951e6205bcaa1c3803bafe3936597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ace289af3a3dc60a2a8e9780f1cc17598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4578ff4787729319d6af5e9bbcb68f5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3e65689805e7b06cfa2597706d20b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3748caf659bee674728827a4e2170601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c43c40149fd7973a33ce31dec491c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1713ba433975184976e09fccd4b455f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78015c3c2f13943dfd9e0041c17b5806604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b9c876ec3e93034d30e372a53cd53605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca97b49cd8f9f1287b8187be06ad2138606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5764cd721536f947c7a2013b8b2fbaec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efa47b6ac8fd220ec80e320f9a1e785608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14de27becae2e566d8ca0a47c6dd0b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc6e760f6b3a634ff3a979974d9be60610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ad0152ecc0045f27188452c0ebad02611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1100b853a8c9267e0ce45331bcc6b6a3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36460171347c9c2c6777e451189022f5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b164629c683f71c73b0a76b554ffb614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da677589c5c1a5d065d4fb712e1b85b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e4bb1c4c711ce0dbb271cd08addea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae6bbb48f684eac8bbdd995b780738617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac1eee3a0e77d9efd5111621bfc95b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beec02288a242aa6bd98b8b011f89d5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74d8f19c2c01d2c294a3206ba3fe50620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a33404745f9775ffde188152e928c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5923a43bec0bef5c908f7040b2754622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dd5ecb0e6286a16ea90296437e6e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb1ad852252a3effe9c21958ad18952624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faebbba5155b1b87a44fc49b5233303625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6557e01f21a139296c990dc6b32fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903fb502afb81c4c00f9981c1d347abd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8bf0beaf61e2f1d329b34fda48ae42628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf2514e36e0cd265daa3a6bae1c3b5e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df088c2ede51f63fc0a544e01de7f4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bc3326039963b03c30191959e2d086631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b781e346d8b4e4be86414288225f7086632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed86db2a0256c09193b6363f593b7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ba60ed4827ebe3f4e67562bf68c2f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b160bb1764e74eea4ded6759384498e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ea1c0d4e78ba577f54c642fb7b7e21636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc96b6fcc78d64e427b24c5cb8f6863637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f268d74bc2bb6254cacd2bf1999d6f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2a874982836ff51bd3721e9895baf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef543f9e3159ed880c82fab428d58231640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed74fa2179d8733a4b9bcec0d363b54641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9423313ddf1e56cc15b477fa992b1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3083df32a35f9505923bdcb1f1ebb12643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e05ef8297a8c983b212d9e3d4e8d04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dc0ac11eacbcacdadb777e1fec032b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626370744d0db46fa2c2209b55d72c4e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb13ce9a2318d384197664ebcffddd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a5201cbc650e10ff1f65ea3ff6f32b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6fd310ab4ff028c599522ec8b09e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2716f41249602622c8b8b51108326cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419707b5bdb32bd33135807383b44e2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7c1b6bbb698fe97c0fc812474a503652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84147c60885f5a53a8e8c886ff42bbcb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1501b70f8147ae1a6b8e0dd1c40d081654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef2f134634bbf36a09c9bc14cbd7d74655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d349c1440b59d21850b05c5a4a3a546656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79656a6c3c43a94207dd8f96cce6f9a8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f063372ce079fb2b9061828e29388d5b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88e5f74e8036712be2cd49b7c8dda14659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea9846925c6282236c7842b7bae60b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82d86441fc8164fd351d71b80a4ea0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794b05f5f8944e556bbb435ee775424662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc1fb833d1f335ccdb8f8d5ceb6c3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df657323656afcaf46a719db15c86cc664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad054dbefb0397043ddecc508c76c6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24667008572304fb7147d45e7276d26d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9f6b422006280eaa739df9ada0e98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed964390741fa0db38da5e2403b3ecc4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b5b0de166fe74ef2295ef54039c2cb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4519b39edc747cd67408c7703934c5f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9799bae80a4e86a70e4a4c521d4fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be8f63cfb871c84ed26438d1beaa4a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1928da37fd8d7f9f8267b1bf6dfea40b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d062f3f6bdf0a62561b245c1e03c990674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d914871a1368e2c7d115cddd55be2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429861e730c4fa72bb6904380c9581c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5211d47052bd9e54abc6dff4a51ca54677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d40b64a5218cde6fe3b7d04d448b3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f94b68b68148d0bae2e36dc0ab621679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba86d3050c3e6b442a7677b147a93a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3536fb5660d09a8c392532baf6f6f1681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518290e50c44ab59173c46868572fab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b241df939d1ac256b8e19fd5f7cca0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc132daff13a9e27648643404ee3e53c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9119960192883054de3310aa35b2fa5c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7442b4522e0e618de229c8efd8eba686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9616f35ccd2af1d4f327c44253adbbe687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583306b4fe1bc0b96b9767f79a642c6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869c1901956f9c4302d8b6711a2a9217689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8f6bc7e727e0cd8c665effb167826690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5ee6b63f45809c7c9b84806d1de36691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f7e65b803ab43d8c94953bd9c1b5a8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7c30bccaf87121d47572e4c07a208e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15832dfc54d44a04cc4ea0c9506ec4d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b3a220094f6b9500d0d645f93b0e99695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bdaf23aa0f7d1a0bf87c107f93e96696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29add41445fa4a3fdb69e5de68cc4354697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c31936b68204c65b7ba8ac332352da698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef8949fc9171426ffda61f18736cc6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac1dae828c3823c1b20ed1480e3a8f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58c930bf789998c27db70d8ea97b3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c50d16e71ed46cd97f112af9a66271702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b18e7bd25cb9a40c50df9b758a23eb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a94fc276d3fa6a6f62dd7da361e47704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03c891cbfe305b5a72dd66e44a5a28705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada30e8332971e2a26ce4c9158fbc70706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2759a13e67c513f216e81c629a450707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e52343d9299e75d6a70f701de6d6c1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869844bc04239a47eccc732306d8792709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4822baff0d42d61cd66b7c1ee5d40b2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61150864a07fb49c74128535fbc24a6b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c751e1b1bf8965825db45ca367684712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200bcccea1745b3a58546c2b903224f8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ccb5bb8f121113092cb92585a74a8b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363fb59c2e31941e40e1593ab0cfd5b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e53c39e821756aa63e501473af8d0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8127302dc8c73aaac98d20c0d39802717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6a30779ab1027afebc63ae8c1a0a4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b0a908efe8cb2ea82b457fd9b87a5b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3931792175b3ce1b2920c5927ffdd2f2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70284a8b6aeeab6cc3c624d7d156f14721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e02496a5ae43c8df64104191d5f93d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbde3825366ab8ea639244b9649964723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb35992c7f610548d786ff70d926ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c3de56e3c89e5568fefb74399e216725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6624034a1b79558981fb657f0f0b8b2d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e57c04cd3a6ac784e0af7e854cc050727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4f8d505feced63ebd82efb3a40a53728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3c4c980e2f614fb0baf76b91b4495729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed30b71ca7c864a710531b4ed5156730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed49f27900eba4959abe2c45ce58a32731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cbbd3e70f865fec8eaec323af54e0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa12f89e85d8671005fcd4d4cfc2a3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea243f193dc86f0f3b676741fc2a11d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8f1780ccaf5f81c34f7eae7abbabe2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0092e26ce54f68ff1917c6dcc3ce1e18736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ab30291d3b37edbf5d3de37dd86fe737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8fb1f98d1ffe3b9ec824cfe076bcc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95b30fbb9cf188acd0da1480bd7a791739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61bb6f21a71127164cc5eaf31ee288740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3366aca9ae846fb6cccddb6afc7b239741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a337a2149b0adf12317f5898c2df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bca8da52cb56340a3ffe6eb44e6cab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5086f8a2cc30680333fb680091db2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32114bb609ce162958ea6bfbad672610745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fe36bab1de2864960316790354fc06746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f20ee3c96723b453d5581988d3e07ec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501adb416f6492303f8df438c5bd4156748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592e951f3ea7f4e65d42f2b94a55781749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320536d859f981010ec8c07ccba97d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e604ab6e7acbb34b027d6b4c6032c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a743714e53c20661131fa7a1d79134752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f3778ba36514ce0de75251f1ceec75753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143ac1598bd1db2cc5ea191054fd382754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd210f66949ef1fcdb70d20b7ecd380755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2185f8b0225c9c27535913588e8b87b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72060142f4a7b54eca7f3fb3ffc2266757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a12526a98110859658188cd4d567ed758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ef143508c550a300acc8b973d2701759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>