--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd470e4fa618af8a3566598c481c30481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5845b8604663de59a367a89024ca52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676102df11e619cbff3a2063c0ebaaa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4c791adf3bc077f29e5c487b84b9d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5887dd645ae25d4ea345b074d1b524265.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c87353da6f92dcbddbc87e4c9536e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b9e624a45e7fc32341fbe656376f47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a668fe755721c215f3a6c89929862a678.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e48e564225c8a5aab8929799cadb3669.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3c4a6115c8774bad006756d3b23eb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4f34490558c38cab01b3b112da04d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d098656d0233b0b253a92216371417512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e374b38c9ed80c96a60e5e4304196713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dd60f01fc8a4dc5b8fedfee98ce0214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5035c6ba678d7f5db25fb509dbebc9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57721dedd73ed4112f2c7cc7b4faa76916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f9612a0806198f2c45eb372d8b90ac17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb506a4b11d4c1712b6cb683bcd1edf618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c9287d8c53be8b182a0fe7944bad919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829146e40722d117a98ff15255b169220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8ecadb208929487ceac973e84ba6c121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4011225a7b795174fd39f132f3741122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b65264c65d50f6e720984838407b94f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c733bb69f3f7ab31cde58a2d623b3924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7170eb01d0bac9d23bb1a62accb40b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadae5f4634919db4b0875062353fab126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3226a3be592589ec17b39a4c933a6a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d97d6e90c45c4be8ec15f598bfcd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fff454d62cc71dcb241df40d5682a629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f7bd7698ef9c4e160c9ef039878e2030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f8fe21dfccf3c9dff8d31cc7bd9b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322fa7081968db15ea1d152a388fef532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7275f060b8da17eac42d755c2cfc5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514fb08e57ba806fe8d6adff91b90f0234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1e80025dd038389fe18cef9e5d5c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a173ddd4c80ca7e491ef3b6584d1411636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41c901af24ba9ddac7af14f2a69c1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b547c4d9bee79ce7d46bd80e78364138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bdcc4209edde69fc06d51e3ceacf3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a4a85731dee121cd1a40349319fff740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6c14c3c7d22f025651ed16ba75a86541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b600c94e1c70bc80aad4a86f8e2cf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b255926ee0aa082f19eb006f64115743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c53d0716a5f279e28f58e58e7e39c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f47a8c0ffeb14113d9ac8a1dbf704445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a3aa584631165bd9bebaba5e2e513346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852c954c4e9267bb8344674eadfe72347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7444a6c83813fd39fe01c98d3bb500548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a526eb5e664383a7cd71d0fdf433352d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c51dfd87a8695c504dd8d27530e750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450f21a240cd339969c093e11ca0ab251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4218050dc89a377a85e0e449c19610452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc13f6c57729de8d5a793e3e94629f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced12d9b4b7b16f06739cc60ec3d33fb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057dcc7142e72d23ba7d60e9b392faf055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e7fedd152541ae320e8bad22d9107b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b0302ad23b1a8e03b4a15c4e6c96b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758c6cb5b9939ec96e5b9f22487f67c558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23db74b9334c69ddd82c63d3d42d4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db54d01b0713e513ee75d580d7c3575f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008d6e99b70612718d71f7a482a0bf261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f27f927b2f755607bbbb801c863ffb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae57a1a7d169479783e1a53b3a34e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d91fafd8b0bfcd6d955c1d749cd7d6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e9825c10d45948dc6d19f5fbbec4065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3283b6a544285b7e5dba4eba9cb3266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd06307a98f34789a43d85a0c6320467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0991a3e7dc01b991342d6dfc6aaf0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4453a5100dee5630d0e16e2b713f7269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792d52dadadf4f113aca361f6dd6321170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e1288ca973960a25f29a80e3ca4b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de716dfce6946b3c85623d3628ac3972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7dee67954b4418034887930d7f83973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee84ac2437b0649a1510ceabb08f901a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477e8d353bed9857a7d738e07744bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac9945b89670be01478d31f647325e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df43db7cf1cdac43fb8ecc5959fd3d8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aac8613733f21f4705e662128794a378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16dfe0d6f9aa2266158256990d1dbf479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a27b4e2ccbdeb735e58b0a74d9967880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458c1c88d6ceba5a1c436a8bcba953881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b030753d19978a905a63f095b8fda482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd8b5cc8ce228f66a8765233509356183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd14184545cf9b992c7fb77e9bc2bb984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c789a61c754af4acbcf63e9078060185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbbab6500f8af259538c7d00193b6586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf1ad490c069003d6bbfc095ed8153f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7218a05005a2d3d844cc6e442e4f7ce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b567028eeff530bca344686b66b921c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd935b598d92e596e50cbac0ee8840690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61604e398fdd8d4404f90c94c19877e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4508b6b35961875a54cbb05f35f96692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29668566b7acf61774b315a07866271393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312046dff230d2852144c5d74e2ffe2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd916fe08450750399be764133d1a9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f812e6a0d3be3c051e7a5de94ec48ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b804c94bc9475a73d325c0b5cee57e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9669693a29cf944afc722c8059884198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d138a9af1b7e38d99266d818747c599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a709ad5d025b3bf635d4ac0c6a1e0de2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a65c4af18be24ea79d843d686657f41101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf312c989434aba60ca7acebaf08a4e2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe02c1fb35d9ca2215a283eba562ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfccf58873b3e1983ed05c05dc71c5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b1ffc372df2ac3cd55a3e4716df31105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfbeb7642f300b5cea2226479df6fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8151dd4e063645adc72e6a8083116903107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c02ed9198d1cbc7ab6549ba9b8812a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6043d2ed935905e213e7e6c8e8e804109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed11386b2d6ef7891b7cd05f48cb9e8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32389ba6bb1cf4059b366494fb7ebc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7df47dcbc5136109f2aefe6b866858112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3826a0237fda40953730c351af302113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdb88f86d8a6ad6b5be622433edd093114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d563efe987c133c2d8da4e8302039115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be12093d5ce7bbcd8d93d2db20751e1e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c324ffb6869c386fab562fcabae0c1dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d271cb6e43da37a5453f61f76566fa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5abeb89b92eecb61ec7f41e9d98b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d5edc897dab92682f66b6a0ef18369120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d0b18907a933b1ad968a164ccf7a93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8783a0605389a8b34347dba6b439d93122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8d1ffce44bde80732093f23749a8e2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382a8082c073700102431a1750e78176124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333b497b771f98952ad6776e56723f1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38a5f0f19492b9f51a22705264a321126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4936731aa5a19ace56fe897f2a38a74f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f5128086e52819b6ad344531124e1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f8e393b73fa3d34297049d0f3b839129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9954b7623f76683752343fd701b0b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55752c4c79785b3ea65648ab45a44a02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9131e230d371bd1221e031b0f9d816d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e72944011f0bf140a47de22de3170133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60873b3eda7d5b15205dec468e8a6464134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a84ba3bbb0bea4a90b79b7bb209a2dd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fff3c840ed40084a1d594a5d18005136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3815652469e2dd44ba57890235276f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a7a0b217123d0859884a3c1c0459f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b999ec4438e648b616ca7d1d50c0be139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fda3eae621d389ddb6e61200d11b3f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a626f17a6455f42ee7e0ccf209a21616141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500c62a3c68f08bfd201166ac795218142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99c0b2377961a29bcf3cdc7315cc3fd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbc20f1f6d242472b49475f125e7eb3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee807bbaa6c723f265080de78052e0b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495b6fda380b974d476e88d85ed54c2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e874f8d22b46c7c0f054ef1ec5535c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc893f5c551c283c045e65657a006270148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3263d38146c6c6966ea0fd3473b90149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a495c5b515475cf1c43c5014469408150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b89bf8159207db2dfc83392a9eb20a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f51c9c0240e573d4ca97eed9a665c9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bddb9bb76ea61fd5047e65b59053879153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2474f626f7477ac006a58d7a65a795154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09e92f36627589b6ad2dcb1d40829e9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546a99faf8b8455393fff9f4d4fdb2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2955ac4b6e709696ba2efcd3e9b965157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664abd7d88445f1c2fa13014c3a44432158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878bd5c4b6bebeb9c0338fd0ebce2da159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b090c63e60ecbe4b9e779cd25962fc1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ec5dd8bf6929939764c12731d99d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e8d0b088f8369d7fff1fa9e6c7564162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef91ff38061481dfa71c7d1b49c1a97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c936eec54eb99ed85ca774dbf019e18164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ec5ca5f950e976c846129d04f5819165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212bf710fceb2922259527c353b9ca7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43a4b186b178fdf99de360decbace0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ff31950aecfca733c6acd930a5104168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa115a6acf8710631a0dac40b226c81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec8e541c7e0c4f1979aefda7ad4e5d2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84388b3c9ce665bcfa3cb4ec16ac165171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19875f38bc8592a662d367cb3419066172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4a162994bd42e5e54d8564edacfd86173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be51505e2278acf67bc8c4694a4679f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924c887f2f526f50850460401d323a5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae136c87e1dec66572faf0e92c6a0a28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d191f82a9ca0d50625872dc940d57177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f5c2d5233cae04704440d3c569893178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe68b7b8320a4398a76d585a20e4af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0bb007901ff694864f27db2d0c3e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c90a8637b79b1581b490876814c4f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aeef1586d5524887078269575fba1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9174a41667526ccefa8428e1b833af183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764d6e2c0a8938f4181c2adb0907fcf184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538d2574aadc5febd665599a980f766185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b699ceb1c83d34b6be4bee2c3f158186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45703eb47d6ea7489b6f3ecbb09b99c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbdb3049a14dae2221d4b327dff55a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cc6378177885d5c42d2650321e158189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c288a1e6b72762e299c304ad1f77a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f70fcc74a1f8aba49643c41df72d3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e74796c888d2f6e670fbc37c9b8dbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c7ddfd0721847776f05b866552524193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c64b364bdd1a06a53a49b0365508a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f0f1a44aa83447decc607f73fbe79195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2ff2d61520a2f5258de96ad059db96196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb05654c8ebb359fd8519b6989d155197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99b0082fab4171652649f8d8f7f773198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d8457e802caf780d26eec306c560c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4351c4e1e292de1bcae25b392bb2c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd67e0991acf7a1365472ee1afe619201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c95f08767924111ec5586bb447138202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46717a8d7764888f48d06c289800dae203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ac49f0e1d2e8ecea2fd1b87f4f1d45204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18cf806eb35ebc1c0d63a833c422ae205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90d7041ac60381079bb867b1f41efd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef93a8e69a8a9b2405c9e4f19a373bb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125605e8e04fb4e8c03d844fd71bb400208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30949b53c5b7e949cc9983fde77557f1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffd6872009eaebcf64fca030acb131c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350b8f7d13889621fae98914ee4b6979211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a44f7f94d879be0b31c4abc43e8d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10045e11de3793a3d424265131bf29da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557be5c7667c5be6e56fb6ff1dccc19214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9119239e522b4fdf1d41fe49caa6e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a85eb83da79fe260a17b206a23becb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f470d4810fb190f3e25ed8a9f6e4426217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9224851cc82ff611a81a22bb224e344d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56837093808199cee9b71af4d9e0b76d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49323745d33f9b4c28dbfa21fe9ac324220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e364c3e9b7a577a8bd096c0a2bffd1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6a2bca7d70a07db4dc93ebfda205e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2db6ec497cf9a62cd265f5add3b4acb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28702652d6b05945a7834160a6739d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1f0e4110b6d10dbfa6010bc85bd37225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e48cd4cfc053c194359ac82ff4bb3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd6a52cc7cec0ea3f1364eadbd77873227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f2b25314891921aea6b3fb2fd170f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac2fb77c13062c22fb3e7f0786edb97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c437dbb407f76079544191688a62230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d323ef03a32581f02f27023e3b35ac8c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5aaf125e2640c8085027c2eed57092232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bacf1953119621bf6be8fadc8ce2b6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63452988dd528ec7e859a68f59977063234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e9e62f2e5d46b61f5a0411d76f22e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b725b56139f099bf4e71a1b281428cad236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d39765be52e9f17ae1eb4f61e1d38b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695234b562d405584ce6fde9e1edda0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634323781c5cd1d4a4e9fee337d40be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb992e1e387eae8feb147e12fd5a851d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a708f7b53fe147ee1253ad00fbfe1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7636025b1ca0d36c03b89599e9a6a12242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ba0e955949f10cef7406ac9e0a92f4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920ad8a3575b261c5f8685cd65ba826244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4b4f0ea663a4644493038d5b6b804245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda795334e4c648bf038ef25b9ba7da0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d17b3027323a653e8359a1baa5b6b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c77b94b207ac186488e03d862bb30d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8da034fb5d0ae70367f01d1ad12e3c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae2cf46d05c45f63c7f1ab74bcb0c5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db7fb5839cbc64cef1eb3cf46723c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83215f37df1d3a8fb1642fbc7aa29ad1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55d4e0baceb8d2bbfd13e7c728bdfd7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38947092a011d9940c2537fa291766254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05ac9e55b7eba36547ba8f58b795a0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f9b25451669361f5c6a7014662c766256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36059112b8f095aa4bde36ae4f3e9a87257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9d9e3b9dde65dfea3ed44698ba4bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309fd2bf1f08a660a6d1b0a60dc41689259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134db496e082a2bfe27be725dc7503c0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab447873bfb6ca7b68389a855e2b7a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa8d97264f72d89e1b0b7a876f247262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f4e45f689de30d0b2eb4c74277271263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a5e678c8b68fae739d509129064863264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df15e7099b49c23052d1ad3c349d7b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afea060513d6ccf3692919806d0362266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1f7d39efe6fac57233d8218da8df3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96c6d5799e6bf19fed8fc0c196af171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3347fa35d34f115e13785be3d8ca01f8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9003d1d720f06288244dcce22a3dfa2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba315a2ebe3c7fa50a11b4b73006eb3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca83ee0b36ac27763bd3ebf60272bde3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acba25124d85e50661791693f1948e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce7e95cf630ab7a921af1a3e73b9d9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e913f7e1a13b9533047dd54d035742275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6d9543d377d6f445ed9302bdec84c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d201eaeddfa25ea7dfe038b90991b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a8fa502e7210adfde0f6bb08516c8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e065248fda8e271db372517c1f66e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01e1702d1269e9675cbb8a1e688553280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46dcbe374c19c21814045efb35032d3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede39d5af38f3341701c00550cd766a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd8060c2fad54455f2498938cc18ee283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6582fb37b85d84a7379931700a2d9ff3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a686a2d2594f41387226189b1f1e1f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e98997667c09fb18b6420f631abc58d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2955519d23380b012a628799b5e474b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d686e3b1b7ebddbbb398ff221086831288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed2de07144f91be796473aadde13da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e97f361ba0e3b89fecbfb5166d05ba290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7392837f854b77344617a954aae6b88291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a244665673bed04006c0578cde9842292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd85e6cb1c4f33cdc91b3b6569e6ad2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5eaaad2de5ed219ae68c086f3394a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee23d49ab7899b4e4519588fd5dbc21295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbaa631ca2a6137d5c1adebaa30b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0082ba7e7ecbf4e8172384e1ffdd571e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7be3b92cb25b1c03e805ade385961298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ceede61de0b05ac71ecdd4dbeb415299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be568345ff3c678d48385a68ffec0c35300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f0a9c44cb5bd38153cd18f419c3d90301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973aa7017fd82f226e590a6174d9ae6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980737803c01243a81f1b0afcebb91bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c549c15699e472c029f746837674d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5d8c758d3522b17af8d6b96f5b46b5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5adf5904296e960ee7181748161fe4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c119834535f5bf099acacbff2be1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507963666b4d7475f3151703b21e7023308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e9156ec86b4b12f1bcd4f7872d054309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7aee25512b3ead699579a4bd0afdd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11c39860b0ee0f0e1c5520c404b428311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c46ad5d89b9e38e7263ae49d10269e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215a2ea5e8b57821e46a01d9904c7f68313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d7cf42446fd89a5e6b38237615e83314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa06df3895430e92c749debffa6bfa9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75795eac74958b01d282d2ea3bc71142316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574bc796f8d2d362d762b5fbf7f34015317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c658ebd255fd497d852f9cacf470ae5c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd3b72c2c65fe96e0bb34c7fd8f33e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79644a08fe2fa9c6f396eca9764f77a7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81146490aa046d6f9d93ba37457f72cf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072964cec0e59252abd19946aa9ce6ae322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22dfa8db97a50498a20f8ec94f7b2b6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00693a9934bb2db613fccdcfe7c8167f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac894d6db3fd94b54e130891d41862325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b52d0416afa5a0e7b533d6e37aa0235326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da715e8af7714ef8aadc8a47558874327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f10e943ee60b6b5ba51f61a522454e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41166cf947a3bff7fe687d5bfdf5a70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c722a48b3d1574093340e588b4b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea6c673658ed0ad9fcaa30b2091a69331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa18dbfaef1e0a2900dc68b90f734c2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432e8931680744ba3d36935388acd2c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e275754023df1f03145979254469cb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf71b8a5827bcaf5f9d6569e138900335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31951ff4bc71fdafd76a9308442c1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da16497a43f85860c88d71f3111a15337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698a4ecdce0248ca95afb3377ea40fad338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bff8968b9767178fa0f40506360dfa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1e84bde29fa9bf745cafed9f9ea2e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305c5a57d8a2f62bd39384c396f9709d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733b983183aa9a2bacf7489647f8eaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994bc0bf1689ca566b2971dcc3c5ebf9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7792ea5b8d6b12daa6fe6519b0c2c5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696c51ef0d69e00b209efa4fa567e87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d2fbc6b01bf64da808e597ecb02aff346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfc59852f011ad32c6c2405914e813347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d975867dadabb13e3429af8722187ab3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f3a2057b4c20dd589840ab0654704349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236a1ae23986c42d2dab75f37c8d940e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd769b19c6afc8a1738c5dcc96ef07f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83737612e426669c56e0d6884e1883d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8a9ea20b40ef7661e03d95a0223a3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6c146ebed55241db5c2590b08cf3c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fa285676ef727f62d502ba97ba25c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be884cf60fe36d3c2c05d5327ad9a0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0caf72b89002f3eb194e0dc40018c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fd7eebd7b5742e6c22ff7ed2433a2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e8dd349ca70d4da2f584ef7d760be4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ff20335045126a72fb1cbc1b22b66360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2ce9d442e38366c51eaeae84dc1d1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c630df56222b0d17ecdc9037b6840362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da544376c53eff8efb4d70e4c95f12363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad740b8f5ab0008e0ee6036472d162d4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee6c1310cbc6afbdae4dd33ac62051365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580755431acb37c7a3dfadc3b8638c75366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b035f91a7d0546b201e404f0505db6f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15ed17990b230670fefc379b0636b23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc2ca97d5b6bcd6086c0908269f2b4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074c80bf956445e5296ada46f8fecca370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc7d9d7114a319d76ec85e1084f62371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520d377a41b03242c6cbe7b47f485525372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74248123e34d08a3ded6afcacac7027373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126d8f596eaafdaf3b2fe51b6410ef92374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f02be185f1f75a0397fafdcf26abb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906d775b5e986672e9d09a4fe891bfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e3a015ae50e2fb98818fc4f3826ad2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c412c5929edd2d930ebffac6471d52378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed76f972d6628f0bd0b6b047a85763379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fec937fafd8b5a34adefd91f88b873380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c046459ebc4e2a418ac07c32424d2f6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433e54fb65ead27df667b58b3527749382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823c4e3ba5c47069c9cd51ea3f3097cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c84a2860dd8a538aeee5054f966b9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32b168359977be2f898e84644aedc5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce3e62c6d6613b15b54d34044e1a5c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdaf906a6fffcbc6917a5b5c1d566f1387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa65b84ccbf83a0873c66af375edef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9876f2df1b0f3b21e2ee85c68b5b540389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2bb21c498ce66c28538e806f46fb3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1da38e32074cbd3285d777c3942277391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50448800921684b60ae1448f7438dd19392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd62b1f4916a7bf5ee90fb1a7e043ec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12471f0d59c6f03316000f0875484fdb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6737501124c27ac5dbd8e389d74caa395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8166d5016de8acd4f4001a554afcdb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77da1b9d3029e83f7b2166efcd9288397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2941b282f73583916d34fd8e0778c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be756b6f4a958c0713811f1e838a82399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfc00701e66d661d928a06e1c67c06400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3e16118ef2e84371daaa487baa2d2b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bab1255e1960e3b1896a257cce2d888402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2100823b8be2ef9703b230fd5eadcee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16809daa4dc311ea3cb447c8f592da6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f310a3cae70312e154ee38240f129405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425bada4f4767a14023330d25e26c109406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8c88e8dd0c77c5e8e9209094acf5b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2ee685e21bf6f134d408571c391d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a11d93f29452f3bb884fa54ef9134f7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284558624f1861e75d319ed4ed32f5c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b78fc79047007003c9cc5d97b7a98411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf69051a2bd253dae0f7f651126fe8b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9768034ce29ec9b6714d2596b10ca45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1069b71079c31a00399e94d633b654414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb826cd45d0261ad034e6f033ebf61d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ea7b8900aed57c77c91e65cc23a63416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473761669995bd367672d0c4ccabdb3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eebb2dbcd63b2fc2bed9c8022bc32e2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fccefcc32065468a92df0379ecd5ef419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21234c0076b8b03dc403a2224d4c20d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804e90595c753cec1d716201a26f370421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5993253814eaf47dfd5d0e2f085723db422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56493ea26a422c5c403a461b8124d3b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260dd5ff47fb2173298cdb8d9941190a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369afb453eb89ec27c3b5dc9b9e7ec8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6659507cb0b4f27a4dd480ffe070ad2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf127419e90e267a6732aca51ff10ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa9851725c5f7b1419dc4f92f6aed8f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049dbcedc3ebb41d7c37d9a8a68b553d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0936db6653ac186d55d68b85a296b13430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8276bea2766c9e6172718787068f5418431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16e6051c1432a502961c468c30d0b5a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51a6d5a9737e7cb8b5dbd5bcedd684433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea486229dd573bbfbf3a7823f11bdadc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf944168854bac540f593fa8a5ddb9a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa00d3a0b6f8a25df9d6cd70aed8ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468b03ed53ad412378f3ae6d16939d35437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aabbf49959e9ed273e794b24f90a44a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a6c7c0487499179867a08909ab1b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b09bd2da4a16a0e90a0c6bf6ab4d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790c8c373551e2fafed5959a8d76dd4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f9e1c40eeca5b5573a755420cf4335442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33f91a0e682726cd01eb0482bc7a6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795496a8124199eb99b4f51909376046444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50c9f7ae69c98fd7195c21b5c927923445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b540447fcc27fbc0193ad80e6cbc2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb93805c96db098e5fbbd80c22b7330447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df97663fd9deebe887b1b07d0f47e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c5d9bb33580d49601110833e45b274449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448757a0cc7968d72ef6cad83c0a2ade450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de99983cffe61462de3c1db805439984451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465202f504fe434a3ff8d4a71f5bf618452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934236d2f81d6da3da6aef1762936a06453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee56ecac27e9f05b1f756f949718d2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f940cdadd7576795853388069e474537455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8de206fea0e4f7d240727a1dac96e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b75803d8872cf2d17fecdbd0a9035457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcf4715972268b65e948acef54e1e90458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5386be95f1c9f9ee000188b153e5d2a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279605c5b5711824e63d0cc235e9f711460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350378d75be8667c69015216e8e76b0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eba41b65bb32afbd837f66eb5fee48462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07f117f08082c8ed224af99898c83d8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904d7b1e0a5753e79d14e2988f33992f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972ecfdbf44c6908849291c9cbbb5085465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc731400a961917f9081b91fade44a15466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb86fdcf208409bed3c08f3d188d883467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56802066c918803b667f52cdcd4b9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500181e0e04646c5b673779031089f06469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f15ab973383a29506cec1ac65333b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef36d4eb6655fc7924e139d968105e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a82634b24503e708de8e24b7183272472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785360d460c059d0650a26492a8d1f63473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c8a23fefeba847e570724dead1dbc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e30f3b3c081a9cca32a8bf8e22233f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c517be3cdf776b8e63a6a656e20eb18476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a717364de949d8384bdd44af07466477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8085039fef3510464d38d58f1103f4e1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228527d7808c6ba9b2fa0f0e4b2a44d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b127dbb4f816a0c5c02fdb60f3582086480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a09ba22fe90eb731345132b742930b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19269f1f58df04226fcfe8f419cb6174482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c49543a5e6954859c49a43863fcb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf6796c2f3e637ff86a06b11b2000c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231755a4c9ca1652930acec884c2226485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7263db0f08e2ae1986e42954cecf355486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772b687448da996e5fbaaa09353999f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6da963c6d0994376cca2a89ed3bcc0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd7d279489eab0ead039a9e05b03b4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411872e2a47b026fbb4dd45d01118c2f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a267dc37292efa46750cc8ca87db806491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bded59fb706fb593f61b716d0749db492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ad092246cee042bdb310cf9fcf6a69493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00179bc0a45908b90927a4829ee553f1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00315ca4e0f0d035b75b42a5ced6664e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080fd162997e45753c4d044dac22ad6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ca9a0cee697bb14d7b0740db5d1ebf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90473135b079960e59d155cc1919d3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70664c99a6360f498f63a51b459f68eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78412afba2735bbab0533725723fdff1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed4439a347313d598b5ce485bdee726501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07029efaa579da42416459de964bd9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99541e760f81ba7c8964f39758f7c01a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7106371e90ee02af8ecbed7dff7ab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f484e4b6da3c2ac423de88d0498c37505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c697a90460d8ae4045c5eea5edde35506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e010096ab01b7798c41f5b7b0ff775cd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780b9a3dc3f4f4241fc1ac93452103a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc8b2e3d98dcebfd6f92531463a40509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99340c89b96ec35f5260fb5a3082e0ed510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d729a4db87cddb6f95d09a10798ccac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d58f169baa3b7a6da2fd779e3c57a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd91377714b6ce66dde82a644ec1ffb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60528394b59a5c491e6aee8e6ee4e7cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c622e4c5f26ab315f0338dfeed3943515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09df2f1f20b3722355a91104bdaeef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a511891c0465d529d31aa1dba2774b1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bb1ad38666cf40c0159e0d5134296518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450b5dc06f38ec9db6b1890af1e322e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8737c779ad364af4fe286d2e0c6a71520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42355cd1dbcde17b3802ef698da05145521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9357f475543168a0bd9f7b47581b2eb5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28672973a8cb31835d3807f7e7263f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a03e9c03af51a9b76ba4509ede7208524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d0dd37e65cd70e3073ad5aed4a17cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8b6b637d97b2b6ce5c6b89e81f29a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197926cd11ff085f1464036837c40862527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab3cff423b620807719a97ca3be16c3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b19aee61f52943f43f11010a87224529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a96312bb3fa1781a372c6d72877ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a1ddfab08d889c6169dc3fa71e01b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43419c9b4262abbb13fcbd4b5ae6d331532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd30a01f178089cd2be3d6ee7b08c32533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db0da7a469556ec5790acb65f5c74a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ff243aa0f42784adc6578f124cfc8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c09716210b49110ce7eb30896a5b8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffebb42ed823471dadbfff6811846db537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99ba39580205c0f4a1fbe5e575d661538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d132ed8eabf7d59822524db45a9eaf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dae49393c62a196b1e1f9891270ada6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455644c9dc3862f40828f9c556a8dbf7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be005f3bf44b97ee15518a571bf7190f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb4ff9b7ca744b24d68679c6a8a478543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e2f6eafdb794ec66011492eda40a3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31503b1c66dd5e576c6fbe2d739964545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934a6b1c4b5b3c27ed5e734041441b94546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ee94535741e9691ffe7af9b0f5683547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eee0834820cb7c96be912be2e7eed93548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90654611a2d33152e25a0aa13aa84930549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c802c7df6f16ccb69b98294659f0247550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65fd8d8251becd6c43d8f157710260c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a417ca76c89356ad65918e27c9c3324552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82481ce755a7575ff4526c1bb925d9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11196f2d2995a6429de3f8a0756633b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487293eb1ef1b1cc95ffa97534779cd4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f56e684956663cab088a884452213556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de4d1e1700b631830e31fd2ccd32853557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dfac306f2b746be5944ed86ffd284558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cea25fe6f63962b2cc940115316ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf6e5e3a48def397ba4e2177c399fb0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff62d5c28465148afe7bec69af7700561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a63d9651f25e4e29c605037f614d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91e3e60e841e6b2f5e19e7ea6ae8850563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93e7d7e209f90702b3f116d81bbbe0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e9ddc69bb5e419462a80124325acd565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a17a509d82abfb4364f8da24e095c8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd30766db2bbc412073aa4ed8cbcb5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683c214896b8b11c0299d31878fd6dbd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d08abc6ccb511b26f473d9c6c99f8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2496fef363e204abb42c89b8c4046570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a65aa61f0feacc7cc596265417362571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdefcd6c8cdb7b9be23a8aeda08bbc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2cf8e19339e9981dea7c5be667f33d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db42b19fb12e7b504ddf8d18126ea6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0b755393423131b2eb85632088be8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc0e2cbb7fdf45573b040cb2ece764576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9946a6de29e39ad97add5136cc05c980577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d110facca6a71423453e42ac1dcc0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e099fcf205a4a80347ebf5d67389bea9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbf8b1f2c875b9a554b021d29daef580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d009912e40ea810617df846d64cbf2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032531cb28617c1a1d16333f990962e7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0876f5ef68dcc1223d5098d5484e843e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6082a94d7490ea88a0c4a0e88c3ab4a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69df04f3a3fdfab6c4aed662abe426e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a79e5b528c082cc4cb094ed3b28d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f2b102a8bcf1c65af78301745a7bfc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7da26c7b3afa35d7f03ecd5386f788588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56078ebb5461ed0b4307ead86090a5ca589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557249033ffef77450f12a2e1c2b31d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336b270b28ca142d7555c939f2349ce591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5eb7d9a500e81d5d1035d68aaa09cb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cec7ba61717b92a1ac907ce68a272593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168561e1b525f7c11ad4215d76951706594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c10a7580b9f05c5ee7abd41b3a7c0c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928c27bb9b41cf3e6045f9e91152442596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3005baa1436bde9dc63a5b4a1f1510c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1b21b2ab90a706a15e9e4b3d1504a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcabb22df4b3cda699a622f03dfdaa0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4880bc2d2eddf38263e2ab0f426c2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015d3d745ff3b42280ea21715947ae5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e86e8eae08b6f77dd5268861d1bfa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885ccbeaf211e02b57341282c0a8101603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0818fcb26d1457596b332625233efbaf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503bf617b191610ac95947f9e199674e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438fa6559ca460d384b9709235fa4404606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa12a5d869a3f4bcc14c85df154e37607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacec8eb449a90210bf4efcab5f763ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad9629cc5a57a33ece0ccdfe1627155609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af93805951c81cb2d02f6741af714f58610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127388be0a40f741456f7adb0826a79611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64a4a95ba650573ebf3d05ce2b4236612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b378c9f84bf50598fa04c1e5782be5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853500f732b65245c6f93dadd215919c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7e64398a0e4e73c344d8082f51ab70615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2be91a4703f07145ea6b0b317d5ba01616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419c1ef06778bb21a7ed52494151a1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a4865a1ef1d62326d2f9d6b609e87618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cae76d5cf85f64422dee13540e73e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3db5b7bb4d577f0cece8449d6ca2f6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced0da35f46067124c498287b86c1715621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546e0c543433e2a32698b2efcba435c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6417e7219603130b677c3f21d2cb5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30457ea8e7bd8450d9b24cc9b0a8459624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb189f6ccb37a74e05ed9193e25c01c3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745e48057207c2078a62177bc39c90e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cef701b2fb09e8ab57efcb85e5c11c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef1e57b13d6804f2a6b031ff3cec3c4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1368fa2e600e0213adc3a29d4bebb007629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45da9d8ccd5c2c01f41309b75a660f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b6591b2819a48ed8fd63b032346eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8afa17a9e35c638ccbf7fd009be012c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855949841302878660815c6efbca16b5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5751e835b0f1db8d8c737221b6ff4d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f692d25392aa5db14bd71d6acbf399635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a359fd560cbc6377fc125befbb5c06636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bdf5523c0c06e919db713530dd2398637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e13d0cebe0c87ba8f7ca8b45d6dfeec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072aef4f802885defcff33c1d39d29a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c30e16ed1d39acd44411630514d12640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bc3b2a374d6b96e5dc67025a745f7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02c6dba40b2554383038ad36442c858642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc425d88991cda1f922c5c9a9efcb1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8c0ef3f88908e5b35dff74536d67e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe6bf1dd0c3481de3192e8f0a1ba5c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1176bef1ee919268e88d848bcabac14a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c561d978cbe12811712586d4be0bb17647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bf77e9fd4182f51726512fca3c75d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050de1843ca1ae35b877d342b441b99649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb511c357231184d9489e4faecff12d0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb422f26a5d482d957f6be401b1b2a8c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175569dcff96221200127b4c5684baf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2590ff50f406a0be3e7f6299ea54a8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c418840b2f8991557e70e628fe122e2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f807f16ec4b9f6feb41c09d5ba1c11dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4031be96e3e14e7be64d5be960b8b918656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec5c5b08a30ff44521d2193470a561c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda394c62cdf9fb9302264f60da95a28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376fce449c39fc72d2463468489b30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb310328a14db56a8e967004447bac660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aec24949c84dccff6ec0d635e33223661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412f85f089377cf0ac408e2e57235aa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b35fe5c844b2ef0037dd3871ac124663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290747759bf44d6a8afd674f69ab898664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8450fa9adab6c35c580c33f9dc983665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27ce8307434b5d44be1405564fc2b8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120521fcb88e3380474e2b1ba3807a83667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d159cf56a14ef8c99a9903e3873697668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4b92137c5bf001d9041e9a2b40d53b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d93bfbb7d714a96df4c2dc1b29a733670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1d32bbc7f802d1b1a5bf65878138671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb636a193a2296962a15ecc0f7e21a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21872007090c0f2f091facdebfbd24b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec812ae7f10fcf1279cfbdf5da2f5f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a691b74ef943254022468c5774386c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae9073f6f5ab4f8b0014e4113f15ea676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed89b6131d9dae2d2fe63fd93b9b4c87677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1715c3526379ec702c5bf767503cf22678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e5a3b1f00b60a8f412d732bfe10f8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fabff1627986112bb627c9ad59ec6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa96f2c8345d41dbd8b2329b55861b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a999f29c8f395a4962424dc48d3484fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd76cadf93883f4744448a16e477387683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb77d1199e690639776234d03632ff684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845691d620bb4a9abe7000803b5d3a30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d681fa963210ecd80d7c44b23f9f60d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb35a2b570a8e6815811e1b5bcc74f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e30773af3b567d3959fa2db610db885688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e2a7aee4e0d7eb1b6396561fc03a65689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c4406d7bdcd457696c2a6d3a9923a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71055af9ee2889e9dcfb8a584ff94a7c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4aead95ddc13c36d56b46debdbc186692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf845706431eb5d16d272eff5489164f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103962efdde8b7b98f3127cd676af587694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d252a78fbd73637f35302addc8ca7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb03634a4046cc8a185f9e16a949b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c3fcfa0025cec6bb05d9fa48ce0d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51dc239b5a719416733fb9a0a29ea23698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6eeaee656fa4ec92cc7437eb8cad71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc689fdeb360762792995da73c89cf2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47560632d60e5140381e7f86633c20701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf4ef89b2407e4413e378ab1de2a65702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b3b6a513bddf690dc5fc51be1384ec703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26797baf0a58aa0a3a36336d2487143704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef1193319c54a2ed1001219a794e8a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967983cc284c7f4497f9817a91835e5f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500e651c0e47464f66416b7454c3bf7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cd9873c597fbf66954df02e56da66708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad484c94a14237bbc0dc5b805cccc683709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64c34daf1bf28b66c3966e9626a9569710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b49c1e0068991153f56aa21384b2e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959d96cbbb0e6b1c688502b0c5ec5b0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d27108fa855c1d165cc6300dca02713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8755c44a129ae5f71626fdd90a50d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b4950b39b7813e5aa945bfdfe87d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677f93f87858ed4f4f4ed6685140707716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f32b913903da9d84c8b88cb58a334717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76033b1dca3dec046b1a74e441ea1e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e52e05a98bcba62dff49e749226d2a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274ef95001a16650692628b2fac2155720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f0709ee0be2d22a8e4a76b565f40b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b85123b9e603fa5d096ed555cad60bc722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51721a855b8e3566058b745896d12351723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c923afd434d24f89f828e78fd1f7aa4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461a6414f7149decd556f433e638bcb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f3fd2db0de029f641c0f8dac215f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc843d231104501d8cdadbaf4540f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3410e723db58178f89f8e59a4c26e3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed273442b49c052dd732a4d6c99d858729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab7609485d1cf8e56e898ae932755c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cc7b39e7802d383bdd7624b60386d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527811c7b74b1330abee1762bc4d5d51732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a746471e224a6a875dcb25b74f0fe733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e13bdffe8dbb562abc66083a55b06734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da77228a8ee63e2044f561f8baa61d7735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afadbf9d0e551b6aeefbcbf87f0715c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e05db8f4dc98a64f57b0c2e9ac28b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb829b337c06cc77bea2af40241a706738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eecc082571af7c1ed761e69fbc5bb9f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db9a2982506edef131afb5aacdf802740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5767b5d1ede2932819378470cd3392b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd060064e7b0ccfbdbaeddd7b72f67742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec01f18e7595a19dcb56122eb48fc546743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6a7efd1f8656cc9ec9a28c36f76694744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22f15cd17a840cf04c210c2f435012745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc6aa09dd41f026a8b9f9c2e6b42bb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ddcc30cc4126514346d8dafe0b2d6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef1a2da59cfbe055975d020f3e24be3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d15d296be98ab8ecead287978b477fa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e27ef6c9f8cff1229febe0369cbb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aa94e7678906eb5b1283c497c7306751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d9650e799d1897bf7eb503894fbffd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c025605a4d51aa0457e36398762eeb753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f3798ab2c25b87dc5459b32edc3c071.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85137a9c8fce14b7862351fd3b70c342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d7c5027c5c5cf97584d7502f82a5e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3559633b42486d99ddee9954be0cd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a556a29c0b846a60d8653a7605e08ae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577f2732755911d2798b0efc69a137f36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f018da0d29c84598e8f0a6c0dee49d07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a8a6c344b3b8c88496657259671e8c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b448e9374565a8f580a4b4f0dfb0c039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd395bddd86fbbdb7d7f2869cc37410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed3a600392e171c87077f02652c0ab11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28deb9c924779566da990b8aa3d606812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694fd7a9ee18a7937e791b7f00395c713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8bc9869bf86d43bb186b54c0a6e38114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc36182a21f16dcfb488dd8fc22efd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1184d796135b9c0e50108e7dc125b0d316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcbe62b190e79b7a12eed09619a35ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1fa7d9e7ef7aab3141284ffaf137318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09425140b533f56ffab152c6dfdc7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2d1838d55bff1ddcffffaf50ba0d020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fbea83d80b8135db4d0d569daebfe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca5cb5db6740782493b37ef102c2ce22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6b895e248da15ef3a10961267a42323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889028f2ae6b300b4eba5b5f3724fea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df78a357c14b99ccb5f8d924d635ebfb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd0c5d38878f058a99fada7dcfab8ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da377f32a9ebb289dbb3aea591a30b1827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6183932b8437d81a471edf57e225028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e90f6f49dd4a06c46b4c12224945329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2090970f7015367a5c2c7be82255c66530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad1ac967e866992ef9c341043ef2a6a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb901e0a4938b2f22cbb621f79747932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57bbc8119654cb48b5c1dfa2065a30c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e04bd5692c895303b0c6ce67f2fc7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45de9cbd7c16be0ca16c28fcf9943735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d941b067fba55aea52c91b3f282637936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d9c8d1c2b16d8c0dd2f1f5535b62537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805a577ddaefc9e65afa8c9aa7186ea38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affea99af61cf185f10cdae5b27b567639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ff125e1bb96783cb5826d3eb6b67240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1e7fa5264d4ac13b80dabfd963fd141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe20e878375387f8fb784cc1c3ff9b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d5a6fb86ae38d2394a7a3f1b87e9e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc5f9f1216a9515c1e936b7ebb5efb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa790bf008236b5822332d5fb9c5cac45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af3437908c0dfb4afaf7c6d0b7568b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d7c41276b3c1b4f6845f5f80c5eac347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b432419e84c06245da63eace1b39348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f48564f1c6e05273d3db30de27b5149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea0d1c1c9bd609562fda666b97ddc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe5a4aa7a36ba9868562732fdcfba751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276f9e36041cb18614f6b258f2100bd352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03477c6e54f3f590d14dfb151c63f453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a40d526b9ccffe4afdb75253fc30754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2eb9ffe52443663dcce039ab63fe55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777f91f13eb5892bff79644c7b0fba556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009662da3d7a85dc9552d43ef650d9f257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbce231c2b91e6c616b643e5783b69cd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4259f6a0331089aaa5d321858636c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b362fcb6d4d26ec264136ffc67a4f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8381f9c3550821e4a88e9ad21cd6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67446173c03df7c4a4b9e11b3aef6d6462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0b7d5a75507213e22fa6f9abef86fd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691c153409510844c135ce8cc163cff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879504064c62597830f1b3a002c37bd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa00b1abca92035087196e53eb7f713266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3012415f7a52880d61d5d529c35868ca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc3dba88c1c0a151fcf9842dd0e21468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00c2bd0c31cdcc87ff95b5ddba8d8d869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19247198810cbe21c3fe29de6f334af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ec84f9a67ce820f96840eb886fb6b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b25cd55602313e1880d73d921c479b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff178e9c011865de48eb18940a640dce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b40d7db3e39c261e4aa31006b7095774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d4981f201db7f7e84a44c3ec1dbe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16f52b1f120282c8088903324ee9df76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1f6bb9ada640e03aa5b8a651bb8fc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03ebc6107360ca20d6212aec51b04fa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0d8c26cb5df5d9ac685d0de60413e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815258f67104000fc55424098df6f14580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7cd0b5af2dbefbf22e8d2c4110f54d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed8a6a87f4481c581d1ea11362e57782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320b7d13278e0ccccccf3e0c499d4ed83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5437608be44c3aefd873543ef69b1e3d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3905501b6d605da1902761112e35e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b0500f5d2b0a571f8691da4fa0233786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2cd47a06203e52893632a314e5b20687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319108c233f3ffe83ef0170e5994e8df88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123037293463e4469793b6e8d378f8ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8396e955b7c9d2096f66165dcb528d2790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9126246b43c448cc9c4c7229b64655a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2becd775267e2b6f9c536895c448ec892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150176183e8768d3d96ad6f3556464893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d226b8e2e57253b1ac95950e12c2d0d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452c884e6c64348b19f379771b9cd18295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801ad5b33b2408300ce33eec341fed096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b3f6f0b60780308f61471667fb51497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8d5ead19a7e24e8ebea12065e809e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a477c623309e0fd2dca397fdba57c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce0d4e60354b32720a96fc8f65e967100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fa31ac3065a71b1065d6f657127111101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead0e89995451a704327cacf09d2cfac102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e1b02003a9977574fd80e9bea22eb3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9000e3b6c20217f6efa5332be720744104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a8fd32780a3e04921935526c02c239105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc6f0faffabd3f7bb97ba852b086db106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d288f1fadc67035db56715e04c45107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63575f393fb2860030062e6f330c2c37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610489d82860797132acb8f9a05383d2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebed46e60403cdb0ac3908a456c88ea110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1087fccbe6785778d27a70616e003111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654abe26233c5acc989470157660b5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e341a31a1516b3559b9b028d52e4960a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211af38630015f7d3acd1fcc3696f3d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a6bd57169e38c47e61d5c641cfc5a6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e650b667f550cf12653e1f6dea007e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b69a591c3c98831b47a4ae0e47bbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f3617aedb7e16c83d2b7a477cc57dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a683801bfd42afd9adf273810eb6ef1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd5d1cd21e52b8a680d6914fc7c50ef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf841928689691d08e3f03f12fa98b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e904222e2f236f3938beba56a8aa174b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dcd087483b57a3a0cf305e933a8dd1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef566e5c0e64eeba8615d5602d5253124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd81353fdfcdd52519a7ef7f2d58fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c75b593fbe7f3b97cd07adf8be801d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e827eb79d788fe0493873e0b5ffa1a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d315968c0621d0804fc211918a6935128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cf2d199a8d467720c6313af38ec91129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486decee7bd1f001b6e2a2ef36021b1b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66382cce637c677e612cf35aa2cb94131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35374588ae9fb8f908f3225bd4a770132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23074538cb8f547b8b002fdbc27fe05133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7f6575778929055e0ad5cb3968071134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18607d68772eb53b7d712ccc8d7826c7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2923630afab52679410162d2f37470136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be407d150a157c88b96a92d02bd0d54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27291a78e8a9c40400dcc200f031762138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c370e97ea7712e8c50b78011b228c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2835940c2c41243978478bac52bfc215140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f36bd4e279c300ded8b77be422812141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762a4a22232a87d67b74f337a0b1c5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7a8fd9bf67dfb83f72aa50f323975143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc620bb330dde29ae8ab254039c1f2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19da9646e46c91ac22a3371a62946f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa47ee98b7b8fe413cac9a05ab9b5a4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109706949d7ff2039cf4da9a0606c3da147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c1bfd0d984430c3bb0212963dc057148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1d16d69ffa6a3645b06a3db502818b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e1a14f1a4f776555eba0e3bf8b7ae150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae1d3e9c419498d7f7fed38e92efa8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effac07ac8343b97c5db3d371db810ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdedf36b1cbdc2b9b6537996027cc6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df68e5897944ae9b352f23b6456b72154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827ccee49bd14e18d2eff739090b158155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d93ee22fc9b47740030bef1e5fbb5b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450cf1d5fc4af9de55467759b103bef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ebaf7c03fd2dc0b2c5d4f3e6a7b4b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2c2737080b5dfe081d15df8e65ea51159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eadd3cc33a3ee1b02bb0fcee017c504160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d7aacf32a03cd5ee8fa900b7f9b1b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05455bcd4079274db2dc3c367ae114f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacc3c39fb6b5df2c155214112b108d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81c652a5574f71d29c2e55287a4129b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892efb60074b71e2cc20daf91a74001b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc442ebfeb2702ed32d1ba7fa6792002166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bec69eb145334ec34ebbe66e2ac352167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4c50e0616bccb0147a85ee4c6aa6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efce71e5f5b58483e7859ecb6be3c2d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51070c5a106a0b434aba64ecab283aeb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4525064f3f491a44a107c61da48a40171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e3e033040a0005a5908472af3b91da172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea44bd7720df634b5f2a1aa24fc3023173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5d7a15b0bb00dce020d1781c06a16174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19cdc1b02e8fb8e34fbaf9da8b142b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e784bedeae86558316f3c4ef30880176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10acba1c3e9b8a8f14ff354800817edc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580ff2e871d7ef1f65092764f1ddc68178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c7416e704800752726dd51943d665179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da84858d5973a1dbc37b409c3db8540180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3f87ba849332f7aa8b8eedf2720f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d758ba07466c60aca9a20b46011156182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d851b687deb6ed44d80f9f38a4e8c55b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefca198afe0b7e1fbe6c4364f6fa8ce184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831b122c47eb1d3d1895c30fc66a18c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e29d70bdea659251a96513f9df2bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe2eb8e0f9c3551b5278ec3128d4f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6330304ffdd0e1b7a70911d7c5db5d2f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd97f3c1657cbdb688215a4e99f9c261189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4152f06109155b869b197fc4db7b55190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67abe0f40865fd93b1da08e734d5a4c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e2144cff0def9a3468aaf6f850578192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc9ad7bb17254be5a2460246eff8c16193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa54fd6802d2c08d3f1159d6bc05f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f2afba8b787fba0beb82c61f7ec93195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73196e9e3dd803e6f92385bd926545196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65cec34bef1ddbbc752fa6f2a66b3c9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808277d424c36e09b44d8b40c2fec5a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6be7471c8d25ee699d11cb633f5f5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d30daea5408720db3aceaee5466baa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2081d3fed5b687f309911cfdc887b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ae68429a0e3ff1bd7d8429939773e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfe97b544b667e0a0bcd539dd3afbc7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f9f214de955a65f388fe117be3e617204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d59aea58bbd6c46d4e37198477e7534205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27204c7514657c53903c96095a47a838206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b044097d6ae240d879fefd8c023758cd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbffc2f7f49dcdf70196db9c2258fdf208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18546deb99a85f2051b3e5e0295f3b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255c94872395ee6399df7851f3f3a2e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1937394b8838ec9cd1343fc06b79e5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5ea61459858ee8c729312800dd4b0a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0224661325a3e3fbf39ca0c84e36d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0130a3c2be251660d34205e6572b84214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68898b6fe87f8e55f5be2531d269867c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75c9d2ac873e7cb4d4d85b28877cc6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bce390b3bfa8aec19cff2168ddb48d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dd51314874a63f6336be92df738318218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326df545e2333b3eea20503774668e9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb1b18803798fa5ef1aa9c1fb5aed19220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009ffa499c40500ee39a7ac7750a750221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb4415621da2b72eaa69710a6b4597222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84d2453d2d1a84a97933423c345466223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafb89a78da0eee40be43554512ccbc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b133e9af862e7e021e4de834d2955186225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef6a60547800a4fde48fc20b334caa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e19539e9da27de580a7742aecae327a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5055e3aae63037227e89884bf1b42c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fa3a01cbfa5d26d33e3bc1e5a7909229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ec628ff379dc7049a1d78f1c307b9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bfa812338096ff212661939390953231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27eada8a5b87bbb926e9580d7f49775232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62aba9cf726d7f595af66691cb7379233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a654cf2376cc81e118ba63add208a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b8f5433ebe814737cecc5980f8181235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd68bafbf38e3f6daf9d68443f4dc4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d408b18957975f55ade841c622ebec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efcad62400202ff52c3808bb1457364238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f08e623efd5d3d2a39e66cf54fb7f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8fc39c82f705946ed90132d27aef4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d8fd7869fa36a2e1970608355ffa71241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990743785431adcd2a731df69e974cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9834f4e75830985397b2cada35676fa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa2a531a182de6f62245982cb7dbf4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7640e44c3bc2b513c2a9617b7b451245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d04239044e5d0908e88fab9da56c52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225d75b12babd0109fc55638d1cb36b0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6934ac3b8e5d69cc1b7c94eef5076e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f92699a78c8b0085ab61b19b86142c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161f3d3b467bffa6d5e8e8bd37afbbe250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64cf84abe7302b4b9807a952aab1a45251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33160def5ff9db5e8e0c3b6715604d6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebb1007e15b775a3718c2fc1171e1a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98481b81faf06e99854f1bebf90193a3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90b4da6948b3cedbc1537ac76da2a8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf07c107a0d08c10a9884ae3240f313256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c28c6b1a96144f3dc037b3b4ea3a6d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a0aa9edf7bfeffcff9072961fe30de258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ef16a4824ace857befb3a3e27c3f3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ff517289f0a987e2eb0b0f5311f50260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbfb0fe230f9e4d8c0055e614ae02ba261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e30676715d5bbd1263f943f35dd70262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bac40b89101da753a3ad72fb246af91263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e71c7307e8f18fbea7283614184b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19cab3875e5bf1fa7fc153d1e66d3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa20c7accb54b55a98ede495bb6c7f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb8a9f5f490c6591509ae50d1733136267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432754ca873258de0d5fa36591eb1171268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd954bf3dc29a00a507820fe223d3f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970e659c6a5b38e33b0fefc00630a60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb389d0d612ba6a926215ca45efd2967271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab85926640a4fa0cb82e25a034d4ae48272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d89e0a0227a6208ba38d7128b13f64273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed476acef18ea9c932ef873959ce2a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6899f5d78c68703ddb19fe4db678b098275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685303218a9f5b94e0c500ac78ea8957276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b880a935083c3fe9cf511f9d34cd016277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c467baed7f52097c272586ca5b12d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba857ed7d3ce7f26dc71ad14e90c539b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648e97c2f46c31611e1314982b43862280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415954d843a3d8c992562c338b04268281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb141576389ed152013921197f3eda282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fd4d46eb52d14d879669f4b33e0f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a0cead12d5c7c9f7a870c99f8e77f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b232bb4faa295370106e2d01e97d951285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a894e99792dad74b76f103e8d2f288b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c03f4701a398b393a948406a5b65d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f34da6e46543a855d456a69a9a2c06288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35060398288bef7a08cb5cab1554e4b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48a182edee8596f3113bc1d069fe8dd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a9fd54bb7d8ec43669c5f99b86c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444d63300ae64785849d94072f6b3aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d162ab8a39ddd630640ff7c8190da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837667007f0a11d5634cf9cfb41c950294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e8b4a2e1203625488b73267cde319295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d362084e8b24eb6adf3f1944992d18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36004de2c43e95d292fc2f2dafcacb08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18a8f1518650e90986e20cb3826883298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd6fc20476ee0145cf3d9bd1a6537299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7a0c50b68126c08a3f0668b072035e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7c5fa2834e401bf55b55bd32778ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233b01486b659b6ef52597d1973e444302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a11ce70e3c708dd59b9b60123db431303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b784211b6a61296de151d820e1b58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a9241dc17dad9e4f0f9cdd1508d61305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f51c85d2f80762603bf6758d803087d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f9c84a3a96f880908068f9005653f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4a6935469f367469475b7118f1b86308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacefe203e8964126b43508c411e680309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32716b1ea485628c82d794036b592a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75062c633b8520e2ceccf9685cc38f6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba8035df081b7bb3d386cdd051333f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed634412d8b09f4fdf19d6dbc46dfa5f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d574c9a5b9a9ab2c4d042cc894ee5d2f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0eea63eb2547efc8f4814a5a580906315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1af386735cf64c58b757f2b9a7610316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a654e79d43db8868beb92ff9852db8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc42d0dafc4dba539b695e69c6599b7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464c1a2b132a86eb0e4c6f3694d37a8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1011393fd2a6e8e8720cc96639f71320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8129b3f7c2ab239e9ca03a6f2dc3be321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db18c8fea33dae51baa2dd4cfb81d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399c5b6205597f88256c7fbcd0a622b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c6b14e3b511bb263fb36d5383b777324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed855688bcde3a3379b813c14ba4c440325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd26d78aeaa43cbc879784cd63e1927b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f43219129a56b2043ddf39c394dcb9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b67bd7bdf986344d4e5bb99ffbbae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcfb8722477c5f2252051a4039b343329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a22a8c2aad7d5994629d1df3e7db3f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fd0e54b23749e58fe0e3cd7f2e75cd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd4569ef578b68d4da7c2739d81e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af437877b92e16ce58e8a72788274e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db5d29302653d6006f98f4c98b5a0e4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325faf00cebdd05cf7d5058b92ff2ee1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51312edbf2feee5fd68f1a37e63fa5c7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623b1079e261aa6c899f94667479e007337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4269c503a0b5c5f7344546246f84d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eeab9b924932a027f06b05ed18c271339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51592f9a72a8099cf117ca665d2adb32340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da26d3e0fd4730e3b360bfa374e4ea3c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fb210330612f42afb5250b56b55d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3715fdf3f396ccb33261e756b076b92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7454591fc8e359cc1604de7e55bd6d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e0c60e861bcfbec03f9c659ccc190345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6268d6ebc321d2b5922ceb41673d84f1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11efef596e25e9a2506e049354fd8f7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30a51ace0361657ab7e8706e3eb9110348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05358cca306629e5825e4ec03a192c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8add9c0db97ddf7973193816b4fafb2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe6031aa2ca0d63c3237b0377daea1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9914ea8cd786f00dffbfec76b2c1f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560bfdb5c2ab9a0435365a1f22050d26353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4628fbef1461accee7f5952d088bb41354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5dcd0d324305b002d0d7f5005d8a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091edccfeaef5425b425e9116b9be841356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1feb6ba76cf29ece2afed306203854357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205e490b498bedf92fbc5574fae7459358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64669092fcc3591266e3633edcfb057e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe710df08b01c50cf18f8ce71ca31a8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dc8324a5ee947fcdf589ccd5df62c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085586df9a57707fce157de60b544de362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9184599cef913f09be14bb3d5e820b4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02755e1628a60228411e433ecaafeb2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ce82b5913e6bde4b8c15976bdea1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ae9002f966e75c793854097a4314eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537696b8a4263f6b53685f60e4caf40367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6f99c5ff28de26b7c23ee49c7fbb0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142a70065ab738e62f04a8207ee8f85369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69176ea5c408c6c51df287427963ce8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ca725f519e5cfc463e9449cef0892371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a41522fe53b3f9daaec9e195ae53f9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3be2c4b609ce3b989ae5dcef1d633a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f376d9e4fd40ee90a650897f22abe7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916b681f812216864241b6b28ea55a2d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8509b777e41e581db47d1edeb517c7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223ab9c18da5015f3c83bbcf6487e82377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91d66ac72949e665b8fb49dd0572186378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018586d485b4ecb20a931cecac8b0759379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2047b715ebac71a8e2fe95b713d299380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6b405ce02acb2c497289d1e58e5ee381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d4d20ea0b7c47c57e2b862e32d505382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928949f661f4071256f927a4478488a4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd2cb21b172ff849305f166ba24c544384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9612f28ed4c2a11e3103f35555324eae385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8996f30d1638065492411976a02dcda386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857cd17619723db5945ef2a654b9c95b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014eab0c250fee087fd85a8dcdccd3b8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d90838a51b570a81d2c881ca8815e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304fa77199e37a7f5defea0c8ac72de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d28b150745dd399b015eb53f58a8dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730cf22a87e4422d0625b4ee7323db09392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c9cfe3c3501bae99169a63bd26bfb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a933438606c908972578e2ddf9ae2e1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a82e4a1311ae4304c75db5eb1397db395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a03db5dfc26e9af28b9ea16854978ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1b8836a5af9a60f36c7f4f770912a2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11c248dbe01fe34542788fec4f603b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcce0e72cc72c28a3f399584ab82df9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd77d29f7ad75a2e03cab99ebaa5526400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662c580a96c4b9ce0d31621886ce445401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747578c5aa17fef173229d304bcf0f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34de47a2b352108b56806ff48947884f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d998cd4a9c44a061377bf186a8319404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77efc3ce8b419c49d8d596dd71b44f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb021195516b01cb6a80391106ad15406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a95901a0a8e29d5f5f033b244b974407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428fce0eecccaf2e71240c583d1a5ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e202ad63370bb57c55a8e11f8f5831409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf02b22b37d94af3ec23fb60eeee4fa5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78a4bc150c2c362ac3d88cdca37f261411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389de259ee81d02a241dd2eb79b60aaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394c835d23f1f949fba7e6dd0c41cc5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b84348fcf3b955a45447b802fe15e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5753fc9480727eae37053abe0311910415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa331dfaca57258319c5396924b00f0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c457438b2a8ac00e05987f85b836bd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c13fae97f314ec8f4465437caeee418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da57ef09d1358c5350bba76c3affcbe419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c87cde25cec575f8a585aa2a8203bf8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246acca34e42822e95ef12c011e49a31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b53487c5b1c86f5d1bff646168e99422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a649fed5c274fbae8243f960b997b30423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065388b7305ebeab1dbb3172836310b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed39a3771ed40b148558ba4b33c250d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe7c5e50495e6ebcba96cd98dd45f13426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9e0f833fa011ed0eea68b23740463427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93fbbcdebaec683a327a262d565728428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa56315ea3b5a60ed238a3ff752996d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ddbaff104bab8ec190470128dbfb7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a44ad4aa7c659583c23d3703c59a381431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d0951723b5828e0264dc3db7fbea7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9eec0c0147e83eddacc71a5917dbf4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403ded1d9c9989c8946c427e6a46e8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010cf4d7c5bdbd79a3e5e7a1d7f2a1c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf05894f94421bcb8bcded2c5dfd74436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5b5c603ab0947cbac20dc1ef4d16f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac134ff21e760848ea689643dea7c7b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248aa9deb8fb3e53b7ddd3e54446a59f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fcab8bf57c10014617f64d5917d07b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355167a83b257110859fd6837a22ebbf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4f6ac49b8da97b6fa707237228332442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef184b5a14dfe5c740c92d38eaad987443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a1e7e66356db8a68b2c230e29d960d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccef722b40b5d6395982ff5cf63544e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9033354cac07961b1ca7900c98e58b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0bc36572a2288f89d24f72ef12a939447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838319147396db266cc4572bcec9708448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6910d0721ca65bb631de670528398d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fafec9cf03537c2c0b56cfb253b11450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b33bc683c3b7a0ce9f49a2f7f94e9451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5de791a25e113dae9c68ea28958207452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5c11c6dda024af9bab861779320cc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f21deadd87d00000cc36f7bf0465f0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6a74c66ec4b5a9715ef9b067a8e93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9148710fbe5c0f4f6061c6fd81e22d5e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9dbe649c9455f6850df5328350dc4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c5d0027020df19ed9ef4222a2b2527458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab416b4fae61a93ba52651ca4e49f61c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4162806054430d95dbc1135d5dc9313460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8c1b22ad967fdcd8e9f2d198a6de6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22ed93485548198ec2a1c9582e90d2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d36950d70bb2c5d9c4c2b75fc9892b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57396aca0b2b893f994bf5a9c64572464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d00bcb570b4d37f116622b31b3d6c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b52402e97db85069c64aa61f383207466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e6a460988a71c5512349da5fc2082467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c946d8ea3cac1a394d6182cf749dd7dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32260605c95ee4b8c15108792530cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3f9c24ed76ac2dcdcec55edd82f79470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf515ef209d345c9d67cfcdb4cf02ed471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ea3d48a247f8297876bf7845c889b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a4674e17e0177989bd5ba8babbe41473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fa3ed846c5f6657f313e5d80e59df474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093c8076460e4ebaebfbce7f098ea75475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ed244732cb70b18f043b1b83cbbe1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36f93a7c07ff45fa290773d33f9283477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2addb20c012b00f48e4ca94b96e422a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a367ee9223b37a7676270dce8527d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f2fc141327f6263b36c3e4d006d84480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be6686ab38c4d9364648292d643886c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762945ee6c49fe9e446bc4ce234df432482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fd0936662f58bcf0b599950e646a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8b30357138c212c964b6abde538f0f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81defce78523659b2e85209b2661fd1e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb909cb9eb980aa170238b38f3923e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca4bc09457af92c5456efc77a2a670487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576929ea6e30c126a8ccb1ad3b1f2b22488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4873ddfcebcaa55d13c9d9109ba8cca8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64324590e769320ec0fbdfa8ad043012490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f7991d9241d69bb852b59217d3183491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33694d23631c98bc049862ade3fe2926492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93584c61188682fd7a7d4f58bf0f9942493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1734959d935527389453a35d6e7809dd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c29cadf7c2d123bbf516771107bc81495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfdc9e1ab5f93262a37fed05b0fbf37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0108f7b85b8fe62f16e6446cd422ab3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0a5617c49a9c1ab7d86c21e1af76f5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92dfe080d2d9b8f2fa06b3812eda2d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1f39e6875ca6fee7c2f43f6435a306500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf9a5a432114c107d49cedc3c204f6c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991f51b2e8d7884812f11e858b1d05502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d076ecf16a9d2e745dd34eb2d77a4dc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab3b059c37f68aa7f7fab6df5f9281504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21feb2d610b86304bc4a24cdfb2d76505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2096843e0c7daf64757c78c8d8c59555506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53fba89b0f4715498998242e41a125e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f5473f5ef8c8f149ccd9f3f60532508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7e5ffe11987bdf112652fea9db4ea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ecaa17ff48d3313873f90484efab4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9877b6d700a89d99756d027db446ac21511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972b40197c2a82ad393a77c230c5245512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eef0054153babb28f1165865ec385e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5bcb28a16722049513547e933bcf80514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64885ff92f95fb957e06c6fd707b3ed6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1ea3e5fcc7ba0194748e9406c30a4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7177f733328be02af9895664674350b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf48ff476a7cfe1e28c28f4a9b7c5c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf64556366277fbadc0e12c3a025bc0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bbf6c14d6f4d4a96d6fd8d6fa9541520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774aae84f9fe090f01ee0c33ab820e80521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1e97ed008c6d7c86e775a5292e14b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed75baf4c310b9485d4cce66de1b0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f6ee8c1046d613f4b5b6ee415bc2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69cdf012842e4514f772f39fbfb9cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d476b82307762ccdc2429a9ef1f032a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005af53d1eff241a691afaa5fd5b43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff1b35b4c4fd761f25463d158ff02a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f705a82fecab0b640a36576bc07fe5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb32edb6f90bd2dedf8fc1555aecfb4530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8da5f3444b673c8156dd137c49a39d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a652517c70dbd39516047ce4eda5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695602d7f9838ec92e7347f1d5c3d704533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddde0377979afa70492dbc61975e05534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab10bbaf76ebe3f0d6698f86defaf36535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee56f351b27f0a2c7a4a757a6ddcdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53792566f6aced1b29b96e3d30e537537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac02452eba3a52790d8036a0bac5253538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c39bb9a58c88261d0fd8f421475370539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825d16670b486a27e2d300145a7f7f3e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6aa613e4461ccf8a08bbc8b138969c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4e7ed072b99bef156c68bbbeba1e3e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dbd6eb5b5eea270ba4b75cf4c99db0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ac4f9a6da6aed5b2c772e7c14cd19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac700c26b4e701e836a3f0dedd8357a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080d78a14b1337984ceb772ede64fe43546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd353bb8bb7b94fce18b361f300a21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411afa0016d3f2dc7033a5a47bbe820548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba56bfcf2e07dc77d1f8a11890b5ad3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5653396539cba2c7c495ed2b19f8e2a8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c568961c8f781cf908a48c19803e176551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d32d749b26a5b3b980abfd3986f931552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d073e11ebbcc0ca762cc4d9e29a2dee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4041ebee369569bc141b756a0654b3d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300a85513d7fa85e47b719b50dfa977555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badf4c34e6ac632f32511f06b6d7f3a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee434879040704e164a41fb0690d893c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f7ab030cc7da198e57b32a8f8955cb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212cededfce43e646d920093b2bfd6a2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2009f3a11b74b8eef49714e25379a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d35b12d20551664f59f2c07c449a0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ad5d20b70577581f88fe1865e261e9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69b68f89a35dcc422e963b0f12710b0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ca7f5a4300192bfde427b534ada1ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce252f8f44bfaf98165a0cf2935de8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df4c3889f79a3671ecae84bdd122e7e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbba466a7f84205972bced18c5db391567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc38e1647daa3bef8c0b88a393f58c3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d22530e4ff1030c1633b4f9a41db541569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a93666afc62400b9599e694a9a9e6570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8735b7cb05a0c697e6fb0fc3d11b3caf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c1b2e04306ea5cb2c86eee25b18af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42157d09047fbc8b78c9c4943bde077e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73f83f02b773e537bfd3395e3645b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cd81f81cb68ae087caefee1f6ea05575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda3fa3c686474283096b9614747759576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fd8eab137a2abbe9b99130495e314577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fe8f4a97ca40fcadca59b6390cd7e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5681d5f457bf484dc8b5713f60c67c49579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ab50572bcb9ccfd7408d52cac11e8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85586a9c1237b5514897fa6c26d15927581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7f393d460081155df187cae4e6b778582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458096b8367c7cd1e6a6d715206c025e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b16e231d1b330007ef7184d1f54ea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9791d7942a37f77cab477e12be856f1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d15f1eac821c7fbd0d3af6efcc0ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1852694ff5fa5ac060f5903a5c199f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b15319fe960db73ac655b30e02b772588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2ee8f3a2cd6f5d1ec32b7580eef4a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc12281681fd742d7ef251a3859b8c2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8409544b9ef4460766c016a4fd299d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d5160486bfb94740686635f48a164592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85367f8ae93e841fe297aab28b58a29593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9550a508f6c2d8aa9f5bdbb7bfdb0c6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110e1128e5385e6735b383d7f86197e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68026c24c1d0942609adf39f3f605d5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8944f2bf2ce990b2b5de00ae89b12550597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064088f9efcbde3d3db8b81b6f8a7829598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a766dd2ad2493597d6562347bab9cd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3ccfc9e2e59c61855d3191d3b53f0a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b6b940955b93ca9812b3cda67b637601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0118cd3112220fe96151f78d794f39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bde477986fb3b7662c85896dfaa3a80603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e1508bc9ca273598f4768159afc07a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92df42a42822762c90dd29706d55bbbd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c9998efee57918e5bf3ce49e75b040606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eacd8baa11e8ae6824dbe6f4925389a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d5c341a58c3015dcb27fabf013610608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33d4362b063bda3f35b5db854fcfb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb21697065b848931594c8ee3047491610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6bd700269453be64a3d1983a3d4dd7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae27902cd080fa007850923adfd0597612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1be7a220793f0696e78383de43dab613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808f34921ad7c7eb51f56f4db2cd740614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baeda8c78dd7c80305c8aa74854e3d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ed8e8b4d31caabbc36bba60a973c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7410ccf5f226415a2f7ec481ec414050617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd7a545932ab4fa74ee50e1b284dd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3ce4713d1e3403c1413a79c9ce680619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e098e613e923ba412db0d7d471fdf29620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b645d4d24f03295f9b3456c65e9b87621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881a2916527f64a293d783e39691c97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f73da6def1a82a8f100df3ce0859e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e82abb5d0b85b11ce86a02a486ba66624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8edb987376f7e18e09712835d3aa681625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230e50bc6ba2130445635b8018dc982e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468079cbb6c136c60fb5a4a7ecb997d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9e53719615b453f3c39cfc858f91a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b517eea6e9d605c441453e1993ca33629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b046e42c1c1a7341abe3f9d782cfd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc18f4a982a64ea986903cace2975fbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989ab6f0be23b08816fdd6569c6e132632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984d4927897b0b6b457b38851692762633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2e617bb08529dfc5f985a4a137f86634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e144bfef6b220c31b21526ca5c6433c9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b060b3d291bcf6736541a74dc7fabb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91510b1d7fea7bc5fe983be9244438637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354ea52bd2abe1ec42041cf9bb7ac34638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51cd6d6b747a2309ad826a41fe8d08639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f4265411fe4e3aa62b0aec7f4da16640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d831549ffac2a2b69dd02f6be4610e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c11ef3f381ede0b5c263f84420fd642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067201d7b7fba34dab77acd6db6ccde5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e58bd01b93dad94ec6bca563f78dec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01a0b6ef32c7a1e93717cf153b4bca645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32bea00d82afec91b5162af569d676646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48afdd4eb563035f26023041a878ad1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48aa69f854a1c153f39d914918fe830648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c8955530b432076640249ed6313fb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea539167ab34d8c753194c70b0337eff650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e66b7c0d1e80795dcb49311d938bfd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b5a3493c664db3142ed9c8eff9229652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a543b02d10b9602a31738786bdec7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9bc1559e7ebe084005c0c9081a64cd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176056bd04a417132ca0d1be0a09092b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e78432b1790c280758e94d4371e2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a9762f385af69feae9e1f5b48c33e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556aebc67c6465311d85122c3f4fdbd5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8299fc89632e32f6fc9df7e6ec01c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c390a077a4bb9b97ab24ec065e7fb8e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3dd1caa37d21a661ff68624c1b3be1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8c9391fb3a6f02b4210f160063ceda662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312537ba60f9f72b683a1beba1b9c44663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3f03107a5bf77bbfd6e7b29e944d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6bc568e3984d54b6b85eb5999aa077665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43cb371ae7e3d6d6aedbe40458d6928666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48557385ea1405a0688f8f239030e7ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b90d3afedea0bb2e6df3d9b63c3d52668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dd7a7f025ffa8400333f4471d7527a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0ea93fff24f6067cd9583ad3c5c617670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816d825c15cab6b70aedb71bd0074c38671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79c8253c67fb73cb34bd2e0ab8147c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d067e04654f705d5d9428a8ac26d6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c58a1838b9d4d66ffdfc527ec2d7c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ab8bff28431937d676a0174ee8a5e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b3967b90198a4f8f7d42c6d2e9a6e8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbe9b291d2116cdbca27f6f024c6744677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084c1f681a2269f876674e5925c3288678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047dcb1d0f6d994c9e6bad8f29a78f55679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f478f7830473bee596d4a89d0192453680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf948bee92a99448dbc6f865f721438681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8c41cb662dddc4894681e25a685174682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453997b65ce007b69d7aa360cbb19757683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc2dba4a1a1ae9ca4e0a17bb20218f6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5c0dd8f22f0db9d1b2e883c0a26a83685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979dd18a37bfc091fb4facba78a99384686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aba03912d4eb04fdfed585a4009cf99687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d2c8be4f1261e75533b54ba271836688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a680daf2055c0fa166d87807ce7eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38974f68c2972af917c0fe6bebc96c90690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea46b864d97a5a66172dd89a4a95f33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836250b9ca5511169bf2e99190f90c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a539304fc862772d2a8e67356635e51693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1398ce3afcdaa51c1a91d28c18122a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f13ec4e02b48f942015eb6d92396e3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658cc34d9152c5e4b387fc4bcd9639d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6646af1d2388e7329851f5b5a3750b05697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6864e38e00aea28ffc01c0c15ff8a70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fecece5b45905299ee358537c2d9dcf699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3ed1e560d1adf551c5b8eeb61d387700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687be1c7860e925723d4223d0af64683701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf0c4e6ad522f1b62e7f007f5b1f62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa1d79ceef37831be33d72363247351703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6628af3013d3badedff7a48f3757eb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ac45ae7f44eb001ff8553961462b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abbdf065fbba92f25e406dcfe4d4951706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e03a8f3d248327a19cc0c3a7f664cf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81bc5a4e1be0f63beec18edaf56d8bb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e680982bc87ae7d1dc9a191ff8a0c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48d10739233557724801f09d6780fd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084c8d4a0e60430b6c122d062c26e71711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60187c1ea2add29fc4aa7fedc69778e2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad2c96d06b98dee7c22c295968dc4f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4c21314977bf39980cac5d6115af9d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a29bcca03174f3b37e8766791f9fa8f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d664556726f3f7791a0c7ed6032c5f1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05bcb6ed6148c1ef42d93e5f7b0337f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9403da9ad432ea0f5c002024f6c89d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24095b64e71a7bd10c16e4bdd55165eb719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef16f6da92c9587ee0677fb3ba5b2b69720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f86316406672f3504ed5583babd0d63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933dd3dae1aa95d22b7324630c855233722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb78df5a8b3c849fe81172b9d39e9f9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3aa730b37f0a4a8bb48b2b42b53c64724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c39d1925483ca50f343907d5cd88f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb62c104c42884584d46f62c862fcbf1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb9e6103acda4d91221dfa89b0fa00727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4a2463c0578248d1a9c5fcc8824de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf26d11c77eed56ccd2763769793eb6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b1e7f56a0ef82ddfc35043a1051a9e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d7c9917ed0b699ac8a0d2febe3971731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bfd5893b81c8787e69f059f9464c0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2944f7a565913ffc887062a180d268d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c41f2e978d625e1d85b2aa99b2ec09734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2027a9482416723466f06569b2cf4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8199cb2615fb1c2400c3b712df4bd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76bc254aa84a758f0a6595fe4cc5df737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5288fe2660a6adb258cb5ba38c721c5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7fa49290f4968d035e456a1e07414739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc39ad1cd582b0d55b0c9e77144110740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daba30a247fc236afe88c4def6c183741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c99b7c59f085f4b1a50031ba4298f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b74864cc77aca3a03a74c09b45a54743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b787b3aff39cffe81ea6a376b2c688744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af98a597b545c4086562303e5f0a3bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1635ff724aad473acee8ae0ea3f7fea746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dac5c5851672f1db04666c77e9a4770747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1286f91018fad1e21b99ac51e1b2ec72748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887681d6d60859d381a729950285a29749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fac6ec9c0fef6385415a666d188916750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195e881755125ba260097e648d45ee4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399060d9ed405ffdff3322b9371e7138752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a02d5174c2798028c326835c68225753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>