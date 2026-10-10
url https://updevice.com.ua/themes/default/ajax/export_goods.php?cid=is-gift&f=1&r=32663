--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf0ec7a6b15d59ee785c5ee686245211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c287555efd460a916563d58cf71b2eb52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393e5f13075c4815aacae938d8523803.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f3f6b241535ff16cf3b1faf25c1f64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d267f8fcac6c184538e27542470292d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce820abbda29577bb12d37d546199bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d3fdb9ca5ea50c246c10dea1d926467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ffd28e537c1f828708cf2c748d09078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5330bd0aa4dd2e030c9ff04dc3ce5c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbac684245d4e6719ec6ccd195152b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2452d02941532731702af9d2804ccb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b89db6da16c11c7513c611f17827b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff180ee83e1f6f38909dd6b256e9ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cc83a38cfc0c028d5e8a260fffa1e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f5afc260d864a52f3e64b1cfa685a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e84a306e85eeb1481af7eab80b85b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab40428a82e80e9fedd076f00eb442f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830ea873cf7fa8eb5b985e60d43677018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561dddd0a5b14f60fcab8386d0cd13119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c60ab72b2c178135661315a495ef79f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e31691a71cf77489aa1da92107d6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e80e6a7dfc6effc4fd1f82f5c739c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3750d3e3bcea265555f15af8f225e65423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93edc193500f30f361c8c7aabdd8501624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2ef3bdedfae92f4f0f2e889c37d7025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21f5992712923c8066e45d114e85dd626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa32298c9a5334188a5afa7318d456927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c936f4dbd0a397b07c208383f7fd5e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7b555f46c5cfb9ee48242032f5eb9029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d65383f6c6cc19a6a9ed4c86dbccd130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a37ec528bdede3f64f7e178d087d2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d8f6ffbeaf56b38c2df049802c1a9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d0ddf07186b5f1d67430f1d89e66bf33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a515746abc80912a5fc48ea59436634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90096e5fdb5a6280cdd4af5e4677e63535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a423e007e73166f1b700168b869266d936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c705426e5d8617ea2ea1279bca1dad37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f7d8255eaebab4dc74590a00ddcbef38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dd8cfe482b53c15b3a7644346abecb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa39220a7fc33dc045f3b5d5d63e5cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb904013082876c681d4337155f82f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892b646ac47836b7ab47538a420042342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee70d453f1e1f2d5a5c22efc2b96fe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10af5656ba61f4b516b20e9b7f7230ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b41a4b419beb71fc01f5717a7b3d4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a122f8aaf146962779ec395410764446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ed44128c4d9bd3ab282cb28f34fcb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e6d7ef8ce98af22940c04194ad85048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0850a39e72e917bc699c0ebc1e0c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec31c6fa01050b88fe04b2a3da7715a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f6e625fd49b5041a375a821c965451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8f1d6cac6652b1c4b20598789afcaa52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef01dda03c264b6d8a81eec0244f7153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b7c5d0878536b64637095d53b7cd954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59293cd73650974b10a92c8a7af509ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbabb68296ab192c5251b84230186ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee727e9fe1b6fce26445609f97c01b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff771f119ee4664f523fb9cd3669958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4b76eea5c32ca5b36317790d43cbe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245140cab8386f12f2dac95a1f3b24f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1995d763eefce965fb6cea58fffd0961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbacb391c571fe941156b5b1b03b780b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039eaf27e94f56f281b6940da60bf19b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc024ab41e8494b86f8834cce3f295f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9d482ff488312a5567269dd09fdd865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e0925b459bce6c7523921a262973ae66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1bb0fcf24a64b00c82dcf116e440ab67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de76c29d03e0134815bf44b596021dcf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d784d28e92c0d17fe19a804544a2d2a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa1a372797156400f4af4817abbd46b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f57e90e0291cf11cdfbec9640ccae71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51081892758d9b594174a5aa678f6d9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a6e817c82530d62ba31cc9feb1f5873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6674c86b8a00c128474137aeb71b4774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf3fcb7723e4989c06be4b0b3a40a0975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cb8e719b34f7c2f4ed6afba730df6c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85f12dca04231b42307a3dc68a96a677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926247b22fbd329e432327e56b3e3aa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa85993d96f67efb9bd22db726874179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0e58e5dc14c84c4c8c480703bc41f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faccf40f6d352122ceb99fe4efa5b2e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5700fa3532a53c3c43cd27bd5ecc03dc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ee994c2c6f46cc7f12c3ccd81faf1283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7619eb0f2360a365e77d9b835106bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2da3f1ae7c6e6e05c5d6267771f3d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f2fe418e1df79aed57176add5f541586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ecfeea7f94eead7cad0044856f97087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce10dd851095c49cde395415e5646f3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db841dbb6451424ff8952bd25ef139ad89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cf614608648af7ade5a9f79b3212b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7fc0cfe33960998bbeb005b4cc805f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc84d6f20362865d9580592255fa55c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4091927d035001eb37db0a717183952493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff390b206250ad8845e314ea12e626fa94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f3bce09ae4444dcd4931a8092eda5395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdd5d2d0918aca0dd72ec974ea58c8796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603be84c8672521b467d00e2065e8eb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229974c3adbbee17fc0d068b8864c17298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b629acdad86788383dd48576bfe1e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e5258fde9bd2883b342bbf532a398a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed123d75ea4023e93f87acfc8164d2d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e345c0c0ef1645d908dfe542f198dd4102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ec4c2868bcd51c62057974d52826f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f068b997711f4a36d9d05b350651e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ccf4421ba010ed23ea1b5cfd6d76d1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa407c6e64dae702f160935f817c8a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fce69100272d1d2c6e7746b1555e131107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694468b3c949c02057b766413d31d742108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2567125ef2af613204525beb00c07109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c872d62e1635a1950ff23122d9d38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48f240f2320ddacf28186fa594055ca111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b467f7f9593fb9ac2fcf1741cbd7a47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5e338d70d5a9685d1b07e8f5ef8d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540073e3bfea494a5b6022c2f4f8cbd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046fd70a4525eab637a3b8a950af2bd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7615492e98c16b48cc84f01fe489e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbaaed44d39f3e4c92b16f061981c7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebb4ac00aeb9eb5cd05ab85a5daa3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84d48094c36058ea712facab2f3dd3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655afeee45c7e18266c121c1d418699c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139ce2a6ba6ef8fdb1e54e1327d9752121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e9639bacc9329a67b04139f5dc546122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1724f660400e1b79f4cf1fa345af6a2e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989150d92904f1b933ff67979fb810b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e38770b4ced54832984805608db1dd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d486752ca8f39bb3378e2c7f5b2e91126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b530b9952bbb2f37d8e9492721483e4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420db453611b8b3d1ab5798c5453b9e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285b8893e5a16e46d697a72c28210c67129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d8e5600ff06171259a3e4ad526358130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb91810dfd9579df85238881a89540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f567b65008d70dbbd0f280867652f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655f017a3386357375d7909aede7607133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b48adccc7ae4f7afb7fbe0e6f55845134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0559f7ec77bf25a782d4fc6ad7ac742135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc181de205a92b595873222d1182cf18136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18104386d7e15f043f2acd1234e47ad7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef826f43a1a56b449c4fd08b4bbe6b7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca049b47f00a2b6e7722f3538d0d3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f453c24702fdc0c28f94357bfe3cf65140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92477052aefec0431c93aa154cbd7f5b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ccb22472c5f90823da0364bf7e6b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91bfd1514d0bd8ebcbcb045a9cf81c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9645dc96aecae52ab02db57fbc4df2e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab1ce4c2f5287872a6eb07dec0ea32a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ec42201ef7599655940f54876e1cb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a94ede969501470d69215db5135966147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40b5cad21bb1b4cf551cf25c3a9fe1a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5588b221e76a7f2d500041f9f61cd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345df5263059704fbad729c363f5707150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7596347f5fb2058f69c1039f44d59d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e10bbe174ebab5ed30645e21f6cf9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a586c955aa7a4c2895fac1b10401e25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c86157370c3fca1ab1a04574ffaa1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ef1b955ef3a2f1d93025b25fe793ed155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960d78de09c9f7ea150e948e3e71ba0a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826230c15a7034ef3a4efe41bb846480157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb521720017a8a1c8571268826d16ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af274cda70255df9d30a862801e086be159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f58e61d13e06717eb49a0302a22cc4160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8accd9dc1b8e661fd490320b5607c4b0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7eb45fdf585a6d932a287b9d1d6c6c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d91eb2866800d9fa335c974a021aeb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d30ad3010796f9e38e024db73ac3d4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5f0c166585271229d4903eae39b4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd49f894d7ac6104ba987d00238ea18166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f485189334a9d97997d0f02996b24c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632b7e9916b98236e10c820b460eb119168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c977dc7949e6bfd0734b1d9f1ef382169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3598464ab2c5b7042a20e58e636534170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed8f9505dc95df9f62e71489fe62af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8af42d6f5e167fc0541b32e1199278172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44ea8aa7f162b64aedfd532f80780d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65830ecf9278b4b327c762a23e9fba22174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb49a325cf5261abd90f30d3363e7dd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea4e99077a9cac7d5c8772d202ad3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d082b411c2d5ee40a52bff6abe3151177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958e2ac61516eff2f186a055a621983178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19651a41eb8c9ed875de99941b7afb6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6b4817869df38caf3585c25b252b88180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cfa53f4a9ae7f6cb8a8bbadb24927181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76640cdc6d84eac60417ea746919dfa6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec6fc371681bfc9d46202b1ed70f02183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bbcd5748effdea49ad57c5000d765184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5615218ff9ac7606b805bb082ff9e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d062d4fa5cd608290f2218fcc6b122d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c93678b086f260c748ca54bc51ff23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a02f6e4572b42ad18c937152aa99a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4df6aa6247dd3edd18ca2b46ffe68e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0be1dbae23051a739ce72c83376292190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df315823d8a571e523f7a7bde407c953191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474872da4fb96ac9748a8875ab70e89192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d46eed45a33d36663e3d5f551fae53193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b2fa893357fcbd8e0d26d0101e101194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172c5205734a87edb7f390c6b905ffa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add0a5621548957d147f610dd16a3596196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96272634205e332fe1ef6ce9bb199825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111ce07f5e0df31bdef6bcbb0e34a46198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b02854ec7d5d98fed76b47dda3a00a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f22da1fd18615b52a3ade0031537dc9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a150a2d442ef795fff6172c944f901201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e029f606fe44bb01049ae7fadfde1d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2017e558247d1c00f2f60183745229203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7727f303aa15c33b67494651c9ea90f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d0f9d192c5cf601ace0369ddb3f648205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d999c1a83192fd3f146d8618310ce14206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd11a3250399a1b0b4a420aa7ba965b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce204f40a6a92b7ae54484ec8f66ad4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139600ea1f126778ad46e5fd5496466b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5478f7736ed482e5159ebfe890d6eea8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd93165e4371a36face41893802b2c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdeb02f6c7575ee7bf159afe3410c5f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad01e90f1a484526bf3eb19974f00adb213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3933cbfe878d30b8c766e5577949ec8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26d19f5b8a973298df262072853b4cd215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4c1d786426001f863ed73588201ad2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72bc158c5103ddc141d8320ef90e9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4b5b5b461ee42772f45cc87abb933218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beeb816100732229834f337bff881b9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d631330b30fb9855503b8fe2bdc962a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f59702471d77276626c90e0d6d7624b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52208743f964975b3b5c28e2d3fb0d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7fbdadba90ded2679b48de2a5b48f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd37719481330c9c1d20b9c7389c0b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2e7fb28e3a0104186566fb3b560433225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f590b5879b4dfda2e5f66884a8e3b242226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a528f47424f08ddefac1968d028197c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf919dfa562292bb9e3783d783fc0d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af49bbbf0e72cd6493559c59aa81ad229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4de6176db00192ba52c9d6f2e1030230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41e87f96cfae937303e9965b653391231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e61f621340fa695f5815a094bfb8a2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72081641d595f8bb557fa076f3802cda233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea1221f35dda1fdd5e050cf47fb032234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e52f7646ff43650551a82273eb595235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366583226f6a992d8c4a671be70e91ea236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6feb19093640a08ce7d1a34178a34c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7206b3ff79c922ff973debe30f9c45238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4695199572c91b3053cb7679ac71d75e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ede9421cb12f6b47261ae301933de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a890fb1c563194613dc2ac6180379d65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b903129bede938e15cd33f3191c709242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030741aaf065b9ab60e4ed2aadc4587d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5420fd381c5dcaba9ceb1d74ad335ece244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3dddc59df11860b7dc4273221176e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca0293feb17a4aad8e94f04dc2d9124246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dedecd256236c15eee96d91ed36a3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1c6f2baaf0342c1a35e6e173cade42248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66be1a8985defd880eb9b2b96d4d11d6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111a1c48976d4ca62096c5c33c142252250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc788c50cb0aa54eaff9b293292a3817251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105583107eccb1f838e35659dc24c8e5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ba08563b085d41cf82460f9437ab4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164ec84bbbbfe2c4a5f17ef13e2c7060254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3d420627a3e2224890cd60b4aface255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfeb34d4e3f2c9cd66f0877135403be256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159e1a3bb58792647e20c494cbffbc1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d95f92fe8de8339cc16c28c25576f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68f6d58e422f1b6aec8ac6643a07c2c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c478d0dfc57f65824d8e84e5a5da34260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea59575a45268eb6e4e72060c844c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75154f14ce3825c3437dbb5a51b90177262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99977b285c96bd9406e51a801a4728a7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b6a0540c89a9e069d612d61b12eab3264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b6678540cc76e19817b411b3703f7a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782cea01799090c5bc9fde80e8c9c288266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed67caff1af5b872f82a1762d1a286b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f5c5125a24158c4f4539b54b72f2a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7292ca7f0cf0582b9e4757c7f1621269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4085b06ed867ee06e26288a059e76a8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0227d2bcda72548dd011a146c1d0becd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da18716789660a2a4ccec7e22b269f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ec0ffe05d91177e2e6f51f1796632273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7a1a419cdd3e7e021c821768f4ad9f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2797a7aada5af648c077f153648544275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c4c3614cfa087d2348aa36bcf1e25276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c67b71199d808ab80d8e18b9ac1c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d8d554e1c90325c2229539030da48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7c6cb57c6ccd1dd48691ca27c7371279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4214923ce36886650e030bcd5b518280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f57d3f59fd409abf409c8f28d471273281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cb80c9a992a3568498ca777b8fb6b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d43c881827bec26fd4b308434c29aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530328ea38e7473a453887b6712db765284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b66f9b570d8b28d39de51c1c77332285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3973f59015c6b2c217f08e4127c74286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a93fabe4f783c83f1e7eb4acd57b0b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ead642da93a0ac3c0e19edd7c4136288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3ebda13b4a0f793d031fd862006b0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7590fa643a36db29d94538ea53dc0cf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad0a7b31547d301e7b52f046fcdee0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc37041e22974949456871a91a5f7b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570613a2e32872729971e1ea49e74ee293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915200d2c78889dbc7913a65aa09eba294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72975629083c95f0b98eab421fcbeeec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908a8cf4a0e2772c64268f4d738d0950296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94a0311393a9235959d7fdc758beb5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d499af84c1cb37a4d6be590298493298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99034d8777b3b8c81dfa9783fdd8b5f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ba723833aef97ebb91a02d3288129300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c105782455840224e420a9d530be2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aade6d0e0098fd80d30e7701a08471a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d62afd1322ef4b82ce80025d44d21303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcfa68f2f44711440e3fccd621ac5e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15891614a9f490bc063d3a4d21070608305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60fda7a8348e086c1c4fea142fcbed306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6c34a5a31636ab1125d69891e0704307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d93abd1e21c21fba69b4ea66138d57308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2740943d67c39faecb05113511b0538309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547df180273f21c39d724075d8741b6b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421c0070249d24450b649d14653d0b8a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437b4240cb7ea554d9e9139047ab5bed312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5802e8042e70fcbb468f29a1b931814313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bf24847c092037dcde1c55a9b5c59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f327af707a7a409ff8cf2c00943db4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acba82bffe7cc4b7ead638ea00d8ece5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3165f2d26511b827ccf20615b3a8fab317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1af4e75570d344885be71eb923b997318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d059b09a34b663c97c3bc3a55213f45319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba383e0c9d4cab35d693ad81dee54b6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a484f49ac55a20f0dba73a375d49ccf321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ad8ed835ebf06aaa6a1dad527b737d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a79f8a3af55aafee090cf9620a7451323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691b8dd063ee63b9fc006543f79df33324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a04e9c963064ba915851454360540325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f21dc46ba7408afaba30be73861355326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8554bd85eaa81d684e621334ee1d1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482bc542f5f8244fbc2ff84f3a5f8bde328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b3cbbd8fcc328448c6aca5a0c6e1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd39a6e6b313c5417df1e78a54f909330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c79898a618cdaad67cf35fac5fbc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b989a9a7f7adcdad1ac96cd4dd9b0ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138a8600132d0c9aeac2202a83340a3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594c7526b0f000a3f9e7e3c9219ad0d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e1f4ce3b936b582cebbb48b8e322a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98c7e213ab834c9ed3c3566a8ea2463336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92184f4829fc5637942476f46de512e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa76514b87b70d0ca4d073f44d95ebf338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c32c510c55073faed05df0bf3b9ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567336fa973cd669a60db5b9d6e6ffb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e7423355c658a67176e6bd29172b4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc613feecac723857ceef53d09d870c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1079e72f90170b07fee08026c99fe34343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dfa592644b894d4117dc3191ddfdb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e75e682e67b5890a9b31252d3a1fd6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8d63c730e2bb8d586fd7743a32b65f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb107053c7f2ca9856a101f9186d3a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59484c8df00f56708dbd52a5853c79be348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842bc5887a19e390b6c200a0a2e87944349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef43d3007273c2460f911245617711350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b25a0576122cad4f69465a607b81e8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a894677fb0aa7e4ef80b58ea4f3a81352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae286e004bc008b55685b43843a88c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe0f18397fb9721e9183bbf942f280354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b138baebf0c3114facebf7dc5b26355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63c4afaa3a6c5fe832b080780e0b43356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ef350cd4c1cc8727b9280558129a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a285cbf2312b768eb66e102d6318be5b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bb65d6c26eebc1d3136c7cd0b6eb7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab120b9faf2d09e22a68d4519b682d01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d841452d882d496abbf8fbeae9257d44361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089787c866eb0370620d54bcdcc84610362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9305005fa8d5873c93cddcbc828be20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146c9f9785fd048f7c71aca2257af2e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781d79666476fb1fac7ef87ec7bf307d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04ef4fbed9bc3a02c2f6891959e7a0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f229db55fe68c438345552aac5b0e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df92c00c44fa19cf073cd93b67277e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2442ef09dd991d02fc9bda34e7b3aa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376b2f39e23ab71318da460aec2738e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0525ae77557eb57f2bc5063e6754910f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c8c08416a6e3e0c9f001be39927eb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76162dffb84be0e7a7f8382c1c2a0f39373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841d96538d967f7edff4ba591935d79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db4f6da8e2259a5b95afbcb7798c60375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033447869737b3768f5c960fd1086438376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c11a67db7e73e146950f1868c62506377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112854efdb451d48ac67d9fb2886917378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02237fad1967b54645dfd8f30dae55379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a955142ac221c62bc97d4c1df9c99637380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77febaf700e2c815ea76dd546dea19a2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b92676b02cd18715348d402bfbb3753382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a93ff5bb95be57c16b761613045bfa7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5c1bf24d653d59919f3ad2484f9f51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd851c5826d215eb4b403bac73402b29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b1bb529b8a76505d3d1b6d9dbbd9d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54686c9829537a0702e74c27e38c651387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2211188d6aee604eb7aec3124bb2282388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab107dcd3f42edd2730bfb8e298265389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b26f5f8991c6a31bfcfc93faff2c960390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6930bed3fa3a3ac44fff4838acfb143391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eaf143e3f026a3c375aa4b095fb6c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9516580216718c27cc450e1dfdbd8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e7d0ceba392a929f33ab4f158b493c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daf5e53bce86f1d8ad68984ccda5e55395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b370d3d7982b5941a07935731d85ab396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c012218a7e83093a8548442b069c87397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe061401079059fe661422f1083c4cba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910f37b19b41b1a8acb261e9a516509399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444c93a31e2e588cc2108b17d841360400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05815af3c909deb06ce0dc0243bf5528401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b0912721840fee50c26361a365eb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f860538ea501b1f78e65b37e16c6461e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae76c94970183684ea4afe55853f64d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7adc374a4655e3e882d68fd61b9e9f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab9fc7bc8c237de87cd7e15a369198406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234ed55329a0612cfaed04d0159caae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748ed14045648b41462c96e5248793c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6418ecbe61de19b83de833e1d2b585a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837c01a698e4cf7d703276bc7a3f985410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e15aa89cb1b5c8809b598ef7896c72411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bfd171c143aeae2a477a8dd1857b07412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90621c523c2e35324f6bc5ee440c278c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe9420d750c191f9320b72931d8a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f555d1818a793630bc6870367d9a01415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d85be1cfd98637c35b8e9a1e9c2251416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f75408580aadf87343b68e2769ec50417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3333c6827e0ab05bbc41981f9b79d4d3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18569daa5733ad68b5318c54f5519a17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731c7311bd9ce698a50cab0ffeeff48420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfe5c4e8a290f2f00a4b0cac4a3b4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2752f4fd7ca02e0d141ebdfe21d36422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5fb3ed44128d9df1945367ebf19ea423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2289bd5ec71f38015053ad66ea3273424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a807555e4a43546c0acbc661ad55da76425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358487fdd3ae7578925c7251ff0aae7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2941434652ad4b39d868a6be8e3bb19427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b7ed77ef6b70cb8071ab35bef0dae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab66cdb1e5a8c4fc1462e720e2f198b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a179354c8354b799fe6925e42c560430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e598992e919c5448c1a9af252e49b04a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54278f29345a9149e03b879fc1e86d8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988e13cff3b40f8627ca020f5c9268df433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5f64dc1d4950b2e0857cef0e15ddd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86fa6d165ce06f9d7f00de8aa09acaa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fde882e58bd6e16be5d9dee8469ae9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b248cb786bcb448daf0f07cde9327bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffedf23249df63db9789da539ff590438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b4e5410d58be1de40c187160f9a4cc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd3d2db82e08c326f2abac5444a688440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117eb77568d2ba66615c973428b8f70f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c34aa9b782b2c4e5a15e4e8de9a1fb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cc73ab6ccf06f69a9d773eb04523d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2907b80a38aa3b6f135254c7820472c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a9d21aacf82de29ff6d088154e22f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1797ec365a193723bbafb1f077fcf96446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63b61cce807dd52a68afd1f47db745447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d671f34eb58a54ac9014ac5f8fbacaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc72ade1678e9c2a33bd41d748cfed3b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1245e6e0e09fb82edaff7418f32561450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd0bdcc18a0afd502e45c2435bd5cf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2746f182f6afa576787a82f2c50fc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d927388fcf6cf68740735b636b54e3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab58fe2c9ef10fc9f0b12908639c42ac454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94d8ddab1382eaf629fc9b3303ea07455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48fc4d295d60ea0f037594dd1abf2e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88877deac30b9b5a3b96ff30d4d6ce1a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40b098f1f74ebe9bc350d4d48906591458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea26f688db9010e276db914e60945f8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c5d95ebd14623f1a98f9538439f52460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d89cb500406cdf114d2d6993bec20e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02df510fc307f39a5713aa4b75449bf3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0402de26b319fd219342093566814da0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a9a49bb935893c3f9614c8265c65aa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7e6a786d4c34242c19b65a3ffad43465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1412c6c5adacf8e1177091aa9aa71b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca8e6f533d83bdf8dcb100ec0f3aaf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3059ea3af6f8b6dd65898e1830a4f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24651d96ccd1c7c33935e7f7d196d8cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5acd5063e934ca98e9086cc75ef1ccd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f80f829aa1c9a443e6d4d590d8f983471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919c8eebc762305d7273080adbb0b0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e36c18f1e29df2fad62b072cb67fc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640341e4d2c7d9374d683173299e5b73474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94f4ccbb3b957977beb8aaf7ef433b9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83cf6efb467eaf0557ea9c462442fb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13dd27eb3a763fb5c82bd2649faa075477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d1f283b79afb9069b6b4f2a3cb5ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f07adb0e8503cdceadff4fbce3e8c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58886326f70eeff0cd93e512e3b268480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a09385be72856bb2abd5a4d46d060481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7920c2d376bd703faab8bf6355d9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4864b8d5e2ec10aeab2cd731973cc2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b2ca363a534a9f861440377818229e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019414687408880dd68a963794b26f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da186d07e4441419a9622547799f676486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2367abd012b6806dab141c5df78bb1e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b3c191ffc9171f56f322762670d4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab7e882638eb57d46fbe47284e9f919489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5325698608cac8351357928da0f8c2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c71af9b23a80f2a88a662fb129f76491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c265582601c90ec504a2ecbe620f1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e19fa7924c5ad6e2359851356c6d173493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6cb5bb4344ead371bc9fba0dface8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ded2ddb12da9c1bed195cc5429badf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98424ac871d84e072fb19ac92fb4c97e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea095cd144246d9431de44f8d45548497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b522a43166eb67f030edce127350d4f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9298c28ca49d5825c813b152364ba3d0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf402ec95f1954a05569161dbdc7b8f3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7bf5b1b53d36f5784591973b5ead3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7017cd646df271ec3ba718bcab3d30f7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a55beef1ee9603bc8b16b968c97b0e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3d51b2e34b416056df5b50007446c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec251e02b6271f7eb6a932dc437afe35505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb15fe647fded82197fbd365d0da6d05506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81cb9069a3573b3610d6287e78f9c2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8ff2f9e3563ffd596140a4062bf6e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31b7e2f84bf170f5e6314168987e1a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3539c7234c3f6ada48c10b144e2d4c2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d7118e565acf3553cb6df27c89309511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc83ea854133dda048601507f3dc04512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3624411b651a6b22b0cc9de436d77c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea4b81eed2c17ead635d870f8ceff8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b3a308197f4574e5abacc5d78dc13515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe09eeff06132f651cb91d311f25b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6695c62079531c4cd1ffde8ef473926f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f320bb6080aafa566fb0c165943e51ef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae8bff62a44ca82f530fccd7d7078c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98675170d37b876b9b75a750632cbebd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81c620a6750d18f0d5abaa79dd3a05521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a85e3480f630a8754683b561345398522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6627d06e232390d7a0d2a394cf9a0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb8f9a6ee060ad3355c6b0062f54ea524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc1d002238c94a09269924424069a0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c798fb29e5c00bb3ed1e23f9f4279526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23281764bbbbab2c4339ffc2784265e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3b9cb958a0716732954b7eb8a0c3f9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205828df8a4d2c036703857c4fe68d23529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c289ef9d6e7741bd23dc066d67d406a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7eb3e76a6d051927b45973eb81157531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656865c28d3ef57987a3b332b81ba34d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55051c4d5ddfd9e0e4daee3f60f1954533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4e266c722ef2586a57622652fd24a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27355134ba8d44ceba9402c9370ed2f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c4c6ae0399e11e4456c58fc1671d7d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6844c09da1eec52aa5bbd3cb802dfe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fca1618c2207dbbd127abd27efd9a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649ce547cee0a6d5a068c7209503420539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367cb5a69df0b30ceaa41c5de793e543540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26701df9fc1feb8359a48876f0298673541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de7c35d76d381d3c1915991f9cbc2b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2f5856dbaa048693e6ef7ab9886cd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477801ec095142e6797ef5b3778b9cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119e7acbcecc63f22532f0533f8d63d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f771f6bec54b212977d523e0b948405546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07cf2c993c49ffed9351e8564f89cc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b112e9d09a746dd66d89840d58ac1fb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4478dfc38f95b23b9f8394c839428d63549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755a8090d6860b824afdb647d6398a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22465d524c7e084d5097de0556a56877551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25413f1cd86208039b41dea8edc5f046552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e97338f27c75cd3f698492bc2ab818553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85582027cfb4beba43864f130ddabc4a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2d951e6634e356b7da97690ee542f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797d1f84c5f31eede3b9b58b124b9a9b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d1c7044b6b2dc9c39a11674e4773d4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222bf78e8f9dc774846f9d175d32426558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8afbf597ba6d061121203b443bd2e4c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e440b6740254c377735d1da51e4a809560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889820d7f11a2665316e6601df4d2e1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b355ddb95c357b3f2879da923b3d34562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bbc23b1219e5783ad997041d5bbdfc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce3dbfe593675897bd697328d5c4700564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c5b0ed6487ff13e9d8fcf853f2a40565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17461a37438f39b9c7f608ce52f3dee566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55fe9b675cc3403813e30177328a21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11dfbc38a6555b5eefd51ea98a87f1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a986d52926888fdc69eda031a16bb8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71b7ebedbb88772ea1120532379bf72570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9742090fc35be0205b755b8a10b307b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98baf194340f07058d3ad92c43cfd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c67ee3708b1396b2b3bcc104fddc3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25baa7c10008f8191d1a582977b50836574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56032f45e2cbe0524fbcff2e3c4ed3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaba7624ce4024d67eb866f91cbc328576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e7ec2002756a259b99dd7bd6892a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be46cc480b43fae100649a23d0a422a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08f9c12d8af6b8419ebbf93a3aaf3a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d07364afd46e3b5450766a07a9448580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a659aefa1b91d2d1d7d7bde9f145b2c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580cdcfd214a99c8d7ee12faee6b973582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e38edb1eb232ccdb96c328b013fea4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea509d89088d9194c256e6be950fe8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c17ccce7bc36264400af70e3984ef1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45395f7c99b0c3a174514d86de6e8137586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8833463f460d36af3c868fefdc99a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e15068f3c43a354f349490d6230c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627f5f0911667e5e48c01e0afccffc7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe2937dd80c348891fbc7b7a831af0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb348a9b0205d91b9707b6b54327ba591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cba2973a70e57e44fcf373d66e17df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a70e90e3fc83b34504b2dc69cde82d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c49df4f61a9b2adce5f2c5b7d00f0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e0c91dcf4fcd5e09db5eccef9c2a16595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c332d52317e080004a4d3827f6e4c2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef56d012cb6bb81cab5022d706073b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f7e816bddf7b1bacf3f1292690f6fb598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a944dae3f649be43b40fc941d578f827599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04decc911cb3f30705ad9b56cbe1a5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf55206b21f5dd273e121817a5c68a9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa02be66c951e114b7a99b184e9e97c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2e28aea60a293a929def0c2a58e311603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3562f0ac09d1baece1f81f31308d00604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d97edb850bf9d9eb85aa82d8a3e648605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93814b248a24fa879e697b5c5fe6a672606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ad3cca742f10ea10855677cbf8d88607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dee0058acc7ad40365cf91007f332608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9a538e8303a6370880f9ef7a8f1f2f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594d75398ec8897b70d3677e967863610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a75bb1247b23d1d2221bdb20953be0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eab9bfeed1fedee9aee3446574a763e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411c240043fb7e160d67500393736508613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffb8ccd1bbb5947080449e4d2997a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba92f6882fb4bad5a8590ccfccbc9c65615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63c72d50fa2c6558975e441ddc30660616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13aeb8993c834e10b9870eafb3f194c6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a0c1e3d84c5dbe5c79b9c395c1928618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8181c6b86a618f3448c9821f8423920a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfde990ff733dd51cd72098e017c7ac620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db213f116f5095e7745e0bd90d39da06621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705cdc3d63933182193d65dd23606865622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7dc320a4c15e62540756f4365c02d9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3443bf9409d92d72a2276860ef7df20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541ce951ee0be36f67344d67379ea3d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89884a6a74dc36ccceadfa5a5294a41e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c41d28743456bfcc2cd735dfeeaf17627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf52b724c8483100fe0e6cc3fee0c31d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc26a1e60adc2434f8c2a8e35a2d83629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86a9109459af2ee18efbb3adb30a67630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d58c03fc3200a43c3974029b57002631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ae0bb7e2a67acf92e782e98732a41a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2d6633958e00f58d38fac95ff9433633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936aa605543614e580e836be116c88b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1ec6bb6067068f10b9cbb686d1d00635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837ee47ce2d2dd7a87991fc142ae308636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d7c53f80d2331807ffa38d7d8af3cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85e386f58673c07a91bad9c6a98203638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8063524527a2e0edad499ca7ade8b675639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29fcfa71735e67aed4a81fce3d956c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28017026fdc84c6033cebdd3133de1a8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da497b85c66e17e1519bc1c1e2093591642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7aa5566652d1fe9fe8f9ab1b261367643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d48842959cd4d94d5b603791f3502b4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a983e6da6e3fd771a837bb807ec7ac9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454689f1ba6149899a1dbbb583dfbaf9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6e3342543822392312fe104f310c0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf59040947595f87caa9de46e80aeae7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83313660f98770050c9ceba92a66fdd7649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2ce9ff3da10628f0d16d3fed4c944650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd895b63167fb870ffba34913fd3ca6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a1f8d095426a01aee04649e5230b01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7cb3acda8d1b73a7edb18d449e18cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c940dca71a8c3a15b92fa37b33df97654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eba8976196ee2ff48177cdc735763655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c128d95780c574545d6ebb502f36979656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678b45e21f41ce803acb5077064968f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04a25ade775817c60ccdeee2f2b405658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c2cf34849bea40f0815d10177f4de659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e5f30750e4c8f52e526fd27b9262a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f8a48f722a4ce0c81c01b91b2cebe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013b1f16b3f05fba75519226e1647ad662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7325436f5ab8cbed4cee0ad6fc3b656663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8c4b7ea9a9730959ebc931267475a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587a6962fd7cc23f1a796e20cfd6e18665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2708fff9cc6c41c5ffa593cca8b4c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a084b78272e269f73703c5ac7caeb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9ff2390ef3dee53a22894392c3cb0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb17478305b5c6027e0cc5083b235f5e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73464baffa4d096afee87d90809b427e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea03354f76d1eec09e6e39b0a1b2af7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964cd47d0a17c3008bc8f634d13fe08672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e627add148b6b5fe60e13027454e1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d4ed48177ab21d4b08e6dd711ec43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f530d0ab4c974600ba7b19cb2131c9b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e5b338eb3ceb30be41f4e65759bed676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b81e02468a20bddc816f87428c23d01677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f059b3d01df491135b52efc0b988bc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc3b0d3854de995250f7c7a22c27503679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b091daf23ed44e7f2f040bce20c47a14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ac02e9e8daf78296887afb5935046c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb9f0321bdd4fe8ec5783d136fccdc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7505c4d8708165aad2dc79c67ad21f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f5847d8bc5a2ecc712eac3b636560684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe5ee425ee0b6bc61dbe0f188285ee685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea064d9b952aa5d30e92f3651d6b1b2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973fd0f05952718ce78934a4c56a760687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2334cd66628c97cc5f4fbc41efa116688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb6ffc92f28cb88a541b7f5a4f0fdb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c57dd6303c950bdde274778855a7b01690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30577b1072b4b17f8c42d4fef611dd9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba020fa92df67f4186b25def1f2b734f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c505b0383f42e89cac2044095602693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd65de6ed0a9a030593f110976de83694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c52d0ce4ef2e084cd84562346b854695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bddcca4d50e45c4bf67065d97a337696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33cfebfea360d3babca43011453b15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844c0dd8134eb9f01863381037bf80d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c592f3882e9d7ca82f4835650582a7d1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ea9a70b949b4128ede111b0686fc2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124ab0a24009dd3c2dc124db5ecfee38701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765254dd38abeff9b16d756b60769ca8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816c5df0f731abf8c654ee9cc38a81703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b72c7ef33d9ff8cbab23bf59b86e5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098007af0ae2912fe392e892eee11dda705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c447c64a38b77ca6a1295783f541a40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5698497934b93cd088e1db14fad8995707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9a685c7bcce5ec4ebf6b0b751152fe708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977259df40e87841e6d9c54542b11b63709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5e711e703f01e58108f267ae9680fb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96aafe477c6891ac200b1fd522cb0d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8c3ff1d22d2bbee96faaabfdfeea6712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf36a06b95797f994e0c71fbd6840713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a7d87865af96eaff5ba5d0ea8f2b35714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17daa140c1492d1846669e4f2d746628715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01c42325d10b1e24ce82277b8e4002716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a83f0aa74447037dc68c2592b74cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02207aac580669ce6117b0d46cfc9bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f953d38fbaaccf81ffd2fafa95f233719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ab32e425582f2c2b943ae418ab540720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7328a22234ce5b85a9b43472afea554721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79132af94e9121650ead31c41cf83af7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76817375076e506b2e4aafbfe605f885723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638aaa8a7490574496ca702092d4a52724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595b8409726332064f792efb6519efab725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa9b22091569dd8cce1d5ed479c9a0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c4ee1e7ead9cfd5a241896b24be13727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55001fda962347c0d4e5c784147e91c8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f2e22ef5fff1f9499f31fb82ed77b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6411e204654a7ff75a9f260afce57f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951d34c900454b4c89009868f829f08731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c9900ccd6c2415db1086f9f618fe732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5763e8843494973815cc29fec4fc94e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362fae617f60e7ff03d72b4b8a9faf27734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1091fc8cd58f131fb2dfb9688e70ee3d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725161f0621da5ecba111b6e1a084dfb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e352aa98acf487fbf976b9655493b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640083f95568d77e6463c2e3adbb4fd7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2cf83f0420ddab5e88e0afd3e661ad739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb0efceb6bced845a478653c4f92d17740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50314863049a0e5c90cf1d400f36a2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d17cbc6ed195e8d18d3bebf691f23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae01c587b2c5f0ba02f55e3ec503a7c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34350af096c19090d733a74139412bef744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67e90a8b1f8f1d2db2037a27b8ac02745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10654e9b9c5ac18fadb056314309c28f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ab86f8839399fb631e3d0813d4c0fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0640dd3b0ce077cf3455a2efe118edd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e243f150ab6321932ef86e77976b1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c04b839ddcf56d206e9bf3354c53a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb219b4ea106ee458d524cf6f56ae50e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7608555dc6ec676c13c609999f916752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b6a7cb85a3d01e2876cf8aa2a1e936753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638baf5a94984a873dbe265b29f836e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11abd21ea7383d1f8df3c4b28be3ee755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f664261c2b98d83ece8624202298a4d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3633fc687b3549c5929ba990a23307757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8d3946c5705c78463d8eda590b754758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f061f885ec4f6bd32f43f697adacb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff55005a6822dfd302be0ce4487efb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd8254df534f508d5cc323548d13c602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be28e718d66fc176f00720ab99d13f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7e13aceb2998e86f002d3658adeab4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fe9ad6e1372cfa9f96a01f7563496d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad8ad3c725f853dfc1ed762c38b7946.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a24e065a1819805b218a9887ff0ac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c405635ffdd20c17a81935a9bc401b4e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c0a85021a26986879f218166bb89b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7608e90471972afd404d4eab8d20e010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2ab24a01b8fa7aa3c431b8104a8bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b58eda5f0723f9a9e59e599389980012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c3e3d32c9fa3253859ba03e1999bec13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6a801bbcc7eda3747683591657de314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e568bd8e9540934af3edd39b4eb2e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40ddc5abf79e4138c244c333116c9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcc9b3634dea2429ccaa644fb6159b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7886270a86b4587ada01e672d49a0718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccbf867c175648cd25e38103bb0872219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cde80ba2ef881d15900a8aaf5b67fa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402963d9315a9a350f55f3a81fe69e3821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a31e5eefa54001c098fcef2dbe1e4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e3096c404fadc12c4f26e1ccf7f4f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7cefe62dfe9c7e9d30e8672dd4d2d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9f999cb54d17096dc7b75fffb36c7f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ae5a97e24fe5875691e2a462e06b4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f28d4efec3f9de6e8313278db3adb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a70b8b58669bb6d3eea93056563b2c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb513bfe3868dcef5faa64f8fccd7d8f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bb8bfbe4702435db47d549870d710230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce706d7e5d1324d9875e4628fd314e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32539641f3fc6b63fafd5dba64a5b532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae34ad39aa46afe05f8b23e17ab632b733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16148a6cef8d95cc9b390e6c5a17a45634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67d006b93ce4af7ca1a032cb22c44c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8968d0aaaea82bdc82fbd6bd9bbe4236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee23de9b8eb425d4a924109616b456637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4de4cb9df30db50a4b1314a214ea6838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9cb0b517b43bde2d2b9d4688d7a3039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc596e2398f3b843928b598e506b7740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7ecf2dfd3bd09e4df99d6e3094bdaf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdaae873d1655f173a54085c59f31342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbebf844626843c2bd1785e818e6e743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829e1e0d0714498003f72e4087c3354544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6073e57ba3812908243db1677d1aa645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1568e1c398eadb9d355d7745279c846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ecc8b97d53ce7d5a660f8126de656447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2dc77174987ca3b20a4c014bb928ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccbc9544c207a01bca91ae7f58f084a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56a122dcb665877022cad694e5ae4f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c30567e6ef8517883b462284d69deb151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088acd60ab6b3fe01984ed56b95c5e1952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae7c426ad9cedb6d847fb607cbbf8dc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860057d6475b44f0d4bb3aa606354bb254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7228df6118c324c8fc0a3712d5c70355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6c394c0a267cd4ec91427040d080f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9a30c35277d3525f4f37703d948ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba93fa9926c78714705ebc1efd5daaf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b39ac195415f32e612898ad4352a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41f69d1c9b3476728034e3c9f77ac2860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c66b2f847008efdcd1b7402e54a35b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029e0e02842e61aac1c100d7791dc3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d409b4c2fbbb49069d282c30394e2a6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c4e0f471fa0deacb94d967f4b937d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525b9895c3d8ff4870612e84e02f063d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f0cbf049507056b5f2431b4a480dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22698d8ac4ef64ca267e608863eb211867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3aec6545f3d907d4e1a9f750831868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154cca1096b1bfb7be0195160d175f0f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f865155a6b0e0467f53bcfbc56906870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089092e581547dfb536146ea452255671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dda0a60377709a90c8e6092c0a374ec72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d86739c14ec3f523cb4e09885003c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf840fbf250fe299b252f973caad24c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9bb5585efaf72d42eadbe4b29354d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3f420a342ab3e13218781976babc976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61854550ff36b7ddb1f4f1cf6cd1ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b02b8b4ddea5a088fce7e1e12f7e1878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb4ad539810917c42e3344f68ac39e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30288b0a8df7dcccfd281367d06afc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45df37d60b259ffc234fbda0d340799f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a976714c57fcdb8fcad99ce62e9c7e782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ce25e15285208b58dcfd2ec19041fe83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348ae15b2824a3c9d9c08a56961837d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a3b273c41471e69c02a7a36bcf3cd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da65c67962948f41fff214f59e0f3ba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7662f3177001b1d36e4b821f3d799087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79134752535b2c4008b23e6a029e2a1888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a907db2fd9b580db8b3e5baf7ef20fd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7164bdf66d08e37894b6a510ede39c8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8554e2ba934b5645daa79c953c16d191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec22fa3a5292d61ba6ca3631f1eb4ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891a0368d663138314f5f136675ed7393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8caea7d52b074f31ce8a769933e2f794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c455df9ceeb7fd4aaeae9c34c9fa0f9d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c446c2731b9dc84ef3c9f7f1c9433c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943195358e95e13f961842f3b854f0c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b0fbf2022d61a8a028119358b565698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cd85fa191877d2050250846063b0599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26a34c403db2c5a2b42e4d8e150600100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4068937b56899876b00f72f78560c301101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ade7ed5813f5120db46ce12cf5191102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b74225fb39c162a4a98d65a021e34f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ef56f234d44720d62f3186ed29d0b6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61972f1e37d136fa2bb204476ac0f277105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855178f28dc1098c4a918e4fa2edd0ca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a49734da5047dd32c3aab2c7cee140107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83390a28df9bba68334db784dd6c443a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48debcf5cf6af58d695273e6c8a8d6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf54cce8f3215159f2f351662ef238e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129a9ffc3c217bfb65e26abbc895a01b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7cc039ff8908dcfdf27ea8a0f7acac112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fd5d6315ef3bd4e417cc9dffc061b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad31aa52c983a17b20b269f134390e9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283003048d764db63dddae7e231ff574115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85bea3663cdd0370485495287e7de116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9b2d7438cb6d0d283be2186bad808117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a25e3f6900863a88c84fa3bfacf739118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc007368ef8f627bcc5938b55b10238119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e02f7499d06b2a1d2ffea7c6deaec4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6055a8f8f825ecb2523ab3108cd77ae121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ff75334b43bf52fc62e608fcbd6b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e835f3381d8be604bc3472bf8872d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3163c4492b0a40bb276b350c2b399b06124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c97ccbaa51d983005250a3e8cea864125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3aff0aa0a14688e2188f19e763756126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c1f0f170c3841cd99a4c3c298cf67b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7ab5bcef682b84c9c139cdac2bcf54128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa09a22cd3ae63edaa157e7ae77cec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbffde332117ceb05a221c4ceabfe2b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2cfb55b09e47c1d6d2525ca20088a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa096c48bf33a9d718cdcf5e1ba6c8d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57fea529462d5508b731e22fb3ab1c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fdfc834b4343cd305e55a637f38488134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fefe97d8e930e7a4e08136d3bb05b31135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02af26cb348d15d8cdbc9723611c3104136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31751c4f695767768cbe40b85e6b277137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b39385d7eb75f4b8c9fd7494f7272138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834fca1a0a042aa6257a2ae4ceb18a42139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005f1df8e50dfa4c7b6234a63789f9ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554361243dfb253321c5081bd9cb5b29141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc1fb10a750242b66fa26c0068904a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c8c0c2b8ba6f3d75ce73efc2b92a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e7fb15f2b1a7c4107ba399eea27b4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bdd04daccea296b2fd182bcfb23f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce1d121e9a0f5aa8dab8a79f284ef0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec7ab28afb4e9c25cd4e82e7c6a659147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795824bed482c67eae3e70f5d5ae1b82148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f080c0b4219a77debcd5db30eac3b19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a86a8e6c8d25b210e7dd1b89f2fb1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7aff2002887a1327945ee6b1acc7ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8c021eb632104206c59f5dab61aa03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df65f44c8efd3e00a78de4180eeb49b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45dcc894eeb5c5f2d4b50ed3047ec6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ebb24571d7ce788f865e9f864843d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8262b5b3195f4377fa5c1c4a8d240a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f22517520b8f039ea91237f49439d19157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683fb980cddd5634907d7698b9e12ded158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f41505b03e12628423676bdb53bea9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56196c88f376e9444b5785eb3a52576e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97704b2ed2454518875d8a7bd482873c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8b3484ebcc7f007376a44815af842162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5d680dca93e89861e76664bf1abb5d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f184d24102b3e179bc273f514e5b2502164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2136067cf1bbf09f1ef2b2d75f03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c19107059cc951d096afcb10063cf52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767a40f7ad0f214c17333f527339037167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e5c17327a2df725a8b735acb7221168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea26214ac0cccd2cfa9b2e0fc0f90c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9e92d94bed4f07d95d45b35afc294170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0fec6fdeb59bc6719e272da802c818171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af64e109434d4cef45a31553afa6c0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b0e85e2ac49c7fedee8c736a476d42173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6459c9aeb338fff18617f99b2c62373174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff48eaeec2aba78db7f83509770f6db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633117c1c186b89d4d7ceed17d465a6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c685b649fdb9e2ebc26a19af2f7b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b60ef40d2ea24fb336faae3e2f0dbe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc630f1b5d08dbbdab585e7c18012a74179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3b86559da6c79c57ae58b00307dd7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7fa5e7b76e7398213a886983d187c3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2801efc7923d1ad09f652e3fdfd3e2f3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ec3b85d8088d7b64dd1a56b70a1cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150588e6f082624efdf93df97c8855a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9279cad446849075b8158e848921d9ee185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fee972892914759425149e3dfc467fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f26733283618f3f693e0f7a0116ca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2aa9c90d02540c34529409a93d2792188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda2acacba091b65e2a3c475b5c2638189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8333855b941ec7ee5521caee6e185dc2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed524f0c311a127f82b60163bd4acdc0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a92d9b2fd9eb96889c51cad5cbfaf192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e8560c61e10179b4a4c41136baceda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e479c72706012fe8cea1febc6596b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01b84fb025a27726c21e146ad9a1708195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44514ece119386060aeb187456851fa6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8a06729c45480653e23d6d92966c66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e573775ea073796e989ac665bd927f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8e50c9b1a2664f39dc0c1e81c3769199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d490d4b51c0833ffeed1b7b6256872e9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b87db0537263d23276f611a681d66f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a3732288410e679b5e124d40eafe3202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2866cf704d323b54a4a5563e6f4aa7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e225fe194b4b6233072c14578eab147204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f360687008b5466f629a9d03cdda68205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4fd3fd35bd23fd3c89c76117366414206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051d01afeddb49ca80d2ce97dabba64207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a66ac4c8ab800032d9caa424e2a59d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea032896b1f595631cbd3971ca825bd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b88a4370d2ec13f891c9ceff78205210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6167ff29cf2cb350bac7358d8b7f6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e2f706429780bd3bc21f5059d1a57212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098da9979c15745f9eca7f362a83cfae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310ebe4718ffd9525056fa731c7217ab214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af8464a07da98c9f978a2f38b1218c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d040b2191269fa6ae122dd6ad643b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4898c85f7967a6a147af4b505bea43217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e31aa84588f2989516470ce8b9e75c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ffd31158ebe240374f9319ecf40c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9aa4ef1f6a0044206293299c639c0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e110170794927c5f2f183c7b9dac930f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96611d01d2180fd6b40b22585d16a4db222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7416e4b6a50567f7d90df66239be5d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af81863b3d1e2dfafa6c7962e77847224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ee44f13f6576b7244b8d9bf84082f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af547c1f97fdb84b0e2a5d701657b8c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cde5a3d2083c9c597d477a15b76513227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41f3a7815a4b8305681e9ca9a9d776228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f26bb659a6b66aab725b724d1ee0652229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f55a2d2d717cc38df7b701577e7e51230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a55275ae3bce5473c008184ef9f0d4c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c391a68b66756b371999ecfb0055e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b119456ae46e4120c2a4f53a931e6566233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a3baadf5befdf191872832fbe80d1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84fd5e5cca41809ab7713808e8981e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994e853ab3212ab86173bc27b36a98b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfca651357edecd0ff63ed7c9782581237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14979d7ba450762bf8069557393c84bb238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7a6a692f4dcdc8e09d7acc8f63a37e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d63749ac272f3a4f1d204ce722a2b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5817239815d761a5e37766abc6533b2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a94a6a8b942e0584a3f21bc5d57a0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c618cfbdc115b944c1dd50444da1a6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba6513306886dd1158feb0290a2404244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a2e8f638e53c195415c606dfc7ad0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f58b20e2a4b7a5eafa98458c1bc93246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be84464b2b2b8728344920d43e11d3e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046873d9cdb1d2e5eef73eac53257fd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd5e8f97f4cfa529a08cd1285b350f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab69a8281ca33af680341285ec718f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb82fa4aa3b1ac342bd47ad53da0465251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c966aca2aa6619274763349e69e60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0b5b08602da39e506a73451156296253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c22f25f103d92ca3083a8fbd23511254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c86b5f6a75f984fc14850b7b7e2377b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd96c4b3d2c0d74eab2c9c88ca40cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab2520681b04742cb5841789082714257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213e895c5456bc8499356184a2cb3212258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293295ecfdd501c7aa419ede18cfbadc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3097f83abc4f25df5e502db4dfddbb5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89b7feec664cf16133214bb19d3e39261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415ca78d5d00435c8e05a6715e3543f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a435187b3f7c081e8839c264889964b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a662d5f67f8b762500c25b7bed2eb20264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7318c6b3ad327bf0d2f10a9466dba7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e952fa367a90f7219fd0e2eb1356dd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e997a3313190b6cd8350f4bf4e65f39d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21acc7499e28038481ea0447bb303e0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48559ce5bc218fe78047dbb1ba320e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a51c9de4d0bc90915346a6a797e43b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec325259805b6c77173df52502c3bbbe271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21499266f5b59c5e7a55281b7145bcf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3059c41ba202bb899d8284f89c1a4ac4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2ced92066622a3dc534fe5f667608274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b990653aa3d1a4ef9c58f4f6025d70275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3df21a5e4b71269c5c90616237eabd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6691891fef7b8df5ca49268aedac77cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1ce29721757a3c61210943e73a0850278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdeb02283adfb71e3d5e2398a3da9f1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7416b3100f620775d9dc40bf47112280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff5aa085828759dc06e28afdb307976281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15c1797ddabac6cba93601593ed7b2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3b16674b3c4d2c8cbc61e0f3cde37283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462ff1a7fcc0386d5d48d583231d06d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0545cb6a80d8f0b8ead0832fb1971285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7623dd2d46d56ac6f26b3b046c4bb3e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8176f3fb7443d8e131b8eef9019da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ed7106a497a443158b72a008ab25a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe53da86f56f67fd24010696c6ec493289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a32e250098edf865b8c2d2d5a94514290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3069da74bd98fb593a166dd152567a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d06016eb45446d37875846ae864ba07292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc74e4d3e5566510baa8c783fbecda293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775589c2b69cd91e3e9c37f84be8949294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd023e26e57edb6e59fb78ee3f6be4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762b38949ab235ab10d53164d6b65e2296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c5bd9e908e41aebe2eaf4d5f05dae5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098cd5339bddbcb25e4680cdba18819298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f15d2409bd4ddb90025e5a3b1afbc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fef4e0ea2a03c4719fa4372956d3727300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192833f0f0034caa3f3128e4dad6cd4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40233cdf437ca8b663ec028b098665d3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d9138c18039f16d8140af43e79125303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4c3906f9d857e12167d5981d8d4d3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600fe75a88e04ff044001833ff80b31305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49650894127ff79f027992791559706306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2eedc64a97606f44848764332b633307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba438234cec863bd386a5556acf89d4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f3041dcffbfeb13b9c83e8e736156309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f4dcc7c7cfcd64034a85873e1a270310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a73d769cd9aa25215ebbc8fb174e70311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3d16e40641f55594d74ea49212d5e8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fe34666c72e3df288b722c81d2a4e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9a5f7db63748f51ed4179227693dd3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b7ee6f859262d39ec082d7c910864315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9c1f2f72da9a6b2e4b99922e4da50316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d7fdc0745bf59b331a598f81e03f7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ac7869abd450a84886d79bba6afb1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e504fcfacb6aea6a5aeb5c828d0333a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be15df984edd0913a0d4a2be288125320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe589115fa6ddd5826ea130212f0e11321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b34161199e71bad3d7c6703e6818e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45350caa5a6a96a77928da71df528d3a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747746dc91f516c84cdd5c4fb0aaaab324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df386ca56267f33a1aaeada5bd680c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795819ce81044a9014602a62933d719d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be7356365107c9eb3a0fa34c6385df3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db35647dac326bbf3260a66c2541e7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938725e08c50caffda65b16f156b026329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38331b597f3b2d80ac9048052335f871330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879425087da7e674e20dc7d50bf691c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cd8de22a1588d39dfd5d171e51ef23332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f60d7b5d2389b7bef63dda91e74a27f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3795dbe5a8933202759e71a8a77988334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f9bf375602cb4730136c6a89f123c8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68345546b3624c092b00181ab998d75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd4e91204ab30a8acc5c9e14eabc95337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d666baf59965d13b1a16a1e27e1a4fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d9e4bc3487c953fd49f5c3320ac89339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23845d3b546c41db3efcf905983b71bb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba33a35385b3adc1626f37895efed82a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057676729e1ce0f65e7c67cb2ef1c79342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e42c8f54060455fc70a65999fc2050343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914e9482fe009584eb177fa43248c75344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95226081b9f16922b20e8bf7f5af175345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854dac13d62c38ca94857cf936a4aca346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6f7eefcbf98a11fa994f0c9a9250a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fba6507f71a91bebabb508314b2f16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0fc214d8cb79737ca63b5e64420c50349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249b0ebbb240ba1e44a424fa6bfba54350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb4b85d57b86b332243da64f31b692351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf33d7af0bbc1d03889c89b5513bb67352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e03a81c36020f87a496ec6ebbf710353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f1bf0755a697079548b128df5e5bc4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaad1e3dac0c46cb5b861d3be8bf39355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae183213016bdb8b0c07dd36ed68a0c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793533a82c7f89ecdcc86b7f522d2b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b0942d45ea31103bf05e50225c853b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951c61c7b76201edc8060db4b8fd332359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01df274e4b852af91be73452e174b4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483cee5aa74027fcb0ed0c92a42d8a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0147b37ab61770f8b74c6264dbf999b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74bf280bad1729303294aea471a3bc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84ff9870aa17f1431b96577ad57f8b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6149f4086c2b7967f5f11dee1d25b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36031e116f485d92fa9179dc496d889d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0f998d8cc7b34247876d2ae446ea1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189aa635d35f80a77c6977d19efa9708368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f68acbe9d3538fe1c62e1040f384fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8659f772741843a97e9d15574d17eaf3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41105d2cc381df4d17b318228d1ce08b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd23cfc89c97e7cb5aa7cc51e921bd0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39ade81cb22f27fc31b13f4dc47272373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e944932c592c8869a05f1525ca88863374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d4bc53d94ed041a3d41fb6e246aae3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff882321232a256ad27c9bfcc9cffe9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d354d70ae79c984dece09eac7edd0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcec8ce0dee49f5af4bafe6d74894fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cd9108e0ae4a1c00c9e2b1f527401c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e217b71707b8ebd70eb71189b77db434380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18ba0673071ca7b9719b93bb3e4496381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4656b037e6586ec8930addce29f3072382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab156e9d7e72ac8e655151db457e643383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f56fb9ab1cfd76df0a489f0fa083a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7174aaf4a4f7ba7d9be906ce9109df1b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9343774898a28e0ada23e112a6d8b8b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2d364c70a8d29adcd805d6efcd92da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b0daa08a6061db8c879717b4f60c8b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011e9e7119dea94f1332497775de920389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6ea15db87a22ddf1edf197308ad19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a64050510ddd8843bb3cae618012d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf065ca542025b0955a25b7cc56ee2f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a02ab2d9c50df8fb04645d05687f1a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317603ebbe5fc482c876b8d9ef0b5421394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66579a7c880e660537dfcc4fde20e2ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed1aabb8a74a529e8880dc598bce01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493a946f1940d7736934027849f12b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a0457bfb531198b3ecab378e08c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35ad5a4a420d5c91540ba37b1f259fd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada72b499cd90dd27a39b60697cc2c73400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85988d7529a456aebd01c7304b13d3d3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8234c3ec259ef835b491ac7cde9201402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a15fba80f9f9e33b6476a146c7f34d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abd9c1918b84035c48a3a9a7038e80404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f40424437fe5fc7dd81f4cb1545394405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337ee403152992f43f12632da578ae7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7ea7246957f5a1b972aca28167b10407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f7afc2707d5b8b20376cd685018224408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7f3764203fb9134f7292debbaec37409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61c06b4eb3be8bbb1b9f7da3992fde410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae17a7678304185744b131a1e9d016411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc620a7323c536187b746f6756af5f64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bceb4095d16e161ef22436c089e2b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f9142dd6bb5cc29d6c2840555fe8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7833b49f69aa517dc5d6404ca7db9415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239b01bf0b6244533d0b51959b66f61416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599b9fc0e2e32d35df52e4caf6d86020417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaee4a45d2d9f85fe2f67664684927418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419d3304bf36ced7893d49b12e0e897e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965ffdf230d12c6db2dda017a05f940f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22396edfcbdc2ca542bdf7a710b94b03421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47779fb90c70e5b193ed83fc3fb7122422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991366dee4ec2c2db0b33b8fee011f4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc529a27f85c644909a770f544f4bae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a73c5156f0dd2149c7ee70461adcf425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a615e77529b4731bf5383d2f29569005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccf1b17a51098cc90a3960992bc16e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec3bff869d543919d3b08797c6a0b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61c28ec7882186b71a5d5dabca0c2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16af05624f5ef961258a98672708520b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b880fe9bc8652c19f2aa835b2d1b504d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166c16d834d37e555c909025ece8e3c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb58decd643e1054e7b1212c47fad3d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8be95e70989389992b8acfca93ce1ae434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27b8217ae64b2eec6a0c430e9369651435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406ffdf2b2380cec8a73637ba83c5fc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f87514d199b0806567ab1db9950f4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319edfbcef9efcb489991edd9541fbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab4b00fdea7bce627163b0c483908b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4080b8c3d8acf5c336277f083df284440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5e1a635e3a062157a7555e7b79d03441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89fcf531271419b496492f32d9ed7a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd93bc25fdc3456433127444e1fa4b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825755075f24538b7a6371ab730fc855444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6713094cdd8506f20b226ecc268402d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c8bc52300110e475efd8ece86c361446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ed1586c79c4337c76c840e492c3dfb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bca58884d33a8b31d43637dcdf3292448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d45d1ca25557282356cbea09dd89bd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562ac8915b99213c6424cf8194e10dd4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934bc16c63e6b8ba184d9b3dd1cf7dc451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e683cfba42ff84858e5dc4afb771fed8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732063db685d8c4ba3e81fa4a36f4b7d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12218dcdc4ad02bea26b45471f1b4c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534245391edc91bdd467196c51569a2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928db3abf0af4e61bcfd5e42548993f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c12741d2359d25c6eb34fc42e9d0983457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d071767f23a4ebd11e2bc634d903237458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e4b3f9082aa9c11fa7d6ea35f7237e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5a0d89ac1ff9be20feab20b443471460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be65aaa2dfc78ed152ad473affa925461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2268247049e2de45967653aa01b3c3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d765c094ea2624ef3f9ef11da16f83463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167b3fe585b22220d65a98d484a49ca464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77feb77affb38521da16f5811e85f3a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ebd7d4cbf16a5a7840ff7ddac7083466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe0bb267b68b40cc491162bd3ceda467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61747473c005a8b589e1891703bf652468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc3341f078d604272f7f9f31db4c83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bbef952f024ef3b7f0486807daaeb4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5bc422e9077fe6d8976ddb862e4e1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d0dc5f23743f51b11e269adadc6adb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65249ccbc714bb67af9aea7af7d2ca78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a874e26f254716df7ad1b58ae60498d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff5a0b6bf02e5942d22629f69929f8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155094988a52310e14a11f745fdb9aaf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777ce91836df2e3f21ca1890af91ad8a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae512a90c67cf3d09dbb54e6470a59478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83250cd95e2245149a8460f045252e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f1ec706d86b190d48452f303e161cc480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e42ccff7b87e520e48db4f093f740481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda144fc5b2e28424e45e77ee585861a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62a543ddea2d38201a5d26951add357483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f67370246c2990be8436fbb0724503484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b14b241923e70fc61d4ed7e96244622485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b3ae788ab050a6b4069736e1dafcf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193fcb75ead3bffaac1aa69b9e344f3e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe01a615294b7360940a03707cd78e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972de87efb86144d6b66cac3677c34c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c159a1a65c434ccfd3c94c76fa64e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaa26868b75297b149c628f34710acb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410628f5836db94c63e399b20fc01c32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6bd187f4aa0d93dc98d597f9f8f22493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b023b16c242d76cfe4292badb81431494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cc0d2a9796e0fe3339b3403d0eb7fb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d177642786ca0fcb431f61fa948a0a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb215d7fc3afc1f86eaad66e99848d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb6aa92ec2fa163ca67c8ee49e294b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2924ccb5dfe1a19300dd1fd914f196499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd59b803758e9dd659290cd0c51606500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f188733ba4be6d0e317577a8d9ee7fa5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3b580cbd24b04dead185e17ab8d9f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a20c466f5a3fd59c3abf868efdd4f2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489cac989dcd4cb6f9011fc6a1da1621504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71806a7674c5d2ab0733999d8804b0bb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96e6ef2e28c77fe632fe395308f745506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a17573aee329017b429b60e7a28d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818a405f8dd0f747d78dce7f1416b69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6659f64b2be0fa4a92abc2ee4fbbf675509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394a9dda1465f13767c5f26d37ec731f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc9dba1cd7683c649924c76abf167f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8743d91d1d28ff9335888810ad3b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb92ddff49fe697855ab8dbfb0c25db1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9a07a3818ec72fb4532303fd47643514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c4a6b63f5953992794c15737a8b202515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1444c646e7d7a4502c30f82fb28a7a7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae98426d3ce10e434ffe98d90ad2db517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525027b97f8070994c67c9edd7892e48518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d144cc56bcb1132143fd0ee4ee4a3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589b538bf8a6b173299b9aeacb6eb11520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3722711b00a77cce05a69abe1dcfc7e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414a56f9db3fca85267befbad3c25f29522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a0e0683fe0c9c8c453c51e5a14ea21523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2f1840568f3430d3171f2e3b9bfee2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178443c381cc4e00dc0f4f8d890b29f0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d517522756568deafca45ee5f5dac6a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbcc5e7cd09619da8c1be7739e3185527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d62d4c3c3ad948fd0c285cf459f881528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ed6a48702ac479a499f5a108ec0ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e1bbee525d8f4b280bf0765ee719e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769d38489fdda89a5d57e9f95b4766fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a94cde21e1ae430b1ba67067de7689532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11e12ae653b793f18e166ec605473b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d0f02a484957ac76c0f94bcb38e4d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ec18a5f1f780aaf7c4ae96164df61535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec9c57941defde5f90fde98b630e688536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2060f7fd104dc7c971c2b38b506963c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be95fa5f21464ab6343e1a61c7524c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400607c32c3a6dbb7faf6b3c0ea9dd06539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23318f7e8153373d9dbbfcbc5c2f4853540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d11de5b06eee281812471c79aa1e2d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90f1989c8604a96a5c396bbb716040542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f804df2e04f8f116eea71a7c0b484c7f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06b86ce6e654d0d618bc1521d167e5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d796b2456225b29ecddd25d0135ca545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d726996a55aa26eb3d8cf22beed631c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dbb926b376a33f0067ba9d0a6edf0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f87aa188326659de9c32c644b7451548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dce52c08006740e67044dddfb80eef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33cb511d089556e507e75db2d13e41550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e291c843328fda2412c1244570a460c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b340aeaef47e38dfc100dd0a97f8bcb7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732241b04ccc2bfc4fb6f2599c1d58b3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb106900c5c5cb95c6e254f2677015b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3f4f9a58129643a8aec26cdb83b820555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b35913f994a2d3db069d799c15cc88556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef956518bd878dff43c84ace36acd4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f601f4f879b3c157ee5987af19802f00558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d687d14044271f7732318930e04ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7e1946a2d9722324430cddfda0c9f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8a052a3ed41cff848901813253b376561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eca90dec222398e0d5e04f99688320562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11690a5d0c5a5e432035b0cf285f243563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53140ddca9028050583c7cd8f391105564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656f3d542e91114a005eb0c1edec9af565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bed998880f59e19bea1f3cceb86901566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0233858916a676032fa9b2bd8130901567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149cb4a4d16bf3451e05a25cd27937c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e7acc11e5538d6239376d8e7e4f58f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca1e77fd0f9ed873d7b54a62b44825570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fed65d1e408735a30a7617e37f066e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675173178bf07fb4aa42192fb4a6095572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef1ab76f3a4972ee1efdffd8de863b2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7a62a4ed95c74d41145ddbfae0216574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101b0180b7a9d2cdf6f057c7fd67fa6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f733fa197d2e2c8dd383c8dcd76a28e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d28c3275719bded6eb9a094f8048d8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960730392d2e2bb852a05d323c819a0a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89742155114e0521d6a9f86b850b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496501d9bb6811118f5d2706412520c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6260089c805896d0900f2a031df6b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f058e493646002b071a0dc2e30dba582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed2c34d1e8ea1cb0beb57213ad079e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75340089bc794003144d82e866e9ecc7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b4cf5ac86ab0d77684b3b97d3ad1f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3da95c837b5800666c9eae68736015586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7e684f7c51aee6eb8825d373bcfa51587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccfe4c8dba84ef2f0b1ee36a2e72e43588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38a4cf4bfbdd26a5dc9b6886ce3411f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c529b03a5e5d8f03bf5f157556a1a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5e34d1e2dbfe1bf0eaf497601502c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93205221eb5faf95ba70cb375794a5f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05aaa3bb6ea975890aa440e343b557e2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e556cb181776bb70849eec42c20a09e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4835667f71ff006010e1dca79a7ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c887069dfdb92f13217c6cb9def68e21596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf912d5ad19f826be1eefc568d647ad7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42a06f8ae8a557b3df3ec654c8d51d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8cb6b55bb0c9eb75a76f1820b0de16599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfadc6d28d1fac8601de05602b4a017600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420d99d5679a149305f606424484dbf601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669f4355fb6e4b2e5fc5aca75e75561602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e9ea843afbeef86b9500391bd3d0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb212feb8ba47315acb788e7369c618604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcd310a61343468d661afcbb71e1fb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ecaeca5eb16ae4bf763854192f84ea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e99d3c0866c0dc3f1dd2c38bb0805607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550e7b833c9224531fcb4d960c22489608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c75c85b55ff0e769efa5640d84a484609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d3d20d1473abba994d86afe46b2ddf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd36c776c0f1fea9dba2c6bbfdfcff8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d4de9aac737caf4adb23714903a2ae612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d55c4575864fe15df604509995277e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f427a3fde0cee3572b39f1968f50b0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a90197591a0b85588a20bf243e687615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2479ffcf2164346be150a45d4b5df0b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23cb0fb91a137c7ae712165546439b1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f81cf63e7a774eccc0d2c755a46b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86861e508c3c027825b289d22eea9ed4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab42f43fb5f582fa695f1b3f7d0096620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c71947995bc9fc8fc5455b34e7f034621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35fac00f272b3be8dfb13cb98d6f0c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fa5b540c839035547e25f356f67c3a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17d22dbaa4ba24fb37a7e088cd2ad9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489bbd6fa6aa467fd997579f6a6563d9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e59c7ac52b59764ad0fed255ef9c5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8d3cbeaa9e7bc26c58c1f6e0ee151627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596a3f8e034d38c836064ef37294bf4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c94e38f2f2f2f84b526449ebcebf8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2d70e62ea2c2f8e0acc0c966c17286630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c908cc5006d339b5e66dab66b12246631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187c17640ac3792e9239d2b82610d86632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573de12c21edfba33ddfdbe8198b5e47633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74508ed86238f870b9f3d18a299bdcc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec534f2de331af8ef569e0b648ba7356635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b586259f78bd1b82e77c012f14b33636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beb6d0f1d5e09fe0d3e4ccfff64aa51637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b321428afb9b5078d652516fc3f3668b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c6d0f68d0f730d2962c13c488cb5a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c0272d58eef04f88c14b5941076b1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd2c5e7c520c30380a14440575dd61641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc3d1bea8a1cfa02af9176fbbe141b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae6f6b2eb306e9ad6639b3fd02ceb21643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49bd4a01d1084b240f5d66be127d184644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987313b2b7ad082dfcb1cd56cb9cb7b8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f45072a7c8d900810d4dcf1b6b947e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916a8ee37eea5df5d32aa835c578063647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495185df5bf231a64dc301a0afa1178d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296a5e7ed62cfe56cc8889fd53ecff81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2135c65fd44fd38a10ce80f8361707650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666bf8baeedebdf5f1298b10942a4ad1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ba6be907ccc7254d3c981ee74e605652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58ae627676fbf805959d496f0239da0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d34931e56b7e9c585ffbb8211b86e53654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fafed4b46cddfd73fec1110731a61f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475861cd5a2221cac55c1fed710c015656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613beb4b3fd1bcba9966e4a0af6f569657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d6902a578b2fd9b6143c7fd6ea713658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de3b79f109c6c0774db8b990daaddc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48699439d57bf1569105381a7efe992e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c377480d311443c2a0350571ae1dec49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2538d437319f47bc4a69f03dac910662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff1f6be6578faf9e72838402f2ec7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a21d0abc155d530a5384af1a6c1be7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a239bfd1a5997a777c473dfd226ef6dd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714411905f3c0f5557a80673319290f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600dc780fe019f7f3a10f7a214a4b4df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c2750375f0f92d76e1fbf3c96803ba668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4e409a1082c372bfe9d1b13f0d753669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41605a78cd636610c6fd359dceb282ec670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320fed7511a365fdccb5bcdcbdc1e1dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4d3f3ee2a1d3c0b571e79aee40efe672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949317cc3d9b939538a2a601c957d28d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c146b8d91a35cc4f3f022379244038674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aad4da734d608ae1ee41826c68faf2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7910b3f6a403292c24bce7dc22b463676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cc1b6437d05bd256755648c5676936677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0895b0d5e96867281ee76ba3159932e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3e61cb0209f4380b9f7869f9a77ad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a161a4bbd0fb10a7b555e4e34c784c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b14210dbee28b707b28627a9d64286681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a62da0bf460911761176d63692c79a1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fea2aaca7d9fca1c3af15996e37cd9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a1232cf57a12e3666704c580fd337f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a54b94be9a9fdc49cce9b2de3d44a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fba287c8350376c7e10bfcf25b1327c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ee31e0600bd7a2b7159a8be03d9a0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b89c3e0cc2c238d1a05413745314f2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cc1d4d6b91e279cd4c569897367751689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df95031c4be017745e70a0a28e8cc2e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4376cea85eb7b9975c6b5109db8e8c7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea567ea6c440ee79f5fabaf43b5b23692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9755ef09ecd052bf4c5f6c44f936a3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede800696270416d71789edd4f2119a4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c692db96749e616c46ba9e8f17db1fe9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86496eae2232f5cb21b4a22e17122cf6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343afa391bf8c28bc4764de3ab6e6875697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc181c4e21a55d23d0e42559be4c47698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da5c8d5b2276bda01f1ffeaa7301260699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b868e2a18d8cd0cc32320296e0441e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62110a42dae12466a611b0a9eb568a9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c292b9238f5c41f59ca0d1352fd31e15702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef1c55f31a8470ec7f9649334de3bb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8112d8b56c4c0657563e5be8922b9095704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9250fba34ca4e1525b24aeea36915705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e24ed1c135afac1472d1c564540886c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf84b2d3ec3185946dda5ec42ec4ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ba28f9df7db907fe9a6bb94b081cb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e02714065488962c01a2d6404df7d9709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0094decc5df4685897a03744c77e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddcd32181d8c858d1827fd5c426cb88711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e211854da36e816ba4cda208b5b22712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ca200087a49b7e9aefbcb2284273713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a177112c91e82f6465bce387258581f1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a2ff08ed21be2ab300f37837a1c23715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea451848c1caa8b03ace3a637af24f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179f642e4b824fb48edf1912bf38d3a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045cf6c468d5d3dd474fa648090e4fa6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281065b81adeccda569ef4b2e515c2d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91eb8b094c7a7bcb4325b13155333bb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a49cf0b1d13d1e13992a04ffb2dc6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6d0734141462973f9a345fee42dfa722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b8077a788e9e0cd6ed52626e945710723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e3180574d5e854e591587dde46fdc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747a19825db458f7401919188b39f08725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdb073f99449756fcddfdff4dfffd4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da742b1e7e004807163f071edeba8e3f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69a37a2e5163d1062789c86fea85df728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85f1cf40016f5f3647d2b4644e7da0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24e09c72add708c02035cf5e5a3d18730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7984996bf5049290a604b92a4b7cdae731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174204711caa6c0f69bad143c9b3a3de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db783186fbe773c508deac4153bfc61e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b350693b5fadaa789b8014e8b5878e9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7256b970cb42747fb052d20be063785d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915f9ccfe4053bdf225777009c4c7f8e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cbac8842b3bbe1f1eedb4ab0e9eb57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990db12c51a1ecf1448aa2edf51199a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ecb6165eb313507ef4cc43d253616739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc52a97b51d4d214ffe12d28ed9318eb740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f07643bc91b5e1225d78294fd893a7b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a4f091e8ee95f8473ed230fe8d846742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa80e857081400beab9f85dd1765eeee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde6a84b0d3822c75021b35bfe1d72744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc1f548bcacbcb3701477ddca73eea3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d93056e70d0b7206b76fcc7b2960a4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2011d0b153a979fcebbd010586717747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68855b677c503b5e8fccc54aa816b20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dcdc18909532ec52fd4e23985ba03a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015fd30127364951c5fea5b3e6194d7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef19f4ab902b5a32e02bc6e7cdaedf78751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d312f7cf7fba7d7e6fb0fd7b9802182752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2703f48a3f0013c3b88c810a7d03753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>