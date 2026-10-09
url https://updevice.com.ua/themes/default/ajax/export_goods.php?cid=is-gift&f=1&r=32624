--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70ae63a891b87675a7c7760cdb554a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a3bdad9c664ae8586afa77118ffecd2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7564b1c83224c3e816833c6c2b7f0e683.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724c0b76a6d2459a7295830560e9b384.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7d8f840d1017517250661390f0bf65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecdef35ef5d4acd9d760f8918380d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309136684f0f68365a8c72772e6933e97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6d03dfa4896b522469be6fca34fbc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc37f94748bc95b410c0dad6ebb7559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8041d3de247ce18f269f3291edbe2810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4a6a28b5b76429b9e5974c9a3796811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c516a74385ae7af24ba328455d80592412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced829de5c7bad7aa7a7e4d1b89a566c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6bab7b6295a4720ad88b4ff5e6c3714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7a0360a1014809a52356ce737598e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06160597f0597d2d9c644daba1d65816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffde9a7c5289cda8688b5c82eed44117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1d959b5e64af8f8395547540fce0a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc73a58243dd9a578573fb2125fca9319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d611a2fa906447de7c751e365839fc020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65e44e774a74a7f0577d02b90a5f8321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15df38d1c992e3a62475ee6471e1a12c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1015d528138702bf2b1fcdc5bc776adc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f219d715c0ff6026a72b4b83a5c18a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a33bb5e37fa06440f2c87b4032f3f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223222d43175a5cd3b0ea11f557f0bc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d7fc30a0340507bdf8c367a628d1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24518bf32cc1afd1f55ec223990f6ec028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283bcfc3315d64e695e89ab27b3ca63129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f582c1f74b3c0817077c06f1321289a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cc35be9e4793e8f536b2b5dcc69a031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8422d334c3181f4563380d865b931dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2d396e7bb8e3b4e58fcf7417e159c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691911e31934c68f7fbb148a2e072d5234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13667db03ad71e325e4ed721d73fc435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838145dae02b89063441608f81d4e54836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c588f8b6bfd735226e531f3af3e08037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c27adc6ec9339708f4d7792d3eab4138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d206830b8e03b104ea845ac693ca739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeaa0c50b2f72596769498b1ca3929d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aa0b44c79ebf60700e7554ee2359041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306f053da4610fc1e225f029364475642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e8fa8f0713edde820e53b82d969fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4954f834cd9d14812efd1b5c9e208044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecf73728d68b70e571f68db2a4775545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f92ae1ca061b165a436f11945910fd646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c5d3c5ae95a99e953a9ea2cf084a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a09628db1536dbc6f36e776d8c3a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc6dce8d8921336d888370f808950b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed88817ea593da270076a194881d19450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600d144063dc659804d2a6c9c74202851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1662e8b90571d7ace9b294439b7d352a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542b45b30a54f08dec575f80ebce81753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4364ba6a495c3c704ced743a4b7119b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478c2a0f4e020fb81bf54d567602bcf555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c09df442ca040a9409d8e3392d3a8356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fd4cbc5fb8ebc3bb58e7f2f278fee757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79581b7b691630a59d05d850ea0a473e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6450f724de733a88b5a6a9c72eb862359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b91ea321cd386d6965949479a91d80160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83d09070bd3fdf8e423c4b55b3cdb7861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1c136e28a157dcbe4e750e92b643a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e37defdab1cc472fb3ffe6c7e1c28e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba9a1b7a2ac4b174a946c3df45a7a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d5597a97a2e56d1edbe54cfc39d06565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bafb033c64523cd25d522d825a3cb1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d449f43e7b8de85734d127be78230c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98ff4a1dbd144be416677be39af11e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a033e2d12bec02b9c2ad0c72a9e490269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288b09adccdfa4119d4d9be032112c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4852380beb67d463237f35b7737eff171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51535e85050b63304f14cc04e1a5471172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc677558adf450d30e45974a8f41c673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a609cd2956adb3efe236316e6e416ad74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632a2c9d34c3a73d4a7db712973f66fe75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d17ea2159d01fc020aa5157f90ab9b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4375923403afce331bc26c7f6a70da5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c953b70a5acd3ef3a6ee61867ec6c44778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b082e78442a9437d79dd5c47ad363c179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7639e2c8c041ae02498dc2ccb869df6580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e30efffe06eb2438782036d32ff82d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2ed39d7b342d84ffac52b7927b09082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95ea150bdb0fe5e785a6bffb134acc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51e2870bae884967e11da75261964884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb21654c001a1150cf706e569ba87a6b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f259501d0c2e0b93c9fd9a093bf5f8386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93b6aada9b20fb80041a5f7e1cd7a2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5735f44bf355cc289bf8a2e7a2d94d1a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3986e7bcf3a432e3fea96fb206113c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465924b21aacaa1d75ae24f71a790f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce438a74147b0d443262b031fdbbc2391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dae77530598853aa92ffe54f4bc91a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50388075689a1c81f0e50df5a00b8ca93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b95344e12e41a0a8e078c5522173094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e434cef2611788e707072c868c214795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc54cee87553100ddb8a18a5388b12496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b86a12564b61935de40590ade21c31597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede571bc6ca8565e12b0285831537a098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7799d99d4da937d728409c2ab631fd6499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911aaa8e9f4a78748a99d1872652fd56100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca7e946c562a9fcc90901142911058d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7a3f4fdd5c0e8af405728fb270548102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b195681c9eda192808a550f1ed1147103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c40d1aea13bbfae4aa7adce7a0592104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fde7deb3fa006ffdb8ae9bd1e624b7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfdcbcab4acca187fc924c5370829b8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31b244cbf60a4c187e7f031ca0bdca1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf90f1efce7ad3e96eb872a37599747108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b87ae7ba3ae2b3da9897ff1008d6a05109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5213bf9e3ebe4a73f821f7faca27c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb5edfc67a4491e92632aa45461edc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65898274a509d11ddcb0455396f17cb8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ba756c07778822e7ce77e556a59d7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b43c4e42adb8ce38f185c8426177e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43ae3c1cdf000289d49238e9b63d161115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4fd6ba208a3908a16084cba0acc6d1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab475514763e468eeb0fc831dc8a24117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a5b89bfe75053555edb112567a7a4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9446869a4b8d389e363a50a5ca4e092119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63b1c01b58bd0eb31e88433b9dcdf5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc06516f0bcafb1e51d076d876bf657121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15deb07b34000d2fac15cea17debfba122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccfb47028af562bf289f3dcb0e9315f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed52b60bccc973ecc639328450b7b8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b8a1994358c8e92696c68a8dc3fde125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a01b26e1116611c28196e5c2d16c38126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e6091dca51c66d9e153c3e402ffe4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c6b67271ebe49c91c1a6ebbfb9f95128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4263546af72ef00b036bee8cba454129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efc29e655315c4b692a7b8840ed44d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a793d1e1499b5299dbdb998b489bc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73895bc460b7b2f1e1eff31ac4c4f85132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1631b92d55ed1c643705986bd4893133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456707b3892dc5c887db08aec35d6e3b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfdf114bc1b3e3f5f4f01b45e217bf9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789d2e814ac8180059469af9405aeb75136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eda5274d3e064ab295da5e0bd4e3de137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42986c3ed67271be21981e7184cd15cf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aa36123f78fd7e9805a997c8730ac3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b42868e2e7bc03f50e8e1f3632d3e5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845a54b7b805a89cfdde293e1100538141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887958e4fed45d4366ec00b339882b9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defa4ee329237ceae90c41776f8642e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023e107267575a85ef1137e104f139f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5ad94bdf3ec74895b56b2c83555b0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759c3e0f1982f7857e7ba4edcfa3d63146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c063282256b29799c8d3ea73023a2b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8829b05d44d31f83415682c785c2d5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9daff5097af542f5beed9b0ce02705149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85068ca91ee3dd782a1610452d117226150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93071e675436458fcbe46f2d8baa271c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6516941c217298190d22f26ce5634e60152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d2e4b33335d172575485e9da7629c3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d702a73e32bd3857cbbc3a2427da4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1d854448e0f3e9a75b70b323e974d3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed8b0c7db699772577724eacebd273156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2067a59a12dd6356db347c41ec0f14157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771ed51769f5b8e21a613910ec285397158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5195d9dbdc43e509de7ff2ed712e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec3ed19757dda70d0fb13ac1c5ec8e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20d09f0c2ce514e8ef24c302490a1e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714c878941faa8556e631fc44739467162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e3f8e206d7c13475b7161da7bc643f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8171ee10fcf33e8914ba6eb75d88808164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e289509b1e89f7d475e4e45eaa6d51b8165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959853175d65d891f25b67b18886eb9b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6b2453e9731371bcbf7915a4184f26167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c2e070c81548ebad1044eae53a7f0a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb8ca5132f5f404fa48fc14199948a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076f2f1ab6e3705f050e561f7a953418170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36648516b55c6de1d1763d90680d0800171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839703e16484fa29d2129ae187cfa88172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbac7f7f1c7bbab7252ca3e3681172173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf33239210ba3b2b4ea843b84136bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860f00dc38e60651bf49420c2745683175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c16197d48c4cf1d2d8d8d0d8b87b95d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ca0e576c52491e45ca3a3d0f013d4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75f6cddf31f4755481b3974a9bedb4f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69372cbb7d22a185fe81de12d418391179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e69582c5f632b23b01b29055e2e95180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbbadcc558b5d3fdcc68da28cc0301f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774b90f87d007b9d60775848f7f46ee0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3022ac74267204ea0e093b8ce0f06183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f0a3b0653de1a79732d0eef0a6309184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6b00cace988df80b265260113a1b3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f92934302cacff516564a41599100186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a42b79b62b31dcdc7e01c86452c91187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e381b9ac34eae1c2803f77c1efdd4bdf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4890b385409fc7e9073c623d013b48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157230b468a42fcf73b185eb5f19468e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502512bcae63b8aff192cb22c25b5679191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1fd83dc3d3bf4d85f7fa1c5a4996c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b213f84676994290ec19f81fac75f59193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01e93425271fbba4737ce06ef46244194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2d985d6204c0908f7be59790f7ece195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58dcda2348601ee900db878c9fb826196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc968cb217dc957244d8e2444ac81e7d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f39e835501a50faadc74a2db3d5801198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697b05471115e71199ba63ba3800e4c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2462889cc9ab42309750ad4a6817c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7518fdf4af60cfeb4b6c55e6a70b3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aed72522f889fced2c5b4567ecbabe202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dbc8eab6dca7df61668d2e692abc3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55487413490f2f96bd084a396b7618e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51e9b078e34b0300bd4cb3c8ab3994205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36209d0ee34c3837f6592bf50c5232c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b08d0d7c9f0429d3be9c676475bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6740927d945c49ed3607ef8c8b15b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae35db44b99bc96f936d8c7f2e1566f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade882f331b06d573c52e3d0790d094d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe00d39d074024443b213604a5756b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e1da2a7c0245f07cde4e86da279302212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a5cc0692c1790f4b25fc08e120dad213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a1c8f04d5a5c117ac5315f3aa73a54214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe87bc63933c8bc85ed455f80eee512215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6018723d1562841f20978e72c4440216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdd49e5463521de287ddec63b12e0f2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0031e8b41a3b01a8dc4f939e47bc572218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fa8d3e6a9c6ee1ae09d02d0f019e81219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d813d5356d8ab9820354a040ffbc710b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01452362bcf4a6673a39bfaaa83824a5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd49f92470fd4ba18f97f3876bb1418222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4670e5aeeb0508225f0a752d2b079972223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e81ac871894153cd5a31e913e880d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729dec4f48ce2cc5a27f5cac55cbf3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da27a4362deb1b95188d9b84905b68f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb55d6b7571acd5af769d3ab384fe69227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19c5381abc56a4999da7e701948d67228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bee5947e97c0e238b4dcba5117c962b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c853466805d7d7e4522be09a5ec32230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fc49e57b668ea0330216589f3e5a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427f39d02108ca4bc4b0ba52339afbce232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab0eb9afe7631ef008cc06ddbbd383233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78492430686aff9e23e5585f78fc3c13234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78df7049fe141c4f353555b575d879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dc9ff5342db249a051948a37a3b952236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecff9edc559a6ff48658446b65dd79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be2b4b6462b811a6d44b186703bc4a238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ff65038318d576f60807fca4e4b37239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23438957fcaacc7e9879e6f0ec7496a9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d083b33b1ed0ff681e5d562a39211b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917f956f17da57beb4086f23cdfe21e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f870fa0589a8008f1510caf5b6b7b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cabd6e51a05c7a0a6110929fc316e50244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef5a77ec7300a939b80e110d6b31c15245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d5aaafc5bae24e058a055494d22c5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19c90621e331bfa391adac79d758479247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c9177202ab17c6ac0a941cb2819dd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85131184182448ac9b541c5510fc9cdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204670216a21fbac9e7968481099be7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c21f22cd3da87862fb9e745bac701251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80b7b7674a3425b791a103bf650ddd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fc8d730ab49bee60bbd5316941de3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f96d5f81b68ba20098b64be768ddc6e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd93a471160d4f60e8b51c5c3184c8e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c16e67b2c702f00d917b155a4143d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a34ee5546798b690353a0887378a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6341992a1287a76232fcea22c3531b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c8390173c9bf109d54d74897c707d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6097aec784621bbda8259c520cbd704260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883313e27221c4b1e54a6a37d5e88c4c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26969f2f599b62197c52a160b04897f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545b96e2de935f44645bbb13bdb4f8d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6342111e06eca7d93403cd13d070b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a248e89b481dfd549d1af0e081951265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f929869cf18c302e995fb5287f3b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f708ce478b9b7ac8089a1e25d7b050267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4f602f6cb0575729cbf9c0f84467ab268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96447390756817aa013513e7351ea26d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72283159a547d614903cb76ccfda7af3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d20df940c52097145201c808707a4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0d74648cb7d6e9138bc3fc8975b0e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227ec76a49b6b9fb426ccc36cf51287b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38306d5f35758cd79721eba5f1666a5c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd6c01112548428813a89e265bd84b6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b86b850facea10e72195adcd283b2e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61075e751593be77e41dcddaf7bb3e86277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68e141062a2b9b66a205698a1c205a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc11ee1808ad502a5f0b792b6c699f9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32861e3ab7cf4d039a9d9be4393d2b22280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ffef8e863930f6cbaf6f385cfc6c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11707caa39218bc9eab509916d4e424282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561387d161522c11ec766247a1acee8d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eead254df2d30357f4a088646c1209d1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d20f9157d9c70c94759640fec3a8f9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229384b8dea9d0956aef70a6eeef4a79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fee5accafc3c008c7b9e8a1b1ac3b61287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b3f55407bb6792e0c146e7b0b6c57288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e6dec5b62599922a0bd34944722778289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a148b31962e64da04aa07a83b57ab9cd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cd87dc4c8e582f65c218ecfe7ab40291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da96aa82dded64246f8647e2f9787915292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0c17914ab9d98f5928fcee481d2946293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9629927a3cf6896da296cd3ae002d33294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db652d2bafa58e09ef055b28ab846d6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ac4c80be531b5e4e35187412a3d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8d24a413f0d69376040e27e02d653297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9fedf573d269f54bc209de5a9cc03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b0150c7b005b9a6463a4a56ad4b90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ecaa1d9bb2cd0601f4e058fd10914d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bd4df9c2f7bf98f740423b2b99d1ec301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33280078408cd8c901ed6a242290ef7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b5781bd7bb71a6d8292293b948a936303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05faec4c939a5bac11c22beaee0ee8a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2855f1a08a7e7c30089b2b14d8f06f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a51d14e46942332224b89ff8c79b1a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b8252fcf72580d87c433ac0f67c21307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0205e8a41a963253a2eb10ef3dac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929deb1d233a57058fa39548e64f1a2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02910c91eea90ff68654d818a607b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0390beb9e066528d19813350a9c66311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049baa71316cdfe6a395150995ebe58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a96de1f6404501b1180b9a49e459f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7f750cef34e6e0dd88caff718f01c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9f4691006667ebe47bd58397b26e0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b42c0864d338beef59f7e9ff7c70b5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459aebb14bb71f7e7e0db5b2685e0ef9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d96ffb6aa71b78cb857c8f461337e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3acd288eb3c4272b321574befd14ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4408aa54a39eefd581b7333aaf28b0e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdb54bdc6f1d5b0b4cd723933fab242321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5ec6a4c9d0bc32fdb11873c9f35c4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0497080566ccb75bfe1a2cfaf2fa39b1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed51626f7249df22f62a77f47aff02d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98afbc1d06ad2c2ba1aa519979db3d6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad54203ce1c27d08f771ece029b5592c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ddeca8a25429fcf0acde1a1378e957327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03d602335e100e0ed8d910cc19de3f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a8145b4a7722054415082aa97bf07329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962731d6147ebdbc114a8e54fbdfeed5330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84792985b10508d763cd95017c5406331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374994efbf9242de3fc3a9b79a7806e1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70301890255c7c3b2ad557ebcbf0d273333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4857b224e92307945314bd12f8de45334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a2cfc6780a2b06980df7a2a3fc060335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237f1688513ffdb7b27dcc62e61e617336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944186a0cc8802597b43092a91e9f36337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f9d0c4c679227beb5e45437561a0b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ae415d13da20affaf404158de559c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19b20f25f70de3349edf7400b52614340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffae4ca365f90ff9e3c77dabf42ea91341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d29665c16103902ca2f4442cd5394342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d762b2da5f722b860fb117121ea96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f9cdf4d006ead96fc2f36a6a7b9b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e684cc4a4e225be98c83469a66b7d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca500090d27a4e384595b421adb236346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9983a8bfd03c4f0373d876d4a771fd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3684227f5f0fe8f28b7d922fdf8069a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ffaa5aba823a3b8c3e4bb714fb71a0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3175824a1224ba7e55b5bde7dfadddd4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934947181ba19d81f5952623b64c0d7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eae933c2e695c2033036619a9f41631352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26450295f4e5aa197a02dcd84e4477ae353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4dc2f7ebe799a70bb94d7857913fd354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5510da4277b63181489ef02118cfe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99278e870c13f16383331cf24f39f6ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f424c1b1a619398c4cfa7b90816d14357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256ebffe82f53827aabcca0093c1cbb2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a56be6652644cccae42319e5882a547359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df71d5d7bec456f56b39a2ffa5cac48360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d053742b37a1a8536a642349912f4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98a273a32bceb19deb2af8ef91db27362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772454f4de481650e700249782f02b6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94faabf011649be6faf5f9f34708ee30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3e1a232362de6b4dce07b82781678365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cc6cae15cd58c62515ef8fa7f656d0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c36d30a6cb5814889c0ceec41020f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519049067ca15030b8c35ddcc2db98c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4234bea29135f304805febb6b8bb01369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd21ff182f64b4997090fed6a7afa9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf29389de58c196ec306708f5887d83371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8673923d1e47b67f824db72a0ced1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d5bf174a605605bbe1345bbcc3689373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00166e6da68e2e9c682beda63b6029374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284910f36863c436f6de037daf8301d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c635986c52ee5c01b42ad8601b71b57b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e6c79aaa4ee9597c0dc20392cad44377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb27b579745835b5073aec7eb9b419bf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba8be065c7530bf096c7f0b6600e33f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836c3e280b2992088acd0a61e8362ef380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44885e688eb944e7c0f27739d2041028381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cc34134594dbc1e4db804973275dd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36a28a00127a61a738e2ed949383ea383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27da8d18229a019a5994ba6ebb42a4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac627ad1fd6c578478cf78e73c15adaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50715dccd991d154d45a5a76a6679b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4a4ec97568bf0b4668f7613266f7e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ad3dc5bb94612a491e0baea0bb448b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26abfea4b6be51341734fc364c34d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb612aa58771e933de434518322d5b22390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa718ad34f33c823d8cfdba6761d339391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a5229cd1e5a0bbbfd16ebdad91628392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ebeb55b9c8d5afc75af4f1306ee52393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd7f76d0ddeedc45bb43bddcaaa4a6b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9624e153e84e7a8e4986fad387838fc395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57708e51941aefe9e64d1f0fd58de2f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9646320c313d40129928d9095cedacf2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ceb5bf4d8cbefaf3807060e7b9af39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0549bf8f6ffea0e0b5fa7d150c40ac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079f0bff4eb3bbb1b95bd06290647bd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e29726b563caf4b1bc38fd9bbcee01a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6fb8743037e4cb0699cfb22ed2737402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b359c1a6650286753fd7f34d282e9ec5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3dd7cf31803865fc81ac457acc07bc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df23e0e9655ac1f5be6455b3edf3dab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80644c327385802f596692efa3df280406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ff104b719a97c735d40a48186b10f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cb52c440160f64f94755aadc18f81408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21da97918cdf5773a37fc99bf1d47aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d2a05c7d26946e9b8233bab1e1d98410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794719a9c413fdb7a2bd6596cdc80d8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca241aa9f1583c6ad42e46809ef2a6dd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc31459ff1e8f66df113542bab369d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b8e8bad60f18ad37966dea4716e08414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535ed2de12507c13165ad7a0a49dd92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf6ec2ecf391adcdd57642dde6282e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b139a4e1f44aae95d6f332185fbe740417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c781ea71ccb0530e7385c74ef72c76418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd35cfd4b7157688abe4caef1296ed1d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34ea4acc9d0cffa1b7a51253ece791420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e78ad56a504ce809bfe4eb936a57c4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecff1bc1498df8b05c0c0699d82a453422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1b3201cd7280033461913bb90cd65423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece49f4f4e028887eb3c4ec2b4e66fa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84793fea54f253cfdc58e512a808ff53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69d9a11fac9d91c96120e167d7bee19426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234261c56ff464f494e8b4b7bc38176427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6bf0d3ee4c9d89e1ecf3ab69198f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416a0f590cba1a8f864b1521bfe7fc54429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672969a588ab4f3a96cace5930586c1f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7353ef63ce677b18b1ee2a5d99c39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca61f10c45c21b0285d7203a5aef04432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89119b8a7c5f400fa72b4b9463d42d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb6bd68a7118535f4055040e52228d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1407b7d3a55e27f4b7c3392ab514d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4456ff6a4907aebbeff41bb68dcad5d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003876fd7070be993097d2015450a736437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8841a597b69fb89e54fe65547b0339438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd653dc68f2d9966f43e40f135da7ee9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f129962b0e416b9ee7ae3dc374a0cd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaa7b9c3d6739ab3119bc46e76fdff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66acbfa953cf038442c5930f32226613442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64f283fb0b4a683dde27ce89dc8a0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e9955d13e1edaf5fb4c691c40f2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3272d9960ad417cf14469c4066b0c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e28e86e694a795243e220eb7ee391c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e51579e673ac54026e5e243211063e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b59e50af6443f0f3290f778190ba448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70740cdf9f44288ae7e893c0aae2a6ed449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a457fdc2206754dabfa2d0f7ed76217f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecb31b5ff5014b85bffc0545e83f72451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a2fa23ba8c020fbe37a8d609da7892452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3d6c56eada9a2037f5eed32418e1c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7e29a2cc7ccb1ba67b8a34e67a9ee454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d25ae4358302b2219ca3b2d9ebc27c0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a301d3401b52e861cf9b4c00378f143456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d392d9b682e9de658cceefda80ddd45457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a0d45ae97ebf60b7ac0c109b4db7b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22561959a901921dc19ede90eec059cd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d2eeb95f0ec4965e5e602ae352bb1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a360e28513bc91f5a80a68d30e8a2c9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54525a3ccbb30095e8f140f9ab0e5a4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d178fb46e1c65d1676252cafab15c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bafc93d48d9533c2533f28edd0ca4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335430717c2b47d9707faef17d2711fe465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b931f9cf6ccd7c253ca7e36e4e6a4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b95cf6b467964117e5a558341e5aa48467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d544cb7598a0b63cb29c64e0054f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac04236ac980c50106d48c245766ffb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad618c473a9be9c88a7e8cd736b111d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f3e0c4d23a47b85bc4540d4beec16471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e793791c076d70e8d601d8ad81d721472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2043fe718b3d48e15c5326d807d9aa5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adfe77cd290f3a118f1a418c857a91474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb47ac3cc7139c181593de58a182090475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1dd390fddc08b267b49797d7174b0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f3cb6c82968df6a4b9a4d0931a952477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b1481cad32a26fe5a3c67c6a8e5c3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69027a1998f70eabc13dab6b35e54a52479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199631ead58c4f2ae1ac52c0df025684480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e18300d72bbd374ffbdf3a0eab24b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef8ae5f3ffc07c6580263c934457b84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201730899eb2dd9e9a894327bdfcccb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01031e4bfb4ec796ef8982153a195488484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca943fa10b6eb8ce8208f3d7e3581b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f03510632d3205bf18af72706b2a34486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d53b4312294d99d47721178fd7bdf7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b03dfa55f3f2dfaaeb8c549ed8ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd86b99a3538aacf5c3da8e4efdbdd5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6ab7b33dc827f9c0fd6a3af6f96a8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4067f5ff1733f62e412ba68c482cc0f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc54886f4862fcb1cfcfca519bde3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab72f22817614ea6a44b79b412ddcd2b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02618b8afaa8f9cb40faa012b53fde5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab484318eced0b618f86c97d6cc4f84495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8f39b4cc4099b58f9a70e4b45b2e9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe087f01d17f3e2f3c1d295f3c939a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00cd91289dac22a4fc71fcbadd76707498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c2706ccf5dcf470129af026141c175499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254957d7010de141dc2b66131eac6c60500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761f3ef41a94dec101b94686ab5c298501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828c48432e84edb694c78ffa96ce580502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318808b525614bc28b926de9540cf13503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62b4dcaecc4df2e43702758efc6709504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3018ec35e169d3911d6120044a0eb69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13854e05aafe505f96796c21896ca37f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb598b222470bd8f15b28cb75d4ffe5c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38669e48a83fb0f5fbb3b5fe752820e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0948ebefa87550502845d2d2e86245509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81206f19fbf26f9841321ff33e112b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867b1989a45f6dd666bb56ea393ec3d8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438763de7a2cdb0c827f7f3e8ea42ce512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369752a0ada835a66f653e496e426f1e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151d9be33f940aafeedd2bcb7a162ac514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6e648de11a7806854f73ac07c36ead515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1dd12dfcd697eff2c514e7d5fb5e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c778201153d09be286a9768aeebc79a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfdb4a3d27ef1fb6003d63834ad6952518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409bdc8d364dfc19704de920a5d52ec519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ddd2582456bc881be547e8a83e7872520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45b27ae4e85e0274a32eed1a860332f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373865b5f78d2f357ff05abe30d67f0d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1966f3c4fadfe3bfebfb78caa6e44c55523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c826904b63ab95471f1645efbf4bcb2e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbf86b99159c58d109c99e3585dc3d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef2142cb3d1d49b85c9a00ef54ec32f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6160282031143749b14cfeb87071a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240e10a857f50edf8d1a928c2247d5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7da924eaee415616d810d98cc3b359529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287f64b54713c53bdd73856ad8177482530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0904bf65040c6b0c0b55fcf80bd4cb0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b86df6f2ea226bfc36a740028e2ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea935569c78e465f1facd282ccd6ea8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e935400a38e18bdefd3710fec257a45534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14756803acb2b3450a32019ee764be5c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf425934d98b2eb0c15c040d5d7507a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4aefc68353e6db0e12648694be0ae537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6a3c4266e1d0604734ddad582ecb27538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea855afd5426c08653ee189ed4e820e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5421831daa951b832ab143b02743c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64420938cbefdd8ac049f4cf90097a01541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5375a40230485999bb7997e617d7cb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a567271beeceae24a7bb9dbaf92195b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e2229d798199a9d07e22a7120c0f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc43d2f0c6b83080946c63579246e8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fded83b87de726766a5d50e1b724a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866beacec948838fdb64fa0ceb21377f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31bcfbb15d0c50d7ab93d3e9033456548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217073234874d79684249e261a2d9a50549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665c7ab85a8c2b7393943439f125c2d2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e660975fe8004dc7368fa4648dda1b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c133da04e4e5c221e0e33fb5c6c94e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286f429afd1764796fe8ea64b6cae1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5b4f4733645c28f4c45ed2b4399f9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875ab9b87e6d0d7782af11971ce1ccbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43fd084356e82697221a819f9e0b49556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6666ef8c65e63b8baa7557daa021fbc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4ba9e7e199d52ccf38ec3f4acba24558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed216d025e95c0c30a465e901c772121559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969f8e75bccf258523b47f9ef2857f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d21dfa1bd4f4912104402cd8fb6f84561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8fe1705273511e92c833347c1ca1a7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b0797a9cde16fc2901fa4a195ef84563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cb8390c3ccbbe7159ff023b7aea83f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb71793ac9a7cdbe0dc6cedfa86816bc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9643522fcf672b02bd0305928ba37bd8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741214ca6ae963bd40c5e70eee9b9d2e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5879756d30ebec9d6e43aa70595bde5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b15cecf7b49bbfcf4acb70b72363c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d21a66e1c39266c9eaf875265165d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dc2fed1d337a438383b65ff7139ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e740bd3cfd555ef1f089e297726638b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d0b8b9c1e0f4131bed188b903fc395573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245dd5d563ebb6fb4d2abbcbb4510874574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d167e6c283ce545d280f8630327f9e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cdbe2760d15a2c0cb52fe9053b765a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc00feedb1d741f0f194a0926fc982577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8808306991af2d9fc9edbb7f008b559578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d4c3b1b5a13afc537660a02169014579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afd4557589b7f9ddc142c2c3f450b25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56bea065e2524713dc6b43a8efa81b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8ac27d6be1abbd98719a220be51a4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc4f7619aac1b084a5c9b618755443583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff18e054cc06b8f21c75855ddfb3c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1f0b14018b4f1e635cf3d0872bc406585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68840ece50a602cb5bae0a60ddb75b9c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52006552818d7cdb85b2f507c5189b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a5ba5a6433cf8c176e5a6f2a64048588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb55857ec3730e506e76d73909dc7db2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3849ec0a73e91d1339345405f986aa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e8fa4264e43b01ff701337c302f459591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be74790177077ade76bf19c7e4a7d0c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef909de38f34cd98d58f1c74f3c04ae593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fd33cf1fd2f0212a2f4f13adef5da594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd338d83fbd024be16e30dabfd596f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb70ea25a08177e083fe8c0509ef00596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c2e5a4614aebc2797ec8d856e5109597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb824d4a3491fbf9e856e426447b543598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d9763f086e774f85aee09312e6955599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce191feff83c42fa92c74567a813234600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70c5b8909682409a6e406627bedc49601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b81670cf870a531c38d49ca918c300602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edd35c2f48e13957f689857999d110603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb150e8f7badc90366b1538d674b8f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeaeb911bc80e2f9c874a77d78b714b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef4f8f94a8c1f5dfda4753dcf95c91606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5281ec768562ab07e5f4d1be965aca7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd1223b83560837c2f4d291b649c58e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbffe4b9c9436e56880f1eaf23e55a25609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0094fb1d8ff34a953a3e698e634943610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befeae410ca53fdd8545732b43beec64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782fbb46f29b08126c6bf56f4edcb8d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c537ab0c47c0e17a9933df9df853f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70f9e5597e5a324fed7f77e219fd4c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce948110a651458b9a3962bf89ff07615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ff4f71793e8a62672be09c50b272a6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a533ea283924febf818abe8e35cfe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20e29f14c2f274df4ea07a42e0aa10618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a052e129e35f2fc4987de208a23e4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980f976085f3cb2a491bcbce1860636620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23364d7f2e340d9dd9444252a50cd994621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b888c2ad11d9303d2cb2ff15e0aad74622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ab75e4d3a030f98218351807d4f237623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb1f68fc0a5f4bdb1b8516aee07326624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc17d64e78c7e7bdd4130483c392092625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76815e99b5256f3128a10dec075034f1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad38f09cf80ffe62a91a0a45cda0876627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9d28ec3cfc697e79b2f93469ff93a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b186aa6e8d91fdf0ac811e71b5c163629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf550a8cb2682672ba6b775efac34b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03648ee7fe7352fd37e40437d5440e4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc0d8c44093d983c172109b7f9eed4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59da2e0140102db2f5c96d35485b0161633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461646e57c3e3cf2161bd28dc8db535634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0ec7877458bb04f146c2c9b481e99c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e3503b52760ae319b0ac7717c64a3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f2a21a62789033574662994d1123c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b26943c7a7d9c409c7ef81097324c9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf294221759aaba1511a01e0a8031f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3952d4dbc38619cdd58f0c0ffe103640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c895da9c4751a12257cab9017bf292b0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78184e861e86e774e2676b13701c55d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbce92e3961f1fb20032f5492cc820a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905438055a6ecf4fc27d2d46587ffa0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181c3fb98c79eff5580eb14d45960a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f46174bc000f7c2939e3708b97e04a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa955b608848a2b26514f4ad1a82bac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadbd7ad74fc359567131dcb8ff964648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a20754c67b014c7f4936041934a86649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2012268af2829186b8c9ccf0b5ed5a32650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa568dc132b0c24654261747aef9909651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155cd4139ef3509d5151cb28d975987652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f65dc3a8cdf11873b9c8c932bc648653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f97207d70a0d7cf1929815cbb914b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f16e633195c3aa7533a5e98caaad4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb7203e7eab048e6a2d0db8dc8d564656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314757c611b5c80c7ee2c5b19400d5e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717f8c7f2f00362bdd846e18ff47a30658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0c6f3cedb1ce924bf151693b44f13659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc524009b6e122a2e7b89243db3a83660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bea32ac5c4c80cf504839e83b6c416661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43b62d9be0c33f57bce05a91830816662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c854bfe7b428463f9fcefbebb7190018663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1db670816a691bc942cbdd4ab98aba664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb93651a1d6aa02da809b0b93c1ee59665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ff9ea745f6744061eb02420379feb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c8e12d40db965f02b33fa25524a06667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd634f0f1e618a3946a669cedca975b0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b1db01f68085fd4060b0e0d104b52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a4688dd0289ba6fc10ee7b8b3dab40670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370db57cb8207847ea1ac473ad53e5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd0b81b430cb54160cf539f1a0a5cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb4a4a49701eaf5c2e6e35cbd40453a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91e2ca587de07c554e2c8274566d0b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312fe2c1945256ef303bac885865999e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd93bade0858fe04707179dae07f57e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252e33776e8c80cef6f91ff406a016b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f1a0e2978f6eeef882c3093522d1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a30258a8b9300fac35747eeaf1793679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94519cfa0f48351cdd9aed3930c42f0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a75e95267c1a7cb4d5c2ff0731d8041681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de827f39852bf34593e81157f8f30fce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a5bf6148a972087bb6d4adbecd385a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2564a8e10c9c2b64bfa265493e9a10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac176db5cb8de5fb5461bcb6f3ed603685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53eb28fb8018643aeeae5ae035f66c9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967b2adfced37ec969cf50f70b7d4ac4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fe69c0de1802f4ca56bbf754b8e05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818c2696005c4f3fa919da642ec824cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82451e9963eb9dc67e60aab646d0bd40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a3f55bcb166943a3d2153f5e5e630691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c72ef13148df22ac3d0ed2b9f61ba06692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf861ee5e20204541380ecb5039467d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4167a59ea1425a01834f914ff83ee1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f81320ac8b3c5cf64573ccc968d2ff695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8133e6c714f8368e3a4d66e1ccdcb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ad16414b9945a69a1fc8cb11175cd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8398073a9b83d0e1b2f0267822e53b2b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97853f9d2474aedcfe372e6c60b581d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72642f6994bca8b7cbe4fce1149621e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767794322f37692389918e075976a69701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3603eaf8ab98e527f84eba1aad5bf3a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f56d74b5215bd91168741388bfa0e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7a270986ca679be6255f8e8abdd34704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd81f3ed532f508ebe923737b7e09f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89748e9da4d517f0b7a2f530cb95c6f3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a2e1ef381e526e62752c72fe05896707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b9d4965d251ddc417af88a5d400db708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ec04cea347b2f4bac0bc897598280709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4708164ca15cd6f49757b4490bc71a8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca7fa81ed75a456c1cc5f111d178bf711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd962e0b80218cf038527f64f37f4890712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91eeca46768acd30f6bf8652e9ed92713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ab1a1fb49d8ffeaaef855e55aa93d1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e76ebf9b6081957f2db2b15be3973715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e58ff61a60f6284c1926c6953408779716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdb093f278c48ac0e025c68f14b236717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76a89b1e0c69104b43e677ff0f9f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1503044363cd769f2a8df4a8b5fab2f6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67025d6853f45625a6c10b73d147baf720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00be6ad8520bd75213041fb42d1983721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf731983c9740d097082fd3d6701d3f6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2126dc7b6640ea55df9947fdbac63a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4c46a59d7f7fb1859ca604a262681b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c9a738ac9f2d3f53147530581e4aa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d4f296998341cbf186baf8545cb250726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be6e8a0e97a716cef8d4dfd3e68cfd8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c260cf360d553b0fac07801b2464f532728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98067fc63ae1cd542e57787bf567b26729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70b21686e89f497d1c6b5fe37c7a04730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e85afe6b36534cb079f1ebb91eca694731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc85d4841adec1395ab8fec44e95f3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f692652a13d2f0973007a164551ae14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2985482367e832fc20b63fb55e6350dd734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffdcf382678ad77585057f3e303822735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcf972efbdc72212a30571a29e54b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad0316aad396b075abe08c43e644d49737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268eea52afeb3670e518b99676acd39b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68e8849924714c29affba8973f6b253739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ec5b991c1d1d6fe82fda91752b278740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58878145521356c1680852bd74e7f3dc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f2820519c79b7f06e801e63885008742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f8a28213093d80491a21986b651ac743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f87fe4b7f9300236c7dddc35b9399d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccc61ff775cf2447bf119243d60f5a745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ba026a23b9ad7b649d553d4a3f8ca746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b9a73ef07f215c5ed83186269d5b4747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f264ba97268550c11217bbbac3f061b5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690b1b683bd8651602f40b7e73203a89749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645c180a6828c70c54dfdc3fc5a672d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f8a564e01bb5810454e4673f9843751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfa3c0f35b1eadb4b54d1dcac4f83e8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da3ef677ca1972f873af54a01eadf0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719f99e170f23edd2a2dbb7a34b7f08a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7017c295f7248a40d317795a4c8fbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef193bb8865814234f019e3aec42e3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64f1ea44f5a13b9a9d963133f2f3458757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44980bc8167a02991f9f41bcbf7919a6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a2fa5d6fd3f5aae083c2b474cc46f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da54362029fc0b6b1526de79edbb1c9b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223ff55ba80bae65c96f66d58c9eedf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4478d107109b77018260e93be015e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5f0ea0e80604f85d538e4a6d722c04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0a308151691d8678afc504965df515.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d3b3e351f5916713d33189d405c4a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56784e8845aa5a1a97e37d319ace6f987.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1828f5b60546f36cd8aba95de425f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cfefefa09c3f7d9a62402139e433719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5daaf8ab881d1b38265d3fa4306b8b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbf8d792b978c870eb287a58c75e2911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb8c2dc821a67acabeeb3e502fed4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6beb78e6f176acd41be602788768eba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab520ded6bc9d3e170278e1eed059f9114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15a0c439daa52b939d406dfcb45753615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5e881c464ee907b31941ff9983fd3816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e76f813a7f8c197263ed53e03a9a317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6be83f45cc7e8628ed4bc69971b05518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22dc4f98a88f899b337c17cba4f8e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e35db81b29f4199657d1a10d51271c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2649aa33ba4533497f1f493fae835deb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb47499dbac33d9fbc4501108527f74922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2976390a432d48f349a95961601b9823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8931eecfc5288ccbb38b588f490d5024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ebe1a318274920604c5afeae2fcf025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1d8d974a3b78a42675f296aaa75f326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa308e1cf13b516d659977220493e9d527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6aa3a0331449f4a5409800ce0cff7d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56636b4df33578c015ba8c629ca21d7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577192df74e61dcd4309d7f0abe1cf0d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076d8f812593755239ac9e4ee4da5b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330523c089c6866d0cecdd716b8eea8332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c773518e3bb0a7424888e5278468033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e19cc0a6e038f0e296f0b1c305b915434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1913e47e4558b8a40584e2134d9d5bf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3885279fe531f31389142988aba0c4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdea227efc3814c37e9ed8117a4239c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7474afe70ca68e45e3bbcb9c493ad3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc437919e5ac47c8897eef725888e0d039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3b45092b6a34b0a2d52651f98a094140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f858322fa1960ef33b1bc6bf46390fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7570834dab9aa1cb280e4e6a4f277842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8589ac293c2261887d6f13b05cef80dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd1f597ecd4b9ebcc360a81a1fc04a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113399c9ba89d3d81d7d4bce5476988945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21f7cf2c9b71ffa4ff80192ec6915746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c23fcd94858da28c3d6f102e2fa5a3d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a68ad52b790ebe4f93de5d6bb6a181848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98a9b66c5dd9f10b719baa044bd6a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37b2379780ed799b359ccae971da8150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c84534952700643d5772a0887add48c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c285eea05461f6fafa588721b0b34752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f636f5f8f4ef97afab8bd9fa5af5fc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21dcdd46e342ddb199ec22ab64107654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a51095662171ee2bb1939c7f3fecd055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58d8c8b36c8b1a7b1226cb1c2e3b4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f55a78ac4ffb4195abcad50357f60d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d845e43633b56abddc3cf966a3e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872ae781e0aea00c64250f76062336859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03156ab8f227cac345270f98f2df654e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35ade5ee6b650a28ef27add4793c1761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eadc2f4d1db063d46a3f8ed90f85062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11313baa7c9ba0d3ef25108ebdf32c7e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac282dfec5b827ccf84c5b7196160564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e08cef5be55ac0b80a3734ffd4e0165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2839a49be08118f61f2c0e8bae3be9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ccba74a311b7a112637d8d2eda79e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244fec56d298e06e11a3609d749af91468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1920de534cdc1c5b2276a83156ddd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b584e544f3916c89c0fe679426b50d370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355c901edb41720c29db3470d6ea1ce171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c0b421d8e5f9daba255dc0119432d772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a73f91c57c5403b4d17ebb4b91069773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8838563b05fd8d445beea22c6887f9474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767da6cd8073d916f78c3376fa7038175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6095d5a4ba60e28498cf8c84be27c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17956b1832ae8059e140f342c92469ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4089209badd4a491dc986cf446e2cee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad63accb02721bb9c79eac4687ea8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598dcae60641430036386137eb2154ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ccda67886ed2df6672bf548d2a26a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd1f91167fc9fa7bb6c2041a9122d682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddc9a1d4efb56bf808eb43606b04fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6d2c879a2e81acad8d83335cc90f484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e37053e222e76ab7a433ac38f96f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18166fffe12ab464dac2e6b2a4b446d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4d21fa0542471803604fbcd50617d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd3e3ce065446a73f58d5051a3c70588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8061a2c473e1061c0157fbd3b98d3fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd516bc9717ada0813dcac0aed92f590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb323cb7a690ceb316cb7dc3aa3b6e291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82eb7cb90433361046e40b078465959a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ce58232c9bfb636bdc0efb2f9769b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f8b769981400a296d9541f44910c2f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b3efeb643f94df5781fbf8320035e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7e1ead44daf4cce12f859f69da1e796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c65d51f19bfed5acc3071c953539c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30987af79111111c937389ac9202045d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3b8e0577682756229b7ba79bced07499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd5eec26a4510126b84a42502cbfd9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f84ad3d6ce81a01943e0409317f2c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb864e3739aa1f296bbc3e05437ac66102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e578049b85c8038f72aa349ab54f93103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef31b9815610dde77ec502dac581229104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020e6fa5ff942c1a10dd9a0667328001105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85474cada645106306eb3f2cc4e8485106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e150d5c6caff45283541a2895f250df107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054c0f9cd832e719d577f87bbf58ddc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95488c54c2185b7e5ca84884ec268610109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c56a231a3d9463fd4342327987d9d6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030b854a6f84f2b95c38f2510128a61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac0fcd9a6c3fd1ff62b7d800253542112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee3d8f7c232956be428c7dfd594f55113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f30148c4031453a972aed692555e2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f4214432e69178c3fbd03c72dc65e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d78b931c4e867ba76a4a51712efc189116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da530dd7637516eb07b473497e97fa4f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1057fdf3a1eb3b6af4a3c27c20f82e69118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7b74ad8bbb7d5aa9d2b463f486bebd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dafd11bbd423a8595bfaef5a203084120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29e143c8a8c402da2b1e1bc0dc4d944121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04557a16085b7198d27334b7fedb78f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f087d39bb103d49faf7ae7b05f046123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff219462fcf6ace63b3b57b59de0b167124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360c88e579b05d01dda1c5a1617f6ee6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d8530a02847b17f8be26ce20e6c33126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416016dc5e52c262b352b473ea0c4cea127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74d464453891121b364f7bf21ab53d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957641567f88abd99a5146f7aceaf57129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e53316e80739ce82c5d7cebf1f5842130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4779afb3487b3649550dfff6b89eac52131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec7798b674d2b2a2394c37cf619aa1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afdf641715463d0f3d3a331d4873175133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5caaa0a8911f106cd8293e12ef601134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40974e70285078ccc0076536c355021135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80433c5cad024cf2e1c988df709339f1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cb94a7d01fae8f19cb361ac2d17325137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29407cbcbc688a85155ba97fd4585779138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c327d529e87da5ce7b40a9698e97f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3618bb1662a04e767630e4dd3cbda5d8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957fa3c471e2bc21474de91a95cc46f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca6294d24ee5b74842b6f28acdbf92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137497cc11f19c5d601e1081eaaa8d04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f21615ad93ac52be68be79d194d2df144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c37534518279281afb24720df41c6e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88ffc37d6ffe184f7cfed3078c4882146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83d569d856c4364d0da5fbb5754272147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa493526271a1d6280a3ffcb5d95883148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a9173f42c7db837805b561f14d3ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83d789577603104a7373ede92e85b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b643417052921b1cc03c79c9683d9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64003383cc97290722026a7704565259152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb52d81180673cf8dd2fabfc91f2c4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac4d39cf0dc456f24747f32e9171541154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0218cef8681b9f586c8ffb6e51b97f0d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec664e3c70aed90a727b6d8bdbfe72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367746a4468ceda60f0b7281ba8a0fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091477bc47f81f15da8e938d98c79452158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb4c8313f76c8ed0bdec4e6f4490be3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfacc310a3df80c535de233d9eca383160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f9aaa08ab3bd57fabc698e5ba948a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08460820e205ced2661c376350e03e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bde8fcc08ad606ff4e05b3e92cd31d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e59921e52239435897e0fda636c088164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d820e13caf5af2a92da71d2e271fa5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540865b5a4f1d0c750e870d7a7270c1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd91083cc6694b1f262152cc0444f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3db5b0915958afb1b33ca53f0041ec168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590fc489570d06d15050796bce1e0895169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea915243fe74aa05670485c47902f3b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333d9b32f1bb3aa3e70cfe901e1cba1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4cb82ad905ae3739189e544c22bf6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412be5847322f12fabf61f6b98a5e3f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749304007de2bd96870af1c15da6c6e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76e8a736c92e1b9fc76f025dd247fa3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6030ebd30b42869b7d2f08873329a1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37c7d86bd66af863307cc350ddc92cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece8164192916aee08da721f28ae7f0e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582f50804856ca85abf5be3f075cbe4f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239889a58c3d2bf0d0d7cd511cf0f1b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15700d25eebc84e720cb135dc433d53181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b4e02957b76c76402b26ec4b6fbe2c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95201bc53f6a8f7344910a0c9ef176183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6ab3a4105eebfeaf189baea71176e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be228bcccc069e8d11e38c8dc4dc94db185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bebde079adb001e517e4212b1a36d4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be12bbe019f9eb617c1d27a30950db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19400803df1ce70d4e93f2110edd544188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d65eef05d2290ac657b833ba51127189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c11fb9fd24ac13de3a002e1f585a25190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccf55d1452445aa846e078020e6d20191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f744e71dd105f23217264a16f1712192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371e9d5b8a382675daf78ae3f45786e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e41e47f7682cacf38a96feeeed60a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63b1e35ac34853e3be24a52d5a6d76195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7bbd4c1580f6b395cef0f496543c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a652ef7bc4b74cd9dc00295d3157006197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70f46aa219537feae32515758e54e4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103d3404c8584ed5e71c6fdac401567199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79879aec51dac5b564198b7a331f0ebe200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57b9192cfc55fd5c282db0f0c0c2c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc448be620fddad42f64d180ee799e7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59372257768f88dc522eb7fa5277e8c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196c7748164c0e7e9ee1d41f22ebfa48204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e634c876920f267610b750027a0fa933205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547dc95f10a6e555093b3927b4678855206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7200885c3e8c4b5ed340cda6654c387207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334cd78eca9fd1d430ed04c2d14cc39208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2430621fc55765d0f1f011d2a17186d3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12ce6d5d029175d6f16537e50e73ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac2ab1b6371c080c56a90da2d125f4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d6a8049cb4ecf9d4b3ac2584541233212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20865e28c25b72562b6f0b4d9e763162213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d4701e0ea617c7c7b04325a38caa55214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d56e110507562cea74c1ce63bbf26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7768a85e69ea3d33b3c7ca81b4a700216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ce100f29524063a71a3f4b285856e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679acfca1e2216a841032dca90786e1218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1183c02d2bb547a587d44d0bdb3392cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c710e344d286f6d427bf064c0282cebb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b202948d666bcf52a6947d939bac221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d060b65789c4fa0d0e0f83a99429d741222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc469e777d4d1200b6b7dffe01bff92223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bc5c3b26830fece4b3ea6b0e7f55ee224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eae94f65ccb09818efe26383a501c47225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de74d9a6c238d42413be42cc71e8fa6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee651def84ee7a1282d1b5b01755d197227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535425586956864ab27981e5a78803c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54611dba6f9185c515a9686263e074229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab6b944d67aa6ad1757ddafe0b6975230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d85e68f3a1163f1561d23654bb8e2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def504eb5e11461eb43bb452c11b550232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce291df53fa5d7c6ae518082f1e943233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f9dfead092711b37eba04ec9866634234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f3aca9aa641288eb7d90c6124d5e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88bc8696c291ead893cb410cba720b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837d16f766bc35ed9466bf4bc1c4aa8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdaffd1b77250b12cdab5fe63719f41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9297d9e48dd80278478c3d2cbbe068239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062718ff8e9969ae18c1bc136768c56a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3231112ab6df56ffb7721f4fcccbaf19241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367c92529ac811893c4dfc664bf4965f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d5dab690863f8c901d1653dbf4250c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f089442f9aa83c5929e71a41a3229d73244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd70fe0f3010e2cee5d6637a0569bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbafe9fbad2e7c6b736ab1f88c780f3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41ca5cbb52789c1a4a5a51637a2fa6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599e78d373cb4ee44954c0d52e158b32248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e5fa3abdf6e5caa6a1e0e0b8a9fe2a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8cbc7536b2a0574b976a743316b38250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dae6a58ffe3c71b16e42cda38e1364251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff724786922df58d6370083d5939309d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f3e7b045d756de0b800e38b257597253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a79796559ed11ea4a6defda3c34306254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67897c71dc8e9c612598d7b725dd9c0b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fe61f19ecead9d7f94b53fac12aa2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bd1a81a3efb0ae04a35037624aaad257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d61cabaf2a0ffc8a8e304167ff789bf258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4234260d89d116dd9cf59ad57d618d2b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acb49016518b3aadd0b8b4212d3536c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9248ab82effe34b9b41917bc4ae9a84261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62322af0b7d2c65c86c0348d0f8a1c77262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f476f4410f436c38432261ac22af82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c4ffbe290613435c62a65452eb2510264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42999f6282ad0df41019d6c9fce8a01f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ec4fd26547e42f997dd53cf4de3968266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77bbce711298301a34b16385cd579bc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300151932f9f232664cb02cc5f54ad89268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f490e8c4e97099a6317a75a6d60c29a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4787a44e55fe2480210ba19e0eb9af70270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dbbaf2aefba8adc86363467b7eb246271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa5af55d5637bb3a48935e2a773527272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7587bae5872c95413b7cd04de315d5a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c08220f9e1137dc7e7ac094d78df0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db34ec1f5cadbbe5884267ab2e60a93275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2382c469d7f15ec69930d03852a7fa1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09c6e0f753d4d5f4826d38edd328b5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae49ddb9010c26fd67840fbf52ef51278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d85af29038f89ebc408f9bd06e4735279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811c8dffbd4148f6c3cca518a28dc01280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca62d94c5b1b86a391382d0e0b95072e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58217ae1e6c8b97b0138e3c321acdc9d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe7bbdcab2d109183e806c5d942483f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfcb0ed3be6dc2b958495d960631d193284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac8884dd7c5afc3f34cea9c70a9fbd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb7ae76bf433deac0ec6210e9fc524a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faab8fb2e5df079f7e2f225d9cde9d5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1ab1b73a648c9c1b827710a4c351e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830d2f910f040ec687d1b91f158bd860289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f99a921c2b955cf7cfe79108b951de290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a32d87c8ad3e4c5812008994d692bdb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c6edbf1b369d38cb4f63f6fd698ee4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354617efb48456603f3b8c8b61c51d65293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4b9f27a8a75d16ef0d8cea1b0f83e5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154344fbc0c330dd97952c156d178b23295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35550ff75a9cd7005eac06527e9afe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2472e2da71c2f6a2aa5cf79f3b6e2a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c8bca24e3e9b2e8a2eab5129e8200298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6c7e8b2c90a021edb535ce5ecc42a5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387596a4e5c3b3a1396a5ae65501cbb4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37723cb7455f88bc1fa508fdb4c19c14301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63ca2d5b259e5c287e2918afdc43ec3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e319270bb1fcc41cec1fb1aa2f09a25303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0d3ef63c2de8cd9e75ed3c7afaf30a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140cb9a106e739a5d7613ddf80e2438305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639022832608a6a416c79f2a03f5138306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cb22e3980632715d65ef20d48b544307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392ed8aef542074b8c259de038cb3ae308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0522498b408a27db3aefad306d2531309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33638673df633eb896bd9a82b579dc92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa820266aeb0fb973c3ea877e3f8a2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9320ad7b1be515d83d58da12960b66312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6739662f63020334ddf72b026fdf33f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed2c7dd8d32ac7fb8d51f05cef5a87314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc821574797f412314c15a1b6f721c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfc24d0704c95c24a40194e4dde1d25316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d664bc6a98c5edaadbf029019b82d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c478b0582882ea5e5874d8cda468aca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0a9c4b04fbd52f9f12878319bda6e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4ed23d67067e901e3608e3490bfd4c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57a262f80f167bf2af3f33df7bd1b24321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c421be29a29a8658a38d99629e8d38f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f481660b8a5fee3cdb5aa6523bcb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f441e96ac119d70a0be8ea9d3e326324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e05be3d34f730f59c004c456c3cc18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72654214aad109a1dd6ef51b36b8412326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a752fbd4c4e820d2e5b6dc2617ec940327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22ac4e9b1c8581acf1c47bc666755f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029fbfdb400c05b265f796a871baa2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37954a65df30896d7fbe034a445befc0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dc6f1ff24fe78c92f00ac8bd1e881331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec32b9877580e4e135df7d5e871ea91332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcd4ea44f5391b24145d2e49d8f8c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb409278c3dd7c40572db58085db48a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ac1642e4be48f82c796b561f92b4a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b663a73b4967d7a0d6f498871b2dfe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1dda08ed0943bc01da72a7980152ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48969807070088da32046ce189df6bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4a65192045e9fb7649e2c8630cf823339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248a892f19769914ce32e0d98378fc77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f38575ca9ab364fb96a15544b37cfd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f44699400f4fe637d12f113ad1ae6c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca21bddc4c9ae2d866d2270d419e27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976c2f96b1957447c5ed39f38261549a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cea324147049d5ae6996ed0eea43e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028c69328fc80290557c897803dac770346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4bf85d26dd0ae3ba40a462b744fe9f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d845f215e58cea55faa0718b2915f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8a4738da8d99cceec08d16b773d73349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee655268ed4dfc1a8ba48ac0960451e6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9f9e0397b34ddfa06168268836c7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfff1628fd5798ae793791703df343352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff472906a22b86a235c7046c8dc1452353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b986599f0a045b69df90b328796f25b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a11aade6d4d4f2e2ff0cc8eb04daf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eea5239b408205fa8378426b7747588356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb4aff7b2c1e6eebf8fa765312ffb3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1836ef915f7b131bfb35b71362d03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0ee305cc6d84267c904983c673691359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af0f4183fefd86cf84ca4087caa2a91360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702550b9952093012f79847bb0b38e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebf876dac01de4267eba8212ae0283362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbb5d361b62c8f307b3f14c27b64b61363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d421531884455b99b438a7420fcc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9b042085ebfc42beabfea3e9808fa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202578c2d2a6f50de95899444bc79a30366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdaa6c80e1785a61b6a570bf22fc09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adba3244802ab646658b4afac7694f66368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a12672d0969800b78a67556d1f518e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c553156c53f524a971f0b60c18cdd9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c599587cbf512503ed0b513f558cd42d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c1564ff877ab0d712de4034cb661b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bfad33b85173583dea4d21b6daa3a8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de04e9e91a0e93a14b30ece151cfa34374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a71d1749348732bfbd8f7dcc30c7338375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd701d3880f8ad91b5b1b5ed5b9189376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af270ad8f0b0502190bb18aa7dd88284377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f494a254894616f61beaf5c2fb7cc2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0b582676552affc3a0f4d2e8cd52f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0114a85cb968051cef8f7cd668197b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987bfbd64cdd8da5b2650eda753cd6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68791f74c74969223707e455bbb3d0ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0fc995c7ef58177a5f6b56368f9b72383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c427c935a31d7bbe7169689a1f553019384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78498bf7fd1aad93ada9b2682ce5f4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9a46465c4b5c91fdf3d0f5a5f8a7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca54969ed8b7b673b0df0ae629a0077387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ba195763453b8700a87df11ff7a50388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3429af2683d83717de6f73c4e003e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b133579cb294001ce4993b3e8c1688390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebaaf2c2634e2b2696682561b38fc0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55be708c2751ccde1c576873b22d44392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16eb470c82f64f9a7bac5df512bc306393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd6e8c0ad95ae0de04676d107fa15b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4fbef502f4a0533f4c677975497f5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9e2e37a600b43f1978f408087b4d79396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad27c4b7a00dd304e2db18030e818d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293765bd89ba77132ae1e1d638ab718398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86f9a0cba655224ff1d210f0d6b481a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e1aa51cd6b1bc8ffc6b188561e5f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b25a2222aa91f5e70cd5c78915876e4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95068726d171d353e025db0fdc55617e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e84f067bb8abc1eaf48b19a11580d5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40035c65466431fc19dfa617b1892f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f2b455718896d082c38545620b825405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f11c3e6936a2c24df6968149907e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46662fb787743a8dea9e5dc67b81e6e4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198c1943c7287b33b5a7fa8654427de408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e815e9b1118dfc0261ddf97cf870a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37989f25acb690297850f0bf7b887adb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf0eb0601baccaed66cadcc5a4245e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9889ec3515c9826edf34c52389b89b9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28006ffaafd640416088ca83836bb9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227bf12aced83eb432917a6138beeeb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c750336e797f1a06b5ce8a3459aee415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b297c974e4d71460d4ac93af1101c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba445a36ae8ef6f97a87ea5a9a41f0a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5918343a713d62b3b9117874b2a97e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0a24861d168370cc10aa7114e16709419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a1892ea20a8040f0e14962e9312c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f61e553fb624d38f5a11682c8159ef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b61634cf8fad66d2c900a624dde282422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533dfb043529190af55e7944a991615423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca364acb65308b521839b4d910ba63f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52188fceebc0da6e2c390bcbe0b6646d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5803bdd8883cba617b5d6d44f9920426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056f99e0c31d0ec92947ef4fa62ca4ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac271c4a49dc0917df8992be7b1fba74428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fcc6cc972a7da0519a8e335bfee6af429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3be2b8c1f9ee3a80aee4f236c0bf3d0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025de13d44614fced593c4977a05274f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cc37ccffc9bf30f6749f17d908d134432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb0350f40bfe31ac2ff55dd614513a3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b361a53113038f4bd8910ffef1c7c6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212dc891937f6b2a3406ff80ceaa95b6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb4673703a1cd39b71e507f7bce2ef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80da4c495d6d921c4a7e287c4adb0dcc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f98ac07b4f0a27b17e677c1b64fb5ff438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c6277c2e7e57cef87bf4f29c0ab3e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7160013a5469f3113084a1d3bcdc4af440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6a5894690870201c12dccf1bb56b6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e81a1cb9e8bda3337dfe58d727c509442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea52b8afccc9e6f6f2598d9f00a7be8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916188713a982c4e114a50789fc7b78444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a7ce285a9a8bbf5e61ce64ba3269b0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fef05160193a87342ea66d28b4111446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434201d0568f975ae9a38b573244150447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcc0deea9c9bc01ba0cbefb763eaa5b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbce8b290e150a20298682388f404ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed80dd9ebff3745ead979134a35e8eb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134793e2ad4a258acbf44650205822451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986057778acccac3b5c96bed45c2b2e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc717a0f7b840f7537829786687a038a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c0de90a20d8f3bd906a0964bdbb6b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ce23f58b2545ae347b0b48045368d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68b287d117fc44a2d15e8dd78d643d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c248e8472a761cb3c5ad1167b8a27a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ccfc438db64485c45c165965101f5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6afc795c2dfc8e9fbf272e68cb9e8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70481dfacbfc1c1e9670cf535564b9cb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef282f66c40242c60a901d8ee2d4f5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a9e58810322ff51c9e649e1e65538462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daca1a2767d06f558dfe14e406be039463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81811a22d5aae1e7dfd74b4d1835d80464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2775633755e27a93c07ea024c8e33d01465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd19966b2d2f20b2e05eec001dd9503466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228219ae4396fd393793a0b784204d55467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7b6e5812967812c4dd8bf1421f237468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffea89dd1f8d8fc4c032101bde793b4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23152e572527f92d95ae6fd753d7337d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e52d3825d7d409dc430ccdd479aea9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d748dc399400331c6c20333dd8f096472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b07b236eb7ee97873296269bdf6235473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d8dfacb074149c3f98907bdc7d9a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b85829ccb0d2b0ab7f7c34158a6810475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2e9fa70d11fd88b87633bd836c1f71476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2d1ff097cad521fa4799f16ff7d97477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498533d64a79cb31b783bea8150ea83a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b5725a287257df91b426b2d08e689479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f36d17c49f0477eb8bbaf898ffed2a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f945fc396f8a84b4cef71602ea8abc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c845fb1544ec5d336f536035e01e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010ab6d261237efb49b2266b081f673d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3048e4fa37e9829abd4fe04c595913d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592801fa04d0169115e03469044eb65a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f8332dd6d62c78382ef3c380c0989486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce84e32dabff44935ce34c038ffa8ea487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a4407d309c0722cdad0643b511b2c5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915637e1c88524381ea6b97bca50061489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4350560d68a56c75e1248435d068637c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb93e084542913c96e64919c727e2a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa2b9aca02792ae08d62e0484798ac492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7fce94483d68507ca7eb105de25295493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2fc7c4d51ef6d67c06c8e40fc8d3ca494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2929ebd80453acedc962517582788616495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69488f28f50eaebc57ed7fe8668082496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fbabcfe5f4bdeb1f740ca21cec6c8a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafe3a9110ffc4ec5533b2e7e8d3de2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b877e2900bbf89b4476c7a35238f7a9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb256ae2dad31c51f2b5903476b3c8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4704a907457f9285dc5cddbf106566c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f98867af71f603de777ff62c50c12b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ecbd315eea3b44683251811140f8a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d63623e7460e2ed46e76f61f9d09b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4ce88d8a0c6551a7c9847f792e7efd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa85d606662d1cf975345ea1d34d78e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3eecc233e641c0ae933f791f19f6c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ab7f9b2f9fa87dbe8e06c200d7322508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b5c4ced5ba647af5ab0a0f88ab38ff509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4be5bde9927fd25cd1359bf2c1b6e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b151aebf514a932abb9433b9a4a675511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b057f98ecf2b3b76b7bb32e8e30d82d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6882afc8be3b16df16e379191e29353c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c292ed2a8121cdd64580489aa3ded55514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73cd93a20441c1d7b747c1bc28ef1d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd3b868485eabbb8de0910754c780e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09f9464a0c1a8094053b16137bd597517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62631949d98f779e8c2d7ed5ace06e14518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eaa3e5a5169cdeab82d336a332851c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ca7dfb7c8f4fa55573fc6d6a70e314520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae432495253830834f3903200d0bf9be521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fcc26c4103970345c0f16d38a0d15522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f5ec00abbf4cf070e90e8af92cb27523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc6a24d0f7597b063c7bf733d3e70e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f13869fed0bcebfa7f94c8292fef21525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a168285e4f95710876947fd4c59d5a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa83942a8553e86da4a6e86d4918f04e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7128643def636ec529f261dc9c54114528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3defd62ccfdaa418bd93bf349c273851529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ae83872bc854002e2fa1ab0f605c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a81a9e862312a6e797fbd62b2b77d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb6301d1c3b485276f3a7d469a7cc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67e936256f9616824ddb2ac370b3a8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6eb367813ce8abf5a4573847c443b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eda036d0f290810a739af48883ef3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137eff280ed48a0cb5e2a6926a1b83536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a6147b348e3cea3894dd4ebe9596b8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5bb6f8d3adfd8b037e47a56b5c5e82538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed26038abf53c3dea0616b27583d892539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be90a785f04fcdbcb345996a6d5fceb7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1701b63618a106375e8f78324568fe9c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae1757fe76276db7d767e3d682224d7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c32f1af4592f08a562e28587f0d0b6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932f770042e7d6fbe0d32ea7d4b4429544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8d9eb0881159f42328d145fa447fd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e339f7ad63ad8c19f7693961b1b7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4f61f59bda3b9df4fa58fcacad40c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60f73506fe95f9e7f50d16faaec68e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30703032863016beca4aa52bab316fb6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb0b98376eb33d13525b02e3353d5b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f910c59c480ef084df8f198e701fde9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efd8842afb7590c74adb4266599e64552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6084e71341d6666ab98b2a89f51e0e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60acc9ce7c1a3aa5419db8b26af113dd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d80b13ddd70c6e6867f78ea073175c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b3ea46b1d094767c50c119a7271726556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c88c302d46414076848e7754eae1b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b06cab5c4efb7b23654b5844cb6b74558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe603bff7c94b639f782e37e21b200559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeba3bca8791ea02e513141cfcd9037560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d232d89693dea758ac8cfbf63a097a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bb237b6d56eb3b8393e5473667c63a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219e4a265937fb137b09d17ae9d8daad563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f2903c1969bbc18ec7a9579596f86564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44694036737b5a5df13175afaec9d41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bcbab87b58328647e5773a0a5e3082566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261653251a3e699c98216beb695aec93567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b889e0a65e2bb32e31a5001324487568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d866ff7c2de51ab4415a6b42e9039569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6814a7f0ad190674c079cac8a41c7b7c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1622865c2d06452cbc929d9c99eff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb36e1eef51517fc7a317b3469c8772572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d03ff0a1043a5748f30e7cb1ed28a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da86886ba3c8fdaf3afe15cf2924e7b5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2535987b1ce524fbb7a484a125a4700575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c64952ef2035d7cbc93a5c94b83014576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb179d87feedd32437a4c2d91c534e3b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92259a95b75e9f6ec2c4d120d6cc17e0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c640e9f093876092bc9518c14b94d088579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7524754bfb8f3700c4a8115cc3341580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a960c615706a74b9280463fa7d87383581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dbfa1339455d9847cfce065e37c9a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61920882572322e1f8ec38afedcddfe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1fa401131d37480540a659c32c84a0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18acb95d6177c1f9bf2b8d7c9b2d1c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d026c79bce997db595859f54ab3dd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1ea2f1c4c4ec077841d7403262642587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55e67cb838d1876adb85e8e2a9abdd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776e821c6d88c3b90e90bbc0792afae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5a13b4c45acaefba3150cb26fe13e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ea06104f8a397717a7f3cc5fb2432591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94f00cd5e260111c82ceae6ab5acab592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac93cf5f625f75e05ec12635e9213a3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9177b9dd608654d6476190a7fddc7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b40962ff5322ad7c31f8c2c05b9100595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa022fbbd7a8e93d325bd3380126dc6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef23b530ac1a899fc1c33f9958ae0d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9b46dfd4d62c5fcfb06dbd755f58d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1ae6b237b7d14d9c6c91c893f53098599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5989f9eacee3874040cf2cacc342c6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5c2963180ae9c49499c888ed718b9c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c90b5d2a679aedc4543b96c011812602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90a1d99404f55aedebe2d7741e8be3603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24215fb68721ed1d8407a0ccaf6cc4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6392a9cccedecd07aed26697963b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505b04d28a5baba717d3d96a0242117606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ad293e9418af0642153794294c0fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6134a9baf569cc3e547f4b7551598c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c733e674e3f16b25b18c28b665301609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6638170fab300f8dab2d8924997953610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569975bac35817bd0f30c5e79374c2a0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00db743022f03a5f8c1c382446c704b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b231fe4397311b0fcc1150cefe223613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8634386bf84903654e7972710be90ece614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ea7702586876396c3aead33c0f121b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fdc9e652beae53258c04fb44dfe7b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ad5c69e23c247627a820956b843bf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3bec2a0a6b7d25728a707d52df34f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049fec4eabda67df30daaad883e1b1d6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a8bedf408686e884eb2ffbdbf0e633620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef633c805e295d5971e234676c9653b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f225367af95f18b6a300b730fd80eec5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d648085c723a769eb1c861317b4ca60623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23269bbd9bedd35185d1f694b2b0a4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea8ffc1d50f000a324c387996676c7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db21bc698da4e0bd1fb244f05201da626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cef6e8ff4769714575346d8e0fb37c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce873fd6e1569dc3ce85cce519a7dad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19985472dfddff0c390a5764c871b23d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c945fea84ece96a1ee533ddef1de529630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfaccc3a508e7a9b356ce856a73a0cf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156fc28c6336357c0c843543d9a1ad6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3c46325739fc3115aba28f9423efae633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91d44a40a3463cdb8b5022fc9fe3b4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98492dd5880ba5d8679151c5153f80b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d85b586e55d386b54ae0c3f1a25b17636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b2c006de039cf76a6c27e38f27cc8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626ea5aad7734f0ea3ade3b4520806a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cd0027299237d6be8809e0bcb4116639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f294517993ce3e8d02146f1f0b70e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e140ea2d5ae32e03d055969a6056a3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1a2f755dbe1f160c9813df2743d92642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6faaa2eae0e1467ceaa7ab562fcb3c2c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab07efa759a41966c44be6a1b0d6f24644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186163f077f195d6b9fd25bf99484b3c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceab0e66b45a97e1c509b66696fa7afc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d271178ab232ce1016c0e6eb41870e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f64a3f5da84efd7c887e8027b6b35f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9151f1e6c5d7b0d4d0016df5f0b36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05103366bc3a6f7cc362bc0e3a998e2e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70856cbd7936e1a90dc92dc2cc5afcc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff453e4271c09fd5857c7f53d751c3f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0884ee6a65f9871735c3337a82fa48a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2456fa5305912fd57b9022a9a53791654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c548d3d42d3db7e43bd94e304df6c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389aa438dd50985ea70e32786d4e9787656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68839288995fc9224214a48276faad657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83146acda22e96133c532098967d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c172db1b1abb4fccd6665d776a22dae659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385e4f6856fa27ee93b272b614e2b0b0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6edf2aa27740e6f4e016b072cb8405661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07f6631a582e586912c726fadbd712662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651477330c4872384aa6fe1daa742b9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361448ef79690427bddaca0df077507664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22f834f8514e11a5ac55bbe93684db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac00d5dcf516eefb611902434b993ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef715635de1287d132734e75af4e457667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14c0aeeb7c6c557c1907f65d6e7c1b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aed446eca8beee86e9efa335c0cbb21669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860c901594680dc1b28f272ba4e4294670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941ae5955409d823e28a0626b1e1e04671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be37999bcd3153dbcce557be082f06672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43d85c99986e9f70da35452c5a8d33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8d201599fcffc4b6ec108ff733cfc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29f519b3147dfaeb33e6a2e830c680675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dc73ca7b9e89230ba1df6b19b02e0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289855b530dd28395bd7d034e5e98bb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c28520b384eaa1195ba66d7d8d5d3c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201dd8c7e47fb1ae79b7e4e8964cc2c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244eb7f2ef4f1d2b11bbb3bc42b0107680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010663fa492d5156e47cff2e0e9ab305681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557894124956fc90d8ca395c1a8dc752682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72306f5902a31a0902ca1f82b406eb85683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6451791dae2b0ccf300a9a947533b2fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4e816f9a520c907146cf11ecd239b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d64b0a94fa9e627bd09a28826c691686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b811e3403f5f2b49ef58ad3ca858e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d7d1003a9f09acb0c7e617a39b520688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e33491c09da337830fdf5245646543689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d87c5004b367aeba6f15de4a75a41b4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fda9ff492ed6e9fc75134d1ad90792691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acddf91ab0a73a649aaf4740cffd81d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c49b0058512805a2fc030ce1c27be5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3937e8b75d4267c947358b639aac734694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9cc016fff00b220705597d809f68f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d82313a95c6ae6e84de41f32989c5f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d1d5f183ecd7fafd9122a3bf484ea4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0d649a8dce07738e2ae0e7bbd2c4f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0a3fe39d95683bc888a38e55984f6699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2262c8cda5cd77bd323205fadb0092700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d34d87f662004ebff23a9017813fb6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3f3ff987ddf52ece729ba23c3a1d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8708a9a6c72d3e6a2164bb13663e7fd2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d1644a660cb387059dea9e946939e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4aeef0df799dee26fcc9ac80a5c458705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849dacd415a066f69c6f87b290678df706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0092b46aba776c8641007271e8a1ca7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69489266ab2cd477629db7d28aac6876708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d9610e7dd68900877a1974603aeba709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12c35ebf5847c5d39ee1178f43e9bc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb80d3292464bbf349148b96dfbf464711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c91dbdcacfa72d398f5308ad33996aa712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c7858644b26dc038db9a838299c57713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d0190eede575b7c616de7f9822b0fc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362a2fe85e516ebdd81276b68409e09715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92766ee47f995503fee1e870874ab915716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02b0d8443b3c2ebe745482294ddce6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8864c22babe4056a846988283c1859718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519cadd98bd9467dc1e0be3a671bb9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14f484f02bfc402c1a7dc19d1b73d24720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9a34a113a25101718bf0ad182b24e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f859d9cb8cd94080ffedee85831d2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2976439ce9a9d9f34f488b1daa7670f6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e76a8e34ba8933db8e2d7a5f822238a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6546a0fb630a0894647bc71b0502c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c7fb71036ff30a15fe145ced285d3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee00d93e1eb3dde1c702062652e1785727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5bcdd67c8b06f0d0f55f17e21a16ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15296ab7a7a5843c40e3a7f6c4522052729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17be9d52c8ef8ffdeca77c63b47c8da730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058100334afb7555e912793ab44f350e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2adea4fa0e65e1b2c2557099f51a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb7a3d16a23417259d36a7e5f1b541733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec555f819407e143873eab302339e3e6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc23c6cf67011240f4d2d7f9f315b3ee735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29f359f2519ce0a3c5e6f5f0de20774736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f7dc8814b28e782fc0609ce735d81737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7dad6510a1a8cbc900629df2abfcca738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ebbd9d6e371e9a6401158fa45ba1b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9879591c8415f08a455961adfe359cf740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cce2ab3ddb5f2670e3be697a46d42b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1cf496a9380ed3fab298d4fb468f54742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6366f2e9f708c449cb75e2c9d2fd8c13743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1931e9e6a3059e52bfd6afff660b645744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692c13bcba19e4acefd7644100d29af7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334b5dc21cdb0335a8ea580e5bb950a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27f267aa2355939f9e1af250b2e77d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c5c3cf7788adf86475d0176705cff8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78413eb35ea7050e454c949c42e9c9b4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfec792b3b2a710067e6ead55596bb3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e022261d3e3e7f47b7793681dbf0b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27acebff3d9beb48ca0fa12a1d9cd91b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15f430c086520b90bf4f766267a2687753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9de41cd8557375c08c9a85f471700754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a491c99f0131ef443813f262d2bd60e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd81030b435e6e62689db818562dfb2d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae87b605cdd33cb28b2aa4ab7d7696c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464d8dc816f24bc020a31a90ab01a406758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efcb8f357cfc452525ef0aa8f8f724759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>