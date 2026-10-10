--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdb4a6cf6119af595dcc5fed1d98571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b889892a66ab728f445478b4506b92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98287ae16f84aff3c81450493873693.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf79f07150d387c6607fdbb3ff6f56e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad673c58fe1e65f902455ece5919b35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032007b157974490f558b94519c4ab286.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146b2d5d8b68ccb6b07814a812ec43f17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd215e292acde0edbfccba63cc122f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a3c16954f30096d45e2ae057546879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5b2ca5cb6906e9a6d8f81a0eefe71b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6660d823ecaa2d9ba6d3cb27bd016ba11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19116cc02fc0fa303267e666d663eabe12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdf2275aa4d043518fbdccf3a66ba713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ebd28ea6026eb1e40989fec6effeb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d79ddef5135f579dd15a6e3f4755b715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d82762abea9a846ae31ec7cdcded616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6008647418789b0837f133c7f95cd57d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b049e0b67ea23278274781856adadc618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b0c5442bd77db7be55775659db38419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3571e10e1f86a4a2486f4c33b8e90afb20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80114297957cded73efd81df29ef713c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a91331134f6cb7016e3b8294d1ea322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc4e3eec11766ec2b66fce08729a8723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3888196372495e7097dadcc0bae24724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cda1a4e7444bf99608e614f1aa6fc925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d968c58a0487a855944eee02ad869426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e7ac23b49361aa9be82ac82c8322827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fad8883f2d5267d101c56f5655d850f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf6ac6d2121896a17a6700947571ff29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5472f9fc595b9a772177e78921a3a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f65ebfd80a5d54a0bbd62fe46b71b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676c57787e6553f3db9090e748f77a132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce59a7e7fbc273412d83bb16a64e82733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8b6cc7eb9fb4fff83bf4259308b63e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775242bfeac623cd2fc47294052028a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7b2a45a65c4ec818583a332e48e4936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87baaf18051039c28976fff159d68c7e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f78c2a7ddfe87dfbe79490a21d64b838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040b6e2e0437825c77bbd10e188ed68439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bdd9d97513ca3bea65b646a6b2633740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33321169399c52e7fbd1811a44eb8eea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59a615f4ab8dc6ad295d1d7100e3e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94251a055ab4d4f724fdb5201511dfd543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3f7cc5307bfbff6e6446c4c89036e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d13a52de7c1d5c0b54d05b0d2284a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b083b8c5063802fbfaef8d9a0520646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dab1ce69860aed9c07906b96811c0447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47519ea33b99bf03c0d2339d1e2bbc3d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb641a12a9467993fac131113f13fe4d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227262ad25dbeef616fc69f4756fe87250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63989dd89733daa5f6f22dc631456cb651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309ca42701f07515441dc894175e68552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfc4ca40b4d22920f190b63e5c5426453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bab291d6e8a464ae99a9f4edc1855f754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5934e7aa0ca0224ac9b40d1ca5daa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967ccb3c2568384faf7bdbafbe72c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a450b175eda14bcbef6972cffe37a3857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee16c5a33cc90ff36c7ebdb0331cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb2352f02d85f8d76669d057bb28f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2f67a84e0e9edc28efe17815f4f2fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d6a2d3dd73c56dc101167e94604b6d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ccc5a9efe9ac9ab401257e6c09e3c662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5977d8a44664926b3dd63ea2517c20cd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee6a349346d047bb022e7e6d5a53e564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d72b4f5961c614d344266da3079fa865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d26749a3870e62897b129b22174dca66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b8edec439471e89bab946dbb2ad9167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f101c153a89c1f0ba4c61329332d20168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2feb11667de38e8bfe3def58389ba8a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a15c7847b40c79d59deafd47a423870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220254b7cefcfeac5694e73f0688841a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f677c4f546211765df87729b2090672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a187bb6b63e3e76470e7ddf818a257ad73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7f647a2a43a75b11eb6dd9fc1ad4e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43871d7b48fc01130c3a2cbc969ccbe275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3722c17dafa9d1e0b81b4874980c40b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a094d675481aba6015f3e0b7ff7dc03177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1028525784c1121f0ec1b16427f5c6ee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0b9aa018280511f8d679a1c0e364179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb44ad67014482028a47faaef8b9f6680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057e11e3cae69555ade8f64aaf17ab2a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e771d85181856aa1bf332a61a66afc382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68d99cc8d43ec7064de29f4229944083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a34202c587f15cdb33407b345eb08b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c55a30bd4d05106452c49633d5cc185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91987bfa0dfdf16762b2c28e205ba06286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b7820369a9bd79b6e4a457ec8354a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28c2017aa2fa2ddc9885172f2eb34c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc940ce8120a76d01f397c7883f4ea289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffe7f8de301d7963c58106fd85fca690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1338a0abf0a144bae4e66ddebd15f98e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a842087a2b4d4cf8cc3ff9d4030bba92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa16bf768f433b4e164bf68ed4fd78893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5fff8a541a6e128f7e6542c6d3c3a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eeef52aef755eafd5d10d3c064347095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa90b14090855ad532bdae2dc0cc39596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7f01cfaa856c1674d4609dd041f5e297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5122483f739e485c4d76ed0fd6f2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb1a94f5e69ca08d6b3d327c032fe8d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daa1dd35ca77825222a97516c936287100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8a52577a0340f9eaf1c314c7c2b8a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413f57690b4d262abe3898a8684320df102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fb68c13f2964e32610f6fd0de0ba66103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417c5015552059acf91a28ffd03a2d78104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f5d1f6f70120c77211ed93267cef8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f502bacebc7f78e782d031b561e216ec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c9f771d4a505547ee329e7600b9b4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b438894519300ea777b2eae00124fd0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e482dbf2e34f4cbf13978b79685dc26109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e509f64953c76b3dd744e0c695fd085110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d39e3f8d22964c9bd32a44a2306865111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3051cf8e173399877c41a8dcc93865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe08e6faf08c75591c3b4238276202113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9f1211e395b7f759438fbff703a51114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5bc13c04b107ed4ada137014f4dca1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131b08b1b20e126b84f7ce7d1d4565c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ffc51569842cb6d278c284e27b8bd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f2c3a8ecb4f37d9eae38d0a0f6a9f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1343998290b169b2fa2c7f96c47814b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5568a25fc0308ee44de1803b937faf33120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef773df24a232dec186ac07f8022fe8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29593a0052ed52e8d32f452432ac77e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7712bb7882560d25edfa8c5c4b0be3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508e788e1381f8e4418acc2e01d1f00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a88166262367980b4c63e7a249f716125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd4f2161ca0903d3fb8ed6385259dbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f2daa9e42deecc86c9dce3a31e035127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff1f923796e6716fbeed0c62ee8da3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399fbcee3316fedd165161f6707cb262129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd0ca1a4ccb2a510d8b0ef1377613a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6dabda7c93859c0dab7e6a7c4d844c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd02c1bf7c52a21f353d1dfa63d5cb67132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053c19fe91b09242b150b8c35fa093f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d02ff4b5589b1eed8a43e50727f361134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6115f9192b27d1a8da59bbdf16a366135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6da0300de87aed43fada420301f6e2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b57a925c02019b374a2da8378382f3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2838468b1044670888ab5ea22ed6a9f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d60f6818132b7689d7ba87c8dc037139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1399e31ef5053cb3f0df377e2267ce8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ebdd30009c638d7226cf6d490f624d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c2344934604184ee50456df79e435142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57284174f89ce21a9f99a99fe8954c3143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ce17fd7130fdeafc3422a58a5a91cb144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659288894297e8e5d91faabb7032efc5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c183267c9614a28457d4464ba4e1f4d5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8b17503c255b9979322f0f871774b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159ee0a8a93f838cb70d1c59da7cb98148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b3042107344b342a1cfa8ad537971149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea145ca1abf10b0b8033f1b3da52f8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21406f52052fe032bdaacb26df57111151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f713a23314713cbaf506c17f371332b5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc2e9a7242a914956a2fe253e2941c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b879a7f6f22370a92fcc79b1a1239d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a93edcd61454e2017976dc9402a363155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313034a94b6a2d6cb5758a02392e9f68156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07adedf98facff77c571477a77e6f609157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00a1d37d2ae136aba9cfdf5faa9f7b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70adcf4de56a12406fe95748d37b5771159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36a4dfc96136657940343db1218bbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6caf60e5bb87065582c4b9542509925161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3296be2ba0a89e63762f6cfc2683d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1876bfbef9b02fd98db64ccf36691351163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc7449caf3eb96e56ef3507d3e8f6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8eb0ee0b0a8d8434cc9ee0fb67581165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2390a898a8fd414465290f2a383d8f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb394a27177639a9e79722ddd9002c25167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47164f8397d6e2fb3a099738e3829b2d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4361206f66c56c814f067c109b8e38c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9820de9beaf28796d332c7b487413aa9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4626b4be9b544003d54ad1a4d6793e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5c968382e26e7761bda6cf892264172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2ef5086211e941e0fe6206c7f9870173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7db1e89831ae5df96b55f93d270e37f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5cc57daae6be97a03df566fe4d1cf7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7077901aba88c251945b3fb99d5d9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffde47dbc412cfe7a63061efd21deb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fdecfbb3dae97ebb38d468abe33709178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0a67d51a04717fb419ff60a365f30179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cdf90e2ce3d42fec1aff707501d59180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7e1f210d26b0d4ca8c7667ad6cee4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e231a52385adef90d1328439626ab2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e74b2a5be8f7858459d4f53b6d14c2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1c27141affccb66981ae3d4ba9804184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d74336508c43bf47e95390e282305e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d441a4bdd8283f9150c1ebec9c52f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3069db17b360ebdf50a6992ea749c23187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8f8cbda79eb9f5292f766502c111188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c08660f6ad03f9e16a1d96c951a336189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba54325d251b95016841859333423d5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f95fa414156eb585cbc7452cf9c42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c797d484bad166da9db482f4ec44259192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963b44c8a57d8674a1fc6ea4f3bbba5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eec7a2d7a8c0090ca3e4c34e5998d7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2936c86c885fc3bc6d0eec7d75de150c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81549039eeaf4267d22a749c65528023196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d59881fb4cb558deb15a44ffc24d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968dab65239d5cabc62209fb951662f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f2a88f2191d6fcda3d6c7ece171bfa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4137f28c08a2ef2a7b3937bd2f86790a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c3d97d7c9ed2a7208c6b5cd2ed5d9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f7d5024c92ccc6844a408f548ee0b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37246f3037f1de3afc262a1176473e0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b35da420995592524b17af199c247b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b60d04626596dc70907720a4f975cb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc27dcce0656f009f5ecdb261534811206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d6791fee7317193a69611343e95f5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03779654247d145491c526da10acb4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03c9c403d0f6573cc63c1db5b576996209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f2b26198f30fdc99421c3a4bdb7dbd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d90af60c30750e6f43e5fa3a1cdbad5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108653facb6b3960aab60b6574badf00212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e1f5625c9c3697cc1e5de82ca3716213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f35a12507423291225f2f917317cc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e1dd568959a06606f41e85110c798215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7424484b02c6691bfb7d31bb871844216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c14c27c2dc807d5b776e761c622f5cd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861243bd50f1b77c59231b307b9c3764218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934fea6838a112b6a4f50765b61616bc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88fcc25433b55a25ce63bcf31251759220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d043eed69844357c466850e88cc10221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61c6f238c7ee0ab5e72228e1583f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f922f1cc77b3e138dbae5b97917818223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a59c41621ed869e890f41db907834224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707a02bc38063832b7598ff7d9f3441225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfbe16a4cdfa59fd279526293be5d65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555bb7b83ce80db759f3c5e3082bfe44227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9ba9c0f0322f7d3ee6fcd002afc37228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e7665d6b4adcb53db299cf719241e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596318f6efa701c38a4252835c43e54c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291edfe980f2caca53a5b2c6bec37cc0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae2cac9a710f9f1d0f9bf5cd3ff39a6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a485c2310b58b0e246ac356d6f289233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c676aed86053938e30b1e860472374234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba722d9875bcc4f9d59d71567650ca7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a1ffbd9ae9f92588883713262dd71236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70af8babf5578e5c7b0e66786512764237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8df597ef49a8836193dcd08c7e6e72f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296659364e2968bb03533295d4ef24c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63795744b2dfac060c21b6917033ed1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7eb68266b947da88df4a6a77364f4c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b063340739b0b5ebd7586dbd4b044f92242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665f615672224e7e40aa82c109a93ae2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93586205a21f29ce929f11e056ee00c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d1abeec6015fee7b74713aa9b03d5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2e15f2e04fa5442116b478e73d530246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb490c761c7f0813ab3e830e53823c13247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc0235c7bb1e3f42af8d9fa0502bdc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a517286791af456ffaa017635acb84249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6a6e7d58944699586201d8b78abf4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d48dc8f48c393447828865b2d83e9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1176ac489a9ae19c81b0b8bfa6ccde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aadbb0e7d644f89cb9336a49ffe3c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bccdaeca1de818e40d51f53ca8d3eb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637792eb33e6d5d289bdd6c96e461398255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0322c76ca15fb4d0a700e4dc4c00a3a0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45375eef8a36bfc979c0f0061ecdb413257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afce5b4b85bbf7b6c78a704433b7f9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294c570d27f0c73a2229d8b9411e72b2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870c98afe8187da926291483be2d62c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5952f1f11d57924f1ea65b2a00ec0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e772af7387b726aef57a6f441a1a8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6626d78d724c4a882e2772ff67c850263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fccf04b3352bf8e71c6563cf8d4219264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf43be2fda7cc84e2e4f315450e52be3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c795edfbb21398445855b3c57da68266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9893bae3df6397047d8845322bab895267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdf78e09c27c2fef42ce4ca1acf3aaf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747d199766cb7f902c0608d71019636269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41c7d3c43b0d54fde7aa3bd30f76f6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cbcf83858f6a46757eb74267d337e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ac989e2320bfb5351031fad6bce97272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f090f729639b930e677bbdd9add8290273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77132bb7b9485c9be9f735abe05d2d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53028c3448909d5e4b97e09e7d15fb6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75456f67dcdc3b5de29c77926a7fe435276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509e0024b0eed7d9f67184a62203c0f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f52827a230fde870fd431b6ebedb3ed278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401d6bc6c1dfb4b8b84473c2db7ea2e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0959159cf9b1f80214e79b1da2c1623280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad4039f34713addb667cfb5023fe41281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b92f5de56c53c69229e99c4ad8073d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39545a5f66d3d473ff8a60f3960f50f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c9fe56f15c151813cb53eb8cf4f3d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe48b8e41b953744d4d312ec6fe2e7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc087e5f1f7a5a4235ab45f117fe92c7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e7dde7fac0ea5798b66dd577b492d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb92f5f2b9697ead91d1132ae2f2709288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801e1223251e47818d3182a41b06e0e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f62ee84fa65d6743105103aa5f2e5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a5576770469f1bacca7c12b1ce0c3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a371edc9f9c52afaed462f43fe735292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07136e0ad22de9fdbb199e1a4c9042b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b07dec2e4f275f3a2bbbda812b2416294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789e74afa36ffbc2ab658743b02b9844295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3575910641631f56e5ddee0a25cd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f868e71b7d09565845faa4d5f30fbf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5943f4ef0a09aa996ea99c62f085118298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64175d444415d421ddfe87d7e3d4758299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d40d9bef2495badff7d83050b623bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801f75891797dd1f5454c12cf44dd171301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5313fa4a6f3bdfc93f2d2e38f5990a83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3cc5c6025ed50419c96f4ae2b21f5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd0b85d4846f5abcfb670003413e49304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc948e88a86ad05cbfea1ae965c99eb2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e28d748945e93f9dd7d30c5ca7a49306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9dbc66c22d592c80a61f28ec599df0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb509e630c08626116fee945350ba45f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d9cccd02c43a3480faf87916bfd31309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbee0a59429d38c56b38d027c0307b5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07ae268a40c6202c270ef070a0047b1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27ca087a86dac54b20ba51fb486642312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3d60281e9860f219faeac5cd839bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb96bdad4c3ae8daead387c3f26ff58314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e500188d3830d4a0c2cb2e2d4a68dd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea71d273739ab0a6daa6894227d2941316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b762db03af6cd4333d679f5baaa9296317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddec6caa1b8239dd8278f4095ce29d2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838489284694dd856b47f15a9b1caaff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fd8ade7734fc6b970689a3c14097b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32983621fc524ac599352cf2353b83321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ab552c2d60249466dd1d4a919bcaf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36769091959662ee2e53b0b7da30bbb7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63bc3406a515d4012beb0f094098a6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e6d96dc45c3575b3945d5cc55fbab325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3000a38632c35e29c30052d3cec270326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a886f3c0b1c6471e87e29ea13edcd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e54829f681b9c543f4f05ba2cd60d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a84b92200f995216991361d633b98329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfe6fbb20c9b1afda483c2c925a357330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1eb6ff74cddcfe24a82e55d33f1bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e6adb428a0bd704b152e8ea72937b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d776737bbf468f9c86b83d00fcc7f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1f73a34e4c445b9a39b01a5c49a89d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732cab907fece63dcb3916984d6174b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67680e871b94d21437f014677a86e9a0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8dc813fa8cc11bc877904843aa24b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca376e8c7b310aac6db3ba7e5142f6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e59117987095736423af9b5b38110339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10c9c36ad32d16a6040f175945ed3ce340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7972eaf54c21656b2fe1210a7510522341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e502fb42b2ef3fbacd2e2bbd2c64c9eb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80d7849a9e98268f5b834fe0d7744a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95832d6c4f77a870d83d88df1a94c22344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7b3d4f9aa842339e04fb69534eaed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1482f678aeee04a4a6063dd9f7190346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e207a2801ce2d36c668a4a8ad90a6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeba9d55a880487e404c51b18535200348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8718ce4f548ff7427c8c79926e28c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7bbe191de2209ac923f7e4b0c91e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dbaea9eadc5809951a8f7710c3c223351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb1e8c18ea93a3be699bf5080fcfb9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbffd34bd19246d7ac1cbc48d99751353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a04a2689941a805d9445aa358dc475f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ea6f081dd0caf7873750d2587d76ae355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e0a9c3892b7319d430c1be081a4017356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1f0bb670e13cf704e844cdbf8f73f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d1ccb4b0e34761ec5c7292747bc64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b061024a69cc0d0d313d7a6dda888175359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978d7251332f86ce9b9b6a2c9cf8e3f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84a11d3c48bc2f7f0ae0ffc58eb723361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df044d00b5a57de3e4fea508eacdfc1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5f0735632ed2491bff334380d7cac363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1371719ac9ffabf807a43a9a57ee91e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5e80e0d708277781bffee890d0c0a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af114f95b716295c5b8302a8049e50a4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ce0ee5485251e521358d1172da2670367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623af222d406240d29bd80a2accddd8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b265da6f0b85e7a9c1cffd3b92976b5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04fcf7938d93515f5a8eca13b12e7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df5b8916915ea6e63a5b2cbd125adc3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7624945b5ed624435bd3384703ee89372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cff8e9d10d4e8e1f8c54f0108ae252373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9329bc66fe790fb3477894500052cd4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e0faa38c33274a0b430ba9abb28861375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ecda3155694e40b6e5721514b59e4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea8b967e7357683cfb38b32190f190377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d43d7a7394d3209e1c96a74d22b45378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc66cc97e72e4fac15d3300f9c23ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bef934b8a197f239af4ce0ec4be88380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee60fdcc7eaea7065f188b7278cc282381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f661a78f60d153039c50149e08eae98382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1072a393d6cbd5a04414756e3fe1a88383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed936dee6befba2e4c88e009ea4d33aa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c102f6f42471edd5a5e5c07442312385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244540c71a0f74cc835673ab561f706e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf408558def4826c764e8af7a84e1ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99fdb8dd29cc0542a34343b7b23eb7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e52f511ac795a80a8d87d90f1b3e50389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c8bd04f073781ea442c197d6c07f90390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767d9cc8bb7ced18485a5c1fae54d193391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae580eb53d9610f1e81c73f05fc15db4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9da0ebb9b38d551936675de73d04be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d189ba713ce7b25d4d8d18c0f7c437db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904ef151a426b2241aa62997b8cfc5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9018147b6969207c2d2a644ed171a3b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e3238a00423941091d925c08683d5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a56ea477b03c985db1cfd2ba6e5d71398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e094841640e11b568097a5eecad22438399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4262e9dae6636bb5ba8dc9e6e77a466400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488e71b7af142398a57b9544f43eb97401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8555b4e1482803c7e07af99e3abb7c0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd43cd02faa08086c28b540c6a0b651403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca48368c20e9c7fa68d75512837577404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f984cafa09f65dd3e9957aee2d47b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a9dd01e0fb8fbce44b598d14eb82fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d574eb8aa573529b829923ac9c90571407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c773999638c24c5883b98052875f6f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26e9e330920f4979e19130931f7742409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf454c5f8279bd666e2761d710327ed410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c74096434514232eba81e41a654ebb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce95abd6076a7a74962f7e456ef009f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511de58dfd01c7c5b8c829fd20c9c990413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660f651bc685cb898ab6afa8ba7a2966414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168d359cad075051fa8c5e1e5e4cc43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ecfe83ede5c0f858adae1ccce6d09c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19ca5dae4fac36c45ef6ca1dc888c2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c3a07eeb6982fc0de988c63ac6b9e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c90f7787906b3d6468f9d3debb5129419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9deee7175c3387327ac8e65d13062a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd02543f896826b38b7776925c83eb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b1252c5b584c28e8db2dc9656bbbc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc20f657d8db6f8a7d4cf005a0b2d67423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696698ef7c719bf3277cfa1a351d4f8a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79ff2710b746f82e91ce9e98b7b491425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70067248158200854a055da48c269971426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c9c266135bb3624c6da9f1c409f35427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b5de50a7c27e7c8610385e61e7c4e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ddd14dad5222b94f082a23808e8bff429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d4b021bdf398da4f282837ba82001430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb4f18d8acc05b936d2e5b8dfd2f84431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde7f561939d02339026c198346f571432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9d9c31a8b5e91257f49fbdefe2dfa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a950d7a7bdc117100ecf81d69385b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc1b6c74d24ee87435b2d8a4fe5e24a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3015de81a92051f9c421deb4250ba4da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93694fe4b983ea76463c87bc56f773d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95029af76195ae88cfc01249c938c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f067fad580d1eb0738d37b11dbc7f7a2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622a83635eddfab6e93e25a9b629f55440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94233973580856887a35d5f43d517fc1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc14050846c1b923898cf1518926e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5286cc96dae1cb585b463fbd8fbab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2c6d59160b79755321ad089f49c650444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6491de3c140c98849790f28acc9d9b6d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d01154e37a55b2de0e22ffd12519109446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de10b8c173b2e28325de1c2e7d681d6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40ae6ececee3b5a1946dcbb2ae56e8f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78946c33657e2744aab61cae92c7cb2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0f7ae1eb6c47f82e60ac318dc890c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640d6171de4b72cfcf16e7cc6f78d81451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410479d8076f277396a34a2297bb17c5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954216a948d88b88e1d98b208cbf588b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faf994bc3eaf70d487dfc931b95c9aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6e9a4c3cefa73e732bf3cc76b48aef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7118f7473c52e2635b7ddae06e4aa02456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24172b1832626b77a79ed32dd646f7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b76f55c205c9e2aca9c90225a73cb9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eba8bbdac7ba824b9713890f5862c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae07ab5c100449bd79e13df038f10c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204099ae1c5eb3b7ed69b8e847b208d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e7cbf93b5cfc75612aa5411918f2a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be347f15a68f05836b0d7177c29a06463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6d17c9882d8aecf438fec6a7ebb89464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630794ee0a0cade5e999a13e102ab46b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f74b2b99e311971d4fda339127ae43466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4109878e23f1adb23a4b3d990769723467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bb3c8844a023b3866b9754e77cd8a5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30674522156cc2aaf903296ad63b7c49469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3e9926525bd29185ad21e6e7efca1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fae67f7582ec9ccf6f46ab546c70d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a80e2645ff1e04e223030a51878ca0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee51fc1f1d05b9ee559d86b71b5927473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417e0176a817b1de70424572864b656474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9028e53b53c233e8923c987ab774e72475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b8854d2ee91a52fa6fbb43265bd138476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c651b0f48f0dae3792fcfe9df55ba72477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60fefb9ebc6c43f01a707de01d881c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e623f11f782770e37c9dd1f76052c08e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928bfb3d77378d12cb4f71cd79542341480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e233ce375655bd1bd9c333498a7fdd2e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd73260598bbb4d4838193dcea9decf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8196832d0d8124ea6351e79465751d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d0a23ad9175f20b667d3a6e9c368b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0225d15d4037381c24348784512c3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8531500762e55f6f7d35e444f96028a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287373c0a34409ce076772156ec675bc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d94d6cdef705dd22cb85fe1899a8f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d92b221b629c4c1244fc3d329f0c24489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc0f5da71c3fba96c6862a7a42762b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac5c34484dd837e73947bc451478277491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3e4dfbe39b59ba628b1b85a3b84ce3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046ea61b100346560d5c0e162f8d8809493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e1dc0c402a1eb7dce0ba0ca934d17494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16442e4ad8e39fb43ee3d6f7265295fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40806aa27a2e72c1d7cc7f1f6ec66c42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ca45d28ee0c2bb4e405ccb0fe4c6a7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d2a4c1b4055cf384ff892388a4b598498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c17e490f3bad0ba72965138aae262499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5860cc2498c3b29c38b08851805c77d6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ef410200378d11aaa522e0ec29474501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ddebfe38bbe8e4ba23f80ca552b3f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9348bbc486c2edb6c0faa9bd822ec67503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f1e13c8619ef8e752a6c198902972a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258956429d0bb3c845381ecae88e5cc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423fe50789d2572905d56bd5d3826271506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9009d4082640eb0bd46a15ef747b2730507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc738b1926546c40ceff1c473ebf5414508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a0eca8500d75ab536653000e8834f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9a46d53fae62145694257cb4f326e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245af49dbd40cfd0e7a8e9c9e94c4958511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e591eac8430a5c996d26bb5d9f9a8e60512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fa64fb37f3ac87227f1fd27bf34ff513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dd85ad75e016853e2021f67cdf81cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd753c0ce10fe78ca5eac2338e560b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49db76ce785d40fe1cc2697cc12dbf25516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaf36d872fd24c413a4d7371bcbef50517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5192e4b505924922aa6da55262b28435518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59c9e71a24b850de49807a97618b893519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5f8ce45fa066759020c84538d558f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ff825a3a98d6d14a3580aeeffeef6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b868c1ca148f6b51553b815686fbc68522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeb02f4a52c529abe693880cdd900fa523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d27403859f878c57075a1c776d3b82524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071fa093e3a10491b16d9a93d3b78fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c1682a330f7cc045e1261bcc1a33b3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c6202860cf598549f0ee5ca090308527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f22908438de187350a2f5ec1a89a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f80bcfcf85bc886e6e84db5c688be0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388b5ee616a13c608971eeb752ed329a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9732ae75e9b3a057f73e15bacdd16b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e640ae6941b7ca1aa182dbdce0f53ba532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d6d6d3a851565b07702cd0bd4f3775533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcecb6ef95f8bea6d7def57f58f8a2b6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5855d9df73cc86a61c131243e7685535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588f6474e27959d474e00665cd6c2c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c84c033fb53a2bf4fc8a24383697577537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d59e101e23414522fec52226a06a89538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0924d01e10e93828244a7aaa5da880539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbdd30c362c2e64131fc8861a93bedc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564f4adbc41f6737e107d8d91d78c16541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84495e8aea3d38ae13d34a625eb4c86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89e413ea80d92c824cd10870eafa7a4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee375399188b35fe5d885c9440d2e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4b60f87e70742bab238d44eee7248545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9017a989c8cff6e7a7286bfa2f8e66f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a15d182d8b1b252d0844ac6127507547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5528286f61fd54d70beaecc47c7677548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382bc68b974702b0e2faa0f1c7e90ed549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345d375a07170ccdf8ef220d21d5e2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5da541bf70a6fd1da5a82f747c5878551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe4ed7ae560eecb660c90079961bb3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d0b60d0f3d57b2ad4d89bf4bdf8cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45373e35ca54c64e513778bd524af101554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847cc855475a365fb5de74a923b0273555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e7e283b1d1826778c6680c2a2c69e1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0138b3e761e4d3262c7ba680bdc740557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1893a900411549ab18a533beb309dc71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803fa7317eb225b5e0371cda053487aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e5f8af60db320f026d2794de6e6f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac38a5af266fa1add460afc1b732464d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9b58cad1ba44174854e91a6fad40562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d138a5591d287dc1b763bbcbdde231563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef1255c5b81b8eefeb6194c6185a297564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ee3d392cb21925e81be53eb266e8a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d119d8d4c622feed612cd41af34fa566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e565486d34d260ca4cd8b7eb069de5f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167f1dcd36ce0e6bf088ec110423a73568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda17d4aac130bc18f182ef906717ad2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ec4a4d99af3a5d663030d0cb123c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f61cc482974a80411bd7a9efbde20571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ec2a17f097c2cb7eb0f29410ab55d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53171a5d41aa3a9b43b28fdd232ed7fe573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be2ad447b83896955e90da7787e0e8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070307e2a52cfea6f4fbfd11063e576b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76d241fdc771331b90ef9262553beb6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d629a8768998314c094b01dfbfb3df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d9e9e6cc53d4b3bf64720a1b3aec6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d988e374ade27adade4fc69927e7544579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f0f8ea79fc25d1eb68d8fa897f3cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf31d372400aa0e42aed9324b1bc3f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a568077a262d1b13008fb3b11177f9bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ae19c67d0cb8ba243e41375c99015583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1dfade8ab60a674ded187ba20e895b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ceb5053991de788d0ecad56c5e275585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f67ac26b38ae5e4c4d1fb2867d6aa9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a6350cc84793342c03e59241c8177587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9222fa0b6ed1c4de481e3954a41680b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa93ab531225e39f8464109c77ce64c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f44096eb174aa78c45c3bfe543ec8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b31f98a1c01ac46215a25862292ae0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd62ed4709453c232fb4d3ec112e65c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5967e113d243f78d5a0835917dcd91e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46798a551365fe43e8862b3f4c055f9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1738a010ef434206ad3a087ce20816595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e04f5dd1edba8027eedb7cd4d0eb248596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd859ff69f4ab222d11d86cdbc96d583597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0ac5e139a3a3fe706c138bdaa96d5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44cfdb791a24a8ae66592e32bf738c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a573bfd8246181d111c2d018b0a1dd44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b37882b138fa260d8bd8933297442601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f7da95bbe00fdc4e3e27af1bdd4cd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2bcf1dd5e6267943664b3dd62b15fd603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11de14ef471ad8bac90aba26dc696b1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5a2b10abe566173bd578c870ee97c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f3dae5a5cf0ee6b5eb05167850d29606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536d1c56f52ea49daa8609176ef4728607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5e0aa618f6e8b39d4f06e8ca7ad688608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66cee0bf47d3a61202950c9776ca67c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64799c5f2dbc6263c5331ac6baa33c9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f4a482368f77a285ed9f169b0060b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1397080d98b47c100c2b8ae44ee9d127612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2656ccb2bb53d82a2b9bebfd46b8823613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ff7553ef687137da473218a47690d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045570dc8f3fc6772b7bee7e22ffde79615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ce7ec4c062414d3992ed1fca2e0cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c37227bf9f9c11678a3ab607b8ee83e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c56f8d48bec0f960b0fa9b6d132edc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6aa93d6c4be4a4c237540330e2935619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e1409f151662a1a74b2de51b04e8e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce07461d843f5753306dccf62d1845621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2350d091ab0f26ae88f27d7d2ae97622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00bbe86685d95c64798a5639d9d437a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638ce2657a3f93f5efb1f14beee88c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2284c9d6e08c6eedeef8f99db81c69ee625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a0837c055027b1a1ab2171888f9b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061249c165997a976abdc8e2e0b4abaa627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195e1529a0f52071fbed2b42b0a738628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d960df80e8cafe9fb441e5afbc160b6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3679c2b7b51dde9d3266435b02c17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8cff6fb295a8ef8f65534cc8e43b6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a8afbf4d4f7f5862cd81ea197c88632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f77721b20a6c59ce13bf80bafc48f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1eebe7f17f5f449b445259a4804e97634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877c5c9c1d53342fc77553d2f3879176635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c3fb0ed71042def282955aa342430636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4483be948e6249b9b4a0aa9243cfd0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4b429a47e274d62c07b2bb4cc9c028638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41690fce1ec758bbc2bf07b692d820639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc063c22c312a50444f7a7a9bc031564640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9653ee3f425254949ee35678750ad641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b313eac3a5c8f7d8a423a1278403e66642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0439708252ab801cdb2479defdd0ce7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307b008f4e8e3f7028628e57c313c2b1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2d77358e3398f11fa615c14e830ba4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabab3f23d3f314836c0a9d323c46194646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d478ee31f7d5d1f9bb7012c580da65e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8527860849297e8ef95dfa70c903f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc2dd21c8951bf6308ba901224b085649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580d9d9dc14acce343459c7d39cab92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174dcbe01611c5e115777df2f3d84fdf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835644c7648c18e7ea75b94c8f302c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce3a104806002dfb4960874ab7553a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b6fc727e7c715dff967bf6d85b2bbb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98abe6e1911e38834669658905d7ce1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71709935c88fb56c3b59019588c80b34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbff4ec6589a8b8ea69ea1a27a3ad2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40b35799ebb9d0cae8a96258220758658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121a720149bfd50de71ba5c472ac026659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd750434cbd42ec35def753931eede5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06152bd268ccbe4f8c66d8d6cd4ba1bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f205de3ff1f06be594bfb7094471db662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e13e6132d75613d5109f799e2d86e0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3482c02ce966b9b9efb044a9f6b883664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a737dbd73ba36398b3f74619044d19b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c26f41a147d85d1bd9466633efd219666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cd7a8220f177a643dfd116f1cd832d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62996995e22b307ef1363a2480b7a1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58083113f43c45c779efe02edd8900669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aa41259e92e9326a3c5ffa1b685bbe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc89f0c00a65d4fbc28187c25a6f9f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2feb8472d57f10bf168b4707b2ff1600672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230297cc6862efc04340ddef371b0b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323731dcdaa0f40124948f372d8175f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911ae45531ab068db657b0b4ca085e1e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215c416a90dd18d3fd05a95d4233591676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f409ef8c418c6a5fa21344f7b2ec70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87173e4db5fc3c0b27bf368cc344e3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406a1d50f37814c75185ecca34e1501679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a623bfa072d1c592e95382e87eaa8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec17e1397edd48ddda69440d4ba9d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6f5647ccee03e5958e43a49b348b4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8489c02ef25030c42e4c272d82a5e3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f250bea7cc738d5a0e2d878dc92af01684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d70f747909e69bc756eec72275093685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6cc74ac4e1819c0fba1089444fa705686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871bae905d7af09a5d90b880c6ed5be687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84ba220885d0aba7b954433bec241a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb98ddbd1368bf59a3a2ff3149a4d2689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3872c3b7b42867088c45c6e5883660690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb3e64cd1e0d3cc9a9e9728b2a96b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51235801fb4a7716e1fe6dffbc8d9c8e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e4f72985362fe3f5b4bcb7c8302d0a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385dd089b25234a5fb5d55a98aa25e5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42176b2e7dd51272fe2d95da7f23b49b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d993b7d7b8e23d2301c0b3181526e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab081abc6eb788f74e5ef09614dd6ac9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff7b4ab2b30f64d702302ee18d1a89698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736af28be0137ed51724f11ce4fdfd37699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd8df27f8b9ad7ed3e37a53b965f3c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f4531b2b936e528dab135e3d4407a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f1795a42b4146ce9dfde83b8d875d4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f96256d6b19d4f04454196276cb1b0a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbab9f7b0942b4b566800a2fc0f4128704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48feae0b36b58a19670093b8b2a556d7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d11ccd872e1a746d37fdabd5a3cbdd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb9a65119c7e216a5aad0beca532b5707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ffbd5c0f874d667c18124843503d37708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdab78b066ce57795e4b12e17ffe99709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b5433454761f6bc702a7e169a654c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7085c836d5f1658bbeca12f67c4833711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c48940a65e5176deda3be749d7f2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60bf45a5f0c2265001b06c5fc0e92e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff94fe60620e7bdeed2098d2c59de27714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17230cec01a7b8685a66cd4f378179715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eae551ac1260bec7139a655955e6c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25814a902a1baa3dd40db1fd69295253717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95808d905c1989b4f4850fd97ad83d2a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24b9176024c51f95198f81e95150c2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3044f9313de73bef6d6132ce27435d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff155ca321715ecdf11eba433e5a39c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002d4d392cbfe85396c9eb3df7c9f22722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83834d5a163bb1ebb2a26a3a0933bf11723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae6ca3966b1d5e7e089e148f928e8a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f8b1f2b8e77700781e29913921309b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c073568b1c1c12af9664ffe9839b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9cf2a0fc666a5fc4bd93056ab11f0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc842189e25a54b160128a524eda57728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de259bc8b39521633420fee78278b90b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1004dff595016a309c72ea1e2f63513730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abba20a6e362494a8f91c88b708d3842731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f939e0c61fa83b8006905af6a4cb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f469252536427d427d16f4c17a111733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfad308eccb51b410a2f292d489402734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859802654a9a5e9fdeeadcb8cbb37073735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9cc685793df95b5e100febb37ae59a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4411291ac1217369b643eb311c274bcf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2082deca03ee3e7957c86681709f9f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54e10f6f3cf316eb555608981f2031739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610903512926a1d1d660f64e29c866ba740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344c12f301aa16cf70102c76cca52b0b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8730f139486bdb1805084dbde28186742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875812b72c1c5d0bb7c39d86eec53697743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f06f4b73637e1e690e4c0e4fd624c5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969eb27c87aeced6989e1060a9e5ebf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faacb4f6b7c1e911168e6ce02d84b8e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f676509b0fdb103d6e45bb0cc1a9b8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa8599acf1295a95f7a256f6bb1d971748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fea4579762aec0f29feccae788403bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b046e4c7877240ff3bbc0fa47f0d072750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce5894625f12f59872a6a95a59e884751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a1b87a04c19441ac05d7c90815ec4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1673aed020bf1d479c39b9d41ead26b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834e2d120711fe8f8d69eac187780d6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73571e460343243e483abcde1ebef6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505d4263d759ea9a2e1be9571093f88a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c7e869e6020d9d3df030e1599092a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951605ad92e95d2daeea3834bc30c86f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807cb4ded2c3d4d5200d049b1bda3221759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5271d8b5ae2e9d6bb7bb95952eab12b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb73a1fdedee760c593cb2a949e1c6b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4588f31ce00656918acaff86a5720d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1646e3440edec79f91cb844d9706597d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf37d908416aec82f8c7f52d99f53435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc905f20974b27524ce59ed85afb00b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d914d6ca75bc2686a46864a50a408d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5d62b6928ec483dc9a732b7f8e578.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea053ed642467aae053969d138801b19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0350bf760925570ee876382dc20d2c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d1dd00c601794c21d308c04b8850e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6560e2f792cfa45487f46fdfed664f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17661dfe57fed04a52eb3fb76074a2ae13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4866c3143209c7e944193ff4228690d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93315d20433c9294c918ee1e16049e0315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89483ec64eec4e5fd76278f20239b88d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58fbf25c3479294a122f172f522fbf17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc40f179e06d96d64ae982a5d0f6254c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0852d51b5574634c17901d6ef7ff4919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23b12372bd45f00c921a292b567a5420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93af0aa3dfd06bb5d732c4d80ca0598421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead9adaf9b2d5e5d7c89cbb4f9719d9922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f638797e425c4d1eb1d4e3e131fbe323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a387e6ce1f8221828c8e022bb6047f524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97599175d5e554665c90d107960c7c325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343a5a34e4ba32d6c5ae10331a4eab826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943516941c60749f54eceb24248278627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71813a5ba8f73df1fb276d86d3d6b2728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28becacc7116cae7706ed91c421b347129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b114e76005f4224d1b9f2819dbcf8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0416248b6f03f44a11bfb91d25acda731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2749269ed3e9f1b62972150adfa692332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6509a43e895e47f42b7c71980b43a66e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cdc2400f7874bd1eae7386cc777b4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ca73244af68311115489447ae2f1635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e575c95631b5a849d3bb3eb2348265536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bb358a5ad6a85206e26e72e511ee7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0f8351b50bebf87ae513ee3c35d7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dd2c845bbe0d046825addfca225b5539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c4c215deb383d19021aee161a841340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5418af3c4864ea34ebf7c1583c8b4dd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5631cb25c65fc87f03102111990be642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f195fc236ee59e6305fc0c447d4d0ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd38f95d7c5fc3bb5561906c4067d044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dcc5950ae34b1d1a96db4a86bcd8645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c269306189f2cb7f5bb37e6bd810cef646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89b58a20ebe105e8d11544487fce74b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9530b4b29b3965d3346be1ada85d9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522774ba3d6875627d091c0c970a9ed549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26df49014816a21cca5e115cd1fb584a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3e4c9ba15cfbba424662ee9c787a5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df4d4a6d2c48e5c227ba6fa3204fc552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db2ba5bf2903224c8dfa35587be3cc953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f175a0073bc480ea1693420b65d385ef54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5b2a81cbbf31846d69643038da2fb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ec8efe4b24add8b2544318b4bfddd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af557f23a795e609a411b09ee3ac409857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9b97bf901e1eb55c5768287acb4e958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4da1322b44556e640b55ae487817e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b79ccb621ecb2cf4d73098337e1d660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb83d598a002dab7e1bec5eb58ff82a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac3f020415842742c708b7bbd3c480b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138f405626234f0e6b74c8ce48b10263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff0176ceab21082334dd3d552acf3f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1162be1e622b3d09aac5b27436c4a5465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d32134b4701020a3667dd6a7396fc66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261692ea516cbe645409e629d9e042a867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f74a7fe176c326b3f57771085c918e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6fbc23b6610b6d49119b63f33035ed69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fb666ca0967131e26a09fc5cccccba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06fa62eb41db0326153ac20c55ca3f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5bed4d985944979967b3e721f1cde72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d714d036723b4518c1db83575d650d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4693f5643d9484088da5bf930bbea83d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a8f452cb0298d03384b3cb7eea0af875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76e184b922e026e7bddc041914529976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b68b78ad5e6b08984c208938652ee77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b19122e1cb7c46e025216c5b280124e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926a39da3e5a0786e597b7797c5ec1a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dcf7807f77abc7c91fc494f89069280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e57282031833fd3600ff4498a69fc8781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d5469f146608ba9c33dae7064873582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884ef72b82b2e7e6be8f9b2472b364683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adc0a85be75e2dbbf8a4570d7cc277a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b19b7b807e73ecb66ae070c173455685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f5c5f17ed1e6b1dfdf4fd899ab53f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998abae436e14be915782d304e10beaf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c57ef7a08217d9f9f3d6a4d631070788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa1bde61707ef190bb9cfca69f6cd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c89a7228a30845229aa72605b7e3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c207774aa75382b1ac4042fb13a930c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63178f727971a09f168b82e9d6f787f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e81f620fe7d40d919531fbfb2304a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11223ee54ce9efc11fa19ca8e8ac68d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f98bf8ee14ff4edb251842e6ecefe295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c8e8801be760eceb5a40c993c553896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aba0cf43124bbc3f943a778a0da92f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d97f8534f54ae273062b6bc9ac9f0398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7890990be5f0f5334563fe70f8aa2e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a52339b370ebeb99d68a198ba21e038100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6d1b09c98594cc9e19e96e4587e3c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cde40932b4083e75b98c9943ecc102102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac60ab83458f3cb25f29afb5b23fc911103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7bfe09b7ff58bd19218f956e416cb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a165aa0d28699160679b1100f992e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c84130d39063b00ea79ee5a76a33d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052aa9f58b2a0f7ca4bf420736bd477b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c863cd6c8323df59cfc9b82c66f2ac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6c902242ed05e8b884f0644c376d64109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59044be9e3638f0cbf48156619375aca110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3008ec45a24995b05bc7f015ec1836111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac302056b32896c0374db0e40c3b1bdc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b7005abb97a935d4b00bb621a808a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cee9e47008a307a334c07707c2a684114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77861ad235d65cdf9003860001cb8376115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5e795513b7254dc3a04648de33c60e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09222d0e06249d0aa617df54621462f3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f74c30fc3d512e10e23b7c6004f5c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dd476da933d030cefd20c4049322be119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c769f932bb1088a0fceff7a4740543120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7505a23936aa288b29a20c6b05e627121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ede4e6cf2a230b0ef8fd7f2eefab95122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8edade256ba008543c5b0751ee7e8ca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6944e080e31b9a8a859d4961d79f189124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb7c376752f6600b89dbc3fe874a12125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410b2fc6e172f75f88095f2dde8f151126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bfc69c5c67be3e7445ea0a31831c2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb9bc6416b659eb167920b09a8de83128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88298e90de081beb50f729b981a3379129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6bdab6d9b2cb38b76aa93e28243f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a559e8556e78bc6883af1c902eb8ddbd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09be14680c6a6f310e5161caedf805c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8de64967a4a9faf058f4a815c334b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b591c74f122aa45b2c636028a140013134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9e4f224d5418f94805cce024e64e2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb0e21534c0469315265c1f74aa8c0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce97b8edbfc11cffeed9d226081acc7137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9e337208bd10932b0d535b1aabc2c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bc4fae9a91f6318277bfe47d786a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aaba540c86ead5fc1e15c87c0b496c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42486d6644be503a53a3383a5c3748141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12ede3a68775203659d48c7c34d2d28142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62344925c12bf558909c2f27978c2e73143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc9b6e9f0cb90fc68bd3c6b5ddde6b0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e4eb0bbb11d050a12b77d31831b612145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eedfeb97ea03406fc5e774f33167bfe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868ecf140205086308932ca363b872a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e60f7c8db79a9191cc411ecf57e0b4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530c306b263be2a69e0ce4eda1c20bb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327b10415b342ac5cb4b14c1bbfa9929150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe399ab32beb1266a0c8ecbab26418a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37d0b20423b8644b76d89de944e378152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09729828406e34b0fc67b14d35f24873153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765ca83c6f00485c8d11d0043e9ce7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a908135cec762bd9e4ac87fa3c139155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1949cfb5c0bba61c195c4c1903fed47156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a2a514267a147bcd5f6f89d8b1d6d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37d809408b98dc281c45e1bdff7c1bc158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfa76969c87adca15256d81e12b49bc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdad7da1bd671ac6605764b96fca3575160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02383ce02d562ba936c057fedfe36050161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7f294902f0b71ded4ca06a056655c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e611fbe1d8e7c5b9c9837b678112f4f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5d85b36941a81dfab06770fc70ab2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d31667e7d3b13eb2263d3f2f82469d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d918e0124cad0e2de4368c941e97bd3d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5234574357064fcddab695756e7b1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33b5fcfdd669ea5734c2a8d6b356ef5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9580e4ab24a5a1dd68e987a68fa4ab169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5185c2381dda55e20d19f4d656caf63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f09a061ad2b6c56be50047bbfce2b53171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a04af35edd5967719666bb3e7a16c47172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40b426f0faa524083fcf27507d7bb70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77da984e315b3a986a91a8884f2846a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ec224bc9c7ee7d0b3bfb342f2ac12175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7cebac6836530d1e5261b77057f9f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdfde8af374557249e5823520765b8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51e80872dec8048c1e823cfc4235fa178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339962fb2764c9057e8490abf11f12179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fcebc27d6827434a0824efac7bc8ce180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deacd6f53b9dfc3d48d6e0af5a14b37d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4d5c0e2afbf96bc21c739ef8fb6a0182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96d500709ff872f49f8e4ea4376000183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896392fe7e0a26fb014c6d3c24f4590c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97191a377c6b05ba56a9d3e2b3ceb024185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c57e618c11e0f5ce9122ca2ea19446186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101221cd7e563e39467ae6a37c5fe27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051e62208a9b1beb1634eb6cd1463a65188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19edd4cc1633ee89225b9f9d0bfe49189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfe2f41a193e42cf46cb6d566eadc39190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88054ff7a7ed9889be59d105b6926f13191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28d2ec33c948b83b0d5ab810c2feca0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4034810d6dff94dc4be8a85ed05aad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546ea15a1163e70c0866a296f97be29194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855c4a98aed2b9da3fa1584392aff9c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40e483357ded089e22da78e9ae77cf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d557743b041ff7d523ac26565b4102e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90757edba59fd333da526d933cc533ef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f88d3a9ad6357b9e246b26b0c8b462a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8bc5169e7a7386c98e794247069a6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5030da7f685f64c8627c9e920ae5c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abce0051a926808767cba881d67881ea202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8311fd7aed506423e5fe2cf3e0bca940203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80b932e98d99ff24c27d73da3f78920204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded35e3872424af251ff0753c3904b37205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405afad42d3a93161a15feb35a4fab2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520abcf4b336f8db8702779208613443207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d694a69ebe229d03f0aaa1be079896208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd9d1ce248f100e7656a9c7c202d5e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f7b93b8555212e0e76112a95e0fed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27ff72ae8cfe871202fa2ed49cf90f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adff5df53b6d8507576a93cacbc2893d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94e92f52f19f501d60fd3cdf35db1e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80d8b92e1cd369844315c6b5d6e0760214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e14cc594ffef563bcd4c168e2e5fd9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431758cd27a79a6f25ce39c109f05008216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb54eb6bc550d4972dc991ae3939d8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b53594f83bf7d33d4f13c19da5e6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b476cedcc0d5b062f30e262f1f8fe3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae88aac846293603ee69df3b6dde6e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b8bf7728bea13600bdea5bd9e9d22b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c5494e8e854021578b12fd305e76a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9718a4fc33b8f26163eddb4669af4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb811d5cb47878258ca3e54047c0041224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9aa865a577ad0b9f1d0f7000169be225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8ccdd0941c7de5ddc2fca0bfd8e75d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7cadbc21264665f5cf7eef7b033d35227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe91158dc17c4f78e66165f61c4b5c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31569eed697a08d98dfb94434d7bcc2a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f079f77da26ff16dd517b8a71eb3af1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71eddcf99e1f4552c2e99aecf619582231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30004d21dad82cbde51ce632af40a508232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ee4c2c9875a02c46fd6de0cd7ae86233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f08ac0a096292b353fb245a6f4b6cb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad8fe3b2d551db3ca1e3aff53e90a9c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536c48cda13ae634fe2590abac9b5a9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e234aae24beae7bc3c43caec5a946237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6fc30f164ad043206148fdf81c83e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428939cbf0962e01392632d66546d43239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1745a95f7a1b915b1786d4268244a3f0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d2247efa4df1876e67c7d6ea6539e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82f5d60aa4340eb70d80ad73983ecf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a6f7da261afbe61841c1dd5a88cad4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1960ae61baa5f5ddb468c4c24ec91c46244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4163b4ba7339d7d5ea51d55d15aa1c3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7359006c54973a732e479109132313c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d070ce7dcb9c17453de7239417503438247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e22fdbe3ec955412c67b0657d83d1c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4402e5c7b51fc292d3f4483ecb23102249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4290f758ed33f55738b150e1df6a3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0238ad97cff5eaba23bb614144ea168251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6ec581326cad4ae0845219007c4a4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b1456e176c21827bdd13150799866253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10a91258a6c24005896a1773374af3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf245a0ad8dc8c04cfc1dd2d4bb8149255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf017d8c5f49f810e22bb12ac2b357256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758a8d9bb9824fa02a9a6c2f162537a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb03e0e30536870b96e61001678f090258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3698dd5fa51494037ae2c25820e30395259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda3308a1a30b14a811bff25d67886b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b91f1bf6cefe0ea6ff75d05929543261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d247c3f031113a046f62eb5d58af4a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e68315e8b1d0f83e9849c4e20ee645263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79273a43ea92fc1019b333359b777c1f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c4f9555f8efc60f4dc5144f9afe74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d2f85bc0b4e588c16c44e9e8fa9ca266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6890afbf48d820ce5c502b5d784cdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6283247d2cac53e32134305bb1af0fcc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e5e4807fc149c282fb41203dd4cb7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a0285c19010524c89148e8ca8f36a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfeebaa087bace51252b49eaff7024b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7e38ee8aef8077c32d2ce186b6e0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54936f807d88451d1807c0baf94ae62273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd46c0b7e1b40a70955f7c25a65603c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efd3a4b6edfcf86b978fbc5d07c055275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b367713eeff4df593db8ed0ecfb15ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f1e996e50eadfd22ab279992c28fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06413596f67548b8b9bc1e63bfb7494278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af5d08d253c97acbb293f281f0f1357279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506a0856099f2e404e5606de8f91c39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b4043b259986a2c3bda49da3bc0e6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61eeb0e10ecddd1cfbd52f5d0bf810c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ac86880df46f982f9adc2a4cffe29283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e01cdd7eabdc5f2edfd8bb4320353284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89efe9c41148b8e06492af296c26d974285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2a1bd68cbd6bcf2cd3057be7251dd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399bcef581ef859bdebd71ee498a659287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca83d480457d4d78c9923d890ffbc1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6afd328de4ff9383138dfe654a46c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0105a6e606a5ff7fc1bbff741ab5e6b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d331b232226e2beb676ff3c10d017291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3723bf3a25008a16061d998c7358983e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896733ecbbfeab2f0e9f792f0e31105b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4513bb847dc35e7807602a19db59c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ddb16eb327a243090e25713aeee82b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaa8e8963eda55fe60fbab082ec21d1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371f8466e6764b8bfc4e0c0d722a908297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb11e3d8ddbfe19455c5aa05adb7128298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039000b6b2988900b8a0b50ec61b605b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7100c044a37a9408439478fe75f7f992300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de51ca62008a6dc0c426eda80124e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddcde8bf0e14ddb8df3b18b2278f8c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b227322913e467d1d2e3fdc84649bac303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef621236d5213114a3d8e7c2834b7c3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df8d71d912defcc0181abb95a0d55c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91237269a95c1b7f351b39268381790306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d918fdca3e0dddb1cc74cfb5a62bfc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae1fcb1d1465de3693b0d8b65b244c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeacff7972324809afe750d75b8325c8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f617d6834d6ea2d8a350ec63ee94bd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508b42dfd5b5c588457f7b5a10a5eec311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef717ee56312b9ccc5477a10cb1d46be312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f891ba5700a265a5b99e8579e4b61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd9ce545cf04a7db738a0dd72e7066314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47a87e6a33351a70d6d7e6a733e4401315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79344e49684b180cdaf08289fd8bfcb316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc2999cc35fcbb91166d77c1f76c03317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b96705c3509856366f773bf466acf2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d222c81cb7f1f14a55f59d477376f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c318042e50af21e8ce83e49b45090560320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfe2e4a0ab743724060fbedccdb2104321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9e1e815466a1259aa1c4d52c359ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca16905fd3bd546b567e2978627e289323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e9ee3503d4ec09c6a16f7e17da18f3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efebefcf837d79631b03a687877972e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69b1c9c729ab29a8651393a883313e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636feca14dd1a4f2d3cd283e0b1db636327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e7ae0bcae9532f4ab28bced2973f6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fbc1434dacfabb1a9c0a265a2719df329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57955e8703c403b7f5d33d51934e7938330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed286d70969b734291595f2753b5229331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718540c5f7bcdd25fe77fc7708f06b41332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d140a748f46fba8823ecdc9c8bc91ff0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2c070d59dad8f38ca48f6e8ba46a6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a59a655287556a6db1b31757e802e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab56768c808d9a8eeaa64745053ce8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2337e3f398b860c18c5a8aaebd04c505337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44474b4a4a5b94af80c1a7c51f8fb230338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2288749467448002c1dc418c1493c8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9953ce380484b17d8b5d05cf5b01cd55340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673134093b8480c261068eedc339bcd3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4008828b391c7eae1fafa10bd4e21c82342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d1b6c088feb301372088fc2904b50c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25faf94c960a22d7e65603ae0cfd28d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8d7667db31fe6c087c11fdd0dc4a0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad744f333b5ba1698fd7f4c8927607346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b0f9380afd04c616796e46fc9947347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79eae7b8e3ec9c00807b794d0e1029348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21403b82950537f9ce0bfb473074c3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcef282c313c3e86cdf86a7678e4726350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3825f3be41e249c2b3a8d62c4a540b9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2390bb0e657987bfa61b733720ee72a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93241a38815f8fc43f9ac1717d5bbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67572da53e82365715a015d415ae8c4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2ce1fb163cf5218aa09349b8133cf5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e321ba6c6759b0dfce47d06aacb68b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3bf0c7c4b3565bf59fad9face9c00357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b39f9e124fb528f9ecf6843b6a933f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52215e227bc07489b291dcb395f47a63359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b41af0cb493c4e7047c4f5771b8bdb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c39a5d36b717ce9b3eb8aef35876ad361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3083522a58fc8de42c614275f5f6b7c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278845a77d3439914a0c79dcba37710363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540ee287b056579d8ca8bd980ddc257364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89216b5bd204135d2eb1d1a6334d453365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bf8de148637a4a74e0ebf4314727a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b35a626e1cb8c9730e96f7cbb5629c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f01d592033b98535aba24868881ee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62b51c81d9dfa5a541a75cb3030e76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94097a1428f8ba2a7a224fba52e187370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0a57c689d0a0a93896d9bd99b2b40d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf95849f957e954d273972b080366a7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dd91b9cd424f8543ca66698cbcb648373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6113433e451ec7c578961f4776f0a7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf586cf5b81663691bfdbdea593ccf9375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ebb0ac8bec47a7d127c0a43f8f5918376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee89f2407654ee0abbe721084ad9492377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f2c03094e581e9e0184cfba02348b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78bad9c586ab04869b236e4c5677260379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886a365e48f04d656a5c9aeaf91238b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323bf6fe12802eb4a0a102fd5ae83a58381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d955723e10080f1d59321e0ad8f09382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a9f03c6b0b8459e5bd08c47176fd84383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc8342b5a44fed49e3d844c2609b02384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb041d3a14ed33824d686941490d3c83385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f83ee4b5ddebc51203590c5d3247386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2a3623783872b237448b02cbf218c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab95d56e1f1654e305469e5f3f642ba9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44384a07d975af8a51cdd96d6d4d726e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6b1152b08b72ad12427616cf40a1d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e86e836dd16934df6dd82f3e2a7e4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96493e71b16ae076f28943399c84c2cd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6c44aa749d9b71b837b2168b4ebb2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b73ce12c79e3e930b440161928fa4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1ac788dedf096eff44af5147b3bda0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cdd79f55bfcd49132a80162d42fec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e664e3cdca0c9b32ebdd16045dd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5a752f2479155a01975c8802809a94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4846798b1d7057f7b6f789427a442d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184955c7e5d5276fe2ce6c52853bf466400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4966edb1848ada5dab8348cbfa836401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f789493fdcda6de2881e197d90c079402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ce0092fe2a9c126065bdcf26eec3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e1430ca5983259a935959c96bb48d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25584af5fe1197e35feef143e990fe06405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ead161bfa81dc3f3a381bfd8453e11406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfbe3fd3d02527c6966c1cab7bef1b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36066404ba12337ae160c782441196cb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d398000b7cd3c7326599c59d81e1f5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb89fa23fc545e944b8dfce7c7140b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc776a790fa27c4c2df921ccd7497890411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25181e2a41316cb10154eb16c34dff412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02e23a5c095dae4cdd14b26836c1a0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2647638291325b190532b51d50ac3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed5815d03b6655e1bfa620de0c52fd2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0ac99985a2527be561b6552da4b27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4c36f3be10ef3c7d43dbc2990c8894417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401b1a680d3f8066daf0d734e65ded6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd3f67b819c228fac564e9b61e94b81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b3a9987a420b7ddb4c89b4fddf146420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1058a8b0fe1235536ea208589b6a63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be2471cc0d0fe9fde4348ad630b114d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779a7d77ee0f8ac0ff5519aa9fc3c8e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de0c0d2a08cd949e5ef345e53dae340424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e4a03af469c36ea1bbb6d6e6047de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743f4db2c458328ad2cee8511b7f9b2a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd3694a6507428d970d61513678d23f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f0e728a276dd499f928bd312648f7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2681a6777fbd065c97013fdba5f7532429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b9d8aa9cfa3a5c74c015df38f9474430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34638d0e571737c9a77893e40d7747e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde50a4796e80218314cdac10a3debe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2980c6488a2c707813971b919da0cc95433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8d070b09f68cee62885bd300a081434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635d2e89073a4fe7ee75f693b42fdca435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfe2bd09d850bb4ddded6320913b4b7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c18db6bcc9fa4e84d5dacb323d000437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc3727bd45ceef3d899b88b7de61ea3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74deb1bf5f91698c04af13a6f6aefef0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80502a152708d955c57ee993485f8af2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9730643fbd3bf5d8700d53cba727e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f795b8b71db86fd306ae3c1f85167c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6431367f15f1cf15cc5b7b49f0297b78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cc65232d27134b72c4711975033ec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafbe0725ff82add753ca30f2f0dc52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d863aafa85385c7e2e2abf75b14ab1d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a2e6692400519d7fbb30c5f9bc0e83447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79071535d7a4efd359cc80d8425d83a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e600e45e5797a21972c86e0d3f99863449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf208dab6d16dbe39543f90e3d004476450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c256e923c0e6426787b09e7363c74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f44663b569690c544ee66907fbd485452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6d6dedde3fc9cbc528b4464c57b80453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90d61ab6e940067af97d2f28bf43e09454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92237cc85ec8406405bbfa65323f730f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2e926909fe05c031d25b19d4c44e3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5745fdea015cd17e6bd7529602721457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e13a3b36477fd865e2bf32ed17f14458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878325cf5f12229ed374701ba5098b05459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398b4f25dd80c34d54b6ab4a196f6b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b217669f4e1eb51a94af8f718025d0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3b5b61eadb32804386411871faf2d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a06b1c8e63fccd8f35f3f86a2d2bf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e37ebf43d1048771d75bff5de7a7d14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3069fd1905336809bd5b0497200038ca465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2af3da59d690a69cc0c759abd88b9a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9081f6dd3d2363e8b4a844fcec3c7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e15109ae7d0270be815e25e5eaa3d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152ecc3bd36094ecf0aade161c622c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3bed8d7f63fe6bf6c52de5f58e0e5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af796115b805d6abe4c194533d9390471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fa881d3a605428c1f3991001f0f45f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762aeb3efa59d737678264f008d516b3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc2b4c5643530f15d0840ede52aa6e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a288d6b276eede251f4a32ed915390475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7a659642f41f6ebacc65eda97959e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fd54e956d2d9d7386711313102eae3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d5656ef3e22a228db8b7ece4022bbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ef5856ff5df297e0296c9d879be2b8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8fc5e779eedf8bf30deb2f9cbc115e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0377b302d7aada591ac9a053f3a14481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c56ca61dea6bb9dedd9cdfcdc7bbf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b419d014024bf4d95f37a9be2edbb25483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dee9801e3f7992df0cef32f2af39dc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1bf94d0990dbc73041c40d2550fe5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324fdbf53a0c234ba766122ae416200486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf369e25e774a83a25538f60e7924444487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2beb15ab7d7e276de912302a2bdd1e1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e972eacd24b5b4a582b1c3e525413d9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9dcbbd94d7789777e102d9bca999c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe204bac8504c59d3296eaca6272c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525318b72f86454123a743e6164cee02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c9f45116b2d072e80743ec320072c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f22c7a6a54afc463e750c026c8bec9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c4c3d99eda50ed7c0f0d55940a68e3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092b5a5aec324ff769d90a28dda6632496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400211c9d1b4634df30e45af70cc28b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66ecdd5a023b5b3cfd9925d0fad304498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df459c782c3be56a5e60ed6a58d0bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134b5d421c3096a4f1269007d843fcd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0650bf021202a2f10e63e7c897de6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67971f38555110d98cb5b31aef681f13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e9ab69b8d6647947b3325c098d959e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e297f672217bdf1ce881fee8b028d98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effc00a0506b36f4c77df310923ec02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc533f8c7ec4fa83a5ef04d70b36f48506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1333b19c019e101e6b1dae0343c3f315507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e462d4f856447a673ab6c3c908c1c53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8564214981d267a5f4ef6fda74c39b8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e04d0aaf9a324a59c0e690d010a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414d6c7c9cdd5b08a6f193911c7bfe8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9555a6d5e1e6c33dde895388c04052e0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052c7e9020b661380ccd07d8e6751c8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8423809a6c77e09897711e0b6d02450514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9545f2abe022184ea83f5870b2b06d78515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03773d2a55334d1fe8a4b40c3a6a90f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67629ec0ddd61a647cef671913dbe096517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3eb4ebbcc25cbd765b7d74765f1fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a90414c3060b8d551ac516e1efe637519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57683f5ef8c12507d47a3ad73ee901f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb18cd08fcaa0e899269a4f07c6fd8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff857244e732315d15f8c1a3c3977315522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43553d44695a95c97e7cd70f3db691e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f534e63105dddbb885de87cfe5ae7d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f686c2f627b5115807991cc23e73898525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d66ce3a00a8d7bd8d0a10fe5888916526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa64b26376ca0a20b2e5ea8fe200fcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e75bd90f01de58a8a14bc500f9334528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5af9edb2d813ae1faec6a09bd63c77b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8019607df7e62c4b25e5c589c8f45c93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4acd3e9429e892760d58cfc0c7df459531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c57fa2304e13b452c6ecc6fdd70264532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983a69c1a9d12639caa5d47c7667fb4d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1067357370f9b3740457dbbea827e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f0fd87dbe53acb72a83999933d39f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf97b8ca5e96481a11f0b1df8c33e5d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ec7bbbc60689bae80840c33829bdb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1a3c32609e079a80e01bc4327ccd1d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0cf9cec1cdeea421ef207154ccfef539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aeb6363dd19fe1fdc31cf43e8c2762540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1d0ab5709ff000f041102e74ce90e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b61d6a397ccb51305708a51fa15809542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f17a3137efab87fa6f3594a67362d0e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e83fb694c28bcaf821d8e017dd64e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d98e368d091a1a5b5ed1cf85da960545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44e2bcad3f67a0ace6f9d6bf39c911546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758357ab54f856dba8864930d298b7d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c3cc66efae77e578adacbc59973c59548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e61fff164a692aed675b6b28ac14456549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4ad1015d2017034abff87af4a597f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6bb3be70194810a5e7c1e3560e4dd6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7e8964eef970031894225bf97363b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f6847c5667297fedd913cf2116463553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4348ce5c7cc7171468720ad6416a54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fee3703e0acf246a2907f54541252d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e9b760ff48fc842d4eb2af8c999cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c837f8159db8915b14cc26381cca557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f512a2332f17c54b3b7a8d3f3f601a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b87a4f7827904b1d0e8813d97a1a951559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516710d8b83789d6be643d8c8d049882560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1fffddc43270508351daae10203db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413755c0b1050254014b29108b1a7008562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e17fdf65fa3168bad366333a5642e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdfb39fcaa8279baf907cf04eb9bcd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352704019c3e790d531185c6c7c0a41565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93acad08253b0d084fefee1a9d6715566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef91c09c43b4a0288f39a452a911eb9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3924211fdba02344a9b98949288c5822568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20e1af72fb48870a42a6a397520646569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378e6c312e56aed13787e6f97ab4953570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aeae09ad12dd2ab637847783aec7f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a73361d77145cb0009f82366fc9553572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785dcda3d40c90e4cc2a9f5838d8b53573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830c12f6cb78e8c31e77be3347e95ad574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf0c9f6cf190a107c1e351ae92aef2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f23ac6fd3d92859f0361aab978935576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a97478c4afd840b60e2b0f2c32029f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626815c30de0b198a6d3f4ffe98e5e5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1238f5ac6d91668f0663799d39c6db44579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ed46c7d8b684d73bca132c0988dbf9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0dd02ad05378f70f59ddbead33564581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824d52ab54443002fbf390bae05e3968582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ccaf6bb57061e43912163a1e391f8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd0b9faa78da17003aa13afd40f3a9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815cf95b393ff7825135393645970f2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3d0bb84d938750bd88795040c4891586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f81f047c52fbb407aab8c2cde7abb4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3ce694bfa09819c778416ae8f03e6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc83420ce070163a0fabecc69c7c484589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17290daae4bbc6f789693aa592eb99db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a772237094ee6b91002eb4001c44a3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc17bef4af780fa4156795f9e596c7f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d6f0c310b3ac97d85998aa055d9fa593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e9131a812e4523bb404efa3be1b5bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd81881d6c3266be6e200713245cd7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321142172c42e8bc9e08781ba65faaa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e8a255e2f26f9f5d1863078c53976597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bcddeaf88153914f0a89e25840ae82598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6e30a454ab147c6122eb75987ba1ab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cd6be0056a3fc8dc6031f5032c9695600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec59add3b83aa6378e3e2f224f845f4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ab82992a59d1cf64f96653877909b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23848f898b7e226ca224a3d7090e427603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab8ce36d4ec7a7f16c139236792db6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aba95caf6fbeb53a80eb67c96807bd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acde4e6faa01de967e02a5169a03ba10606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aeb2bb0d2efc01b51866352ceccf1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971514e349d23db02a7ee71f753ae512608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8d1815ee3b98ef5cf1feb6effa38f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cad292a3b1a222041f73a2356c2aa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039ace17cd761a76848d613bd4539b5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789f513f160886afede0355de347d061612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ac74c0a8d791b232f315e76b45c1e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b603ec420b8851eca51553eb2ecb70f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd3d981b948c22a9c77b8e321f382b8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b021b2863c8c841cf4c50fccf2ad5186616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326d0aed11df03d9c2e6a4a7c7e490e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa0f77c8fb423ad87d5baf3bd7c4d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce18e4445db7d4c96242476b39677e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad8fbb675b8dcf3d0ce8d20878bd3e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b36459ed0770efdba2c9c492440b9d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bc4a4d5a5d69859e24a55eda097e2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d9413e68b22438579fd42f2e004e3e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab745f22636152ec32f89e6ce9ded8f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6f8634c35213165704c6a5d1ff185625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc300b817de925d877aca470363cb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8694dfebd976c15650d7669891f87d7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4882a9105e6cbf02245ebfc9dee5c9c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd4e93c19c9b5852fc3b3ec70e19b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4013b17987c4fd37d70a0fcb944a81630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419f1d5ccb8bad754b7fe557f23f05a6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efabadcecff101eb9aff3aae528ac907632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd84677b5eba7dce8d43118b25952a35633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca488bbcf227944f0a8ff8f67d8a4a22634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a3ada7f25acff2dd1ed2a0d0a2ec9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1bb6ef4e1e156ed76f29f681f32e7c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ce0b903e2ec0b6c495c34ecb5c7f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8fed9c8a7d5d832be15ec062b0682a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795105047f620740f7acb3d19fb8381639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b82ef19ff7950e456321d995a87797a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f7e9f80a4a076e3f81fbdb29be1652641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84874a027253a26c80d82362c65942a4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1406610bf1e0014dc4a8d72e31217643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c05f7301fb88f0ce07fc731c7eb7696644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8322921dafffae3f5a910ef4e9d8670645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3514b0b609b84de0199e800047ff8c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ab1de807a50bf8f77ef54adca33277647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca9fa3c4f78e6748ee3d809319099ca648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6abeae875fae068d46d26db1f7a1e2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673352b851f408f17a816164279d0f10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36409c2e0b0b505a679b011deff2c5b0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e68e9dd7ba185d7716a36048e7e9e8c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49933166d5ea2c82abf176fbb96b89f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aef3b5d0a07748ab23b8acf9ecb9e7654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acaa7b73046528e86de4cd811a5979b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b366de5402f0808ea403f329980ce1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d25ef6b4375024e5f44bc35fd3febd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3e784bdaa2b02b0491d4df5cf1476f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896cd7ce59a995da7a7bafadd4452143659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d56d9afdc6449b84e81b7707bf083660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a6d445260e2290b76ccfb55b693cf8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ebae0c6ebcde6a958fe287cf81d77d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65daa115b4ad10d04be3b386a9bd9c78663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86f2c015867408670ac62ab76fbfa0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa3f80aeb2ece6ce9934235559ffaaf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d24d089f92a9d81027cbc1b83d2c934666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de908b4307d9c3a2379f83f2820441a7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd281f75e601891985ec2e54cb0028668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a53c60217b842100049018f6db516e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c084cb10f2f78254678937f3de9853670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d4fe33465ae3f202f27cd8bba2b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e0ade13d3ceaade16ed9414bebf6bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421280413eca35af2b9b1449a1cd2322673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e915ba7d462207c2fa64c22798daf0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f09541db3924aecf5ac94bbe689a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098db2b0816e1c606df43aa5a238c0fb676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67925645afa38058f4b3a52eeafb0b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6404052d112b069522e043963aac2839678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4659241c6636cc210a0d55d109c418679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde49b17123c485d146f5cf2c51f8119680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21131ff0e0c83e898392c035f937506681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102a3a2088ee4aeb2a6b71f43613245682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b097d933f3975d6343496b525b102ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890607ab6e04f24a318d681fbbee5c47684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d124e954b1ff929cb50048131eb1e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b052e5c7db2791ac95f74d705dcda686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ade18f2781f789dd396fb71c74e3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a35cb1c798acad55dea6601c4a8be688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53416f7a64b4ed74b415a8623e8dcc01689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecef2f9d9e6a9ea99cf0a2ad7eb632c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68be9c9e4945663961ad85c563589a2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d634805c85a2d8a32d9d74cc0dafec9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e11fdfa09258d712ccaafd0b29de2c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d9182cfbf54922b43ccc2d4ec0d23694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68aec77937dbe1af3a0ad2470f71185695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256da74ff2643d6f49fb0cfbbf7ab7aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9bf1690d299f13b7f5deef2dd45d8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b58b94c76555b1147e06fa3c53cadb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7216c55aeaefc60fab280b984502fb8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf30d7f211615b4af01c07f978facbd1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373d7ad48d24c87e31eabf94cc4eaab6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5404fb75f9d998a2188eb6638acbb0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc0295e9ce7b4014a7607d1a3d0e3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6c30927d26c6d26296b52269c4afe2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a36952814d48e5a915838fd36cd817705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae52adab72527bc20f6cb3ad7ab7889706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b42eeb5ae8f209596b486d4d38978707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1fc21c2bc915cb6c41151ae288d515708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd8af125e448b44e12756d7e10e06a6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0bc5dd1e3eb3f77cfcb1ea484fe543710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21302b9f8b7fa207691dbce874266134711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6bede9cb41b74e344fe1cae82d699f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b062247583ae5d491ea890c8fccfa713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d662217109462c1745a8e98bc8e21b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815f3fbb5c7a8e3dcab7d295eacf3d4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385f371475cbf40d67aa201abaa0f2f5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4add2d8d98d5b1ea34fb1b2ae0e50c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20960d4668c427dda5b03e5c975e325718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be32077d941e781c34711aa8fc7e2072719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29116c8ca1e5800ff42b98185b12e86720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb789448b0f98d7ad64c6417f547e29721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f400fb6a00fd1f048e48c2bb235267722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1f2dadd61e968693299e50eb8900b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119b58f73d1044152759e9a3c94247724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b6268545630a73242987388ac67c9725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aeb4164c996321b9ece26b82309188726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaf26c7ee52f00e1fcb8374e98f164727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b5bbb87c33cc5dc10f97c0958ca64728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f6382f11acfdf43e6219ea0dda8e7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b74397a9be50ee27faa7c1c2164499730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9c3d31c6cfe98048108173d81082a1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb130744ce7edc34e7564ccd8b03cb8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d1e5933d2fdad53e87a575935a122a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a5d639512ac10fd09ad1dfe094f36734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccccc093444e8a8d9b90c661a99504d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edef581c07ab57cdaf00d15ef607c5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbe02fbeaf2f090b9b7f45474b96edf737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27a2c6649da4fdfbd91ffe724b11df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dea7642a83284f4668f273f79e17290739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b3413d9aa001eac17ef9e2b91fb90740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbdefae1868996c3d2d9f26202ba9a6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329aeaf371310c76263ea6d1303a7f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ff39a6a2d8bcc098ffac4f296ec3b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea67fc13f84d1151153e03344cf5afd744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d43df2be34e90a6f1c3026371dc20745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825a0a5d3518bad1c7150474fd96e4f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f9a22ba026f08d4dd9b87b5eb691b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696614ce5a636a2cf0e7fef1fe8c0351748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec7cf1c9ba8047d44f90cabce39a001749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e1bd1c2db711bd707747b11f9674f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce275ff1b8ed899853608966eb67480751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c036d1ede3f8e37d706f3e36a3fe288b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a03d8fd2d0ddd5d73300760acd820753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc39c81c5f8229e746d1d1950604dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78837ee5ace2504ebc2bef9f6add03755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894687ddff40e4effd9eb7e16135be9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a033129a4dc878852d49916c5c475a4757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12754a0156e9c33c0cab97a46013cdfd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce0799ab52b681925eb7cca1622f20759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>