--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838a9ddd060a1f441ca4c9d02ed78a71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69847258e80b82811d70033ba448e92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7580b32bfa294a289fdd0699ebb74243.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876b9a780f48ad25622f06cdc67266c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ef9cb3024ec5ad298c29b9dffe2185.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5d98ad8376a00c47ca9af2fe4f4f86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec23977c22af462d2e97ab1b1b8b5bf7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cc2a19d295471db4996dfc676b1838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd9470189553d5e18470bf07149e6d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3d20ceb5ea7b466c75d2841067c1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb6a4bc4259d69bb6251fdc330e0311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906629ff946bc9630447d7c3a27976ae12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc83fecf86c20449075257dbe23def7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884e2fcfa3c6ae4ca878535a172ebe614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be4a327962b0b284e9c8bf3a20d7fb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec95fc2001f00d362ce95a9a7a2757a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c357620f6fef8da61007e74aefd65817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c4d7e9ebf10fb67e9d2ad42fae95518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466e09d9326269a2fd5049859e6815919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621016b9f7050793a08c23f0fc50790c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac13977a2358f82aca7cd3525dc60421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21572b2111cb103cf75f5d46e8d5ab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1462a8c9fb460c42df30bc5d8191d59d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f075849faa79a49a1d29cfea6f0a12d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4a91f730573bb031a41119ed4a2f2a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b447b9091bb48c2f2fbc9711250aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92af04e7b70e2835eea90666b062bbb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a85d3db8c1ef575cd25505bbf06a2e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe93421aa3b5f0fb422d6db5ea5f3b429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a33d181b819d8a1108294ac530b0f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00980715ce6a878114e26da5b527570e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c11fe31c8ef012bdaf071415c363d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db3deb51e6305549bd0d3f51956a7333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada183405167393d8fc9d661561325834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3f5a2e8779ee5437d1ad8d357baee35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4721d51ff970ff1264cafa68f9091e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68aabf1f6d8dcee0d0fdf695a68777e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33280fea19bc74071b64caedb2e89538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31ca1323c2f2b356ff396902e1e9cf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4249b54b52b88b07e6fc0c7c44291240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453e60c263bc5a2a2e26ef30e7b54f2441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791bc114bdc91894d3e978830bddbad642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ecc44cf24b5a11582403b3df65a7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb3cb8e6e51459d2c44bcc5870308e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0384b7b009f6633167d4abaa17ba645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027d3f6ddc658141d8f535051b0ee7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5baf68a645eb70e1187c55c81f568147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf3264ff3b45afa8c48008c3551cf048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031dc9efc78835a5c05aa26334f340dd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56ee0d4568d6f86e1c0d28e35514850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9695f9eaa3faf9e691488ea7081eae4b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a5d089331aff5bc412b290776bf27a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7cfea535dd1b5b6d04e5bf006897653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ae7ca781db7fa7261f69ac03c9627c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06016d820092371e7720f49055da494a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50158c2bfbccc0803e74e11fd905449556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b5aea308ec029a8faf7bd428ea0c757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b8527b095d8772edf3d0d1acf06df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318d0523c792bd8c632953751f79cde59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87479f72e1371dcb9c34e54552389d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae9cc261c10ea9de521a8f0bc7ffd061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7754e36222f22379c1bc8b4daeb64e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50de0a35479d2da41635e100e60fb4a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da93f6d80083bd0b02ced833b00f55664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7514087ec1f8b4df891ad91c3a6480d165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5e81ae040cb044c2b382e07ff019266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9e99b46d2250d0d067bbf5b613f5567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f91d0c41d51ffe610a2aa4276d9b4268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b8715b89a813515130ccf09e6c90ec69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aab8fe5adc1e183aecfde551f1c219870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29e042152c309aab71e8a0316f62cc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5da5baf34d5e76a5274b11fc43a6872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daaf99aa039dc1f0448adbe297b288573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a75ae52d3c0d165b006ef3673b16974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbabda433e9f346f392eba35478a9ba675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a904e36eb9499858a97b79de857e85a776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb24210f1b54c93162849c3bcd82077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d0a1d81f5da752bdd629a5532c2a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b836270287a7830b4e8463281162979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155400895672413bc0db4bbf28347acb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7ca04988ff197e906e8bb1d7b6cbf281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87e63da1b71ab61c37c3b48cbdd91882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980909b46a05f29dd6e6640d8bb44fc183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2ac3e5c0e348f20669f7c0d79097784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afbcbc6346a06bcf2fe54f4d2cac8785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be702e2f4fa72f73a126eb2f8f5860eb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc6b579b6db86f7fd81e9c9a05c5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4377266b3b17f10a33574d9860fbf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745849461efb20e8cce1f49fd9b4cef589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bddedfd99290699ba802cd5eed0a390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e64f8581ff01c5e33ac38378fbac7c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be15d7971bafdb683f2146ae8af386e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cc0e4f75998969b838e9bb89d41ab193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a0d92cb4df1a28ec140ed4abb01ec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97748ad11a2b4e1e322a739e47a96eaf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14884c3009982a010116c2cca494844896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845004563610ae60c060304ddfb3ae3897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada4fa40c0aec752b83eaaf49686da0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f7a7f6d581f3a0bb7270ab2a21fe599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7b2c26c7c80a2efec6c55973a7be57100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6998521a37cb5e610bdd17c4cbc06a9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b50f7ce4a40e7ed64c0640ec51ef43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d48bdc87b8320ebec9348681981a31103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1d516e040b19e95b37e32dace42e50104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d063a32405ab38d14a588d85b3aeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c53005e26329fc968d5e1fd738e53106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68abdd068ca847d3906d98659100eb4d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccc1551d407ed4e24a78e5fa958a8a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffafba99506e7baf3348b6bf68669984109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf2bdcd3d555fae7c1e94ab4ea2c18e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27bee2e8fa56f275bfd99b010b3d87111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b8ae99fc07023f1379cba24a3aeab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaff9917bff5e078cbb888cccf922cd113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d785746bc21810f4442b21006cc4d47c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61eaad62bf8f7a616774d197b4805987115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29e05aeba2880d9614cc1a1ccf5356116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0874b854695a243b6483d1231a24438c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545e9137ca9dce1398a3adc7f6e35550118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d9bf319891e93f158080ab986ff6bf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0642c520c8ef9556f5f26ecbcdad8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056ea166d67a8e0c3a71cce5e70193d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c016e784d8ba7e3d58f053adb9bcbf122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c00fc170dacaffcfbe09492251bfe98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc65d9cb5c0533b3e5e39ad09519b96124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896f691520a012f4023552d2bf6cc0c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6db30ccb70ca866310147e183c1902126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f334233436bf8db40aa38260c888868b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bbdc5f4c58982d57de3523484e66a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d453ee6847cb551f56c54da42d93ef8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68014dbe3d5e3c7e1bfb8d8973f632130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0128362d58b27b04b171e21a8055030131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429a6abc7e9e5b99a22e8dce6ce500d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ea5436f76d78d2052a4045f14dd38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738471641a4a15c313da042cf695131134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985b4bf37b82805bc9f72aa24184128135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abae093415722fac541b4b9653c6cf8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc927d3a160867b744079942832733d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c3777f06ca0e620f8c49a45da513f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea514410514478b64589d663d8849ab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9716cd4191801a6546c3f535242c9c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997ef173580eed1dda2490b3e4412703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7c76f916d1104df31b0ddcb93a953142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1166be071de7bde4576b4fb7e056eb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893188ecff67b35278741fe78bac5f7a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b708d7db3c9c5fac9ef4efccc47f4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87874475d8773de599ceff61c6a8843146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a444fa6c9fb0ee4209377927905f0cc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d750330d1ff1af2714fdaf10f7f69148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2349fffcb622a99c595413fdf90ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03955593f82f10ce135d19dada2643d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9363aefa8a56825986abab8ceef99c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ef08edd2083229f7fc867b6d30b65152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8a1933be8f2b43b95242bf474ddee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c728d7cac95fc7b971dcb93c236f6d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8ade7f54fa350c0dbcd65bf088aab5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0303c11342beebef96a862bbb6fcbef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56439e4f00aa6b9b3f069bf90773e483157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa67005444ef6743e3d5367b9d0a7361158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15b2d0d8fa07c0161ea28bc8b9c54c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f41c7064739f6301cf4fe3aab1b6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c3094c22f738eeda5292070cca63c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834fd1d2f8128cef2e758a4c0e9aaa4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4f0fcb13f95c3e66c0283dbc21977e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acd3437713dbae7d27f7daf00334c1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6b3669a349cb2c4e5104650ba2f6d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85036ed57832d146ed0ed269ceb4f92b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625581136ddf21125a76e675b642d5b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350feeac82f95f44a362b6c16f70b5a6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b8ea492ac5c73c4366f2a165ef9f0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d8c908398aa582db8c30ef1f83a73170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d20df1178dd4c2d37a3a84a8a24dc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d8bdbb7fc7463436852e75a4d2eedd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356d8eca3c8d184b66551d759d15c6b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d818c0234e0d554ccb3d8c23e9b4429174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6ee342ff94c281553b638c93d207a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4ce57d6a896f5bbe7ee6833b8323c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7edc4c2c33b44935817aaadfb6d4f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060dbb6c86f8848e8b888e0e8159c110178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015989e5f093fc2e94042798f08fd1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0353e8c5c0b0896b75a1f6460aed3a9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f43148e11377cea36fd4d81180c1c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce5bbc25ee01b226499c16d484ba2a7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e3861846d8fcce81da559d72f8005183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678fde5d3c560cfd7f3311f9965410f5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d594bacf6381acaba40473978f6ec34185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523224006a7f3c9d823e3402fffb8d1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cee72a023d0f658acb3fa4c750e3fb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ef63c41f4b5d642b2ce3be09aa6379188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1e394a9da01d54f42803cb1f993713189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e8bb8a06f09634d462d9c4d76dafd5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b90a6ba68f622262bf6621732800b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f32e302679230ea46f8035c6afe82192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cb0585dddaba6522fb07b29d04e888193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3cff13d959b4459a133f76d1b7bb8c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4aedf5e54448de51127e8ce542f4c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf9160a9157ddc12167d316321a3f3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f019ad7a061a5edca4583bae6ee6acc6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a13ab367a120f1840db10572eecb22c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05357dfce352875c36da77677233b38c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c0454ba69ebaf08b8c7b7704b45492200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b6d46906789e9cf6a759987dfcaa25201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e0cefad9ffe10ddc1b4cf42e585c9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2a1736d5d0013259d0b750cdac00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1a5fc8a9882fdddbbd23b0983a0495204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae232a9b56768d0e36734d9caff6a6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a281e9cc3c1c883e1b3b0cf5eaab5f7c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0790b1f17819fb21d9e71947a67c52c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f85a30dad7acbf7f736eefef7d0d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587e37e98bffd8700e9eff84bf76d1f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca07d1035ef88c8109a6287032e722ba210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82a6cdf7398b485261db2fae4ffb4aa211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed2adcd440ecbda07dadb95bcb2bdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00adb05ffca9cc4471cd4d1bb0025ee213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f736e6eec71ce09dcc955e7075c9b70c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64444d883c184a9cd430fd712a350163215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f0d49d789a57e981c141dda1794ec216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0a852b588c53c963fda82ecbb5845217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611a3ecd599233b0d46ede234c609733218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96b96ed77c846c62ff0f2478daa59cc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183510d68da54bbbdfe1e766ff215dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1b679da18db7d4c5cb4d3e31d12e1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be7bd59e984a020a2d4fe45cceba32222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39326ee4cf975ae0885b7d309db42a65223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6635d04b25c9d95e43bc7b103d6f45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3726c966c7bfee47f4194bf89dd3e0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd535006aa3c818398e489fa5a4f697226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239f3c3321a241d8bfdceba4a101d6d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4389bcef835b063314b6b2d2513f4806228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d55a99fcd9df370a8849d596394c85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b9531d5cfb28d7b0cfa30aeb502a3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032978652598d98ab7a3491257dbc470231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae1a1e4118379d197747275904457ae232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0893680334d526cc055a17b95dc5ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932660e01cb8d15a16590f18d3b5ddb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcce209e061a7dbee2eb5fd8eb0397235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec13c69ef910c11a04b92cc906e1c5e1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7178034a5e96dfbd43e387e52bab356237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3c4a824cd482fb490d6d0c033f1f18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b75c367e1aabfe6d74d801d184f65239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9594cd288c99d4ec69bdd3812148d609240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f064c7edb096b88f77b465f35d991e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c728f1221ff0ae94dc19fe151d1d481242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16c08504beb08871e8386a4bc6ac03243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95609a1af9896742d1ea7b4b5f75126f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4650e91cc741d616bdc2b7329986b89b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfe75962e0aed2a791e5879b75deb9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fbf9f2a0b11c42a68b9e49649bf1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3050f45e36b442b7d1688bc69049517248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70941f90e6a4cb04e7168b64c305c85d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389addc0ed259a7014673670d5a49d73250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace50259c488981276fd68d1af1bd18251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1e104ec6327c06a518c68d8b13c7e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fafcbe9773b26d40bef26be23423f5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e7d373da546fe82293ffbbdff23a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6046e01470ad811bb9eba9d93267b1e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff2d1130f20cc8a439605a420cce380256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33819692a15b3c75430fd3f03eb7578b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0236b65892b14b144098fce5a2198ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a336c08e9a27fbda1cc5d8a39ccd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e28e78ab5bd22727ebaec2d0ca27ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b5161ef809abcdf9e246e8b678a349261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267751eb13f8095724541eb5140c7cc8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00181ecf1713f4d4edadca7272e17be2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec7dfaf9be0c4124c16e012e8748cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590616a9cea80e936663a0afc3b98530265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0c651c937fd8e28763868bfe9013f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3171c29edbbde7b18d5e1eb2e54c57c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc73da97834e33b83b088670435ca98268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1fc9d5bc70cad8b79beb3003aab656269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e208dfebf947d9ef32f64d12346e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c39d9d0b0c4f396ea142be636351b78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f67ecc7bfd9b6f637b005a4f5f7d6f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89673156b435a4bcff5ebdc1c96378273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d8ef94c51f308b20de910ee07b887274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc338e7269bf8d6e53048ae85c906f38275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3a8dcf09d4d7090e1e4a8e1a91ca0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25193c32f392f55b0043fbca86ffca5e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecea7c421995ba0443608d055adbf50278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f9c3e99346c1091236e9e0f7192c0d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07666788760c7f29afe6f579550a031a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f26a8475eb0bc5b867c9336360fa8a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb6266427a7df84b60bdd0cd55c346282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2d5fb411a32da75c03fe7fc1f88a5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d80704eb2f95d8541b4edcad16a797284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5d0d0c868e397bb1992364912b2e5f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47ac2b55baaa6a71481db614e24548286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e740476d13985048687a112d9c48e5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392a907d1a82f2d95618d3c6c2fa01f3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b168784629f7b4f1869a6bb4e66552289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095252c9978d82482bdb7ccb57016848290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048ffa1afdf81b147361b9bbfa85082291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fda4f37b46c0bfcd5d0d365da2913b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23117398545310adec22050f77a2976d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6667e6b87ab7fb50303c265c5ca620294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1deb3259dd01640081361e856f9fbde295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9332751710bbfc15ec3d8d0fa581ab07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbacc124615a7e7156b04f5c1d2b2c5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc97d52be0828c11712c89560be892298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968a4024a583836c83bcb2210c09701299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50db4c29d3526b3af0b019366e46cec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462391b0abca1d53941085892cd390b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5309b658dca8c809f40cea4f8d35f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8f5533073a5264f0d272852ca5e77303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7371e2868b3dd8c6b8b70d7bea4e3c6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a554809e1e4664c04c39d0a6f2bb39305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a1c0473cd08cbf00bdd962c6fc2ec306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22958338097292d39b6e3dbbad5d9149307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f7eb3bc4abf3f1e525c62e3f21889308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341c84e9d2771c05072dac9b7a5d7f80309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed2a34c0b2ac00382af0c307b42ba0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd34bee890064502a6da7880017ff4ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1950fca3f17fe02af97a34546fd0e6a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1221ac1146266ff6ce3c5c98e6056c5e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a3ccca8dea20636ec875b41540670314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f9197f9e1351105891cecb650be3c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bf0f6ff9127bf7f073c4e52853b848316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd11ac20a366d49b171b15ed1365066317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f54047cbe3ac391cf80c0b7180d723e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8599c16b49696d1940bc58326d083465319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f0c296a6a71c5ccf83f6bb76633a3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889e7d366e776b76575df9d8eb494a0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32844dd02281c5d0a1954f3a0aae651322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6823e0dec8ee0acd2096beeae0d980323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6885946a7158b1d3318e7706f13346324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e151f4e45ba2b52d75e3899b8b409325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085e8055b0799a56f302d81de239911c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c717e070f44181be32dcc77fe1b8b5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546063025d50cf6c4f083f871de9952d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927f6e89657b38139a715663b955824b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec80ce04da2ff5c04788795b03d2cb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e9e7d17b91d72ffd7fb9018945a715331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7856b7f10f3fcfe4b9f3b1eb2abe64e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967bb7ff8cd039798a8ea83179b0eeb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c1f14487d8f47065f552c955903a9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddf95b662755c81372e0d2889cbe96335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e096e328cb81d97f4f8cd6e6da14c5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f24d1c0ddc91776aea11200552467337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe78d909358ae9b4660432379f1de977338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf734a030c5fe8e6d469a7a886a588339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66507ec19ec89294806ddfc67706d212340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295f7d091d5495fe38aa6bfc828bb33d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c684d17ae188d6145f3cd03dccbd66b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cd3d8fa8e264e6b5c6e2982f8b1fb343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675e343e9e03bfa6f3977d434e16456344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c27af677d4f2d560a118831c789c221345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8cda2c1e773ff6a607746b1631d69346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a590ba2764800dc67c5ca34386578347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acd62559f57bf388c743f5f5f80d30348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d01b8ebbf2226d3137e252b177d7a1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3770d6f1bef19cc5b8860327ddcc017350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8843e4e20335a5c3dbd477e04cff1ebd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c43fcc34cead6c2f57ada34f2378c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f6eec63f9e24fb02cb2f2c5d5166b3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752198e5b1e95028c6ce1ba57e6e3c63354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9aad4d3b5b7aaba6022b204bd8e734355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4691dbc2672d3782036f233d98596d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f119d6b5d0547b1c463dc9996a3c0b8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e188bb824d16e8198ad360133f8a13358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ce8360a8b182ad8e6f8c9d72083084359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d102589cce47b359535a4bdb3acbd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0ccf1552d0d92469bbbdb5bd22455361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff64324d97bc8631d3de314bf25cf2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd16396c47c674dc793cff9a4fc28f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff61cd05f5aa16a6da63d3bfc6b92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445e20cdf94dfa4e8de177573e9a147c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338fb400e86ff61afb95d9bde54b31f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098d94eb3f58cf80ce785b66b780ab48367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ac659fe4e085b95afb0a863de0bc21368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a65f7c993212e1e86322234bc8e2ef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced3c00106a384d79703dc7a974dd518370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a2d269c7b5ee89c3a69663e8bf4c63371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7fc920df69509fa6a58d7ffc0dfc2f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a281757bda50c5af7db14aa28c6ee373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e88a024ad246e0df67dfde1f937f111374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfb1c16ce0ec24dd79ba31f748048ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1204deb0c7070128a43c5f8418e1c19376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a23fc9fcbb1800ebb87dcbe91ef68377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fb801a0a7d6b0a955c3b04246ede7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6ddf608b9ddb9cd3ee94fd215ad83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67750ccf9c0bb08a6d94eb31fd330ae8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ccebb7b6b2dad7c76b5d2eec21c344381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a9a274248e2bce2f3bcd34384774382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce7ae9007b3ea773ba19d71423e574383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a99087285359282eacb949803803d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45397185fadec7cd07b796db564cdb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aaf8a9592756fa1e90a481a8629ae2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5675b3507919dbc038d83e590a01132387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede6ba7708d72d7564a00a0339a2aba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b346a504898d21206219c7d320c25389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65ccddc1460624676121fd27e22100390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22c72e3fba71ea974a3c7726d16e98391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd72c8c043df05cc0343a1640fb1cb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a58fc0f27ff9311cbf10321b83ba21393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f75b8076d44b2a08342099794c1e2394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae45f2cad02fdd8ce42b5986da01802395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d46b1173428de7f93a39d79bd50df8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce7beea4a431a41a1acacac04430b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bfa716e3a765988e4ffbf17d6e7e5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bacc00d1a00b84cddde7f020adc199399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b122ba98417ac7d111215f1f2bdfd1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32431928c00bd891b07fbe4b00bb204f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69fc27497de854be934c87c40d6291402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5a5a66c7a96523e3d9737dca76eb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cee90f0536539d1c1bc4629e1324e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c948235b8185263b532f1e66e86b963405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb33b84c2d2e7b968d3903741c55b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8082869283b2097105425ee33f072e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f9b3f9243d833beff7e7f3cf06beab408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b70c0fe7d45edb5c7d2e4982810198409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e71477625ba8ee1882449a5fd6ba47410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fbccc942a414208edcffd474889593411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a764b82ed10e0e8803379c8112a6383a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe67e8fbf4cb7fc150b9b27d2ededf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c52da670194060f7de7500387d1e977414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86adc58d5063ebf907a2542b88a30db415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe95304228d8a3555ed6af46d1ffe2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b5ee9a2644216cf74f1d665bc43909417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08494d0e602ec95b0e2b75119040e462418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54732852a544cb8bf690f6e75d6d02419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a329f9e6c9db385d4b0e66a2a4030420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1ab029ec385734f32503d1610e8d4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e71967372be0977d0a2477d2fac5dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4838c6b5f5d2b3358261eb311553cb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb7b6a95b1a52a9a54e79a1f63cccf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db67be30ab0c4803d54bd1d7a539f6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fff42a3e9433c3b03cb5a9571b392c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48951b5fbf17c8aec012928e82593876427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a090be66cc105db53c86a57ae353a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cfa2c97f3781d34e7eee93bc14afa2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577dfd8909dd76cf40ec4d1e46cd384430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b396e2c3619ea55798cadbc22e7aa71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980957b03763204f47a72478b9d518e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34580db47aa3527fafed702deef607d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209bf758b7518710f37ea58e8bea590b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1411fb2dec65fb3f808cbbf6f68a131435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880b4699a23b7630e7ff30e085f728b5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e2d27cce84d46e34c6f5086cb3b9e8437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a824aa0595c4e96480b7ee7e45c7e17438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d90cdc7e8c3f25383ce7aaa573ee03439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f0b4e0c036176a4cea508abe7410a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa741e0f85d000183f853e4b626ce82441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4812efcd85ce1c5e9809707936db19442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887a0467d22b6eb2f608f42f3a168a91443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f9e514de84322b0c3669a6077b4ee444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0dd82784b84e59e6fb1a0f9f8deed4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd18fa13f2d5a52d91e66880c8b3ff5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d948606fb91111887693488cd460ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6200012bd71d8bf2ab4ab9424e921dd7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f77f3d8eaca7c07b7e0e819bc2dbc4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0809a5fd33ad05b8140c453b22a8afec450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef85ce82d1446cd30928b552589578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217a49d167f52ae6850467942327725452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067de5b6a33b2846e41469e177023467453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa8758dacb0cd09e86ecd5014620690454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb18ce6b6673f46088c8cd30069730455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b9fd1c3a4fb769862903087e11d8d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc2e7bce5900303b04ffbce8ab1171457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db9f0aac01e033983873400862ad96458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221879e71b7e3256e81619c5cce87e64459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f38890924575e04da45bd200a9eb0e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a5adad6e2b4f74631b63d1b0d8ff5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095a42080b3f425be6bda8500f0eb8d4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c0dba10de07217d0a074065c361f0e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1276f8bcf36e9ba1f0ae1e073abee7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3def4c840b7aac39b3eca92d4e4c7a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc5780d841ac2c3aca040343b3fa23f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d053e9f299587a30074e162c017b78f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abf48521550a142092c29e3bfdb3850468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468cd5325293e088dfad95260d8d3f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f525ba952f27cb42bd58e2d4d1b52c7c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f02e8b1f550709205d84942e9efd4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b15a139e5bcd41b729698882fff782472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3d2f0ccad871eb78817f4d3cac8aa2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958da7364ae2eeea8e4bc752146a6efd474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac090606f4f50c2fc146828b34df005475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2718ee2754612a93cf8c3fb73e6aae36476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ac6c0a8afa032551a4c8a4ed2c218477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d3a10114ee6f89968a34373c7eba0a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d6913df1c3d9b771f3baaeef196cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bcf52b58b730122a5ae6b90132f1bd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd0397cd9a2c84904f27b9252bd042481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ed8794609c297990c5a69b90a03ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8906c9eecf9cd79a0cbaba5288db3a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8089c65ba01c2726583d9217d63ba99c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f5ee297a9802c51aafb857c41105f0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13082e8a437ef26e299dae82ffafabf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74797a3ee4989cffc6c528338cc0f766487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e47d0386786603eb53b395c5ca81cb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2a70f997a4ddcd571255ee5eac7bb9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e19b5ec28397630ffe395c98214709490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a01e0f41ecdb780586a962da9fbd21491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef79e271039fcc4b450aff5d61ddd32492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee51b579c3747178c87f09fd22d90493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc7c0b45500acfe53d7b5ba8ded6dc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb97641a79b4e09c9cfc9f1767d77a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488ecd96c5cbb0018475e8b228b5d7ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34b1107a9294ea6d57fad6b1a7f4e9a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02890ae0b5b680b12792160517904efb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d7582027956582da5c85b9b7afb5ec499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da270dbaf9d4ae5ff1ebe6959112d1d9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53668c1459c00e78f3ec8ce5f428692501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172dd9f084e7baa84fcb7dd637b4e2b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36eab5c82bf614201ed5e11951ea5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235e99979454ac05d4a33182d479581504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d03b80331a322ddd2f697feaf5e13c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e353e14c36d1fcad6f662170b92a61506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992797ba1b2c2b187c5c0ee4591956c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3633ad965a7d15760ea89c1a62b667508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9c1c3ce1096ac6cdb7df7183e2788509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497576fd969ff10953f3b9edfd575969510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4e78b9bd642c8d2416418f1f3e6f1b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbc531127c483a4a0773a2f6f61b4e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332a96d7fca868365f027bdab2bceaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f82e85360085984664c93fcc9116369514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f71e03686f7afab0d8241a9add489515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd914e9787c5a4de03f596d8e5f11e79516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2ce3c8d632517c2fe8a033d8dbd43e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61298000f28ec303ef6e12039274e5b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075897fd879220b63378441297b1bf1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe496a367a37e2f093178380a86de582520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89dac7b14eb7fa6e3ec8a39d5bbf38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefd3bd34292da9895c19d04d2c69c7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e9d3b4d2174e234e0750604ed7b641523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f3b267b5552b339135ff5dca121f88524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb04065fc44bdd37949c7d3e3e06e3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4a4e3065e7a07c2cd3580f1fc77ad6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7aa942921affd8fb90b81de53fa3e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d236a98ba0d894bb1224fa1c055cb15e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f3102a9f6ed912fcce9efa813cb6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda5fbe87b1196132afc16ae36ee7568530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e20201319c0494c84f23931d6d47428531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67f9686227a37b844587e0daacaae8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f417978ed05f21db1721921ff3730533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2442850d19bc21e673944e37642ad257534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831848169ea6c335a2ac36ba11e7550535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b47bcff3358e172080a1e3637a1689536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4313113cf8cefc66110d39a372e34537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757c364e742c2dc55297df1a968f889538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bc806b6ea1efa60cd67a1a908cc94539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b994924dfbdf383202c0d2af916e445540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e023b7349a278f387136acaff409d13541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5824cd9053be0dec9b00e0b7106913542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff96309f67cff0fbaacea9a87dcd57543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5342f89735e35cd4f8f88a15ea73fa544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba3c97aeae5b8b6f7864af52c6ec3db545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e1f80d9f6d42e23dc285445e6e422546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1870d431094f79874d1cd17cc812c10547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dc7b78250e716877ea2bc71026c60a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433ee7d53efddcb9a1cb83b38f2955f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4e7608d193540b449f720c44be568550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73b2518603edd4c50debbdf81e7a837551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312436cd158be4467aa34b989e007426552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fddbc4794c6a86ce6fa504bad71ee78553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9958c688f64580c65b0f6560fc3f08554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c95156a2c6dd502db1a273f7f8d0dcd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d4406f0c1dae3cf1bcb9df2527e2b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782293bcaed44c6c74950cf0ef81bdf1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655abafe9a681eeea7e8e4ff53cd96d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9457638d50e362e3d4a6d484524a3e2e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfc500030a41dda1d7ca6d716547ab560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8957321c9eafd9e81184ebcf7e65810561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddd594dd1d60b1217788238a153869562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c610fff5a9e63ffd2b5253d37c18b9da563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6298552583a543b31eee68978972f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db5a72dbc08da4a5912502dd618957565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b47db439b1c801a49dbddf050f09b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7be1c17a6f2cdeb8e370058ef11cf0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59357e69cf7b999023cfeb108576a500568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd85f479548986d924c7822d5143f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005acb66c827f9168f12f921b57d8a5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ad3d45b5646efb27cd5e68cb5c43571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3268189b283d722283ca22b479b2144572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f07ebad61bc08f4b4df31ff3e63355573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8c504e3f041193da94c342a185e70574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c0364ce51ff08e2dfdfda7b08a3e22575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09adff06f89f5e4906b0054f9af6c980576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1e81aa0e2a82c48139ccb729344da2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b805819103cf415439f8b14237984a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bbaa7c2eebe91c80dbcaa404fe143579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671a6179f6a9aa7d78b88f3d6d1ae77580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38e13f40ca1d1ca31e4bda448ce7a3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bd38630a56376a1c3d8fcabb44f5b7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5c5c052e1c6e74273b183d6c7e0fc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397827e13b023956d0f2a5c9495369c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc75881fb6105d019bd8d2fc956c6f8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c9f180928ce813dc0c32faad8d1fd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f079749813aa1ea5072f2b795aec6b0a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8c05297bc99dc220adef642c884915588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53919c6734c673f7741e615bb451b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99dc930bd90679a5c0342e74b291a79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3df38c530ed8213774af464fb11334591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39a8d72cf86f4fd90731216a01aca1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7650ef596b56d0a70b98117bde50a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb045e52e03a56a422e9ab4198b328594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9041282f7a3b706e6a484a766e962ed595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f083bc0cc91ecc701ce480671141753596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7fd1c11cc4f1668853923769ae830b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfaca9c11b3194c78ed83e397d5bd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77ae023d4bce7d1644f28d34e4782be599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6a73266ed23940c3adcc5ce2e9c08600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2d15f76596eae30e1e56c008114bc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed3d36cf73ef8472509e4b11153cd4b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca695aaad81e2d8ac636482815fe74603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15db2df1e55871f24980a97fb749afc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b9d5e89661cdc2a2280a9c8be9726605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce8ac1c81b1ed1243e325e523bd2ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ff0d591f4c3fb7851f271372b55bd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08cbafe83b9b599b32a369a9b63fe4d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54670f5580e236aa15ff96334b4ad7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621347e97129dcdc817ad68582f4aa27610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065b5c01d5ede78a304e855df4f149a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5a2667e10691a57e136b3d4266c7c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c981696f489a1d1c158ebddf9bdcfc0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b244f6a1bfa8d840d1f66ec8e064d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f9e870b763e448ff35bf637f3f1ba9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590c8b566fde278e0c03f4fa8de39bee616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57224a01e46ec11eaf4a0793687b4d58617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7276d06a693bc74cc45e7839de62b596618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d159e6b5f1c41b8ffb2a10af794992619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b917ded7d9fde9a9feff4724c7d932620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7958625966dfa2428a64e84ffe1472d9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfeb0224fd944228abf7ae273a62976622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaedab4aef5a8883d309759f073ae8d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e320854514a2be8d9af998f9f4ecc6aa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96d912c926ec59b7b80935eb9df398625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad7fd1eb3a282c6fec8b086daffab6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc1685f7502aeeca144ee12def96bc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fda25a049c81156a27c3fc0c756a6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a327270b24eb95ed3a4bc3f282b5a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425363f10dc7153e3f7297da2bce40d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e69ee0cae2fd9ef1b014e4b8daacabf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8314eb65b70ebdd34b26a0dcc596e0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ae95edca10e94c9dc394a4c176e9e6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652df90098132c9a5fc72b55c7da180634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fd079c23abc0c5d3f78fe890fc9444635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1757cff049036ebeeec6660a3f60da636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35aed912b1844be1a2d6660c71d9ec80637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064707c31d3ad3711d093bb1bd496e9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1998d57c2a9329ef862e7b31ab3002f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd97aeb7ef8c1df89cd6b2fc6a6138c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb8215582e5af5a4bef9827c1636d7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633151f4bfb623e895a18c0a09248602642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8eddf4d6d89599e65611e0560d900643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070d38a9b75bd0af2595526929f32941644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f4c310d38bb5041ca575f818e774a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb88dbfdc12ed39a6ecf4e9c1ff81cfc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ddfa32ed33f90caf5dee1d0f5e8a4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d37b06a9722169dae4118387ba0e059648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f476b659df837a0fa9966aa79bafc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e5e7182d5c18ec575331975c544f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c20128ccb53799462f1e6ea8803d89651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb7d0d097226aa0dac5f1cded10565f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18410223d76fa1806732ad70aaa7667b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443908b3e173fb7b07690413f4a1596654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32908b4af8a5774c8d96f7c42382ae2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49890d4da7b14ed78049b51dea7136f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d530a571159a926c78e4f42beec944a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392234c8c3236de21bb2a022a4d110e7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69804391f313bc8279708cc611593b25659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a394a9c9e61f36f7bd8e7811b671dc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca1a36b53059d158d195d1ca362738661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f8b8da17e7f1024c8254c00b7a04b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d4620d5d7ab4feeef10b70e5434c56663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39434503b262bb3376a1d0b35d9bfe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32115039fafd13b71ddb65c984e1ec1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835188349fcbdfaf3ecea2f7b87d2baf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fca9755fd6b3a2cbc3f03542952bf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866868798e85307507c18fd11a86bdb5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cb650f7ae3fb827206b25911b1dcf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7c58eda46c7ec7b057a7e777c6b78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fdf58908661bb43f486df5525b72c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c317e5749728aced594a73b57fb2ed7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b389edd84666354d2da0dfb801e0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888a5ec221418e0a9118b80aef71f93674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b84219cd1b5906fbf2791755cc91dc675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551e5036ea3459b17007b80055d083d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3adeb14423e6adacd9bc034cca17aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d614daab12e8573c3fbead514dc27138678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69578c3e1d0ae83e73d6d79d586f12a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d105c4fba28f37732daa414725e6d3f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7098cf6ea6bb9a0b70ceb57543c5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c733d98bb33f8cb8484d92efc1785682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4ef98ad62d2b63e1d2e930ebdba1b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d10ae522f89ae52624060619668485684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb32783e8f80bef923e7bc44e099214685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aee0c692ba9cf2f66a17c1b3a8e827686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294af2b7250e364340d7621a7976a008687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52a6057298f5a67f7cdb9b52b49f3ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b195b5ddf9365c25abf5d5881eb08c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0838d61ee6a9e33fa960eacd7751f0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40841238dbd70fc4eaf4e0b7aec8162c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7542cac5f90aad661c5ee35183183d9f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e7f9a5aa9517c82843fdc0882f828693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af312f615f042be320485e8baab5f6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c944d384949d5c930257e582ca3843695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d63ace61f6de426ee1fcae6f3a205696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c874909ce69c33907cbc84b1869d0a74697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c30a0bb3736054b9652339072468138698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdca84a6d28c31ea4d8845e69f307bd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d126a12dab5d86e3a20fae44154c2984700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0116a3704c3cf4e02b5d9fda5773516701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f8722aa3abf7fbec5db7f311bf8c9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892019c053d98f7cf1842c31d35eb3b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26570522a6cd4254320cffd72cc19f45704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df412cb192deaa651aa0585b91fb03c0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7635986f5a1ab9f81220546527f3c7d8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb4ff4fcc762c82e57db2cd533cfed9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bb19083f99c066259edf48adfb93d1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f87ba6d2654556408d92ed80b536d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c34000fe5cf8d00ad8c79e282ebf9f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4627c28431e2b1b844d8f90a75ad63711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8316f12e09d60d4ce2818cb30cee96c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea4e1a9d0d388c6c386b67ba092c3b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da574d88a9e5f436194e4b9f4756d32714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764b4b24f75ad5a7b14489d66a92a70715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ec609bec31775c4333ff0bb20c522716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc650cbc57e8433e0ec10a700e85601717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b565f524e2c92f7fe04170241d27f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991655de28cc1deb1c43666b6fac311719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166d777810219ec0e6e2de9db4df156720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ec86730b73f509139f1e7b809d80c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541e937f2951561ab50658347443f38722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8397bdfd22fd8d31921ec62f3fd5d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e36c3e247c2121ba0df399cf152b4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a90d2a9e863aa2ca9ceb6e71f1354725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea04c565f22b10320150c6990eee5a3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127fb88de094c4e81f47da9649080cd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc8d5bfb54d3081b27775f0567fd56d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da22a006d61ac182eba800ffa817f34729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ae7cc2290d01cccfcf2a21d59ded7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4a6eb4bd9f9b057321fe797cbecb4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6019d1b8a793a93888f1178ede46b218732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5b709a3569938dc96bf0391b5db894733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649be5e13bf416a83f2aaf7a8ebdd846734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0079737bd30db85565124174bb23cc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9e10f88ae44b392ef5477b0b76188736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9ef4c56f45a8906703d1e8d7764564737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5c880b83aae0d8103ddd62ffcb949738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d803671c3224a5b2c19adf296066d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d3d3b1d88d52a71e38b5eab4782c8740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5424068fc69802d5eb943d877f1eecc741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac0d7db81892b58a928ca42cea6ce4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1492c1af11ff015f45403d97a491dc7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6b8b36a86c710daefe5576be89f3c8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8f3f5a6de2c3ac40b5e737477ebf8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a41bd21cb6bac42c7573d61976b85746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcef2060cc70353a32076f6f57e860747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a85fdac777f4be84c384b954c1429748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52f8f7a45bbe1455891aad4dd75ae6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472dfef3907ea6f8cfa8d05fa2c787750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98c2379cdcab4ad36e74a546f95b32751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818664c3a120030e9138e13d41177b48752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef2823444d424631f32e60a6bf5924753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9523e793970c3e664d4a39a1dca898e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97c30b2a62c242bac76ea5a4c934522755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc48daf89b7cf53f9a0cbb472f03a25756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4e0eebc855fcb9ea067804503e3c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48216f72e7f9a5dc3198885b2753f4d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12da1c21b2beb2ecac1478efecca91e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd334c1a1df069dc324f1944949ec71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03442a5a5e2a04d7bf80e9d4822448722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f856d3513e0bbd7689d5c08863a1b2393.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6009833d0b3f0dba53e1d3ac864471f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dde873e331edbc360a2c6b1f3f435b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0afd5107db58cc4f3c54cb44a6b4d2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb41eccc814fb4c7f094a1cb63dcde87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ea573caf55be9552c75e4f4d202b258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c5b18d8bf2c402ccb64af5164f8239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4bf8f63d0d9089b9c4c5a5d8facf5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49790b02335f9a5deb9d810332e3560911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63fb46513848487427aab0977f2487212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e1b14fe95fbe0cc16e96bb30b90e0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba636b89454a59d2ccc6715b6926b86d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb6c4c163c14f85a4477bd52994e0915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f62706eedebfd2f19c6b6379558d8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae03c01aa95e0a50d187e6bfe7a6a9117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5354d8666a642241452b98fbe8178118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0429efbffaf214827afae5e660b25fca19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7177052f21dc7443fd75c3028077df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630f8596b856d874aed6e2702d8bba121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbce099677af60bb1dca789fd28e3222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589376094d30725978253ca7e46f8a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f5b259e99988077b12e46d8a5870ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2af98eb9196c6bb38329a4cd17d4e8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2034bd049cc9683f0a91dd347bd7526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f08b8c86c77e65e4f9e7e828942df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa5cdf1f514e49361029f1b503ecb828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a2f9ef7983918e89c6b7da1a4f214729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7fa9bccd23188f2ad858a34e076ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60a58a08c2d35e140148e6303598c931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e741eb809d6e73d616401a8ba2dc13732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957d53e6ed580887c953d639d1b975233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb4a868bb33debf461547f5b4b889ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bacdc25a1e1a5e356f534cc9f548f435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaa28f47da09cb12be59d76c814e34b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57d37c3b289ca3951261601312eed837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828953d7dc86532c655e54030136eac838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32f736f8e4e41ea11fae62e31aaf13f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b608360f87ec50f9610b15098ea3040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8ce841ddf505ce8c7dea1e2eabf8a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac91c04853ef2d085c9477b67af982f542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a639f3cd7b52cc74b63b4614a0a4343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274f4f144087cbfe4d2e09545804ed44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32d8eb714b94c9bd4c553baf35037445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1067d4f5ad6f3854d7fb308cdaa84a1f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab741c52ef07fb807f96b73925a95147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33dc6044ffba5073c6937e776bb27a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25840f70e2aefdd00f3619049531b00f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bd2c159c1fbbf1f2eef3b66d6bc7ac50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459ef07c3751f91ef95ee20bb35a90eb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0ff70c9c52ee61179ca84223e63e152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3732518f8cb901f47555aa42b1c8e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fbd118f47fb41d726fe6c87374cec654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea9adc1e6096a3328594059a6742b2655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569740785b2b158a74c2983cf2b1cb956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea0a65a54b0edb1761d5873641e50a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dbd760d6b3915662b66bdd866fc1dd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d092a530e82c98470dc6f1d6488f9359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e96263a7cbed235aedad8cc4dc96ce60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86d770826fb5db9e709b4e2f13f162161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc419344dde59a743d495ce0f1c953162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a015aff7386af0ed725181693fd863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342d208fbdea5598a6651e592fea0864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153291b93f06775a937825fca68c178465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01d3d76cfbf476501ea6126773a169c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d03fdb0d1eae0bb4484db614334ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f20c426d71f2ac77b05bb7e7bfa7f168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712468ff3e80d113a76f494d2fea7d4069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2057d9e9f3dc3a05783bff18a260b370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3263c2f07e412badaa3f285d271ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d10ae66b9a9e3c26ea4a00b6b0d11372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff58fd1572ad1dbcc85bcb8d505f0e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d508c5bb927e4c3a8847f9ff975c6c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34184741fe04368b9260d792792beeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376df78578a1fee36ffbe4cbe6522c0476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1042bc56d64e03e59b47bb2752a8281177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2db8f500379c63085991df2425e3a078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378336f5b36eac66b9e4cfdb1e6f0bad79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6293c377b3e310623068d1520a18980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e515716eeddc4969adde0fd53fb8a781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125ea04ddd2721b28159e26ebf888d1482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554aef5443a2c4aa888ac8b64f370d483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386436458a34545a92760bc4b1dcf6fa84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bebc2d5dfd6c34c2b4334f7b5d5dd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58b564607a08da0b81c912079a105f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274375d6529fd31c8ec4b26d4647eb887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfb805924837ebc7efe3a8c3a2eac488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bea000607b7a949ef54f742ad2cb289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea2d6f5a6a8f843637cd666cdd68090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32138cbdf499b14d2709118ba849abee91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de55ace9c1177aee746ba82d7aa1e6f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b4bfee1dbe9402b347727e32b5e093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b1a64058ad686d31e88c44e453ee694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb7ce2c001eab63deb99c162999f7695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb48babae4dbd155c898e2871d61baf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74223b95d411ca20e5329d260b2e9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc354ad365c1d5f7d0ee6e1161c4a35498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f1b73785e8e119260241f85f643a699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8493fc23f10d3e761bfe4d7fde93ae65100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ada279fc4c5d143ab77d7ea1b7191ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72612229b73bd2c9aceef1bf43a3cb93102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d37d0eaa161151c14cb61ad29b4b29b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ba3effe29d529ac4d841ebc08d90c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656b3442b6a79733a400a63a49b7b1f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b222c39666a7bd0d3af580518c7f26106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9884b61d899e1258af1fe57514e00d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc2060d6cc13a6b70fd8b694954672108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa51995b06dbe5a6893105c2c7369fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb198c3e2db0a943eeef1d564feb00b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf5a8b24e4b3b33703a3131fc504e7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e9b4bbb37f34cc821096be5884f8b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fdc4da7cb073a515242ce655a914c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc37e6a03bc0b0e3ff6682251a6b515114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b9e71623bd8e15a30826cf0e808e8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a8865b31dcc5e8d2b7065093a837d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d561c0686c0bfbbba9022b6726aac1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdc37ac4dcc05f28499b3d5191f9a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513ca9a3c1c1abfca423a3a95559a69119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c64baea1038d13b80035cde02bc09120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168de789fe14981ebc7289c92366e750121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a40f66148c66592e549c86007e9126c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30dde61690c8b2919f6706bd45a9b2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0308d6fcc91bdf24ce973072f6f8640124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77a595daafe6cbe50814de70c1f01e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074c51d12cbfae8c998035bbe003de67126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79bd35a487093a6f9a86027f1f215d7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d84ef3d4900e07788391c6c8c0fc6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601db3b487d169501318c86dc573f995129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51687ecb805c9afff328a2a3783c83db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1649d52b51cffe07c58f221e9d79b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4caadc3bcfa79045f7128f01359ccc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e65e09c6730f5a639bedc0aeb84aad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2194356c29936fd808462b22465be93134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651cad159431bb3aef07ff977f24d94a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636049a61c1c859fb69b305de20dbb0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9252101626e48a192c2499e33fc0f2b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72d80fd580c97b22ea94bca3174776138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bde2e6a02b0e74668fab5a7a63c5f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e617401da4d6a6478fc8cc0c8dfe313140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029149d39fe150852b5bded9d7d1053141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67eea4e0d529eed69cf2b4a24b32197142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144677d8868c7fed711bd346ef07e2bb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7073eb4cddcf8cee669ff9341f2864c0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e06fb4d235c441ccb5b7e93ce69b78145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c105d141cd5e80afc259a65c9c452d24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1527a23f5bf79e1c90f64dcb346df3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c051400808c95e2f16939353559b30d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a34e26b655de3aa3cedbe4bc2aab7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b811e1d2c819dc8149c4f984a6bd07b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45246ea38a35d0cc9d9057c3e6d5721d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75efd774ee9ca6887018b7922e4e467152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20541690ea138d9923811955c4acb6b4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f79b9f8f4e4a7d187a9609033b24b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb510a720c63e9da6bec199d60dcb76f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3dbfdb5b0715640f677fdcb7c8911c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2828e9213792c26173ee9269e5dde8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef16faa1aad35475ff240cba2825e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f9a6ba2fb85ee0d90a769ab30711c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939170bb2489d2c03f4a3c7551e2f50160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdfb77425f0bd9c7051741c130a318161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a041dc73d1ecf27482bceb82d4b09a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963fe24277d2a6ba0967a20953593bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1810dbce3a9fb897a933387d2420b0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a55ae62c874d42048f7d94e78da93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391ffc9d0a055d478d4fff3cd1fcdb14166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607685884aaf7ecd83cca436a6e3560b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8ab10c093a66ade2200abe74864e73168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b356a058dedd1d39b680ba1d65ea87169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec7173e1845f8cb93b4dda4e2aff762170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c790169f68a3ccbcdce9ed2a9951494171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4525105b7e99a518c074aa8a67145172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89955353f224847d24fa5535a6eef046173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806ce15ced35e736daaede0342e8de4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b92a44b028405418c105a25a31fb11175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556216ad68dbc957fc95aa9b75546420176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4b01291e2fb160f35e541c3fd2af20177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa945b9647a5b5e53d51eb86ca26eb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd291f3148cb27f42878f21a9af69aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b5e164ce1fe8b24af08bc63340b4c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1c97674053f29db7c81c76bae96f4d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6faadfe6ec56219cb1270575929ce9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1612b1ffb31b557626ec3653ecd2af9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211cc75c757b953be3b849c50d93c00184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef8788a24d2d59810b344da5e291e6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa3ce277bb5278d3d70a93816ff015c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74dea16df28a044f0900ddbe5f2258f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b45ffd3ca979d1fbca178763754f7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691d51b861a31abd39f3ac0a1dfbdc67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680fb3b033d6506670056dde2ee9b7f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea469e1bb18f6db7938887e168af1fa1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dcbf9bea32d24dac6ca1a5b521c88e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2b49e26af21813605f63f947ce8ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b6025aa2addad5f33c9c78b357197194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c88ddbbefd8a2cb65a8663c9abb9c22195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0d01001d100006b81b55fd28db97a6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432fcf8b39fb7bc471a9590ecaa6244197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd6bfd6e31cc3c7c57abf3e83de62d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe47fa361efe5839334695d43ef9837a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f94ea2238c364c9118d3473e01ede2b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15752e7ddf11e6b7ffa4501e571d9016201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ffc68bf19671343cb4704d809b3560202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9f59726e363f5f04a18c2184b56f7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967dc45da903712831fde90b7973b75204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc3d386e179d17870506e93e855c1b2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1027b869218f8260ef0b15f865548a2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459953f53f5f3e6edb9e81926b72925207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34499fa97e4ee22ac404ec9498cd17208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724c2b9f72f66368fa561f4f5412b50209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f666fec9c8462c4c14f76b67612144210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3c145714fb10cc5f8d2ef68d11d07f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694cb55419ef8fc7019df025dd872123212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc13f3cb188dacb46cdb4cd3ad39f8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29de009be9673c5effad53f93249086214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f4533ecd64c10a09b34db6f6eaa76215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0366440cf24c7458c0463624fe603216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115af3445d02f71b321c1caf2cafdac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031440555dd7196d391549bade967541218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760105f57a3cfd95772f3752b7bf856219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8c06247278a505d89c6465b9ea80d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278483a4bc02a82b7e87bfd8a005253221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aea92ea64ceca8e3664b3a352fce6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9935af98ef4524ad2902c941a42aa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb9e0c2f345feeb7512133065b56783224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee73c8e6f50497adb9f2b92845a9833225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fda5e9af4f9d3801ec91fc3149c437e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09ae3582cde7a51532418f7d446e31a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264f9c79043ee5381fe282d5abda6c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ca33c04ebaabfb1b11db2cb490ddf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc7f02330a7108c580f2d41b2c3426230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c9ffa6c912d80c88da17699f0e512231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d39b3a9d3896bcbaf1380b5ce80ea0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36425604dcc2281bf5a93b2d56c7c5d2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4f0d8a184c7cfdb98d48183a62d70d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124217c0689c2222f0ad2662aca1c4fb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0797c87e0a9e5d19e59ec22b43e76421236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fa0a286fa96da146f7f36316789aeb237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efdb9ed77134b7ed47501d393526065238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277561f7118471241fd2b0dcad865c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc328b7d459dd97a0a6a8bb670ddbe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580f267d16fc7bacfe2318232bcc926241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5167fba79bc8a41b87e5ac3d06eaf27a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7385091acbf55df247dbb1549c7a4b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b3f2aedaf5b1786be3a3acce46acf244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019358e06d81c6be4697a2eb2d7a4c31245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815fdda87d738f12672a123321690d6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f3c28e861bca1c9db845a3c60ac276247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d08b8da8f5197c882235ee0d3ab24b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be86fd33a94a991a6fb45c5e63215d7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2a5327b996cf5e1658d1518e10c126250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c0567d690fbd0f163094c9f90f12f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163a6f0876440c4e4732c004f760156252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80986b9f8ecbb61cf21e52e4cf797807253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573648e35b84047be15b2d8aa5939de254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fde56b245aee0ad1a485253583674255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d306c0db51b223db8eddf4bebd81d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54dfdc12f623f19e962b86916e62364257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089e9bf19b26343cd4761fdcbe578ff2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a548daf14b7c852dfddd91e75a1433259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af6dbacdccdc210497a7a6fbc0fa40260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613079d97471d7782c69845560f7dfaf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d99b963a20cc20b8f778bccd915a3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504edf0b4c8b4b844239cb9caf85e38263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a91286409f69de6aea7621115294fa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4423a93a81853dc87243d1a027db7afd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb3ce426360954491b2a84a52378cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dabeea7c2baa24f9bb825207e38cb7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446b4c389d789b24800bea20e7091da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357706f5f8cd3f47a59af652bbdb9850269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec834a7168edd39fbdb84029177911270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec475d12486394d9ecceee41ca1f65271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba8e084a2e2d37adb6cdef21e45e6a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e0a0d0d91cab12850fa1e6f7c62df273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b85c9de20c63c2df6aa820087f1e7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967395b51d667eba96075be32c8d778275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a934ffa6821a37572b1ad9cd06ffe9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9bdaf760c9fb877534cadb9512c7ab277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fc5669063265d1d95252ce97432e3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152549df02ba5a5a4146eab8ef309fb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac412aac7f9b6266e755874f03848d4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a3a716f714f15e895811888e7f46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ccc8a8b466b1815a1aad7929a713282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ca6f7c5d2027718ed34d8e7f56e0eb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340476f9d29cc0f316de9b433d1655a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ec2ca6385566c88307acf6852abbe285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789a2f0eded59a9675711b80d716210286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df44100ab5a4fc69e9218ac32e25e6d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6263b1692d8b36693925896732951f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992c7fd82546d80a4bdcfc4c893ea55289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95325dbd0c87b09fef4517ae00a94d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b2f1ba09cc09a2e1245f41aa0c1020291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a420e1a78061b01327fecfb50a39bd75292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24918264d287fd9ba8af1e6df8dec94c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a34a0d728f87c1488beb8c471f3528294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d5ab9e4dc1b68a4113bfac5e011cd6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf117caaf34e0fe30c12fc44b5ec1cf296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d1b152c5aeea5f9e8f152331f938a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb65a801723329decc598d446d44908298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64565f183ac618c98372956cecca936f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169640504dee23f6c86f7da4ddb0c8c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d2c902c11dce9c9cf9fb8a88735e51301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6533af9d851fad3b845748879cb1c95f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12752e68bc6416ee7a4f48cfe4eaee51303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff02a9238fe5a8e08b376e6e77ea13304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b13f4fccb99f8777580ec386089d6cd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14afedefd201acd819ffc113efdc702d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8fde4d31c920eea46fa0b014e41c40307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a610b7bdd45aba8b770e2fe9b5513d8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2671d7817797555d11291bb835974e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f288e6a7eb947d25d79f588bb2811ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f4553695bcab5556911195ea4a7aa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa90b608321ffbf72b812c5bc2652c1f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c004ccff32cc03ed7ae1bf2508b03bc0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319534b8411a1ee2e89b7d34dca0db6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7229278126d5c0973f9662230ef2ce7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f53cbe39e618df5bba0d7558b2924d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d168ea3fe0eb1904af7f3f50d1534ed1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c63683172039d7cfb199cfde207ee318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3561f1661fb362eeec7dbd8c66657143319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cbc6df83012431f8c4c1fb7626988f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded2d7f772664ebfba792e0f8141238321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4ae5e20ab8afb657f6d4a381a2471322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941602d126d9e00b37f6d1262b4591e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5d921284608d06811f72f17c28b3ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da206e4f0d4e6df23a346652b28b811b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59984f355ca2a9878ca7957f2f44a9ca326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3733ca408dcbe1c2447b2a81e81b10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8be9db7ad04adb81ea4fa66300e0a9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8692c6f14ec4ece847c77f0b8625117f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62642beeb6ff0d7d0f3630356366913f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b3d1d474bec94cbcef9c50e6e2682331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cce950a1a317ef7bcccaeeebb94896c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08170cf8d5ca91a20775d80352e70a4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095434370a134c41c1786576ec97fcd2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19369aa8e28465e37dccd2af08bd2e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63edcacecd6b0dfe5a01845511747f81336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78ae9dc95b4e5a9b7b8891dc314c70c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f70a2252d739dbcdd494b3f640b381338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87b4c0f3f5d86b49d96e52c3581962339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70554d4392f0635444b148e4496c41d2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96fe356322b2344695abc0b1d7d062e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff9e4f20b6b90dc33693dd2c22f442342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b1d2bbacf43208890245295b8ef7d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8883d20b373eca9f2df905f876191d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e2ff5b6bbe3003ae86b1c413980e8a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2893396300f38eacd2fdc3f9cf78e54a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce48f497aa4111d6a8e59dcfe71859a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59e5cc626a72b916b8adc4bf326f2a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f35d5bb35ab09f0a728a6baf67d205349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85a4b3ba5b78bd14ad4981d9990af8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e727631ab08a4123dcda9f253f1eae63351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d007981550a10f54c6007c825a10b9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc8eadd2401f4d2de761c20c44b3374353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c7f97721f96d2f6b179c228293feb354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482afa6d0c304cc1b692953c71e4b940355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0589a3a3062a1b075a888376cfc7957d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69508309a917155561d1d8485fabf18a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4953e34590a2c2238cb6d54b0737eb358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db63c9f49efb580c88fb557b78728dc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecb359b36186210d22f52eea0f096b0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda33050be00d8afae1a58e9bdd11569361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7237fcc31eb0ebf9146604beaf7556362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18d1ab83fcb556e74633826adf959e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647010638ef3402bf289b728d6210a92364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f66f049ae8e054c613b31b5816e1b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfb92883b9c615f6411dc3e7d2188a3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e013802e05874049e0d8889cf1879ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0459d31dbb78ec79af6ece5d7696085368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55c8845528c1f9edc42e913b9f9012369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f2643dc98d61db0b3449f4d0745e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dfa58ddafaaa4d5424d28f02940f34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364ef67132c04a383ed1981ed06ed21372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf45182de549349f91d883ff3aaf59373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c4c2e4d92952ff508bcdd9bf60fe2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d103fe6e262b7e311444df39e21efec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33908686f26f5b626c3cfbd2a07b22b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080bca474d386820b629e0b67a8d9ecc377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d415a972864f4e544a66b2a80d950f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1596fcde5693fea5b57f9bff1e892f6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d8d95b23075abb476a06e66e06d414380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fee82044d1226e0933b68bc31507ce381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88708047a4801895458b72f5adcf01382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da90d3d2cb3f64ab414b1db31b3c44d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b4bb4a71d2050c318b14cc51959a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37d6ec167865be44a5cfd5d9ee234bf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e252728a7de1ddcdaa053b911b7a1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe906be46fdf757648e2166bb9098a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67155ebff85c7050bf7f7cfcbb863115388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e4c6b5d3096ed64e544785a8a1ed0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31307e9601caad118601a0ba63e67f9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92037356e54efead65356d98672e15c9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb86a98e0e5e4b448594ca2e199374e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c589e1ae07c106190e5a964d0fd396d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b90e9095dde637a56ba4363b986c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc61f735042194c47a4ea2529aad2f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1d6d206f8c16f3117b922453610cb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365551d52944346c8d74f0450978c25397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd609a478007e53f956c5207c604c40398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0745432735a03cec9ff849253cd0355399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803265d8b825646c6fabef5bfc973b41400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4ddd80768dd36b12e529fad64cb1c9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bac1266da210af50094f97c7dbc11b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33789b7d605e30007aeeb203ad308cd403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b2858c067f173c1c7ea860058fa3f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f14e7a2ee94ceb2295438001aa72b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127e32ea4a87e1689f8fb0d172f89da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3aa71fa805c346d377b23dd7c5ae7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f51daf5012c6d24d628577fb664972408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30787b402723582b2d4e73addf0e0771409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e96ea85446e08b36a8b77c55feebb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f24902a8bf402681879383181020dd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bb622a9d916cb0c03a904a7cb715e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9328bd60ea74a76c87795367ed139c7b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1a945ba4786edd89a432183fd3bde8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f0884c8560f6ef3c938590ae66923415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cc220bfc0c5673521e8aa88574ccb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f06f896684f9a7b891fb0fed6b1015417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48e757472d6647ab44ccb6b9f2bd0d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e2a07300fc3ed5f70d395717fa94b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81cf1ff90bd73a34d4d9900ae954153420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3506634fcb7807ab83a91e07f324f594421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632b7b84b846cadf7897ac8f0bc4f5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f18da156ff81212fb520b86fd8a036423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce6de39321448b18d67f6bd6687f2e8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fcf96f9d878b58be645227cd364cbb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20904f73603da09a975ca6945288e1bb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a849873b976210b7c3a81962b8419f9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270b9d574cadfcb721f12dd16dbcf9c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351910ab3a89d493fffcb0c929a0b70d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06c5195261ef71110ad4fe554f5bcfb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa6d45353fa3e410a965691864eefe2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932cfd5802247c208227737c90f8e531432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537fc4d6190db81c712e2d00d9c00ea9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eb616a8178edc30de8f111086c9c0f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afebcee2fed4a33c98291b9ab59ded4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55b8bf06ab873c38c7e6dcfd9fbbd9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78632380b089bd1b5de115e6eba2648c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87fc2a1407bb8e702e9ff5449085aa8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c798bd820e5498bc424a0ec6ca4b2a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aecca635fa47b41c57d77f6c89668bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec96295a3ecb90c8636359972fcfadd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e560381178c3cf022b6b4f60a3f4a710442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a12ec4a891955bde903e89b593287c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746780ef70f45900d24a230a483ec8e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1c101dbec9a9122ee05e3ed1e9376b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900dadc013aee1a19508e9c4e1898569446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b17028f4d76f77f613a93d0791b1d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6eca9c527c39866327545de05ffcaf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44164c0b9166a9855296bf5c56641cfe449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076418707354b69e3796a83a1bcbcc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc547a4a6cacec9e80f6bd3d1941bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a521c57091d50d09a73e9ca72615dcd452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4d5c962267483bfdea342aefb1208a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983ff171120ab539073911dfed8c74c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4050237c3b8c0b7ca2ab27ce0ac663455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e48b593c6826fddd9f00a6a3c26b9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d392dfad06cf0041bf78219d500c98457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb393f0ba5f38f3f82f7b3c460295c9d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e143693361f20a6d3fbaf3f739e5b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0c2131a7351a4790e5db79a03800c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e2182f40e068fe81df6df5d958db64461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56515ed9e5bfe3e310013d733e4bb8bc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664509fdf2262ab795198a895cf06fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dec8cd8001b40db875a17062f9a53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e190ff4a5afa20ec41b78d3ee3f54a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e34f4ed8ffeccb9d798ed09958e02466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad456cdd78b4301d3c911a5925f3ffd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df09626fd362a1192b2da17e81da4968468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa213a1b4f9359d043e7fa4abc4f7bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae757cc576fbfd7ee6fcceb9f956329470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1f9d24f9aa44bcad7652ea36be6820471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da335515d7b9de6e5018f7765662e840472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ecb652f03ffb480d352a0e1e94e0b4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d51ca755cebf23492490edfc9b660c4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0530454006b22035d21d43de6d7d2c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b27e8bae437e59cf742cc70d76967c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed948dfb195264387b922b17cd45cac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937baf534db67d133b5be3913f103675478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72020f31a008e4861dd4a9502723478479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c53c09d4329f981000a4743532161c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8530011aa91a3e4190f2a62e5bb6edf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9bac9a1756174830b33452d1ba693482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24baf793724382e3c505f5c24029b40483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdca0a800a798cdabeb24dc9381a6a46484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55a161e01d9c58a7f513fdba3d8e57485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d080500b69c377002b566d6aaf51201486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e502bd04406d564dce84049ce53a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279dad56da349d31488b242ca41ac59b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f2dd713a0d4957aab9b0d82fe9e3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614b2ee445c7247c96e943a8cbd55897490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375cbd1f051795a0bf22b1999c7c49df491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad74f6769378dc7e2bd4cbe4982f2fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7fcfe1b53833c5aea43ea414b3e393493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ac8578038be07506753603d4ff1c4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8886525f29f118c44f6957ae19795908495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ccf5ba23bc8b51fd41e66b854bcbe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b03c9f532d057b7a9b951bbf81be1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62157ac2047585da6cc8c0b0adc767f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd765eb114f1385de0badbe48e21f4c7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab1dbca5468755353a8ac6bf9665b8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd2ae37b84aaf5665cb84ae731de73c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb05baa4dbf9c6fb09d0b893d6e500502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a21d78cb67dd4ede0498a23d4b8705a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6f58f76221a642a6baadbd751207f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865665f24ca245dbf568f332d519e0b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c854b3b2b30cb113a9bc281c84cd57506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498e90ecab667ea1ac5ecd25c8c7ce1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2f59f0996b9a114febfd4857bf983508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e24457fdf9cbbd5e7c127fe65e79509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4fccc29b2dba026d90dd97503f501510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25033f3495cdce893ad7dc5bfb65ae7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3e602a9106ff7ced6cd464d378009512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852e68f03e55d84ce8ced7c371ffc6b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df75a4a35e1ceb9f8217e8037c43a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b8ebe41959f4b8fa69ca446f2829f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfda35a03bf0f3c48046f8416fffeee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eafae0dde615235800114e3e1d2477517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87f5294cd071a3a7e16f86631105ff518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e67cb838efd81e30dddf515fbb876519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0776bf2686e660c9b2adffe87d198117520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266c642e428eee1ebad4a4673088c960521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ddcda2e1c19e7746c10fc789d71f94522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061af53af2fbb0b61ad5b6d9daf7ea2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a605c8d7bab700c4f391b3d71f3da524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de53c55d4b183d75d93866be158e5b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c8eb1bbb5291e7626028f4ec392a50526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7742636c37e713192ade496a72496527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512faa2072baec82584bec176b6b8508528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63238268320a8af1a5b4282e20fcfe3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b239a4d71e1845ca880a99568600780530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa930a8af7d88944add969ddc5aabd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8121080efe1f94d84ebb173e0c86de532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68875a92230d4a2be8b90744ea4085533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9741051f1bc172714351a561e3ab7fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2615ffdde230e9ef295ea7ae36065e25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd03c955f6dccaeea62aef47dc9eafec536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3bf6ede12fccee5057e33665bbd126537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7501803c78d094ab6523c3bf9049207e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb988b38bf8590d0fb006693a1d2ee3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43762d706163db166fe04700a81c96540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bb4624464fd0a465bdc88c3ece9af541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5fdbde945f3c5c206af1161fa3a778542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c351f3596cd9169bd3193c2e9e3ebcdc543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c206c748401a046417e8f7d1bee419544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd400d9aa91d57352fbeb9952f733a5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96f053db10f6f1c8fb7749b30dc1b44546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601919c098b6dd45072d4f7093d164e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3850e4802c2a629ce63a8d8143047548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c30dfad16a6bd30d957e2ece0c9fab549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6aea1ca04ef9f7ef6579c4a081c7b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed6f8ef2b0d7aa9b952cc0a3491704551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584df9ccd81a7e73e611b017d84cc3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebec86198f042ba9aab09c6c661481553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e04efb893a41a9c205e86c6872e67b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc71af15a8e28bc41cbb6a6c0fdd37e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da44d1ca7b3b11b06b83d6f2b056379b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296030534055c3b6a9b2c005ac8228f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaddd5b690c788622d9cac01450915558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49ad1556fd42f3f6406d5a8c2209b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6d862a62b5e8a6f362825d3eba00a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef4aa5b515d7350e342e4ef94d6ad4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce24755ae44036e1b14c47ee8dea77b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a30ad7f341fd0d97a526b8a8b4733563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d6e7aa3726eb22fe9dae9b610135f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f57fd08ba8dc69a1601df3a650ab7c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b8a039a2bb998b3722e24640e858ce566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cba1cefdb8d983487ee997a27dbb0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557929fc77eba4cc7f654a3f28ceb43f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4095ac652accda65571752a197655fa3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe8fcf5b7b014ffc369d53977401b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d8db6bbc8e40412c7e0555c9aea977571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a625f066d32c869db1d42d7a3bc932572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a12fa4bf5a6f58442c793a0cf144d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c59013abdef3cf13a6a2af7d1e45ae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dda3c6548cf2aae59d7a93dec1c0b2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3afcb11299fd76f034109d1cb86de77576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c353bc1b8082bfd863986684a1226f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6b8a17747318eea294773dba80940578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570ca6b809bbcfba41014cbff828f92f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17b6d2f5ab310776ae43a4cae2c8f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdb5f6d8de585d5e2b9f02827f05e9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6237e0a9f6db97bc90c45d796d9fceef582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13a57a2596145bfce80b1c503cee02583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a956d138ad7c81696d3c541f0b306584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d956232e462bbfdab4676cb1ac0243d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ccc2cb60e0b4b309ae20bbaa78efb7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abcfbe87797be40973067a4eb64ef27587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275259ed46402c533c4fdca48c5cac65588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a392e983c2d5a968dbfed3e360d99589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b184af0ae91e6341a747b775e0871e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789e93341be58b315a8e9e6d21b02d1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78dec2239d9230fb811ce0686506cc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a7a285199c605210b04b66915b02f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467077312346b3724defae5d57a7252594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d6c54daae5a4760707e8b14c373a8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2811c18cd84fd0387f964d6eb1217d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d0fc01c7a508643e5579a2097e190b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64650746b29c8b05418cd38444a39d02598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327f15c3c17bcf40a2865875f5e218c9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea0164d0bbc8b3c0bfbb58824bcc399600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a36bcf58248e784d35aa3ab3d4f67c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7b8533e228a4c0d46ea440f3be722d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62654d406c024d4b15c5de9f4be2288f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c411a7c62b9143ed68342f2f0872f02604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811803e0d81895588b7e92ce867d90fe605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4febf08b38e58f2aa7ffd938d5312d80606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cd6d15ba37fb27e00e02d221285fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799a9d4b6e6a87e5c1b1ddfe50e6647608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2df55bfadfe9369843acd7409dd08609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fd79c8b6b512162222f0237cfc2210610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e53389bef9aec55eec251e24150b60d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce1a98466c00f4711af51df31e77b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82460f084abb2619813d8d0c1aa81cbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b01e3c0666a7a1d4635539fe0cd73614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7d9ec65282098224b83882f3259e3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bfa8dbc6b181dd798c69d336982347616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb287a4330461af42ff825185aad22b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aa7b74c3eea99a411995da3e2d43e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37d5d173854b5b61ddc4af9fd0e96c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86944901904aa3fed1cbeb0efd4f8a2f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221087259430d20163f7cb3dab8dd3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa79e2e8e9fb7d6b37560f3c7f8a495a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4026fa1527e7faf6884a6b30195c1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6099dbb7162c094f83cb6a4ed92f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dfb6d398a6c07e24232673914aef5c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad511eef27bf595b58c9ee719514c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539b7c3a11d2e78a092c848e0c6f6fa1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea1b31f4a9ac267fc052ec944613d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba210af9226879319da6bf1616e18e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa00a5ece9cdbf10bcc76a8ae8aaeea630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80c39eeb899b35125ac3b5ba4e9457631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937d9779b3cbd132cf5fb587c06ae0a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024d2961df04d6f1977c1242e087e5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5f00fc17d7cca28ef6085223234f4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d951e802e0d2d502ca4515ff414f06635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a80746d1c54e55d7e5349e661e6327636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c877db49db2956236d403f2a00f37ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ad302f39a038e5b47019c99145a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7305faacdb53e87e2214d8ded855c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c73ab1033be3751afdcb4a4f0482c8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5afa84e500651d3c45a8aac2c67707641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86687b839c6d34e6285fccd9bf77004642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd33661f4775e300e54df3a9ba672edc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e389fb2732cb9e840ea00e2bc6096fe644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb51c664550cf36d99297d15c05483645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b970fb2613764cb9d819c6ec478faf646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a45e74905b987f6c34d27318a5ceca647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c468ca2b215dfe47f9b081faf5e34b50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0f55375555739156f940a958b9cc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5c10bd12ec8ccf56869ebbecaac87650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1fba8cd150ca1077229f86a858c3c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d12eca1d4b44ee703d517a192504e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee57517fba2a0bb919f17fade6fb33a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fb7c48d22f981441116ee28ef58553654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1723ae0d7790660088bcab2d8b57d0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd1f7caaa6d40fc13a042691a143f1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5de2007cd6b82cf8dafdd714872c02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65687b2f1752946aa628e8c58e799fe658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ac3482e75c3b78e335f3e6326fc77659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce05d7f9fae7cd375954481f0f7b03b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125284afa2f02f8e9511a63582eceb9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0b1c1a23ab5069ee09c6cde46eca48662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e68b06f705a5a77f0d024a146ad9f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad9150e306d910af2ccb4ada2debf1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcefe71db70eda41cc44d5af28815e84665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf677418e06de096515d3391991fb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f023e649d75bbf3d06506ab84412e6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf3ef2f0ae6aafd60763354c558d907668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601145c2e6a9a4705114aba552df7547669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef79709a9ca5e4159570a06c8adc99f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba279a81a24e8d4bc7eb07e8988f844671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26861a4cf0e55885e27b5ac02cb09887672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93382d77f5e541c6724e9ccfe7f8d5e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983af33a8b28e99c0a742119c0130423674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b12c019d700d7f3168ef3ee24df8cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e2a0e9abe6c0cd5f73e4d54242b3d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c968eaae0b805c16ac93edb49db875b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d703b44cf4d6bbde21a9b5078dbe9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d41ef961cfc3b19572d9631ceb2ba61679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f3c46dcb48cf74996422ffa7e3a304680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab5d95f9a7e2f59088e975c51efdbe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34af0fe7e8c3270fff9ae10ca0884f2d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca2cb3e1b3c52e15c35375f4e1c4a6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d38ba3a4eeb39ad91121fea2a23a93684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c3445bde8e22333efd43d49d50ee4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286118723fed5c413b9b0f02cea32f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee2042a06bd617692ffd8d8d852eb2b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ed21d3cdc110f6a5c3b2cabcf088a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7dca6c8824ec319cdd786afda8bf4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c149044cf23afc014b22e00fb39d82690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b77e4aa9602460f35c2e8f958bb16691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f45c3362e3be256b8f90f0482c5988d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eccfdf264554a5f66c3c3ef0ff4c42693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa96ca176c0b2a7c39c3a705d1ba90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548c24b2a2ddbaf4dd64b46f31f48e5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182d41de94132f3fb491aa62c219dd0b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac30004747ca5646ad3b0a453ba531697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e2fb025d96cf64fdeeb79c294bbccb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914c5c482726bc3404fe80807bf6730699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc98aa20baaf004aabb02009cb9d86e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1119b04e492403ae55f694faf22a6a37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0663dde059466484ae895165acea5916702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a471cfd3646d3921ca49b1a51f97161703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca12b91274c87f34ad15dc91d4a55b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87506f938a8782a68c20d95bf741b6df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180408cf3dd04795ba2bf80a4a5e7037706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d837967dd12cf48b241a8c5c19d72062707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439d66027020025727ac37098500f6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e1bdb7122f4a824da3cad6209d3bc4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7485696d56efbacccabd3531f3092a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175228b60fd4a85825a67140b584fc5a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8cb56879603ceae3757d6ad4fd37c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9604738a0d6cfa716765a502c271e945713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669ef5afffc1533a217bdafebb9b3eb7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250710817af8d82ac9025ecebdcbf242715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce98871175ca4d7caee81f050136d4e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e374adfa3069364d35d1675970454015717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60ba041f36b82e415de2615af9caa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03ed65cf68bb0725bb2e1a0e55bfa2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e307246405747d72f03be19dda8afc720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ae600f60987f4a41d7c8f128b2466721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2adfc551aa31b2f0d718c70ba281394722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed332816aee1c2ea22286870a7fb6c21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c61eee600cb7231209cb4b3cf4f75724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb55b4d5aa49d2e533a9ab4b4fb9dccb725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb71b9f9a7f45a5c37abf0ee0cf92ed726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9d2f1f36e9b36d73dafc66e3b68e8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805796f0c9efbf3f93b37d4a2afb8b2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958449ba4efc3cc194288346e88757a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a57524477faa8dc780098f3cea1a1c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064aaa54f16c4c8140d0ff431633ab91731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f71e82eefd304fac0b04f393e9f9358732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3352289f8579a6d52ec330b673ab0b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6954b2e79b9c9af32b8f831d179f2e9f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf35f65ca743696d38adc012323b776735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e789c1d0021c4ddbcc2d408b1ff6e6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e3286eaaa195fc9cd027bb6fa8e345737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b3fef23e0d9cc93ab1a477657c47e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29eb867837cd0fbddbf7a1b042e11d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f54c71a616b9e39a5e59d8f0d33d1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995d6940731020d6a07c5daf527ae17741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74dc39e26f023cb27d376ea87c7312742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da667a370ed1054e2d91669dc15e9ba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8220f9edc232b420f36e0d1aff7e771e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cb864adf5ab79912b9c863d37407d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ba605d73b22b2e172016f05c0d838746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48b098818ba781ac4c6bdf3da3096e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329a76562f8c853b756e9af13a879dd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649d10cf309df2e5803f219fd7bb549749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c91cbfa3dfbdb354766fb9857d02bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d8f595d8a27b29293f6a9c789f3630751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2167625178ad4a564ba079ba8ca7f484752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f037bab92300ff33425befbddf09a753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>