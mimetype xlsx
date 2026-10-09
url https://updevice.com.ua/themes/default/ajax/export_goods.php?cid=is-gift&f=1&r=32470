--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234c6470dbf6288e935efe1e18ce3c41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7d07e5924275dc0575db92b3466292.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94051908f061e0ff019d405ef246203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7103520e8055e0281cb4589157d0e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3d852d484e84d4e76faab433acfc855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff805f1c0f42dba45825cb5706581f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1562e69cbdcdac9ce74f33f96d659b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa37a06b8e9a223cf32002f569a8c98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911ce1e927a6c76e17422f4f8cb2c8a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5c9990792bbe7e06420f0b229ce7a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f1e4cc5e15d5c261262c66979acc9c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6a62d2cb77aa3cd00bb776efa222912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f570679f1f45799f2cf293c74ef7d8513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6ae06a76c66ecaec7115f842e08a514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0718320958c073ed145f1dae3119415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53de430763061059cff96daf5279c5116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b89d23360f45d0ef1828320b47eca17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef645ba46ac380b8545b53c25c188be18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59a92411d085600ba04e18052113a9c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0806b32c62742d4218743115e14c3e8c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fce8870e4afe907c448572cf77310ca21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff297fa36260618d679864f0b494de22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256bdd2a7a6ed756b1ef86f994aafee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151869061db3067573adc80db8be913124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf04b0814c160774e8accaaaed7f79d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d92e6e4c32cd37cff97db9a9c10f5ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3768607e37a33c6be9b7ac75249835227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928efed500ebf477599509bb1b3b171e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7e780cadb52985f99690a51316a6429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3096d4af23aae74801e45afe7791d530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f199384c0877489ba9f7ae13e810931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1635d3a9545bb3d415151b0da30421732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c4b536fcc2e637ec90b83ecb1b57433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7ba6f65dd822ab6e0b1ed190dcc8434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd1670405c9ce7df8cd0631b7212e4335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e74675f234960814a32f41d26deb0e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bdedd1b29d5792cf82071e8b8f26c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb849bf66fca98c2a889d6a947eee6038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fac9d57342aacbf5dd10b0ca03b86239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5849460ad4befd71633bfedc0362aaa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84ec81e4b094bbf1f7306a38a716f041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e4ae9d268845c88a13ad6389d659ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e83ba0ec6787e71638b57453b52b1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8e0c7a2c239f3f40220213972117444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eeab6dffad915b7616d9ffe3ecc1445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa336b61d66a922bf03910bd3691c4c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6089293a267763987060186b1df2b90947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec111d24c1ca5b18ff05efd2481f99d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a09664eec6da8e36bf33d4bfa6cfba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44efdc2e474db088c8e1bfc99f9046a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89014de1b448458138665d56aee892cf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c004bcf7fb205e5f3a572fdf26028ac52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66cbb604d0aef397d43add7b899c74253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4318357f2c9049de1cdc8121c5b3a854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5683b192d058d650bc5db14fd321cf8d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e72157cf3accce37976848b594602b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cafb4e01466e78f8adc07713b66ea957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea09be797a042ce7fc286098b8ca401c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cbf17dc09bd5da216dd5b3d1c289e259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8c475ac4b7d0589c90bfd0894bde260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0503dbda80f8a849bacfa278a4e0a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b060bd6bafdaca7c7f143cc68475862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9939ddf067af349466123b91ffc0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efeaa988c79a4379a77eec4c90290c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd3ccc9ed74553570bf4bae68d472265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f30dfcc23c881c1aacd8e5a85cfe7f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4c94a9c362ca179be3444e4f268ed567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c333bdbee208e781a291ec541cf9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47727b3a55e1a7ff36bbedf6de47646869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c3ed72e3268dc0b4ee0360839805370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b33785cd8ea9ad4711676c4935ecc071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8334fe1c1a1aa5a1d1322f0a78b53d972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760dda80152bebcb272737ae704a09773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d46f3f60f8820445f67f9c0bbf8569374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93008b24c8577c49d0634078236b96ba75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00169bd30d20e8304f83f0aad6ee06bf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401484c1611fadb542718f4c7d6a61577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd087409f933effe228b278fb7c4e8178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47a04e3e14dee9b4cce197966096a079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8a1792ad9664ad0c5f4cda24c1763e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622da1ec2db5f20351aebfc050601b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef3c6e06561c85ec6c555a8f9ddd85682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd5798f61b97001359506bc45d02f7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581b89a5b3e18d02856ee7b8876a4af84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb26ff493223976bad75a87a2cd7972485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d1786bae014e045e800d80e92166c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03909b45889732b04231d80d889c56d587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5113be44c8555f471ada662e492615388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8716f1a60f3679b49c0f329fccfb20c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9757b6a7dbc69e6ee0585f845ffe11790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff3f71138e620a0093fa0c17c1d6c491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d988c9b53f663fa900fbf1bd0ef161e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb6442088e423761eb022ccc0542a1c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058a6cdc6c3639046f3cd172fbd0b6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0821571f9f536bc1910d817446dbb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7e7d5f385deef45e1ee3c6262da1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2635bd7fe9bc4735d2dead23967ff1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e5a93e2ad58e4a0491f246998c924298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05ec0bf57f9f5c1348de406984aa4899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e00bb9604eb7cfaf6fe29b03edf224100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea462318452ccd7421f8557a3dbfbdc4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945022851338adf4bfc9af37195010fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0731585a47db9e9dbd179ff12c4c1a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d362403ca2337ac494cf580806fee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95679ea0f496244ecf3b7096fa7055105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c8fe05afccf003ce6278a588777ae106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7df0a3bc5434ea21f3b7aba9f9dcbf107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c609ab424c95f0b07466b8fc1a5c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749579227c9b0ca89939eb38b2544657109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1c6b486b112b7dabe63557e13d673110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dccfa5185ca30faf50251edbab704a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb6ddddb2b661540bade801cf2686f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5af5892836b4cf485c2d7efe6c1b775113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9823fd2f62d54530f50a512600b0fc1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4aae4581a37d78ee4fb242bbcfb7cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff363b857db36689e8e537cf52ff947116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299b8ed27a4f4f4b1e2662f7e473e97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf88dbf5cce2edfa0ab0a14474cddb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545adc3baf9e0961d8ff70b91cc48c3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759cfdaa19ddb1049d236f4e29623c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5106d87b00913ef6b2605251d4192e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde59953096c7c6691cc021395e1649122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf463665e6c000b5f17ac816074640a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3195b78ead5b741561c8768e36aa9f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966303b19c62904635b2a5c82a63e88f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978a19a040118cd1dcbdbadd51d50428126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cf10697d1818a9a7993aeb9b8e18c9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f1303c84137675a73d570cf3593d7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6396a76da962e5c2b616634dc1f230a4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb50cb94a9f7779151bf59d1ab3a379d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10209f32c556c02349a30c66f45819131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269d1e39411376b899548ecf08e79832132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b476e7aff2e0980442771eed541e445133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d29abda545672a9612733d67074235c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab92ba152b65dabedfdf8c255b339a17135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61651db0da0baebd17b0acf6d060bbbb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53a2896f7fac214883d0ab024d805b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61a5472082a05e9a9d9545f8efbbb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86e5c7431b90d99bf9b46532434791e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607993ffd664d4c4ffd7a7e7ad73595140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87659eda2c066128e7c8383c83326a80141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8a973cc560af8b5499ba739d606de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e16a38da963dc028a020da17f52965143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6882af2eacf51247ccfb68ca31d6f4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f96187ef1248a4b6405cd52cd3f7031145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c6d56745b30f0a87157a2317a7f80146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240b286b67d264de319f4cd6a2eba451147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe99a2732bb3c73f341b5c03e654dc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b954afc6502b6f9cefa05476e50a1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606b641a5650ae749303358468f4231150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f275eb06cefc0f8695ccc033ea919faf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380186df8cb01d599c4f3f0beb8ad38e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9eed833f9358a9a412ce598c73803153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41376c7dceeea8855cf5c2f8dd12ed07154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffbf3dc983e48a229befe1123ff70b5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972bce45b8ddf5ac06086c1f7c44d43156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9efdbe4a573e23290357d3b22e431157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff330d17ef1e94d436c9e1e0bc2b2534158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25814c9229da044077e69a146cea9a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280150ae2af2b3007cd7c82bf11cbc95160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579dd91afb14b49b8443e4382e8ad8c0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f8f30a0fc882365363e23b5aaac481162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf25cbaecf40ccc29988a390c8bca59d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48350ac511abcaa4dd21b6650dcd557164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d687f286d621a0257e70f258485da1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87cbc7c3b89e7ded0d3cc2d0d3f32a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c696a5113f650e46dd180fdabf38607b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c225f1e75365f62d1d757a68eaae77168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cc13092e165859b7d831db99b563fc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f41f0f4f0d433f8b680e2109fd1aff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135dd20b5aef903a019dc39beb1ea41171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965474786593c04ad91fba643f061e9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863bc83a411d24a8947cc73bb978986a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21fae0c344bea0c021a09ea4c16387e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b05da56cccfbca15a73735bb31d1174175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96235a5fd50c183a4bb1521c0fdf6265176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5eebb66e4419ed5c3dec2b2cbe343e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069eaba5d5980ff6d469e0eab4a6d3bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424294e9d3f5a5a4658e0651a5f6285b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6762d373435dea2bc2a54e6d7e9fff4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb93c4de18380e69d936fa1bf0c85022181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3f629fdcb54298377eac5e768d4748182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49cde0435678bbaf29fc242dc4a0fd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e621120eb9f4dc69e14edbe11af7f72d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a0c370b673246a7e82a10f9fdfc151185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3c39298a5e4aaae4467309336fac59186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6ef7039f5f9cf276df3ea710a46d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef93dea871b13eea5ad09d7c6e5f10d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9b568dd4b07c29818b80c11db02d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fdf739445b8d09d1a4a93a2f05206190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620c862c2d16cd5958cbed78bb70ee70191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0742521ce4e7206b28c16119267c532192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c5b933b57ed666600988ed8a21248d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273db1f8eaad19781126e9ccb33e90d2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdcf51f63f644d0f57ef95cade7cbed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677b5347bfc023348df3e0963322f4c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4e1c652b8c958caceae1b6039cbe3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4171b02967f2b864bc2a1feb880965198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a156e7c4346687c312e8701ef51ad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06f6bc7e37318cded2072b85080ac3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06488257d8d08a260b68b5b9202f2f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31308d001367523f223e840e5f65a2f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180ef47e411bc40ad6369c5c999e01f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28c51c5e743d525ab9f0656252c0f1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e5ca4717406fb43b198223e0c63787205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02912ba0d91ceaf0b319c717674ba991206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7becb7bb6ddc5a9ff1568bce510041207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5609b519e7c761ba35959af336a4c14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75eb2e661ec9a3bd03545f0e093e07209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51025152034f2e5181abae4e091d04fe210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c0d916e6f8fea32c85c7a96e8e2b5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75594207576341b595c05d1a7510c82212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46aed4fb702ad059c1a7a4835fbf2fe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cda4c4171c610763e4fa5dffac3b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2bda9f4df84043d2b4fcb63d20a31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5794db5355c6e94ebbba75a5f61312e2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf266cd97677b4aab20f8eff53d58bc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4239b59062e7b3e56770d31bbc25ba218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90df602bdbfde661a0d4793ccd78f8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96759721a20650a3ae431469286305fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1cc54b2f2a9741ab44399d622c483f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6a3bec8c3d5255ff30300059cd8744222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03698ddd461bb0c5c2714b6df4bc6fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a98289b74e2816828750abe46a392c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538a689de9275be93163e800db47758225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f0c12147fb0bd6a2c47c3e027299226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef3cd04379b85d858788d5afb257767227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299ebe3636ec203c05724211070f76e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b642e751ac008948a6262574e59943229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bd1830648483647975920523b06de4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355217e9a606e4133cab6c35034eaf3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c1dd833abbaae6143028d28072cfe9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0142dba78ff75b1e333646dc789917d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32bf8f76505ed86dd8f5caf30bd69c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5c7ddf7e28832b36c6fbe2eeb664be235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f94bbe2bf4fe4872d807c16235c18236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61358f60040dd6d9fe4cf693d0a21408237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0219d09db20f4f278ae743fbb835f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dcc1aeae00170af222faa9a0a902e8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e77933964ace543c1b6ac0630df34a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f973bfd5eca8fb458849219ead10919241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad5dac9d78b84cc26154ca7ecb333d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e37be907dd01f3dd0e4352df901cdb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e538c3301fe5f4f2f9ef202e9ed65244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf0faacec4e5ecf01f797f6801a2fe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92043b83d91c676e9de6ca6e6bff1dbb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983dc15402115bb3b3d865ed1f0b72b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee534ead6e093555a94714b61e145f9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04833cf40ef740e4d286b252f9a47fe7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae95c04dabc4a7d1fd36f8337408d2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7e38a275e2b72cced38911ab147523251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a92c37032d9173e87a2d68e588176252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9340c8c40baa565e6e9d14a9d6731253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9394c565672471a4ab22191902ca2a2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285943a7847cf3e46ffacb5b20635415255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7c0112fddf6bf804fb3e2030d7e73256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038e818c68b5aef5fcd16935ca0d9cf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b033c7c2b6fcabb83b83bdbe1b6ed516258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bf1f33c8d986120f0f1cb6c2a39953259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c61f17d2b81fe610c9c294363a32f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d6771d5e645db1b667ca0a1d01d0f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a002288ce0fa56530d3f0cbd0677e912262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c41f33c0da54fb29f625282b3b2f86263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab267de18fbc307d9f245ed03f4c567264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647821585789615172d02b5fd35025b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413217cf836a0772185501ae857212eb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5bed1eb2b5a0bec3b33f973b67cc8e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd623dbf0c55a96b2af1a2e2be54fbb9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e885727651cdacd9f707859ca8c808269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64815b6d0b1923569fae7e592333c59270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253e2b7a18ff58f94c3cbe45b7dd8c2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0534cb127a8f8baaca47760f25707b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e39da4c2ac144374880681f96ac8b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9d7d5074d5662d39a2c4ab6d1c2696274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0069eea4c4be1319e72c6d8218382be275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add818c9271e2a98aac16c408132a9d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eb1a6b8bbfe79ead483b44447148cc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b03a36d1439706e53c6704c378fac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0968b14bb00b0c619373be170193150279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aca45c766b1df10a308ef5b17120e4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb0250b11e3216c8fa91386521c948281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae369b5472858f924258be0891399282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d884489925f2a475d573b7b6c5f791283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf0427ba977bcc656d34d7605a8fec0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d07f09a59f59c4567e1748af1656eae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67bd469009902996c42e9b226f16b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171896408ec673e9c8d9a046ad72eee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b73ce531d545bd7beec21000e991a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae88551712424ce4845e89b8e7a7a7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f16dd4e86a5fc926bf334e3ba8e962290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca200eaabeb31b79e89d5ac2b601b657291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47762ce4aa7a90f9b9133861f1320394292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ae35cecbebf4d188565486f226e383293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acff4320140ece844246deb1fd6c62d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd9048031e551817da8f6e2d328ec9f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f49940ff808133a1de09255f4550c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68738d2d5e2fc7250f5f85beb1708d5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973c0030e35b78e4e76973bac5fd71e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a99d9b2328144d512d833d54936f90299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d8b79baf14ff3c0298aa2a0d039e6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef6954e84d3ce025a260a1264b5bdd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64127af378ecf77a0bf03253c456a1b7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6295296320638575f229dd18db6521303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668abf5ed1aa002353c72b70e7cd91b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5363c1422290da6d0e009069b5826305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b470a8813f81831ed421459f80eeb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e80e3ed21963a4cd349acdf0aade4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a370d47dce84ab18255ffb0b4ae555308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150350fe17c4f81dfd1a0cc99aef6e60309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed81ca8b58dc228e76ad40e39a43b81310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64d78bc2db758aa63843a415a49448311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba50fba343076bf66691456a9aa67d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd0756daac3c5788b6b7f28c4855c9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e053b1db6bf318a203d186684c0264314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66a6c34c08a171822a7447f57460ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4835c8070b8873d220d552aa09c67a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84720db7ad249e6ed01778050203df4d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7549a4b21cc777be574f03a151be6b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10254a92cb7eacb7abe298275e42953319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bceb3703e6114554c4dc7c7cd0793b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4ec218f32db2447d91a48bcfd2b6e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9371f2edc5c055a94d55b2c47b384a56322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbc98b4c2a12ca2e4ce8987eb2f0705323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f576a3c05ef5815dac8018fdcf7420324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39e7747fd3b4f20ab560b84e74636f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be90b972aed78dc1b0ee8238eeb0560326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3b8caebf50bbfcfe9aa0b92eb6d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eacbb8b8ccfdda23525643305995327328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed0914b615f9ff03ec1a68b21775ee7329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb1b9164efc25205c6c9a70bd40c7c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32423fddc6137c8d54057a3b19684756331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002609519302595cc10f02c56410d183332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0cadfa3cf1c377eed9da0cbe66622333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dce503fa0191ff698165fcc10fe5ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6b40f11fd05ce02e753ed197bd74c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff776514c309b950dc5e9525cafccc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1d5ff9c9e012730544916e78b44b79337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b18647665f0f42ca66257ab84fe2d5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a239f317a3a4595fe87f8a1e7ded3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e3554f8d43816045847898679c24e4340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2304149b0699531f2056ece4d3fb7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc308e32e7585affd013dd4c8c6e690e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592265386c2b0faede39ac18eccdaadf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c02ef475d427cd15a96862f3f0634344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61d8aea885947371f9668f4b938b65e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d885cbcfa346052a293620d071679b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d084350135d3bd573ff1fec4880c8b8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8e2f1b4aebae10d41ca8b651386f4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5a07e57f77a3b314c3e1281a0ede6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da93b4161cec308a65e46fc62c244b4c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26fac35371f007b427e752dad17c00351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa44dc024cec4423c3a181dfb4b5b5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8095212eeab19f476c496e3322e93c4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ef5e2bed90e30b09c0efabad9340e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3acd38ea89ae65f7ed1d336b126962355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ed047c3269d8c6c7f72dc37af6cb4c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079af3cea9635cfaa3e25a6ce7f24a91357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1aa665c7cba06d62e28f12af37e64358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf54a52dec944f8de7bf3840764aaf2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1681279f18cc3003e76282a6cb0819e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86eb9c1fe50eeb46fc2165de6d8159361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1545700da563b489b71edb1ae926ec5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0d904d84686d85dafff1b63e26fae363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1b87febf392644c9de99a485aa0020364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894677cc31119771552494a9c5b54b4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e77f44fc04a71293b7f6ce3ef52ea366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6befa4544092e8c439904f0c36029f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760e2cbd0bae7d022691a776c6c90ad368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c839ff05947aba239a3145488c140369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b25505274b06f9884c8e90f63ddbfa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3023549e9bd2371a6a56de1b65ccc9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c7d2dc3791d25ebade982b0f8b5137372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a17489b69bade2f7a4bcf64171b40373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40005bcc7548fdcba27e4873decacde6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb809c354ab3745f096000deaf39c3c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb8303a3e7e8d9c9a76c802b8f4cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1f568dfee90c8218719f63f3c7e19a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfefdd11467c8b587ec1b31295e7bd4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bcc8dbae24b1fbd7496da3389ba4d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3c682c2d4ea66b3b0fd0a42f26ee90380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150bbdc24767f4cf5c9c0e5ae602140381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147e783987852c1e11cfdf3cfdae7e97382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b169ec76659bf4c01d4f64ad69a01c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cc8eb04fb05a21f72e95b2b3fd57bd384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4519c5fcffa14e58a92fc4cb7349b68f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4682aee5ee71bc392c78b86cf295500386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e11fb55edfd7dce59f005d7d8bdbb2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7067253a2967e0e2e6b99d548eb0a107388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0130cdad46e373f303fc03da447e3f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246d2ba147aeb5bd85a1a678fa31b56390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f466c51a009c533a4c93e74c85e0a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21414ebe73afc7c2c399720100df10ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b501e38afaf048e74933dc4c8004060393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee47b5a21708cbd38eb1033cc7320b7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a9a98c063ee3f5a0e5805c579ff90395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad900080cf4dc56a3e8719d8e018e30396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddbf149212dc5b8fc2768aea093b1b3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77363b2eb6a07d06f230827255fd8860398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487034588264f8c06337e3c1f721fd8a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f5a35d76e62e619034ef8b83e6f4b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b897489dadd6fa95ea9deca01641a32401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38dd7cd4a0191397b6f930e00507e5e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6130f926d8774430230094aa1334c631403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494f6269646e7028ec5f53d7fe70977e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e57f2b96f7114b75ed7cf537357190405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b6832f517b7a7604fcca085f69e6f6406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966124f1d9c2ca22f36fa3bc4d1f3f02407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9480330020584f2d6be40a2b865e47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441ce0daf1d0ac5c8bca37f7926bfe9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef89a24f04a13de033dd951f50a5855410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0270c0101a4f39f15300833fa8107054411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d79fc10535677878fc181d4ccd6c06412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96262a40c666ae8779fa461d3e2f8374413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e14ec3419376f064a87504fce3eac414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cf2203c7d4a8a60b74ca78b2924f6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd628883729e8760fc7d4f0461d7e9c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0dac57e305ff60d0613cb572639a69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e448d0fe84f54aa4aa624c327e2e01418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec47753b4fdf5491344c73fa7121c72419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3f9cd0441620c2fbec121fce605f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3610d22bbd77deb8622d6bbfb96a0c63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e54f015943bd45a83e722c538aca57422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c057686c1afcd647d0ac27b6e7cdd63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c558e19bde93e57161b82dcb42855424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ffa7f6df2fd79a08bb60aab3a13e04425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e0379134af36e15f0753144bb0d29426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00c780c1e4e4d49ff1b1132f7e05b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131305e8bcf2f25b3facad5957d2e4b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abd74e19dc7caee4b7d583aeeffa389429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be5a799474493a53ca3b0924787e704430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a49873142661a81d478f2d2bb0ddd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddb58daa5d1f189db6eac29eb83d23432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e5ba78a761195174db0f8dafd72e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b1fad44c38a6f93ed40b375f56d62434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af3b7b9a15cae3ea0f685a390e31d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59cbdbcc921078101b403a8e2180f7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c00e94ee1340b25f5332be6af3d82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8f78284fa3d290d9084f2d400fc5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfabbe8804221f22ce3e9f987341e453439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74947368f535ee9beaa51e085a34fe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b69874bc9f821502bd58bb688a7760441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffe6af92c5903d88d306428306cf99442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25ec7d31af24dbcd1e2f8460c86e39443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add8e621fc26f1b33ead52fc05c421b7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab991bc90ae3b99a0c9bce7f664b50c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482f722243b45e0561b30970d57b397446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328e558d9ee70781e8a924a30fe8f1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607cd918f623148586a53b72b96617cd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992a3a1f016948c5eda7eb839c2dbbc9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832983b76f03e44366abdf865a85d9a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff87ef565992c4e5300832932a83b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f453784db8de20ca79380593e362be452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89d1a2a6eba921154b0c3a4e70f4c0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91757a8f0078245ee905d1acbae9b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51a0f3a5beabfc13ada36bc56c24a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dad9d542150b0a5f5a3b65b8c9a0b1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4649953f7e692a1a8c56af522546efa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d387483faa068edc693c99e0f168d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cf318da30fff96f9a23d2b02dce25459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d925305cda19e2d0985b7d5289c1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528168cca61c4e53fc385280cd6a8dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b8af9233f8c0f41314a5291d0b40d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca14243ca23d738054e3d2355021b0f3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158dc1358c9f9de30bfea660ba813977464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0044a9c0cd24e3f5a66a10d66b0eddf465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365df67a8c144505f156b64e8899c528466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ced7f5991e7c6889b035a278c46372467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4ce3d3c97feb00901fb930f1f67da468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4f30e3c5fa3fe71e919b46909ff79469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb91a3bfc94156605fc26bb6722ef2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a220be465b594f64ca88a2caaf98441471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b1951b4609fff890f9bd3eacf2981472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e0cdf31fb5d1a7765dd20dd5f5e728473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5958c79250b811a835c2ca621c142f3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb385af863043a52b6cf0f837cdb0389475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d81cda4543c67795fff8bd229a896476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d673d571affd93c76f831ba86f09c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd5dc8a08af2e5b6ff057fba75aea7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e41adc10e8f2eea30988748e49244479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8715284ea158b0ee36256f1cfe6a8d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb518995a3262f6024af21539a5f532481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb2062aa3b8b7a574060d6626a94d3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d48555738389d8fa94425d30096f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad342462c1fb5451b326b1afeafe758484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600a476d51e2825c1b16aec9cc8f8a9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63506a42dcae1e154642d5abcf0756486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb952f7d6be97511d086174923288c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4d7d65c95c47497be73c828bbe9a1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf5da5bb9ee6a3b0664a82aa8fb8e97489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe77cde96f55812a90cba6c2299ae546490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f2fdee8eb8c4235b16b10e30e73fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe20c7b8d3ffa754b6bcbf9a9e90da8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c3c98746928d1473cce37c5ec68beb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2462c2352e4260974daa94e1e969960d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760717c264000a14fd105718cdff540495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088468aed504136e62a28bd9e7f747f0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7de3ae50ca00136d0befec1fd98cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb75d7e0603e9a555dd24ccf322254498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609af9897c5ccf39b1e77c93523adcb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec9db106fe4afcf7df11c18abb1f4bc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe64560481a2f026699185fd3dc7d3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b472250f2840ead2c3964f11718df6502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a3c21f58486f41eac2df700aa73d60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b92c0cc772652962f94dcdd9deca13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068cdbdf5a9006a55dd6c7de183ae903505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cbd72c9a9d71dbfee3759b5c07623e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4821f1b384601dc84391ab77b55029dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0711a8b7c262f1e166380e444b5b09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525c3b8dc9410c905750b6de35285f0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203c6f1538fa56469b84b16281b9b523510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71995bf5079cf7a29cc114292e70f5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd694ef21508a7bad9dc78ae9ce61c9b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3e68d6c7699f2034ae5225a809b14513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc097da0360e5d97fd113e9d1dce1ad514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff36835b0f596eb423ac081777877c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612368cc87ba3af323e631b2a8a150e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c87851134b2d70129fc295d0cc24ac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b30b013a9e290eaab485447241c52a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f65ba38b741e9a0a73e5f650ea0f1be519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8427c70b7093bc6b5bd60e4e9dcf2a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19d5ddb5139e42a7278aa0c8b82162521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002c3bd94174eed32d0ca80c5786790522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e832826f9491541043e466499d81e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7b592c1337b9f2922766d789030bf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ef4a60d479a584a58f7e5ed0359e58525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d41c990ac40854cc303e4904e6cf5d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d57bb7115314cf8b7f03da4b75d19a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5d5891ff74300b21c11f6597a5cbd0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e790544d47584d792778219028c4d13529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24524e7647996f895d4cd8ca72696df530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfc0d64e84ef99768aa2c56fac81f02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc0348bb866bbdf50b0d1bcd9ff745532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909852fadf5bdbe76c5ed25de664f359533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442942be17de3372dc67e2f925dda2d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de95c35286168707dad433c0aa61661535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db849087f297ef5494c56b1fddb390a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf7c16fd72cf44c3c846976a5f0bf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf8d934906b08796079f95cccf657c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac879a5dd7aa8a73a5651086880067539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665e2fdf050430d3ee18d0c5a5ed8ab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9fab058e6bba1edf72db573ad35dfd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b3c6dab5b772a32d3a26b8f3f8e99a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8cbddc4b448903e0758dd51b2354e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e14ec91bef47443fc4f6cb31d3eaee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9d76242be833e48656ccc2b454eb08545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5104653248477c870b5609ab8e16ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55de184b1e092b444864c8fbacb89f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c498201a19e154ccb996dce29ff6e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3216b9edab992dc693b034b6749882549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cca1cf28c8cc635521c6c89a44b138a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2b9711a7a8efa868118a47b43beff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d700976b1cdbe2be6f8f10b9469e705552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2ef914685a329f5c6d5fbefe8b84b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db657cfddcd95555aad03d3a5883da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ef859cb19f3796b2a31b174c67115555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc548d85c01843eab19e3272f74d8a6c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0606b70e3e1690d1b061dfad9da31f12557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfa9ff93498626e6110c58a401b523d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588728fb28a0b40880a2c911a603406559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5cf36f6e5640cbeb03e05252de3eb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e2f24ee6e6b65fc9e48eeafeae8a4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02bc5b83bfa8e96c0f06eb69e2218f7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c301aede05b3394ddbecbfc8ad4c9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad06f78fedab0795d570d2372d0900ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aab191c59eb0c9dabb438fade89ac70565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929554ac391e5bb7256a622e172927a8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2489f84ba571cc7801e9361fc9b9b28b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ec9a26cd4cda635579830028bcc735568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287b09b6b42204d7c199be8439cf3567569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdb470fd41d3f416a9cba3c282bce9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d565a2b3812163d14ab6042f033af571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c5138294cca753ee23fb258165001572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a3ae92745c10877329a08d81ba2a2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357aeef1927c784c2c232c40bf297e9f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07662edcc07a2a29c2ac40ef1665bed3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c3e9bd83755085d85fe0397d39408576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834151aaf40320840369d34bf7b45663577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd9529c8c0f5d10e4fb66ee3fc5a23578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1d210119474370084755f6bb5283a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ae637be3bef1298b75632469f19d90580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04534514d178f92330b797d750e58124581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f271fe0fde7951efd53b7baf71252588582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b418edc7c9f66e03273ac1b9eb68b0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0adec041b81f74ee1d54381bfe1acf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb55a15d1454cb599d137ba10f8323585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebfc609b7064e0738df2b9e95aa403d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b33ad8984770303d2de648422d2e08587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c7d9236a2376132210b3fce0098ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374137cda6492bb9cfa1f0d671ce025589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015c7bc5fd99b571efd2f610a82b14c7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937b88da9dfca496bc4106518184bab2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd46c9d07ca65b45709c9bd124a3a61592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99fb059856eeb96cb62237491a0a63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1806364f9d67bc9fc0b95f2c600c64594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad974fb6ebf23a44f4136b3533b858b6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a0e0a17e94364c7a57cab27d62313596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c49f7b6de233300b500d6126c9cff597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06fcbbd7190fb689219eb6deadda9d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709722b69ba248fd06c17a01b793492599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fb045c8181e8b7bded430bcb2fcdc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427f918db77bd5e4090a748ba8aa537601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153255d3b5066576f9409a61f8e49c2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0475699c8b1210d28cebc11a449a924603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68890cc9fd290968660ad391296ba014604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d688ee48132f193fa76127fc99d7063605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c2822a3e6d2b75dd4b255e08b3491606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567b86eab8c54640fe4ec4905ed2ebcd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc6142ae40273ad06b52f18f52ad399608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbafebf30a8b52b24a8caf640fe93d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fd300788b6757f91661b9a67ead1b610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dd3cc8b051fffe4e4c268ab50e3f64611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28b79ad402c40d473be5c69acf24ea612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee8b3470ec76e160801db059c8fade613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7352c2d2b1383dfae982e4407e665614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f45add4f69a10b5b5b270c4b0d49e7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ff622c385891a0ab0ae039d0d2d84616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a4fdd28d741f46313a547e2c5e4128617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db276426dce38bea6805c45dc09fc6e2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f68a501b0d2946f5588d05bb8f2ee02619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c84f8addc5c4d0baad89c588242d75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d33d4938fa3ea68bbd907b5047fe3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732e4c57e46de0dda2a9cbc772fa877622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162aca043b304a20e76ad672b4a8342a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207252d671c81289ffcab868cb7e3eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55933889aeec5a8e60598286db9b85f7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ad7ec9667a43189569bbf2f0fec05626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc3fa9fc31c16b1c5141bc65a4cb1d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0025d058f1d1fe485beeba1524fd6401628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242f5069bd46901ccf373250c0ecd05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851efcf80cbf28a02fac306f476f182630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239cc7c82d2cee384e3d4d747af86990631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222ebb4a9592b0fb6509d7d270e611d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b60c204115bc3a39efcd2f285cbba633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde62e90bbfede5e9f102cbed7eee69634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f3ff7a18a551fcbc5406fa5b5ebf2f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37a8a33b06c629f9d1b93adbfe2199636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac20ee23dd90c7f3734c7b585d548e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468980d60707537274519eaf1e0dcaba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70030072358bd1781903822acfd62223639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c18df7d57ba6985b2ef757a335ec1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05950548bc9f4b138aff38f588a1cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a752bf75795d98b902d3db9661b49642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e217ed4d9ad581c6585162b7d7cf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7eecb7a2d30f6914d628484546ae277644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cac568e1593c2ecd24004682f66ef1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7d1cb718d2fdc8056096218777c22646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db51db0430bd027873640039687336f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240204f34a48f31176e9679e7e2e661d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f3009d95fd19b41b9168953658886d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b8561d013edf186d0c33281f6d987650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c01c8a1cb1315f30e25bf442ef7b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f06e0421ce4c28a79a0e5d8abf3292652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbee32098393c95031a157071db9d03653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cded46364e6c39c849218477851a5d9c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efde800e4b48298f88fdf0b9868c498f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1aa051b8a2e23d6f505fc7082148f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881849d137da5ed1995e1cefba674f2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ce5155732e3b902e0dc910d3c841bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66283670b40071f7ff970f19e370534659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fbf5785b73df0114125f4b7b2a8337660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619cfc84582fcec8b9cf027460d07e6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2538fa4bbdf2e9d83c7521ba59a1bf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded944a5be8e22114f48feaa57d23c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f134d52b8f599883de7ec3dc34e9af8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c8602bf4aec4086fbab719821d333665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38589310b9a64e5c11bd601d41967e9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165630e15d189d4780a09bd74c2872ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73338d135033831c8ed4113b48aa5ef668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5e16b3cb052836d0f814fb0f4ffb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828df4b56d2c58fc2bd7d9ca3e1919a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d24aff4d61afe5fa6838c83b26c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055f23ef0ca59ec2251d722202b5cd23672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e7a4042b6cb050e604a70ce530a3c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008d4708610103f63312777950f8519674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345d4b600a90bc40b7ac8ae10312a205675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7a028bad6769e5edc91636304d0d4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3aa50ecd3319a957b7753e774dd5f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fdcff37c73b86d7e5e6b7c8ac53991678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360f170a7b19d510db46bbd0d035371679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c769b085fad53c4d3763b8a6907d6f3d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1208d7c0308d5bfcc42ea1d06ede1e2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d40eb734b3f94bc13d55cc08499e20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75ea83caa511d0cf2ed4e08cd2c454683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c104fb3b30811df7a0ea6cba43622ff7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251e98989ee5d3fbe4ba91ab755b4c2685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd049712ee77a787326ff2331f61b8b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613e664b2fb1408a9d0f91f1f9df0dd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01749e3f9db82aa5b3d448c110f2ce9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa51c706c8519dea74ffa25fb28a3b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7126727bacf13abdc929fccb3471d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff06fe63fa283cd2a63e59632a6a5aa3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb61882513c99e67f7d0164833c2474692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0ef9b117ecacb9b03370f9da04242693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f461332e042bd0302dab390e11d6525694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fa71dc1d92d6ca0c9fc7850a76fec695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1ab3e3e8a209c57f09ef1a719b1b7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c789ee3f95d3d350e155c20845c99e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86efaaf0890f76875b350226a23304698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eab90b38c3f41c84f7b87f23093315699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8355a6ad12b7e232309e84d3f6ca1c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b0c2c89a1baa713263a4574372874701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a223f4f547521dab31cb4b20e44a584702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527c774f801b5494208b4d1767117e1f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203d872ea1fc9d3d2c07a353382b0919704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9a711d570572351526fc9724ccdc3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51cbfdc54a950e3230d763d0755c81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d094228d424a0844263e95e1b08a06707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f4bd27fb3f23d6920ebaa8f471490708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0777c44231e1a67e1b7ed13c07861e39709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b0737f63116f7d6918a0d7dfe2622710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551edcaed4c7690cd9038a5837570cfa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a90e9e81afae54c3ff2fcdda4476dd5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ee34bb85da1187548c3328128be07713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0334f4c16047ddb3eb6b523065a73f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc9ecae997fa4f08124d9f3b80d27ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af0bb9ce69414ba72829e9d646054a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004c59d6543e68055c8b5791d682d14717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd02a9a5df4c243a4eaf7e227420041718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45bc98940c648e57358b670b21d5941719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e6134493d3c09b83d42d4ca5ba2ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60271199e1865b80f61797c561ff4e8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1108e47a36c9ad770bb683efc71ee722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016019138396d19238e9a92759f17ba7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4b5c1e9cdf56d2ddbc20ae1bb083d1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d662540a3e4df23289def3f6173c9e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631ee58b5c224a297f832c2cf5dc940726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a907c12ec0e1c17516493857563ff727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f0868e9497f3b5b3b99e0ceb0c0e0f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda2e775ef57a4bf1009707ebb93402729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8847f15584175841488ea4519b1437730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f2b9bfc93a6f8b22b867f976690b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40e2e51eba47e477b0fd3738766fc7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222d765fbbaf1899e632c605491dafa733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301bac624b57f024fad0926f7f853bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16299f6fdfe89ea2187cb019529a452735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96bba6c448e153de8b8fbc826c955ab736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d143c9928fc04fc62350b05a6b4fe72a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab2beb5866a10fe668ea0adb9d9eb0738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60d8be607d617dd718e16f20c02fdf6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72beefc5477852819b4546682d060ca9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e5fa4d3fb278fc736f576e6800160741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cf209ac5a0f3a97454a2889a95dd9e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bbacdea76d4b5d4b4f8f149832163743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c40804b64f3b1177117dfcd3329e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a80ce2b5329d0d077781232dfccc15f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bfca10384704fb66d1a0f7a866c564746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936d9355adb26a4da7fde85c93e05496747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd40a594568da948efa6d8cd3fd278748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b238b303e3c4388ebffc846a3df0960749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758afe27105db2d91fd5fb1ee892b202750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e57160a8b564904f9a9abed076e34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb3cee4d5a7668ed2123164d0e5c461752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f27b1919bae1616e31e426627a8a7ed753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f497e93579b5664589d34664641056754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf1e11d210a010d206a2ccd2a4fb82e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0850976372eb53b838bf13f36d71d4cc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9ff73fa56728447501193b3409f40f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e011c5ceaccaaada685c386896cbede6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8ceb25f85d66ace842f05a4c8f725759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a857e14c8d5d027601bd82dd1a7c2fbe1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d69b7de82b8b0c34e06dbaa5142ff82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5770f030fbe7a5dbd8ad172a4d9a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ca6d8e7f00b6be0c418e8fe971330b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fccf093290f11abf4603a5a51cdc65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707caa00df783c59e3e49583b41d9b866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c5acfa4a95a6e674344fef9ae22347.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f8e08b54770573cec2f335acfa77d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25400611754be3e8f0c7a6f891db5989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8097c3d707cfe4e69a6ce87a3bc84ee410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200fd94465ae6909681f6ba77fd731711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c8d0fb1caf8bc31782a584f49174412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8446d7147af038e1257b6773c8fd10ed13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037ef787a09353e39a6e4c854a7dde3514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035a5e6856a11740946864821a33e8815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abab7d734671ca64b87220dc25f5dcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d223988f8f0cabf043e9b94871dc917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f0c54b3f656dd1dd3bea6932ae69b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eaf1fa216bbf1fade44c5a526c171b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e3604ed11d2c826a9df1618b8af3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d02fa6dd04ed457e6815a309bad8a121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a10c33107f4a023fac760aa6e950e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd10bfa34041ae5c920758b898c9b423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94d643f2164399f896b1503af7fdf224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38862c43453832b0d8cf7e14cd8e16f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac381346646aa53ec8f7248653329a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab801105e3bb423c4b0480075ae88c527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b9460cf7a6f9dafb2b1d253b80a4728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab13dd2ca5848dc12e60f38e75477929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2965ea847b6df049d0ca0c9098d9508930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42986aef8f6ea80e3fac1afbb87043f531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e2dfad7270371bf2c5b5e725d795e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455e983719eb62ed551022e36890e3333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd80b705c67a51933e96a6943b0cff534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c7f7d4bd9d59ae68990c096d2fc2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155a1663299d7d8ddb690ab2004fc26036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e92feadfcdf7b28f8792e44bca55437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2907603d4a51277e9cd3b4da5ce7f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda5ded3f3358d2e87cbed14720cbbef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2dde1bcd18484be9183dd5f3f74e6040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6961f8c3cd419c3d4256a714d46fc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32a431ef6c2c9cb637270f09791aaf42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60be80e44dd81869428bfc806e9f89a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27b138143643d8e498d50896d2eef1c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea27cc69082dbe53eb85f877513a6645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665c5d13e0c776731306ac202a8e1b546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc17576f225925df50687f1475349a4f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a9e0e0ea726558a9edbd0025822cf48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f1fa6fb39e57816404b26fa3b7cf249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad50e7356de18c747de072bf7b6ce2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf76e3a9d8bd341ef9e6611681a5a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfede091e09f63b95dce7916ece5babd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a543db8013dfadb100fc9ca4b315e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d92430d242706531a8ebd31cf30be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138bc61fbad16d8355a675c42eae496d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb42d4a1f0ddfaf791573fffeace1f156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eb2d0a0cc512c5ab8a73ae16d80c8657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f429ca6f98bfbca02c585285888de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b0ab8ac6a21255fada5f1002e22ba59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bcdd5c039528b880c0d67a53c5a4bc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4584210e07979674671952bdb4574061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bf04430ab1383179d2d9217556fc662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0009f3bc1dea231d20e017b68c20f3b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d18af6eecf91c9521e5e1558dc8823c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b339829608d2e6a43839e84bcde4e6c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f1284592c71755e8759390bd3668266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb2897fa423d36c402048d3f44058d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db769c0d3f6271f8ea2bd1e698753e5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f37a234da91735dbd17712419461069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481257d2eb1006861fa7c46abebe50d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1022e021c8b75d0cbaa9ebd61717f571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646b465b97d81501f20de76fc37cbf872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a86cdfb0ca506f46709e23d8071c25b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7569f339d5aa2cec576d9c47d6901574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985067fd0f07249f55a7aa99736c66b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa7a82b3b0f3fd3ec0960e0c176f5f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce10e3c40a0b17ac429e964799fe7777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96daabe42d3340bf10395495ac7e2c6778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9eaabfb7636ba29cd3693d29ccf7d279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922bafc5f4cda477e4b1f55e49d1654180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4caea838651196632870767f8629b781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361fa96de80c2f46db03e074e18bebc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2c0871d33ccde46ac338db8a1c43383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38022f35b2da5a4d04d62f2b199cee1d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fdd5962365641b503999151c61b51e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daeb9a8c82e4441f7e2bea27b970ea186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57e11b4a5f2fd9fb5ea9d7d7628322a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41e6b378565baad5f59b2c3a78009a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa35021ddce4d24dac80c5257e7d93c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde17e41f808819d81b3663862a8e8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac740a59ff1f538351e2202be018c59291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88c362c2bb0d899e7232aa94d4f12892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9c3647b85c1b63710bc3b863e6b11c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b4d73b4cc1088b1dad68fc4ad577194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9890e66ffd472224ac83e15c6589295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e892ec1dd9ec1808f2aebc2abb74b6196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad47e2374e866876b5b6b09400212b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4370c0cda4405f77045a9c4ad05b7198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce18a28df8bfbf02f26b2b3b62e8c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1f3e70547f36406d96394c4c3f708e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68a1378fc5987cc6d024bcbba8639a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9040eee10fd942d982870ef34ae24d9e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3745fc7029ebbcc71b6cb08fe5fff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7244efc72cb02cadffcb6f492fa69bc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3729b10f5e99a1f4ea9be0021450921d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ff70f89382911178ea0e3a069c023e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc078587081cebf555ec9e46a053e5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e096f276862ea866b86c6aba6db6150108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756b77ab4c272f08390d33d8cdf598a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc31817b7547277d7b0fc392a237fd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94cee4f8ebfee82d5b064e14c3a40b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f562a00fcd077560813bca92dde98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ae3299f925ed5d6b65be6e49552865113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca994e998f1a22bb89dfe55c09284fc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e472cd3ee994aa84320cd9118d7a7ac115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badb649b5d3d74946d162031808f91d3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f3dc75da4cd844acc6207f4662ffbd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a33ed3cb9078a005d1f67e3feca7f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f02d6f189df74bf73700f9c3956dbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0adcc3f75dd870595793427517f4d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68e9ed30744fe7244a776ad88da154121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a36103835c9a293bb1278992f4687122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a854c25a5a5b30f686acf9bbd6fdb5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec716497df865eccaaeaef1b120d7d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ef2efb2a7cb11fb806e4f3948bef5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d432515370435a5a349987d26c541a5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682bdfa63cc68c3462ecb2378184d420127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e37abe31b7330e8659b31cff41ee45128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c8943fb04cf0ed37d4074af198d75129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b11a629db77857c7843478aa38e255130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e304c093ad79b652b9edfa1f722d64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc634df93cf4dcbe454cb70d76f055e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c14bb62de4818199306b0c485379b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a85d622e1e45d30b0ac6ff188f83c4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d2bfab98e07a958932bb96347558a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8b9fd9a99e9febbd41014d5be66683136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eae6b4829c20fb92e382a6db31bb23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a9d556f3dbf280ee64b577621ecec2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b6ad58c712ee87374e2f9c9a924ba139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d4e5ef9c8ef2356fef2855f8f8c386140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6db4aa385ce0da3bb06d1da7d4de59141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cea1f75d3b55d819ca54dc25ee6d0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688907f720fd5049f7ab19fbb5c2fb2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac07df89a63dd3363e2be395bf15d70144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf7315464162c4e1a20ac6006c1cab6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3228ed67d7cb41ab0a6306281cc09b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21104494c0e198c7d3225bec1f6b054b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385bf915db2b4d8a6101506f5080513d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bda505c9b6eac6b82d4efafe32bebd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b08b831d288432e3d34801ea2855c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0b8f762ac27e3d224e8ec8e3921124151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831249ac2a3ba3cba31d68923babca6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3823e69a856dbabd26491e715fbd97d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087261162a7d5f25ffb7a6f3663de326154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0ba61ce9f745aff0bd0b84eb7e771155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c8bc597afb3a2051a83721f6b65c9f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d0a2b56d5cc9fbb9dbe335a227890157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea0673b5ce678b7d687acb2f9d85c5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370382693fa5bb52d7ce0f83b7b3dc6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac7882e73a50c6ea1db73f76625e8bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d651c46f10172fa91a4370030a30e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33f7582609db73a5f9a28551cb3177162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d073e2bb60194a08472f3867cba73c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda91877d1ade58d9c573f7623d80dd6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05d542b5188737e449abaebab83da165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406dcf39ea8ab0427136c1308a94128166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ede78e1c94f3730069735f40a092c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d177f8acf090131155c8b7de35b6dceb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc7c9db617a13c6bc45195791214a2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6aa30df8e41f960a65d19c167f623a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e154e8a825ee98e530909245a1218b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cda1c1217a2529ae17da11345899606172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aba015418e74feec09103c2dd5f80173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601104fb040b1e3734b951853839862174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e26d7998262f842f957f569e0dee9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5cd4d2edb3cc8e7de56edb8a0494a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9483d6bb4702cc3a9e59e1345c07d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab54e89f03ae7234b817d6791130a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4715686b9a2ba3429ef24ab41d6d2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87fd9cc239a1a414c14733a4b00e0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4151b5b6292425912666e4c9e5b0f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655b617acb8685b7b5327d11d74b9a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f30b27e8a3dbab38c13fd8fe5ed4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb53d148713b897f1a1f47b07ea28ce6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe30ed3d3ec1eb90c250fcb644b3e63185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ee6b06b6d9cdc9a01403330158c6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78417e0f5661f9334c0a95817a654731187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d712a2700320c78a28aeee2402ad29d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bb3684ac7353173764b62b4ef891b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299737344a1767b597a274612cc94b6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b64601d4f0574613da177678b18785191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2314cfab8318f814eed7f4653454258192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afdb63a6b0c36ea6e48146f5143b24193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00a918cf065229fc3ef272e559ac42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec052e268e33247b481ce3fec3d09dc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985152624b887c737505d4dc600ce63a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb3de9382e016fefddb580a7e31fee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49284a23e3fa657bbb5e2815a1cd9539198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a70c5698256dbb60b0ee5388da4a061199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc0eec1b9500490d1f3edfb08ca1514200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263adfe2ca043b671e960c6c7cc77a4c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7de5cee566b0183ba31a9b1e3776d5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629b8ecad8487fd0dc88d5a79d1b3bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58ecc92320bfcd09d8882eb3a3524204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064cce8507a0cd63fac20c58a16d8f6d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa270142c5c8d23b088ce3996a970d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2aeb0ba19f5f01717c53c08a4f1a7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341fbc7402d95bacfa1e1e1407147481208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c10e35ca0e4d08845f6aa46801420209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca18915b2139c25dbae55d2577f02adb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23a9fd6bfc80abe098a5b63ddaf7b4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a37ff741cb3c29e3f50cae2a1633fe0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18650d76fb2074877a79aa6d9244ac98213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba87e4f73265c7d77c641c6e5bcd35214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6b68a43dfe46735b0d07c4906b362215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795aa9eff5fbc9459307d1b646221dae216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fcb61be745da9691c879ad0fdb23f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ca8867eb5613888853d91d581c58da218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19976e39ff8b9b7bc9c677571075d82b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eccea67988b6496ea812b47cbaf4d6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0cc46f54aa6feb8170ce9f3fceab2c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b114b28e635f6b05b5ac27a10e0c402222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0373a2a16d7c3a9703153081ab83669223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8641b67c11becaa7950db7efc18156224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2500c551a4b862111bfa92e225ee1d9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de56aed2d489bccdf719b5d96cccb2a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeedb3f5d89a42808da8b9dec247f29227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57473239c0acff7c2e4dc4284639f3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a4a54c98107bd2116ffbcbfc2c738229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4773ef0a040ed033d22fe74d91ab3406230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae2b854878d628170237135889620f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddb3863c3e0ce3060fc4567a667c2ff232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c3ffe4e589b9b01be612f72219a0c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd644e599bc4d2b96a8f68a1cdc2ce8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b4fda8a516025ab73736e20d786740235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30cc64ad53ebbd3f66e67ef3010179236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c6117e01c491ed585cfdd70e31f7c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b8673ed026d4b55f8e9818c98f491238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a8285bdeb08246f452244b7ea185e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdba910ae6ae26e2d80b3914c48e14240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c1c104e8c29e0966a7ee46e673de1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e599b4a601c89a708ce58d638af1fa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e74f721813a32507f0beae6022df1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9816b07a33c12cf9c1d4f82d2a9ea244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cfe0178fce1ea18809867503a05ce2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d28b055d9344162b3ec4c602610c35f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e89bb04418f3fe76998e7d948ab0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07cb491c932ed2847fd83ef258b0db3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd3baca8d3ef73762c272c5aa340c3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab47b7c42d0ac5815a5b58a7b34aad2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58dea8c026ba21700bceb4bbe714ac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe5c71e11d245418e62a28500f0e231252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31d32327e74237051c106263f102d10253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa85873d900b6b02e784d1bf4a391c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eaf0a2f1bef3c38599ad43130e52ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f681965cc37e631a347caeb3fedc5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d546f593f2562d090ba85af8474c4913257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0db1332e452765c4a3aaf06d91b16258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e5510766701204355ff47b3566d8e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1523dfd46ab7344380f7f418b9acbf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4b11b28d42f1b39384cc46bcb9952261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc430f877757e488ce2a82b171f2b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ab84c108ffa62294470ee4399c00263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc8aed1eeee76cf64cab0e0c396521b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab336eb5ea5031e07c8cbe46435c8b6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da58a6f8a23c90d56caf62a9a70adb5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67870ff0f03a1a8ee8c7fd93e73e80af267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4db4948e0dca39a3b752cf1d9c81d9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00d2b7feac4debb0729e0241e46b91c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457404ef2e834a069c4ec4f1226d8e3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4cdac80315290d6b61f86ec696c3a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76d1465f07c1e0e9d31e8076540b10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315aba38ff2e7212a2a86d8dbd13f84f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4f6cda0f846e06b5a83433910dac5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb33c4a9ad39537f612165fedfb4db3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf67f2e31c07498d5b41ece3d6c48b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db01063bf791b32690a0b727721966e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01146108c0599543bb6a2707a9cace77278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba6513e814b0a14eff06793855772a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea2b803cd1c06969be07bda9547438280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f97adf7d79b69c7accbaf356ffbb0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adb935f6213ca70469193cda2b37f6e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e8199efec04a1dfb5ad3b86bba367283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a80cd836d19093a71cb05426f0c0b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a3111ccffeddd6d3babd10fd9dd86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4e31e72ea0971f6aec163e5d88a595286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c452990dcb7c47f8c050f6981fc94618287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f05f53bf6adbfb9b23fc5c1f106db288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114c4ed5d52b71968325c2dfc8089f40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b9d8e5984efa55cb90a962647921290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb2a86dc2d131a120bf7a14e86e313291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea900c1de2e7d7b9de2633b961d157292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825aa42e7e03c3e11a107ae0d3f2161293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacc2dbb4dbf265ae2a6d757b2ffef8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed701e46a267be8a90890ed1382a8f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5e52537e6d87eb4cf0ff521470515296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b6080464766220906b9500a1ae2b8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09cf023b1b62916aa51389cfea74fc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8a6d49efd49af22042afca189ca0b3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3b9117670b2b8a50d076cbf176f40e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e924ce7c3eecf8dd2dcb8baa5dbf06301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbd855ed946440e7c27c05d8904e3f1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6589a51e50277d05e22d5797f3d9c7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3d4ec3745a36bb7942c804fdb0bafc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d19c022bc9d527d5b4a221f768e3985305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131afd0ecd98e8f583dac97915c2052306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a4bf717bfe447f5d480c7f479a99a7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1c211ac0e1905e2b67ca90982153ca308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58960dd0df3d82647e7792b4d23dbab0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31583a1aa9a43cfc58344abbead16073310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d20a05f801271ded4fa3a56467ff01311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801010cc8c4ff0488fc8421ce1f0b6d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c523f8a7aff04137937cbc6973075313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094ba7bcd10fff5525cb98cdb6951da314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4099aef6c02ed8610994091a7d43e13315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e661947386119c538f63f2c2ce92cea4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccedbb643f7c367dc773f08edf5c2d7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183adf1db37d09134a4f51e00b4ae0b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a5ef151d87791c53c11a144266eb7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412ad760c770c0ede339eabba25265f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27bf65dfdacc5609fd522d9b397313321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b932b0e165e0ee36b275a22f6a88640322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845003fa4b1f980e647f75fa4c759548323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f091c016cb67caecb0efdaeaa633940324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a5944e97ef8f929c41b39976fab77325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b4bf6c5e2a61f5b19316d56096e4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e55c2bde467a379df6b62d7d537aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a094450b2b4bdd868fababa7598f18328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb985ca500ec533d001720df50cca0ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ae7b6af2ce2751ce48993a9ce384a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503aa2c8dcb59a2a0c3f3b7a1eb3b7e7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47672e792b205f72220990913f244135332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f399735dd89c1b8adc09db21da2246333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608c849810825dde24831967723b83d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865016ab4b93bec2efcf63084aa82de335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf25d9d38270848bf0f12a3d382435f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77f884f5d515397b457a6911451af337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2604da9b7aa3f2de09fd76406da202338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f566de06b9f9cb11a7b295953c2f300339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da707b8535fa2023bd42c03e7924e3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc1749a655e0cb5faff3781ecf0ce7341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc39719e9a1f0d74635bdf008028de342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780ba4dbcbc0affb4b4bd838a6ddbdd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09a663f2a63998d1ab260147886c0f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e261e277376e49b9b6856ec5b75b3c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7430e8eb693039b11934917745d930346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3559892af94e89d578ed9ee47ba46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f881099701269e11d303d2a44bb18cc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3372655828ccc4917bf50ac39bc693bc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cd996d533981435cfff2266a3dd8b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c57f77ab6fdde94d11fdaa3f71819a4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4f659ca25f95fbd6734284b8b95ddd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f476797da9c36e78aad1e85f8f067b5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc09cd26e1f6d4874fba72e10e3b059354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ab12d006d90d45eda14d91cda94cd7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bd9ed83355c2bcdc934ae8dd1df448356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90d328ebcbf3a30ce48a5ac19da0ab357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b771a5ec35d8fa5a5ce9d0e8a665c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1ecf67fb4279de9bbb9fcdefcad6b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bba0eb3fe29e79f622ab2d6cb5b4b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ac5f0719e774e794506c415b0437fa361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41061fda8b4e4f803e7289b08430fdcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9fb374590975a1aea46699ad10548363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e02b986a982e48840d83d933f1fb2c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9657e7cfc006e58fafa57bfb93256389365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46f853e9966f0d1367415e1c8c8190366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936e74a385c9ba4d9263d156604d1aa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640a9aa3a3ba4b7968a1619a2c47192368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b589ab4fdf9c25a7903b26e035f81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb49212db45bca328bf7cbe6b21eaa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad22dbd308cdf6cccb3ddb3dfa759791371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf04efe17aac57848406360d94fa23c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415ce83e590ac129619df919649b5fb7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140f4a865b6338daa21039e26bceb0ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65670629412cda1169d9c18b1a0aa83e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bc033d1fe6dde4a0da6357d9be2bba376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853fd40401aaf2e8644ebb11bd4b1af5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9fe888f5ccdd4cb8967a3ac09adca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9afe4a77acfde69238c5dfe2698883c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85421e97a8630f99514073c1d7cbec8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f7d943a85c89f61cf85987e9998f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500e30314fc2587c4226d7709dde7b8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ff279004ed37c8900efd4d8afbc09383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a8a0bc7b4cfa867db4a039d4cd8fe384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe774858f2932fcd5610c1516a3b80385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f6a74feaf5ea7ffb07b02c37056700386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464c97e1886c870ef09fd31946e726387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b412c79707a1900f5176728f57f56388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630453e3f86a36cc2b6f73c462523cdd389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cac3424c83012fe5d3afd1153a43d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b104422bffd34c58488b1dc4505df5391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732a789d0799d982a4f889d2c5c5f94a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee277a48dd27bdee7975991ca0e206d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8013c94b04a3a459a17ab16184b08b02394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3570091fcd26846caa853b010970c7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90bd32a62854698bee5a8ee6467d00b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c3a04e0228e2bbbeda6876d439d066397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d6996fb3790adea46666be7a1ed89398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1410a27aac37bc07ff9cef1923208399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f34d06ee4752651daded3bb8f8fe2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894fece8f1552f13259fc257ad0cc38f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60277a83b49524b8063d09f373084e9f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2ec4603dc1eded7c3e469250d6e40403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62060059c00fca92d21c2cda9745b43c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e818af0e7148f234116294a7ede24ae3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6f50851d4657af2dab48e7731a2dff406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83add91e2c2c7136a7d6191cc928389b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e000be8afad3e4cb10fbf77d267060408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b4f47c207409c790072882a49ff25c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567c3565aa7ec67a9652ec0e208d3cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a2de278e2085d40fdf1735188813c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d69d11563292298e07c7c91c518f87412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be095bc4629477e0ea130a71901255e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31252215842b0b2b890b252317054e9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253607d9a695a1b98ebc55a72512bef8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad656d7cffb6e79360f81e08753a072416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a20b84517d22ce68aeb5877d14fb0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e27262587c24ea1d3c3eaa5bad0e0c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a243da184ac7f4d8bf8513a403eb0aec419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a985b954df6a56d23f6850fcdc7c8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db0060ff3299c4fdb273c529310873421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc020eab0d672ec6ee5ce7d597d32567422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9928d29152155d89a2b3ac5fbc7372a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d811a0bdbd705c1d1a8449eced62e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ff5569f440f089b22a1a42c53e674425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c16c56f52f20f2f3a24dae1f4babc426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109dacbaa9aeca1143cc2293923ba9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71f0e58c74495e9f8ca26075b6b87e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d5255faa2476c9ae9983da7ba7af7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdbaa845b78bc626341a08ec54a834e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d998604ebbc80b77a5179d5cc1f531fe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb4d2f42ebddadf4a1dee509e4c9813432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9db9c334a32b7e5e5ac77982617056433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba5cb242a6be6ede1868c3f98ab5cc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392072494c3d6b396effd5e7f4d88df435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066360276374826c617a7550b7f9cc3e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d017b4ceefbc9fc103b0a7746b0f3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e05e5e9161b81e913c2c9aa8c0b19438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c734711aa238b9c00c1d4d70d5192e8e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb034225b5ddb266d01b1cde23f3d0ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64983b5b68fa066482fed264b04795b2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fbfe8ef4e41654c51c52ba258aa24442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410be6f3b140f773c62b1e4cab68cd3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adafb9d302cd2ab13dda8a2ac7a905444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bdd57ab1854492c1899d32f502ace0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eae1a780a0216fbc00e9a63fac1746446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f88a271b82408fdf4787e43df525a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a7232624ee32349e04b270cfd65217448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d84a53986079412ce9087d671047b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0078850e120581a456335769aa02f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e10bb21e0dc037cb0c9ae7f0bbd578451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898e2f947e93c91a7183eb60830ea04452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bcb582375abf28a614aad6f7b3b0c3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e394a46323663f397166681efc1cde9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bce154838c5a5cde453b4a5fe43a3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd9145aea381b5cb178873d0ee702456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b8a5437a2c6cc78fb5a7e2d32ecb0a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debe1b61c41fac45136697016380cfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b95e76205e41244139dae878c0ce6ad459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ab8f49b99a9719d3a5dae88a1c0a5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da473e543017c979c06deee7a91df3c8461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d204812a4e6a31805757d7deaba29d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0086d4187535b4c4a9cd77b1607001463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4071fafde9c10cb8e28b3371deab2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c92df15cf6887b89e5170d53345804465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dc76b128562eba884b780654e9448c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0d91e4556e4868de4874603d1f636467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6be7e9da3835012501bb57993398c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e04cacc7c41ccdea5388b4118ead12469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ba3c204dcb487fc04273ab1e27205470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77b1a66d99077e9d7ce982b7f73aa2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d7729bdbbbc350758f7cc248c14cd2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61371dcea63120b9734b3db8eea87573473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36abbc72b7afcfb817bbb2677d2eaf3e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52e35e8d8295bff1d94f4af663467f3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f448629a6b6d79ed1ef64d7bf53107b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d0da0b86f54d1017eec53572d17fe477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa96a5e0419d33fc07fa08a6f743cb2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30c4b570f739b8915d76d391c705c77479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb4cee48fce0ba52f2fa3c2b03777de480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396ac48accc1c21b6c40ca5a9544611481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b180a2c5720263f8dcd333438f738a8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11b0f44840d7f894bdc6330644de542483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7d06e5c522b9ec2264658bb130d8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1b48569db571c4fc27bdd2e8bf16485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f7c66351212fe9f6254c8c0aa1041486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7399a00410307e90dd2be660ac7a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f253e68ee4117cc010ed512e0d75e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedeaffdc28118d2d4c4f690917440c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a8a29f481e1e535877b654971a6a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b9fb29c0f1fa93c9ef9b740bd7534491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8f9223dd2533de9f520bea90bd292492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f94aa34c2deb0c589ee966515ca6e6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aea865d624cb0049cff626bd09cc696494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26124d75f1134ef84f5201dcc69da5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc08fd5c6ed131a64830468a3a5a747496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b7df9fc321774cd72f9929f33ac4b3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13fe54e1931be83d3b10a5960dcee4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c64ea8b79e86dc3bf2f978abd397ca499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cce5582ff2f23d6989a4449ade9cf2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81c126b81def27bdcefec73a3d957e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b11c801c40f736a6d2eeed913544a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a24105898178d36036aa0375a3572a2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920088deb169fd8532eafa657600e76f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e734046f9c9fa3d7b6ea9db8bcd80ed4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466a90ac10340b3fd4cf59a92dd9c10506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d00cfd082d8f776e11d58629371751507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc889d4671c17a22dc51e7e91a945f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e5db3165db089631a7bd58c09c2d9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9188e5dce25840ba19b7aff488b81510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195d013cd7b66136d40ed93e477757b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba008a4faa3eb088ca855a935f19c10512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c46d90501c79fee1b8c703f1ff834c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234eee01354ca0d88096c643956d20a2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b6f0f65444ac0eb440bb829edd3cfb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efd208b675ff723da0594aeb9705837516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c52e92f7570793146a979efc42fe2d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db7aa2fcbb826422a9767c0f79677be518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab05dfd108a6ee3a8d01430c5aeb558c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1d2f4d638706afcb9ea3c754d90df520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e04c1cb0c2044dc7d0f92ad62a32d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72f60f5f3a0ebdf0c1047e9f909bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d863b016a901a5f424e64ea2075e1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01adac83b180ead056f0f0a7836c6c2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6933d00b90b771c4294f16195e8b104f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a51cfb082007defd53e01cf0d34a3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb8cad67d6517160c9df59b3718930527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad23b10e38e9781d34ba250f288c72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e51efb525b6449b742ed8cc2a38ed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f3d5161b475eb5578a202dd9a72c8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d48b69a42e0e2ee781df525e568124531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa90f75e1e7959a0fc4b4b675e1df44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d32c311434711c203fc92b1d05ed8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294eeca52e1dcca27010292e30ee2b19534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf833a2c45ce98feb3c27db85e172f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4bce68826ef85375b980c4604fb31536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad98c2b351ae33e086897fa7b40f9d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b61aada0d000d8ce843b24b767e68538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f71b592e95ca4b1ac9d8cae2465259539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cdffa39e77339bb43ca21b04bb8546540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a172c0cc84eb10ad7166550337a5736a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8becf18c41c5978471520f567ec121a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3866db93befdc7df9b3ac7db7dbd969a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aa83729a80389dbdfb628bc251c237544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5c0bb36dd2e148b828478e6f77956545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d881b809af6122e7d034062800802e5e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d4d770c23f56fd315ca25310f9666547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452edafe1962a7a0cd9afcfc966a27a6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4fead93a5e751319a1da8f23fe365d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f548dff31e6d07a6f4c1ebbfb051d66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff4ab2c410af336154c58d8bb277c1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192e464bed46843016e1e641ba0c2c49552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f529f15bfbbb67c915a2abeeb6922d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea0004b167818e3583123b8d811668554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dac7957ab088da60e12df059e91de0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ea30726edfacf01cdf24c3fc39568556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae5ff72e3065085dc0fbd397dd701c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b2f5378212398329179d17580ee5ce558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f73553198b3621d7582270e373b6a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12920a3995fa600d6cefe118cc2d408b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82c1472cba3b4465db50628a30741e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c604813490fb825829b9b1544f903d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3ac3e83b30f23cdbf2aa011003171563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738d2e172d403613742a220b725463a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229d18a125abf10f0ec484e05baa3ebe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d740eb0e37ec1b034be272b2bc8069566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6858d195f45d1b9dedaf343c364605b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c934480b73bee86dbdb07d9f016ec0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3245aa1c448a63a383640db417d3f760569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc432503c6f18bf4d872df0db419bf41570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8acbaea9352fa90ff77f57b39f5485571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389f15d48aa742402da788fec02eca1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f44c5ee702d8086a885959117c4335573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ec9316bed703a087efc947d6dcca4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d43a41696e9d59311590ae1e469543575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfbd13145375ced6cef0d95fc1c4ad3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa603e55d556f32323b7b6ed7512ac577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1253279b403fc3c6253366b4f4046cf5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c7bcd1050f3b372989464e93c0214579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8470009f73c1183659a714db2d9372580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdab5c751556e7992c30d60b6e18744a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16443ae77f5c76011bb286fe2fce3f04582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc248264552e3b7ebb44d5bb5688ab4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe9f91be29751c36fba907039b1a8da584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb431e668b18b98c03f2de4c804a282585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00117f68bff89dc4db4f3cd3793e902b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732041efc3876453b7f2631203ff83587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dc1e0ead501b26a8177611a23d6b8d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a080362023bab50665e3615faa361acc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1e6e94b9df267f2856cdd50267a786590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23450c75654d9ebee89bbc7fb21b15591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361ee55f17ed536ce3503afcc279fd1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0af6349dff53db1cc2e2cbb2144f2ab593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9ae372bfaf28d8c667534b8238720594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ca4ed375308d3441ae9265a8dd0f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78de382f925ec75fc7c3b2cd5d7cef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6aa452369bf0ba449250f240bb916c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72303d578dd79029eec9096a3c0c0da4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469a2e589fc21041a6f6841a5b4f3e8a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3361ca4cbced14ed3593f02998cea0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec642b1a835dd67304b4fd244cdda1a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3672ca6b49b8a804f11f18bcd0b1a714602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd11d6da03b1876c64867feae31695603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed4f4227e65e5acdddd669a5914ce94604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0f1cbc2c2fbd4ae4e5a6bd0bd84b89605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd492f8e054e4c882787fc0b0a7edda606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa3a81fe46c0a9ce5ea5bc070cf110607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d0dcebe8b7489895451f774bcacd0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63dd0caa6f249a25eba1382764ad6ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcd8cbb17a7698f721148d3b9e0c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376baff32260a4a2c95803b6c83d0104611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a4cd9813bf1adb4c1a25fe9d30bc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419eb8f9dfc72f87bc7f6b79e61a32a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9afd64d2c57970dfffcd573e489f19614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7458c6036017fd0d5eec96fbcd7ceac0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3224e10a420c16f7bc8107d013ee1f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd21a75ca65d81ee2a6412318c2c454617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18d07b541be40ba61441efcf6c0276618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae0e16c1cc4e61ecac79e0f1d895da4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ade33696b5cbffe098ccc4a9d0f4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52680620fe43bfc833da893f76e3022621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fc1c8a4e13eb1dcd3f7613774520b6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8d40f948ae42087e971d86cc68bcd6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cbd30882a17cf9318cfdab3b47756c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cce274d91e8c64bc616ea50cf0c5d1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb652195f0188d6e585e818b6a8d9dce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683e5d7570f51b11385ad4e18fe4a8d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6db39f8745cee746e505b34d73f60a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ee6550a0c27669722ec6eb15f303b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3fd9ed96ce72e0add376522563596630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029d6d456c5032ff8f768711903407df631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de04390a35b98e46ed9824d80a55a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c449b85dda86d1500688d1fcf00f9b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee0574aa7e8f43ece87dcd743be31634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6eb4651d00e02c989ae906b429ebf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707278e04afb2638feaa274146d61a7a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a0eeaa4a3a7a893ad5db16450b52fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b50e0c9d198f53c2ef04383093218638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf4593f1d6ab0f295754741d26ad1b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc71cfd44b21b0c3f89ee6e72a794fd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5955d27bb5c8a122e2e917487b467641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c54dfaff27f63c86000ea89897525642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cda0a0a596ef6fbd0adefe1ec01649643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4473d4157d1a7b991bc24e157a9e9a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8b3d1f8e24fc45b0937283b74df0cb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfeaf47c70fda48d12c6b544629ca8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14379e644ea5d6c0690ae0d8c59debe647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06beec546333f3806e495423eff5c84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c13d48bcf7a09846c1a71bdb4a004a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7a7461f4a4d4e43dd05bb660eb819650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cfec74eb93e81effe9ddb0e506f47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87564cbd8cdfece25cc397cf38401f92652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240467fb1e7d2097c89797f1e3017ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a070b0ac468fe694a71c7a275bb952d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cedc8673f2ca084ceb7d1e1c413cb1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d034f490073d372f9a0440e15fef69656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf05b4d4702fd48d5504568f3d7ab97657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3751189546fa80e212610211f32a14a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ccbcda6adf074fef664403deaf925659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586f559a89220e7929bef9f278595d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9874a45b5cb642f77e47fa5c9917798661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b884c8367da8eb7319222b63981bc606662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16238f4273598325bc5a14ef4c4143c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b568731cb31a838c364f9b6176e74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6b2ab180dd6996fddbf95136264aa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f1dac40ea60102c8976f606adb48a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba21bcb893ff42d2d0971abf0cd831c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff733bfd40731c030e4412c9d5dd7c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d387edf2db5cb52423a4121f4d83cffb669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932fdfd24e3b17d237f88516bdd8930670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd5a828fe9b778a7a27d6c564ab614671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d710503652c9b62556042a2aa18afd59672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbea8986873f477cdd8ff9d4df5f36d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f9a1e342f7a6220ce27a28079bb1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd49499ee29ceb86622757967682d499675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaaa0e985d6482b0974e468cfaf3f62676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2926976e10a00cd9006f6b1b3615db83677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5ba8c39cfc59fa5e669364d62064a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d801fd7ab6da9d8a0ed58649ff628ac3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfb967f2fdd36eb6ccd9386beeb033680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbd1e8aa9720fa0625dcd33895c3176681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d0739e90c3df40cabf8a506a2eb20682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1737183ec1a5ab8fbdba227b181d09683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219205c0557ff2f0bdff44f2a57ca709684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e512d547178b7529f81c3fbf066ac1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed49e84571c354d4c43e18dbe9dca6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fdf500197c5c78007bf50a2ba6ef6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e339595f1dde8e2daa29ec4c0cfeff8b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee24e81874879961c54eb9f0c023233f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f3997c340922e7f0c6fdbbf6fa19a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2970794e33fceb9a4ab39a68eea5c1d3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60df4f1bc5500d0e27a16b595c523de692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951f882727545356535d3c4e0581ddb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3830d75adae1022c73206b8da7031b6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381af69c5e0d6250485dbaa2fdc6a61695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be0d3a7b50bd6e2f33ebdc61394a9b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403bc9e898fe6ada5a9e6bf5b49a9a7a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2898f1878e7ca1565e2ea1bfb9fbb989698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0b2726ece2d197f116d56a1438fca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39650e3e05da1c03d2dc7ad41d1737700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb725d3dd898e58e68c40047d56ca8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d9d01cf15d607e8b697b007b29f95702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a759852a5df865d4aa41245f844721d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2027ff62f54bdbe9ec253c92df697704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d80f57122b3072b88f660bcd308bb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66114cb17a9e6bb0e36c9e56277c2a2a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed004ca3457c3d8d185c69ad02324de707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c668e6a6669aa85c286b18933f28e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3781b2db4b208f1529da10b81501a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46149ce3492eae36958b40e5b513a1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728085f1ef4b7af6f7277da4608242ea711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e52b4188f4bdb7de66f7cdbd15e3a3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b7d15617cac2279d8fe22e3e9a2c7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950667b8bfedae66ecb7b7c422dbd0e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc69e3d57eba46c15d31b62001a4d00715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd8629038c5520d40798443112a6fa716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c25cb963aed93b6616b34442edeab717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebc47b832ad1dc393d1db69bae858c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85066e59b7adfa7af02b4d285cd9365719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9c778682daba36b6bb8852294626c4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556e314cb7a3385167ec3413aa9a9b7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed819ce971d945b0ab5c418c842455c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6f0360c7c30f523d2276789930f47723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61800ce3cf8ae642807c35fe0b75424724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3a06bfc99ec1e79de0d01491511a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a66eb4eeb6c2ddcb88d4c8201d4bb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f63f5f51194f9ddcd7b0067390795727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262555c67f237ef18a82427b3c209956728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587666b4542886e3e2b0284857e7293a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a28d53712c33e7442da77b66d3510d7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c3252947605589fd0593dbb2734bef731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd90f53dd27735f0cde7edeec95975732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181e7991cbf6d1f0760d5de1bb2cc62733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ecb03d31e4f62100feba663d6d07734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566760c3d3b6e8ee8059fc4e372b5e80735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88438bfa1965f695f8f9cd3d355d2153736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed9b04bc757b3f8103cec98862cee7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e454d07c30a03d14698da389fc902738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639d11249ad7eeb8fb3ffa1541347df739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd818f9064c37c410a079d2d35f2f9f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9aba38d9156fa49ae09d1e422b506741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92f328e36cedc2a1bd3c5a5afbad2f3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30374cc461981afb746dc877088760743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a092f74b49afa8519abdfa8cc0741d2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd46ea3c27852df058e17c575d1dec745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65139e0280a8f7763d5d6574b37a0e21746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5dc9eae27128020e6b0375b655003a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246df12d0c98252d77d0d5fac2087b8748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac95e9fb17a38d8bcd2c0b9bc3593f7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bfd7b101b9a51a9875a337141f964750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668201e790f9377f0f4eca70f761cd2c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a2c293d7a030f37e17190f7f01356752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e08ac971766a5d65ced01652f3496e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee252076a01ee29d0bb8307d6fb545e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b7242f22d5d733e02ec8d68b9edec0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120d83b35fd69fcbccd98282ac1e44f9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791eed629eeecc01db8ee547f862f1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378538f01838c6f09a4c2ee931df351758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba015562fb4fb40cdea7d58ea16c14759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>